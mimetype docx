--- v0 (2025-10-01)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c43efb" w14:textId="1c43efb">
+    <w:p w14:paraId="8db3715" w14:textId="8db3715">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір заңнамалық актілеріне резервтегі әскери қызмет және жекелеген орталық мемлекеттік органдардың функцияларын қайта бөлу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Заңы 2025 жылғы 18 наурыздағы № 175-VIII ҚРЗ</w:t>
+        <w:t>Қазақстан Республикасының Заңы 2025 жылғы 18 наурыздағы № 175-VIII ҚРЗ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6520,3882 +6520,4224 @@
         <w:t>
       Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігінің сапасы жөніндегі комиссияның кәсіптік жарамсыздығына орай атқаратын лауазымына сай келмеуі туралы шешімінің негізінде судья өкілеттігін тоқтатқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z190" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қатарынан үш және одан көп сағат бойы дәлелді себепсіз қызметте болмауына байланысты қызметтен шығарылған адамға қолданылмайды, ол осындай қызметтен шығарылғаннан кейін екі жыл өткен соң резервтегі әскери қызметке кіруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z191" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19) тармақшаның отыз үшінші абзацын алып тастау көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адам "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына сәйкес оның шығыстарының өз кірістеріне сәйкес келмеуіне байланысты жұмыстан шығарылғаннан немесе атқарып жүрген лауазымынан босатылғаннан, сол сияқты өкілеттігі тоқтатылғаннан кейін екі жыл ішінде резервтегі әскери қызметке қабылданбайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z192" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының арнаулы мемлекеттік органдарына резервтегі әскери қызметке "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасы Заңының 7-бабында көзделген ерекшеліктер ескеріле отырып кіреді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z192" w:id="155"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының арнаулы мемлекеттік органдарына резервтегі әскери қызметке "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасы Заңының 7-бабында көзделген ерекшеліктер ескеріле отырып кіреді;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) арнаулы тексеруден өтпеген жəне (немесе) өзі не өзінің ата-анасы, балалары, асырап алушылары, асырап алған балалары, ата-анасы бір жəне ата-анасы бөлек аға-інілері мен апа-сіңлілері (қарындастары) немесе жұбайы жəне оның ата-анасы, балалары, асырап алушылары, асырап алған балалары, ата-анасы бір жəне ата-анасы бөлек аға-інілері мен апа-сіңлілері (қарындастары) туралы көрінеу жалған мəліметтер хабарлаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z193" w:id="156"/>
-[...15 lines deleted...]
-      10) арнаулы тексеруден өтпеген жəне (немесе) өзі не өзінің ата-анасы, балалары, асырап алушылары, асырап алған балалары, ата-анасы бір жəне ата-анасы бөлек аға-інілері мен апа-сіңлілері (қарындастары) немесе жұбайы жəне оның ата-анасы, балалары, асырап алушылары, асырап алған балалары, ата-анасы бір жəне ата-анасы бөлек аға-інілері мен апа-сіңлілері (қарындастары) туралы көрінеу жалған мəліметтер хабарлаған;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) резервтегі әскери қызметті өткеру көзделген уəкілетті органның бірінші басшысы бекіткен дене шынықтыру дайындығы бойынша нормативтерді орындамаған; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z194" w:id="157"/>
-[...15 lines deleted...]
-      11) резервтегі әскери қызметті өткеру көзделген уəкілетті органның бірінші басшысы бекіткен дене шынықтыру дайындығы бойынша нормативтерді орындамаған; </w:t>
+    <w:bookmarkStart w:name="z195" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының арнаулы мемлекеттік органдарында және құқық қорғау органдарында қызмет өткеріп жүрген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z195" w:id="158"/>
-[...15 lines deleted...]
-      12) Қазақстан Республикасының арнаулы мемлекеттік органдарында және құқық қорғау органдарында қызмет өткеріп жүрген;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) вахталық әдіспен не ауысымдық жұмыста жұмыс істеп жүрген адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z196" w:id="159"/>
-[...15 lines deleted...]
-      13) вахталық әдіспен не ауысымдық жұмыста жұмыс істеп жүрген адам;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңдарында көзделген өзге де адамдар қабылданбайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z197" w:id="160"/>
-[...15 lines deleted...]
-      14) Қазақстан Республикасының заңдарында көзделген өзге де адамдар қабылданбайды.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген жағдайлардың кез келгенінің болуы резервтегі әскери қызметке қабылдаудан бас тартуға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z198" w:id="161"/>
-[...15 lines deleted...]
-      Осы тармақтың бірінші бөлігінде көрсетілген жағдайлардың кез келгенінің болуы резервтегі әскери қызметке қабылдаудан бас тартуға негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Резервтегі әскери қызметке кіретін адамға қатысты арнайы тексеру жүргізiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z199" w:id="162"/>
-[...15 lines deleted...]
-      3. Резервтегі әскери қызметке кіретін адамға қатысты арнайы тексеру жүргізiледi.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резервтегі әскери қызметке кіретін адамдарға қатысты резервтегі әскери қызметті өткеру көзделген мемлекеттік органның басшысы айқындаған тəртіппен психофизиологиялық зерттеулер қолданыла отырып, тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z200" w:id="163"/>
-[...15 lines deleted...]
-      Резервтегі әскери қызметке кіретін адамдарға қатысты резервтегі әскери қызметті өткеру көзделген мемлекеттік органның басшысы айқындаған тəртіппен психофизиологиялық зерттеулер қолданыла отырып, тексеру жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Денсаулық жағдайы бойынша резервтегі әскери қызметке жарамдылығын айқындау үшін Әскери-дәрігерлік сараптама жүргізу қағидаларына сәйкес медициналық куәландыру жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z201" w:id="164"/>
-[...15 lines deleted...]
-      4. Денсаулық жағдайы бойынша резервтегі әскери қызметке жарамдылығын айқындау үшін Әскери-дәрігерлік сараптама жүргізу қағидаларына сәйкес медициналық куәландыру жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сондай-ақ мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z202" w:id="165"/>
-[...15 lines deleted...]
-      5. Сондай-ақ мыналар:</w:t>
+    <w:bookmarkStart w:name="z203" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы баптың 2-тармағының бірінші бөлігінде көрсетілген мəліметтерді ұсынбау немесе бұрмалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z203" w:id="166"/>
-[...15 lines deleted...]
-      1) осы баптың 2-тармағының бірінші бөлігінде көрсетілген мəліметтерді ұсынбау немесе бұрмалау;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидаттың әскери-есептiк мамандығы бойынша бос лауазымдардың болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z204" w:id="167"/>
-[...15 lines deleted...]
-      2) кандидаттың әскери-есептiк мамандығы бойынша бос лауазымдардың болмауы;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) психофизиологиялық зерттеулердің теріс нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z205" w:id="168"/>
-[...15 lines deleted...]
-      3) психофизиологиялық зерттеулердің теріс нәтижелері;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Заңның 36-бабы 1-тармағының 4) тармақшасында және 2-тармағының 1), 2), 5) және 9) тармақшаларында көрсетілген босату резервтегі әскери қызметке кiретiн адамға бас тарту үшін негiздер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z206" w:id="169"/>
-[...15 lines deleted...]
-      4) осы Заңның 36-бабы 1-тармағының 4) тармақшасында және 2-тармағының 1), 2), 5) және 9) тармақшаларында көрсетілген босату резервтегі әскери қызметке кiретiн адамға бас тарту үшін негiздер болып табылады.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы Заңның 8-бабының 2), 3) және 4) тармақшаларының талаптары резервтегі әскери адамға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z207" w:id="170"/>
-[...15 lines deleted...]
-      6. Осы Заңның 8-бабының 2), 3) және 4) тармақшаларының талаптары резервтегі әскери адамға қолданылмайды.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40-3-бап. Резервтегі әскери қызметті өткеру туралы келісімшарттың мерзімі және оны жасасу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z208" w:id="171"/>
-[...15 lines deleted...]
-      40-3-бап. Резервтегі әскери қызметті өткеру туралы келісімшарттың мерзімі және оны жасасу тәртібі</w:t>
+    <w:bookmarkStart w:name="z209" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Резервтегі әскери қызметті өткеру туралы келісімшарт үш жылға жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z209" w:id="172"/>
-[...15 lines deleted...]
-      1. Резервтегі әскери қызметті өткеру туралы келісімшарт үш жылға жасалады.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кандидаттарды іріктеу және олардың резервтегі әскери қызметке кіру тәртібі Әскери қызмет өткеру қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z210" w:id="173"/>
-[...15 lines deleted...]
-      2. Кандидаттарды іріктеу және олардың резервтегі әскери қызметке кіру тәртібі Әскери қызмет өткеру қағидаларында айқындалады.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40-4-бап. Жауынгерлік даярлық бойынша сабақтардан немесе жиындардан, дағдарыстық ахуалдар кезіндегі жиындардан өту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z211" w:id="174"/>
-[...15 lines deleted...]
-      40-4-бап. Жауынгерлік даярлық бойынша сабақтардан немесе жиындардан, дағдарыстық ахуалдар кезіндегі жиындардан өту</w:t>
+    <w:bookmarkStart w:name="z212" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Резервтегі әскери адамдар резервтегі әскери қызметті өткеру көзделген мемлекеттік органның бірінші басшысы айқындаған тәртіппен жауынгерлік даярлық бойынша сабақтардан немесе жиындардан, дағдарыстық ахуалдар кезіндегі жиындардан өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z212" w:id="175"/>
-[...15 lines deleted...]
-      1. Резервтегі әскери адамдар резервтегі әскери қызметті өткеру көзделген мемлекеттік органның бірінші басшысы айқындаған тәртіппен жауынгерлік даярлық бойынша сабақтардан немесе жиындардан, дағдарыстық ахуалдар кезіндегі жиындардан өтеді.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауынгерлік даярлық бойынша сабақтар айына күнтізбелік үш күнге дейінгі, бірақ жылына күнтізбелік отыз күннен аспайтын мерзімде өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z213" w:id="176"/>
-[...15 lines deleted...]
-      Жауынгерлік даярлық бойынша сабақтар айына күнтізбелік үш күнге дейінгі, бірақ жылына күнтізбелік отыз күннен аспайтын мерзімде өткізіледі.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауынгерлік даярлық бойынша сабақтарды өткізіп алған кезде резервтегі әскери адам көрсетілген сабақтарға әскери бөлімнің (мекеменің) командирімен (бастығымен) келісу бойынша басқа бос уақытта баруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z214" w:id="177"/>
-[...15 lines deleted...]
-      Жауынгерлік даярлық бойынша сабақтарды өткізіп алған кезде резервтегі әскери адам көрсетілген сабақтарға әскери бөлімнің (мекеменің) командирімен (бастығымен) келісу бойынша басқа бос уақытта баруға міндетті.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұзақтығы күнтізбелік отыз күн болатын жауынгерлік даярлық бойынша жиындар осы жиындардың соңғы күндерінде екі демалыс күні беріле отырып, жылына бір рет өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z215" w:id="178"/>
-[...15 lines deleted...]
-      Ұзақтығы күнтізбелік отыз күн болатын жауынгерлік даярлық бойынша жиындар осы жиындардың соңғы күндерінде екі демалыс күні беріле отырып, жылына бір рет өткізіледі.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Резервтегі әскери адамдар дағдарыстық ахуалдар кезіндегі жиындар жарияланған жағдайда, резервтегі әскери қызметті өткеру көзделген мемлекеттік органның бірінші басшысы айқындаған мерзімдерде және тәртіппен әскери бөлімге (мекемеге) келуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z216" w:id="179"/>
-[...15 lines deleted...]
-      2. Резервтегі әскери адамдар дағдарыстық ахуалдар кезіндегі жиындар жарияланған жағдайда, резервтегі әскери қызметті өткеру көзделген мемлекеттік органның бірінші басшысы айқындаған мерзімдерде және тәртіппен әскери бөлімге (мекемеге) келуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жауынгерлік даярлық бойынша сабақтарда немесе жиындарда, дағдарыстық ахуалдар кезіндегі жиындарда болған кезеңдерде резервтегі әскери адамның жұмыс орны (лауазымы) сақталады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z217" w:id="180"/>
-[...15 lines deleted...]
-      3. Жауынгерлік даярлық бойынша сабақтарда немесе жиындарда, дағдарыстық ахуалдар кезіндегі жиындарда болған кезеңдерде резервтегі әскери адамның жұмыс орны (лауазымы) сақталады.";</w:t>
+    <w:bookmarkStart w:name="z218" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) 43-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігіндегі "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z218" w:id="181"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігіндегі "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>44-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z219" w:id="182"/>
-[...25 lines deleted...]
-        <w:t>44-бапта</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z221" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлік "міндеттілерді" деген сөзден кейін "және резервтегі әскери адамдарды" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z222" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бесінші бөлік "Келісімшарт бойынша" деген сөздерден кейін "әскери қызмет өткеретін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z223" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z224" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Резервтегі әскери адамдар жауынгерлік даярлық бойынша жиындардан немесе дағдарыстық ахуалдар кезіндегі жиындардан өту кезеңін қоспағанда, ай сайын бюджет қаражаты есебінен ең төмен жалақы мөлшерінде ақшалай төлем алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z225" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резервтегі әскери адамдарға жауынгерлік даярлық бойынша жиындарды немесе дағдарыстық ахуалдар кезіндегі жиындарды өткізу кезеңінде бюджет қаражаты есебінен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z226" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс істейтін адамдарға – жұмыс орны бойынша орташа айлық жалақы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z227" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыссыз адамдарға – ең төмен жалақы төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z228" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резервтегі әскери адамдарға өзге төлемдер, үстемеақылар, қосымша ақылар көзделмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "бойынша" деген сөзден кейін "әскери қызмет өткеретін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы бесінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Резервтегі әскери адамдар жауынгерлік даярлық бойынша сабақтардан немесе жиындардан не дағдарыстық ахуал кезіндегі жиындардан өту кезеңінде келісімшарт бойынша әскери қызмет өткеретін әскери қызметшілер үшін көзделген бюджет қаражаты есебінен медициналық қамтамасыз етуді толық көлемде алады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төртінші бөлік "келісімшарт бойынша" деген сөздерден кейін "әскери қызмет өткеретін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z235" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бесінші бөліктегі "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z236" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетінші бөлікте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z237" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z238" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мынадай мазмұндағы екінші сөйлеммен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z239" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Әскери бөлімдердің тізбесін Қазақстан Республикасының Қорғаныс министрі айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z240" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сегізінші бөлік мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z241" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Резервтегі әскери адамдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z242" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жауынгерлік даярлық бойынша жиындардан немесе дағдарыстық ахуалдар кезіндегі жиындардан өту кезінде тамақтандырумен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z243" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жауынгерлік даярлық бойынша сабақтарда болған кезеңде түскі аспен қамтамасыз етіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәтіндегі "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z246" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөліктің 2) тармақшасы "бөлімнің" деген сөзден кейін "(мекеменің)" деген сөзбен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z247" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші бөліктегі "және мерзімді қызметтегі әскери қызметшілерді" деген сөздер ", мерзімді қызметтегі әскери қызметшілерді және резервтегі әскери адамдарды" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z248" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      төртінші бөліктің бірінші абзацындағы "жəне əскерге шақыру бойынша əскери қызметшілерді" деген сөздер ", əскерге шақыру бойынша əскери қызметшілерді және резервтегі әскери адамдарды" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z249" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) 45-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z250" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="183"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="185"/>
+    <w:bookmarkStart w:name="z252" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөліктің бірінші абзацы "бойынша" деген сөзден кейін "әскери қызмет өткеретін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z253" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төртінші бөлік "бойынша" деген сөзден кейін "әскери қызмет өткеретін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z254" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алтыншы бөлік "бойынша" деген сөзден кейін "әскери қызмет өткеретін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z255" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z256" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Резервтегі әскери адамдарға жыл сайынғы еңбек демалысы жұмыс орны бойынша беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z257" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жыл сайынғы еңбек демалысы жауынгерлік даярлық бойынша сабақтар немесе жиындар өткізу кезеңімен сәйкес келмеуге тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақ</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші бөлігі "бойынша" деген сөзден кейін "әскери қызмет өткеретін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47-баптың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы "бойынша" деген сөзден кейін "әскери қызмет өткеретін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z260" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48-баптың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігіндегі "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z261" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>50-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-1-тармақ</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="191"/>
+        <w:t>1-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақтағы</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>3-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші және екінші бөліктердегі "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z265" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші бөлік "күші" деген сөзден кейін ", резервтегі әскери адамдарды қоспағанда," деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z266" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақта</w:t>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "қызметші" деген сөзден кейін ", жауынгерлік даярлық бойынша сабақтарда немесе жиындарда, дағдарыстық ахуалдар кезіндегі жиындарда болған кезеңдерде резервтегі әскери адам" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі "кадеттің" деген сөзден кейін ", жауынгерлік даярлық бойынша сабақтарда немесе жиындарда, дағдарыстық ахуалдар кезіндегі жиындарда болған кезеңдерде резервтегі әскери адамның" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігінің бірінші абзацы "кадеттерге," деген сөзден кейін "жауынгерлік даярлық бойынша сабақтарда немесе жиындарда, дағдарыстық ахуалдар кезіндегі жиындарда болған кезеңдерде резервтегі әскери адамдарға және" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "нәтижесінде туындағаны Қазақстан Республикасының заңнамасында белгіленген тәртіпте дәлелденсе, біржолғы өтемақы төленбейді." деген сөздер "нәтижесінде;" деген сөзбен ауыстырылып, мынадай мазмұндағы 6) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z271" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) резервтегі әскери қызметті өткеру туралы келісімшарт талабын бұзған резервтегі әскери адамның әрекеттері нәтижесінде туындағаны Қазақстан Республикасының заңнамасында белгіленген тәртіппен дәлелденсе, біржолғы өтемақы төленбейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ", әскери жиындарға шақырылған әскери міндеттілерді" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z274" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ", әскери жиындарға шақырылған әскери міндеттілер" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z275" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="192"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақта</w:t>
+        <w:t>1-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі "бойынша" деген сөзден кейін "әскери қызмет өткеретін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="202"/>
-[...145 lines deleted...]
-        <w:t>46-бапта</w:t>
+    <w:bookmarkStart w:name="z278" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z279" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "бойынша әскери қызметшілердің" деген сөздерден кейін ", резервтегі әскери адамдардың" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z280" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі мәтінге түзету енгізілді, қазақ тіліндегі мәтін өзгермейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z281" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші және үшінші абзацтардағы "бөлімнің", "бөлім" деген сөздер тиісінше "бөлімнің (мекеменің)", "бөлім (мекеме)" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z282" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төртінші абзацтағы "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіндегі "мектеп-интернаттарына" деген сөздер "колледждерге" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі "әскери жиындарға шақырылған әскери міндетті" деген сөздерден кейін ", жауынгерлік даярлық бойынша сабақтарда немесе жиындарда және дағдарыстық ахуалдар кезіндегі жиындарда жүрген резервтегі әскери адам" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z285" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29) 53-1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақта</w:t>
+        <w:t>1) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "міндеттілерді" деген сөзден кейін ", резервтегі әскери адамдарды" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "міндеттілер" деген сөзден кейін ", резервтегі әскери адамдар" деген сөздермен толықтырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. "Қазақстан Республикасының Мемлекеттік шекарасы туралы" 2013 жылғы 16 қаңтардағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="208"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z289" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      68-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігіндегі "(шақыру бойынша келген әскери қызметшілер, келісімшарт бойынша келген әскери қызметшілер)" деген сөздер алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z290" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. "Қазақстан Республикасының Ұлттық ұланы туралы" 2015 жылғы 10 қаңтардағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z291" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) 7-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "мерзімді қызметтегі, келісімшарт бойынша" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z292" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) 8-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақтың</w:t>
-[...118 lines deleted...]
-        <w:t>50-бапта</w:t>
+        <w:t>3) тармақшадағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "мерзімді қызметтегі, келісімшарт бойынша" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17) тармақшадағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "келісімшарт бойынша" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z295" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) 9-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "келісімшарт бойынша" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z296" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) 19-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "бойынша" деген сөзден кейін "әскери" деген сөзбен толықтырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z297" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "Міндетті әлеуметтік медициналық сақтандыру туралы" 2015 жылғы 16 қарашадағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z298" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) 27-баптың 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z299" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) өздеріне қатысты әскери бөлім (мекеме) командирінің (бастығының) жауынгерлік даярлық бойынша сабақтарға келу туралы бұйрығы шыққан, резервтегі әскери қызметті өткеріп жүрген әскери қызметшілерді қоспағанда, әскери қызметшілер;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z300" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) 28-баптың 7-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z301" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) өздеріне қатысты әскери бөлім (мекеме) командирінің (бастығының) жауынгерлік даярлық бойынша сабақтарға келу туралы бұйрығы шыққан, резервтегі әскери қызметті өткеріп жүрген әскери қызметшілерді қоспағанда, әскери қызметшілер;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z302" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" 2015 жылғы 18 қарашадағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z303" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13-баптың 1-тармағы бірінші бөлігінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "қызметті" деген сөзден кейін ", резервтегі әскери қызмет өткеруді" деген сөздермен толықтырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z304" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. "Қазақстан Республикасының мемлекеттік қызметі туралы" 2015 жылғы 23 қарашадағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z305" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) 13-баптың 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "қызметті" деген сөзден кейін ", резервтегі әскери қызмет өткеруді" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z306" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ", ал резервтегі әскери қызметті өткеру туралы келісімшарт жасалған жағдайда жауынгерлік даярлық бойынша сабақтарда немесе жиындарда, дағдарыстық ахуалдар кезіндегі жиындарда болған кезеңдерде жұмыс орны (мемлекеттік лауазымы) сақталады" деген сөздермен толықтырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z307" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. "Қазақстан Республикасының кейбір заңнамалық актілеріне мемлекеттік қызмет мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2025 жылғы 10 қаңтардағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z308" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-баптың 5-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он бірінші абзацындағы "құқық қорғау қызметіне" деген сөздер "келісімшарт бойынша әскери қызметке" деген сөздермен ауыстырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z309" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-бап. Осы Заң:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> "мемлекет есебінен" деген сөздер "бюджет қаражаты есебінен" деген сөздермен ауыстырылсын;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-баптың екінші абзацына өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілетін 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақтарын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-баптың үшінші абзацын алып тастау көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...1677 lines deleted...]
-        <w:t xml:space="preserve">
       2027 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 1-баптың 13-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> отыз үшінші абзацын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -10570,55 +10912,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>