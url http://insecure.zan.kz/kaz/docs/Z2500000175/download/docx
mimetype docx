--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8db3715" w14:textId="8db3715">
+    <w:p w14:paraId="8dd0be7" w14:textId="8dd0be7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6520,184 +6520,50 @@
         <w:t>
       Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігінің сапасы жөніндегі комиссияның кәсіптік жарамсыздығына орай атқаратын лауазымына сай келмеуі туралы шешімінің негізінде судья өкілеттігін тоқтатқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z190" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қатарынан үш және одан көп сағат бойы дәлелді себепсіз қызметте болмауына байланысты қызметтен шығарылған адамға қолданылмайды, ол осындай қызметтен шығарылғаннан кейін екі жыл өткен соң резервтегі әскери қызметке кіруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:p>
-[...132 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z192" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының арнаулы мемлекеттік органдарына резервтегі әскери қызметке "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасы Заңының 7-бабында көзделген ерекшеліктер ескеріле отырып кіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z193" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10346,396 +10212,292 @@
         <w:t xml:space="preserve">
       1-баптың 5-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> он бірінші абзацындағы "құқық қорғау қызметіне" деген сөздер "келісімшарт бойынша әскери қызметке" деген сөздермен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгеріс енгізілді – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z309" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бап. Осы Заң:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z310" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілетін 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақтарын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...274 lines deleted...]
-        <w:t xml:space="preserve"> отыз үшінші абзацын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10912,55 +10674,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11286,31 +11048,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>