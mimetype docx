--- v0 (2025-10-03)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b458820" w14:textId="b458820">
+    <w:p w14:paraId="f4a9473" w14:textId="f4a9473">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1580,8652 +1580,9450 @@
         <w:t>
       Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігінің сапасы жөніндегі комиссияның кәсіптік жарамсыздығына қарай атқаратын лауазымына сай келмеуі туралы шешімінің негізінде судья өкілеттігін тоқтатқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қатарынан үш және одан да көп сағат бойы дәлелді себепсіз қызметте болмауына байланысты қызметтен шығарылған адамға қолданылмайды, ол осындай шығарудан кейін екі жыл өткен соң құқық қорғау қызметіне кіруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақшаның сегізінші абзацын алып тастау көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Адамды "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оның шығыстарының өз кірістеріне сәйкес келмеуіне байланысты жұмыстан шығарылғаннан немесе атқарып жүрген лауазымынан босатылғаннан, сол сияқты өкілеттігі тоқтатылғаннан кейін екі жыл ішінде құқық қорғау қызметіне қабылдауға болмайды.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөліктегі "кандидаттың бәсекеге қабілеттілік көрсеткіші" деген сөздер "қызметке кандидаттың бәсекеге қабілеттілік көрсеткіші (цифрлық рейтингі)" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші бөліктегі "Кәсіптік құзыреттерді, негізгі көрсеткіштерді", "көрсеткішін" деген сөздер тиісінше "Қызметке кандидаттың кәсіптік құзыреттерін, негізгі көрсеткіштерін", "көрсеткішін (цифрлық рейтингін)" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "бәсекеге қабілеттілігінің көрсеткішін" деген сөздерден кейін "(цифрлық рейтингін)" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "келісу бойынша және (немесе) Қазақстан Республикасы Қауіпсіздік Кеңесінің Төрағасымен, Қазақстан Республикасы Қауіпсіздік Кеңесінің Хатшысымен" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) конкурсқа қатысуға ниет білдірген адамдардан ақпараттық автоматтандырылған дерекқор (ақпараттық жүйе) арқылы құжаттар қабылдау;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) 16-баптың 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "органдары" деген сөзден кейін ", азаматтық қорғау органдары мен мемлекеттік фельдъегерлік қызметі" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "басшысы тәртiптiк жазалау шарасы ретiнде қолданады." деген сөздер "басшысы;" деген сөзбен ауыстырылып, мынадай мазмұндағы 3) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3) жоғары басшы құрам атағындағы қызметкерлерге – Қазақстан Республикасының Президенті айқындаған тәртіппен Қазақстан Республикасының Президенті тәртiптiк жазалау шарасы ретiнде қолданады."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөлік "төмендетiлген" деген сөзден кейін "(жоғары басшы құрамнан басқа)" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы үшінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жоғары басшы құрамның бұрынғы арнаулы атағына немесе сыныптық шеніне қалпына келтіруді Қазақстан Республикасының Президенті айқындаған тәртіппен Қазақстан Республикасының Президенті жүргізеді."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) 29-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі "уәкілетті басшы" деген сөздерден кейін "тағайындалатын адамның психологиялық, іскерлік және жеке қасиеттерін және қызметтік жұмыс нәтижелерін ескере отырып" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы 8-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Қызметкерлер жоғары тұрған басшылық лауазымдарға өсіру кезінде полиграфологиялық зерттеуден өтеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігіндегі "бес жылда" деген сөздер "үш жылда" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "құқық қорғау органының басшысы" деген сөздер "Қазақстан Республикасының Президенті" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) 33-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлік "сондай-ақ" деген сөзден кейін "психологиялық," деген сөзбен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөлік мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қызметкерлерді жоғары тұрған басшылық лауазымдарға ұсыну аттестаттау не жоспардан тыс немесе кезектен тыс аттестаттау нәтижелері бойынша жоғары тұрған басшылық лауазымдарға өсіруге ұсынылған қызметкерлер қатарынан бәсекеге қабілеттілік көрсеткіші (цифрлық рейтингі) негізінде не конкурстық негізде жүргізіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы үшінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қызметкердің бәсекеге қабілеттілік көрсеткішін (цифрлық рейтингін) есептеу тәртібін мемлекеттік қызмет істері жөніндегі уәкілетті орган бекітеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-баптар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "және іскерлік қасиеттерін" деген сөздер ", психологиялық, іскерлік және жеке қасиеттерін" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "қызметкерді кадр резервіне қоюға" деген сөздер "қызметкерді жоғары тұрған лауазымға өсіруге" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 5-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5-1. Кәсіптік дағдыларды, басқару құзыреттілігін жетілдіру үшін Қазақстан Республикасының Президенті тағайындайтын және (немесе) онымен келісу бойынша тағайындалатын, сондай-ақ Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша тағайындалатын және босатылатын лауазымға орналасуға үміткер кандидаттар Қазақстан Республикасы Президентінің жанындағы және прокуратура органдарының білім беру ұйымдарында, сондай-ақ әскери, арнаулы оқу орындарында кәсіптік қайта даярлаудан және біліктілігін арттырудан өтеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-2-баптар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлікте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "не қызметті бағалау нәтижелері бойынша" деген сөздер алып тасталсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "не қызметті бағалау жүргізілген" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      екінші бөлікте "қызметін бағалау нәтижелері бойынша аттестаттаудан өтетін қызметкерлерді қоспағанда," деген сөздер алып тасталсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы 3-2) және 3-3) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-2) қызметкерге психологиялық-әлеуметтанушылық зерттеу жүргізуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3) құқық қорғау органы басшысының шешімімен полиграфологиялық зерттеу жүргізуді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47-1-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "тәртібін," деген сөзден кейін "кезеңдерін," деген сөзбен толықтырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Кезектен тыс аттестаттаудан өтуден бас тартқан не дәлелді себепсіз кезектен тыс аттестаттаудан өтпеген және (немесе) құқық қорғау органдарында өзге де, оның ішінде төмен тұрған лауазымдарда қызметті жалғастырудан бас тартқан құқық қорғау органдары қызметкерлері осы Заңда белгіленген тәртіппен қызметтен шығарылуға тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z90" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мынадай мазмұндағы 47-2-баппен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z91" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "47-2-бап. Жоспардан тыс аттестаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерді жоғары тұрған басшылық лауазымға өсіру мәселесін шешу үшін жоспардан тыс аттестаттау өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жоспардан тыс аттестаттауды өткізу тәртібін, кезеңдерін және мерзімдерін құқық қорғау органының басшысы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z94" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жоспардан тыс аттестаттаудың қорытындысы бойынша аттестаттау комиссиясы мынадай шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары тұрған басшылық лауазымға өсіруге ұсынылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоғары тұрған басшылық лауазымға өсіруге ұсынылмайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) 48-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бірінші бөліктің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) тестілеуді, психологиялық-әлеуметтанушылық зерттеуді, ал қажет болғанда полиграфологиялық зерттеуді өткізу мерзімдері мен орнын айқындауды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы үшінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Психологиялық-әлеуметтанушылық зерттеу жүргізудің тәртібі мен әдістері құқық қорғау органдары басшыларының бірлескен бұйрығымен бекітіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>50-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z105" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) атқаратын лауазымына сай келеді және жоғары тұрған немесе жоғары тұрған басшылық лауазымға өсіруге ұсынылады;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "52-бап. Аттестаттау комиссиясының шешімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z109" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау комиссиясының шешімі қызметкерді жоғары тұрған немесе жоғары тұрған басшылық лауазымға өсіру, қызметкердің лауазымын төмендету немесе оны қызметтен шығару үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z110" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау комиссиясының атқаратын лауазымына сай еместігі туралы шешімі мынадай негіздердің бірі немесе бірнешеуі ескеріле отырып қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z111" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       1) аттестатталатын қызметкердің тікелей басшысы дайындаған, аттестаттау бойынша алдын ала тұжырымы мен ұсынымы бар қызметтік мінездеме, онда лауазымдық міндеттерін орындамауының немесе тиісінше орындамауының нақты фактілері көрсетіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z112" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасының заңнамасын білуді және логикалық ойлауды компьютермен тестілеудің құқық қорғау органдары басшыларының нормативтік құқықтық актілерінде белгіленген шекті мәннен төмен нәтижесі (нәтижелері); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z113" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) құқық қорғау органдары басшыларының нормативтік құқықтық актілерінде белгіленген кәсіптік жарамдылығын айқындау жөніндегі нормативтерді орындамау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z114" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) жүргізілген психологиялық-әлеуметтанушылық зерттеулердің нәтижесі бойынша қорытынды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z115" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аттестаттау комиссиясы қызметкермен өткізген әңгімелесудің нәтижелері.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z116" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) 53-1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші сөйлеммен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z117" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қажет болғанда аталған бағдарламаға психологиялық-әлеуметтанушылық зерттеу нәтижелері бойынша ұсынымдар енгізіледі."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z118" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>57-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігі "бұзғаны үшін" деген сөздерден кейін ", сондай-ақ Қазақстан Республикасының Президенті бекітетін Қазақстан Республикасы құқық қорғау органдары, азаматтық қорғау органдары мен мемлекеттік фельдъегерлік қызметі қызметкерлерінің әдеп кодексін бұзғаны үшін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жаза қолдану мерзімінің қолданысы арнаулы атағын немесе сыныптық шенін бір сатыға төмендету түріндегі тәртіптік жазаны қолдану туралы мәселені қарау үшін жоғары басшы құрамға қатысты қызметтік тергеп-тексеру материалдарын Қазақстан Республикасының Президентіне жіберу кезеңіне тоқтатыла тұрады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z122" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>84-баптың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігіндегі "33-1," деген цифрлар алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z123" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" 2012 жылғы 13 ақпандағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z124" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) 2-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Қазақстан Республикасы ратификациялаған халықаралық шарттар осы Заңнан басым болады. Қазақстан Республикасы қатысушысы болып табылатын халықаралық шарттардың Қазақстан Республикасының аумағында қолданылу тәртібі мен талаптары Қазақстан Республикасының заңнамасында айқындалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z126" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) 7-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) активтері мен міндеттемелері туралы декларацияны ұсынбаған адамды жұмысқа қабылдағаны үшін мемлекеттік қызметші ретінде алғаш рет әкімшілік жауаптылыққа тартылған жағдайды қоспағанда, қызметке тұрар алдындағы алты жыл ішінде әкімшілік сыбайлас жемқорлық құқық бұзушылық жасағаны үшін әкімшілік жаза қолданылған;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1) тармақшадағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "үш" деген сөз "алты" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ", соттардан және әділет органдарынан теріс себептер бойынша шығарылған;" деген сөздер "теріс себептермен шығарылған, сондай-ақ судья өкілеттігін теріс себептермен тоқтатқан адам қабылданбайды." деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z132" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z133" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақшаның бірінші бөлігінің күші теріс себептермен қызметтен шығару және өкілеттігін тоқтату бөлігінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z134" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігінің сапасы жөніндегі комиссияның кәсіптік жарамсыздығына қарай атқаратын лауазымына сай келмеуі туралы шешімінің негізінде судья өкілеттігін тоқтатқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z135" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатарынан үш және одан да көп сағат бойы дәлелді себепсіз қызметте болмауына байланысты қызметтен шығарылған адамға қолданылмайды, ол осындай шығарудан кейін бес жыл өткен соң арнаулы мемлекеттік органдарға қызметке кіруге құқылы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z136" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) 27-баптың 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z137" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) жоғары офицерлік құрамға – Қазақстан Республикасының Президенті айқындаған тәртіппен Қазақстан Республикасының Президенті;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z138" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z139" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қазақстан" деген сөз "Қазақстан Республикасының Президенті айқындаған тәртіппен Қазақстан" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлік "Арнаулы атағы төмендетілген" деген сөздерден кейін "(жоғары офицерлік құрамнан басқа)" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z142" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөлікте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z143" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "жауаптылыққа тарту туралы бұйрық шыққан күннен" деген сөздер "жауаптылыққа тарту күнінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z144" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қалпына келтіру туралы бұйрық шыққан күннен" деген сөздер "қалпына келтіру күнінен" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z145" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы төртінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z146" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жоғары офицерлік құрамның бұрынғы арнаулы атағын қалпына келтіруді Қазақстан Республикасының Президенті айқындаған тәртіппен Қазақстан Республикасының Президенті жүргізеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қызметкерлерді арнаулы атақтарынан айыруды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z149" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары офицерлік құрамға қатысты – Қазақстан Республикасының Президенті айқындаған тәртіппен Қазақстан Республикасының Президенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z150" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) полковникке қатысты – арнаулы мемлекеттік органның бірінші басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзге де арнаулы атақтарға қатысты – лауазымдар номенклатурасына сәйкес арнаулы мемлекеттік органдардың бірінші басшылары айқындаған лауазымды адамдар жүзеге асырады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) 65-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы төртінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жоғары офицерлік құрамға қатысты қызметтік тергеп-тексеру материалдары, сондай-ақ арнаулы атағын бір сатыға төмендету түріндегі тәртіптік жазаны қолдану мәселесін қарау туралы өтінішхат Қазақстан Республикасының Президентіне жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) 68-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші бөлігі 4) тармақшасындағы "жасаған жағдайларда тоқтатыла тұрады." деген сөздер "жасаған;" деген сөзбен ауыстырылып, мынадай мазмұндағы 5) тармақшамен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z155" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) арнаулы атағын бір сатыға төмендету түріндегі тәртіптік жазаны қолдану туралы мәселені қарау үшін жоғары офицерлік құрамға қатысты қызметтік тергеп-тексеру материалдары Қазақстан Республикасының Президентіне жіберілген жағдайларда тоқтатыла тұрады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z156" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" 2012 жылғы 16 ақпандағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z157" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z158" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) 2-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z159" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Қазақстан Республикасы ратификациялаған халықаралық шарттар осы Заңнан басым болады. Қазақстан Республикасы қатысушысы болып табылатын халықаралық шарттардың Қазақстан Республикасының аумағында қолданылу тәртібі мен талаптары Қазақстан Республикасының заңнамасында айқындалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z160" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z161" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлік:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z162" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "әскери мiндеттілерге" деген сөздерден кейін ", оның ішінде жоғары офицерлер құрамына" деген сөздермен толықтырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z163" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "төмендету," деген сөзден кейін "қалпына келтіру," деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z164" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші бөлік алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z165" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-1-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z166" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) 38-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z167" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлікте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) активтері мен міндеттемелері туралы декларацияны ұсынбаған адамды жұмысқа қабылдағаны үшін мемлекеттік қызметші ретінде алғаш рет әкімшілік жауаптылыққа тартылған жағдайды қоспағанда, əскери қызметке кіргенге дейін үш жыл ішінде əкімшілік сыбайлас жемқорлық құқық бұзушылық жасағаны үшін əкімшілік жаза қолданылған;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ", соттардан және әділет органдарынан теріс уәждер бойынша шығарылған;" деген сөздер "теріс себептермен шығарылған, сондай-ақ судья өкілеттігін теріс себептермен тоқтатқан адам қабылданбайды." деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z172" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші, үшінші және төртінші бөліктермен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z173" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақшаның бірінші бөлігінің күші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z174" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігінің сапасы жөніндегі комиссияның кәсіптік жарамсыздығына қарай атқаратын лауазымына сай келмеуі туралы шешімінің негізінде судья өкілеттігін тоқтатқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z175" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатарынан үш және одан да көп сағат бойы дәлелді себепсіз қызметте болмауына байланысты қызметтен шығарылған адамға қолданылмайды, ол осындай шығарудан кейін екі жыл өткен соң әскери қызметке кіруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақшаның он бірінші абзацын алып тастау көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адамды "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оның шығыстарының өз кірістеріне сәйкес келмеуіне байланысты жұмыстан шығарылғаннан немесе атқарып жүрген лауазымынан босатылғаннан, сол сияқты өкілеттігі тоқтатылғаннан кейін екі жыл ішінде келісімшарт бойынша әскери қызметке қабылдауға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адамдар Қазақстан Республикасының арнаулы мемлекеттік органдарына әскери қызметке "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген ерекшеліктер ескеріле отырып кіреді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z178" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы төртінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z179" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақтың бірінші бөлігінде көрсетілген жағдайлардың кез келгенінің болуы әскери қызметке қабылдаудан бас тартуға негіз болып табылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z180" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. "Қазақстан Республикасының ішкi iстер органдары туралы" 2014 жылғы 23 сәуірдегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z181" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-баптың 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z182" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1) Қазақстан Республикасының құқық қорғау қызметі туралы заңнамасына сәйкес облыстың, республикалық маңызы бар қаланың, астананың полиция департаменті бастығын лауазымға тағайындайды;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z183" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. "Қазақстан Республикасының мемлекеттік қызметі туралы" 2015 жылғы 23 қарашадағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z184" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) 2-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z185" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Қазақстан Республикасы ратификациялаған халықаралық шарттар осы Заңнан басым болады. Қазақстан Республикасы қатысушысы болып табылатын халықаралық шарттардың Қазақстан Республикасының аумағында қолданылу тәртібі мен талаптары Қазақстан Республикасының заңнамасында айқындалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z186" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшадағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "осы Заңда" деген сөздер "Қазақстан Республикасының заңдарында" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) мемлекеттік қызметке кірер алдындағы екі жыл ішінде мемлекеттік қызметке кір келтіретін тәртіптік теріс қылық жасағаны үшін қызметтен шығарылған, сондай-ақ мемлекеттік қызметке кірер алдындағы бір жыл ішінде Қазақстан Республикасының заңдарында белгіленген шектеулерді немесе қызметтік әдепті сақтамағаны үшін қызметтен шығарылған;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z191" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) активтері мен міндеттемелері туралы декларацияны ұсынбаған адамды жұмысқа қабылдағаны үшін мемлекеттік қызметші ретінде алғаш рет әкімшілік жауаптылыққа тартылған жағдайды қоспағанда, мемлекеттік қызметке кiрер алдындағы үш жыл iшiнде әкімшілік сыбайлас жемқорлық құқық бұзушылық жасағаны үшiн әкiмшiлiк жаза қолданылған;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z192" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "9) мемлекеттік қызметке кірер алдындағы үш жыл ішінде қылмыстық теріс қылық жасағаны үшін соттың айыптау үкімі шығарылған немесе мемлекеттік қызметке кірер алдындағы үш жыл ішінде қылмыстық теріс қылық жасағаны үшін өзіне қатысты қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде босатылған;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z193" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 9-1) және 9-2) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z194" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "9-1) мемлекеттік қызметке кірер алдындағы бес жыл ішінде онша ауыр емес қылмыс жасағаны үшін соттың айыптау үкімі шығарылған немесе мемлекеттік қызметке кірер алдындағы бес жыл ішінде онша ауыр емес қылмыс жасағаны үшін өзіне қатысты қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде босатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z195" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-2) мемлекеттік қызметке кірер алдындағы сегіз жыл ішінде ауырлығы орташа қылмыс жасағаны үшін соттың айыптау үкімі шығарылған немесе мемлекеттік қызметке кірер алдындағы сегіз жыл ішінде ауырлығы орташа қылмыс жасағаны үшін өзіне қатысты қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде босатылған азаматты қабылдауға болмайды. Бұл ретте жеке адамға, отбасына және кәмелетке толмағандарға, бейбiтшiлiкке және адамзат қауiпсiздiгiне, конституциялық құрылыс негіздеріне және мемлекет қауiпсiздiгiне, меншікке, коммерциялық және өзге де ұйымдардағы қызмет мүдделеріне, қоғамдық қауіпсіздік пен қоғамдық тәртіпке, халық денсаулығы мен адамгершілікке, мемлекеттік қызмет мүдделеріне және мемлекеттік басқаруға, басқару тәртібіне, сот төрелігіне және жазаларды орындау тәртібіне, конституциялық іс жүргізуге қарсы ауырлығы орташа қылмыс жасағаны үшін, сондай-ақ экономикалық қызмет саласында ауырлығы орташа қылмыс жасағаны үшін сотталғандығы бар немесе болған немесе қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде босатылған азамат мемлекеттік қызметке қабылданбайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14) мемлекеттік қызметке кірер алдындағы екі жыл ішінде құқық қорғау қызметінен, әскери қызметтен, арнаулы мемлекеттік органдардан теріс себептермен қызметтен шығарылған, сондай-ақ теріс себептермен судья өкілеттігін тоқтатқан азаматты қабылдауға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z199" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшаның бірінші бөлігінің күші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z200" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігінің сапасы жөніндегі комиссияның кәсіптік жарамсыздығына қарай атқаратын лауазымына сай келмеуі туралы шешімінің негізінде судья өкілеттігін тоқтатқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z201" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатарынан үш және одан да көп сағат бойы дәлелді себепсіз қызметте болмауына байланысты қызметтен шығарылған адамға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаның он жетінші абзацын алып тастау көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматты "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына сәйкес оның шығыстарының өз кірістеріне сәйкес келмеуіне байланысты жұмыстан шығарылғаннан немесе атқарып жүрген лауазымынан босатылғаннан, сол сияқты өкілеттігі тоқтатылғаннан кейін екі жыл ішінде мемлекеттік қызметке қабылдауға болмайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z204" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақтың бірінші бөлігінде көрсетілген жағдайлардың кез келгенінің болуы мемлекеттік қызметке қабылдаудан бас тартуға негіз болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z205" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 3-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z206" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1. Басшылық мемлекеттік лауазымға орналасу үшін осы баптың 3-тармағы бірінші бөлігінің 6), 6-1), 7), 9), 9-1), 9-2) және 14) тармақшаларында көрсетілген шектеулердің мерзімі үш жылға ұлғайтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z207" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту. Осы тармақтың мақсаты үшін басшылық мемлекеттік лауазым деп мыналар түсініледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z208" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік саяси лауазым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z209" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "А" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z210" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лауазымдық нұсқаулыққа сәйкес бағынысты мемлекеттік қызметшілердің қызметін ұйымдастыру жөніндегі өкілеттіктер берілген "Б" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z211" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сайланған әкім.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "3-тармағында" деген сөздер "3-тармағының бірінші бөлігінде" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Адамдарды құқық қорғау қызметіне, әскери қызметке және арнаулы мемлекеттік органдарға қабылдаудағы шектеулер Қазақстан Республикасының заңдарында белгіленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z215" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>44-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы 7-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z216" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1. Басқа мемлекеттік саяси немесе әкімшілік лауазымға орналасқан мемлекеттік қызметші алдыңғы мемлекеттік лауазымда тәртіптік теріс қылық жасағаны үшін тәртіптік жауаптылыққа Қазақстан Республикасының заңнамасында белгіленген тәртіппен тәртіптік жаза қолдану мерзімдері ескеріле отырып тартылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z217" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>59-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z218" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлікте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "11) осы Заңның 16-бабы 3-тармағы бірінші бөлігінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9-1), 9-2), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарды мемлекеттік қызметке қабылдаған;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші бөлік мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z223" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы баптың бірінші бөлігінің 3), 3-1), 4), 5), 6), 7), 11), 13), 14) және 15-1) тармақшаларына сәйкес қызметтен шығарылған мемлекеттік саяси қызметшілер терiс себептермен қызметтен шығарылған болып танылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z224" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-бапта</w:t>
+        <w:t>61-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақта</w:t>
+        <w:t>1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақ</w:t>
-[...38 lines deleted...]
-        <w:t>7-1-бапта</w:t>
+        <w:t>2) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "13) осы Заңның 16-бабы 3-тармағы бірінші бөлігінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9-1), 9-2), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарды мемлекеттік әкімшілік лауазымға қабылдау;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z231" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Басқа мемлекеттік лауазымға орналасу мемлекеттік әкімшілік қызметшінің мемлекеттік қызметті тоқтатуына негіз болмайды. Бұл жағдайда сыбайлас жемқорлық құқық бұзушылық үшін не мемлекеттік қызметке кір келтіретін тәртіптік теріс қылық жасағаны үшін оның жауаптылығын қарау жағдайларын қоспағанда, мемлекеттік әкімшілік қызметшіні атқаратын лауазымынан босату туралы акт шығарылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. Осы баптың 1-тармағының 7), 8), 9), 11), 12), 13), 15), 16) және 21) тармақшаларына сәйкес қызметтен шығарылған мемлекеттік әкімшілік қызметшілер терiс себептермен қызметтен шығарылған болып танылады."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z234" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) 64-1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақтағы</w:t>
-[...28 lines deleted...]
-      6-тармақтың </w:t>
+        <w:t>4) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4) мемлекеттік қызметші ретінде активтері мен міндеттемелері туралы декларацияны ұсынбаған адамды жұмысқа қабылдағаны үшін алғаш рет әкімшілік жауаптылыққа тартылған жағдайды қоспағанда, келісімшарттық қызметші ретінде жұмысқа тартылғанға дейін үш жыл iшiнде әкiмшiлiк сыбайлас жемқорлық құқық бұзушылық жасағаны үшiн әкiмшiлiк жаза қолданылған;"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z237" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 4-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z238" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-1) келісімшарттық қызметші ретінде жұмысқа тартылғанға дейін екі жыл ішінде мемлекеттік қызметке кір келтіретін тәртіптік теріс қылық жасағаны үшін қызметтен шығарылған, сондай-ақ келісімшарттық қызметші ретінде жұмысқа тартылғанға дейін бір жыл ішінде Қазақстан Республикасының заңдарында белгіленген шектеулердi немесе қызметтік әдепті сақтамағаны үшін қызметтен шығарылған;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "12) келісімшарттық қызметші ретінде жұмысқа тартылғанға дейін үш жыл ішінде қылмыстық теріс қылық жасағаны үшін соттың айыптау үкімі шығарылған немесе келісімшарттық қызметші ретінде жұмысқа тартылғанға дейін үш жыл ішінде қылмыстық теріс қылық жасағаны үшін өзіне қатысты қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде босатылған;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z242" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мынадай мазмұндағы 12-1) және 12-2) тармақшалармен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z243" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "12-1) келісімшарттық қызметші ретінде жұмысқа тартылғанға дейін бес жыл ішінде онша ауыр емес қылмыс жасағаны үшін соттың айыптау үкімі шығарылған немесе келісімшарттық қызметші ретінде жұмысқа тартылғанға дейін бес жыл ішінде онша ауыр емес қылмыс жасағаны үшін өзіне қатысты қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде босатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z244" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12-2) келісімшарттық қызметші ретінде жұмысқа тартылғанға дейін сегіз жыл ішінде ауырлығы орташа қылмыс жасағаны үшін соттың айыптау үкімі шығарылған немесе келісімшарттық қызметші ретінде жұмысқа тартылғанға дейін сегіз жыл ішінде ауырлығы орташа қылмыс жасағаны үшін өзіне қатысты қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде босатылған азамат жұмысқа тартылмайды. Бұл ретте жеке адамға, отбасына және кәмелетке толмағандарға, бейбiтшiлiкке және адамзат қауiпсiздiгiне, конституциялық құрылыс негіздеріне және мемлекет қауiпсiздiгiне, меншікке, коммерциялық және өзге де ұйымдардағы қызмет мүдделеріне, қоғамдық қауіпсіздік пен қоғамдық тәртіпке, халық денсаулығы мен адамгершілікке, мемлекеттік қызмет мүдделеріне және мемлекеттік басқаруға, басқару тәртібіне, сот төрелігіне және жазаларды орындау тәртібіне, конституциялық іс жүргізуге қарсы ауырлығы орташа қылмыс жасағаны үшін, сондай-ақ экономикалық қызмет саласында ауырлығы орташа қылмыс жасағаны үшін сотталғандығы бар немесе болған немесе қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе 36-бабының негізінде босатылған азаматты келісімшарттық қызметші ретінде тартуға болмайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13) келісімшарттық қызметші ретінде жұмысқа тартылғанға дейін екі жыл ішінде құқық қорғау қызметінен, әскери қызметтен және арнаулы мемлекеттік органдардан теріс себептермен шығарылған, сондай-ақ теріс себептермен судья өкілеттігін тоқтатқан азамат жұмысқа тартылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z247" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшаның бірінші бөлігінің күші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z248" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігінің сапасы жөніндегі комиссияның кәсіптік жарамсыздығына қарай атқаратын лауазымына сай келмеуі туралы шешімінің негізінде судья өкілеттігін тоқтатқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z249" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатарынан үш және одан да көп сағат бойы дәлелді себепсіз қызметте болмауына байланысты қызметтен шығарылған адамға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақшаның он жетінші абзацын алып тастау көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Азаматты "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес азаматтың шығыстарының өз кірістеріне сәйкес келмеуіне байланысты жұмыстан шығарылғаннан немесе атқарып жүрген лауазымынан босатылғаннан, сол сияқты өкілеттігі тоқтатылғаннан кейін екі жыл ішінде келісімшарттық қызметші ретінде жұмысқа тартуға болмайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z252" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақтың бірінші бөлігінде көрсетілген жағдайлардың кез келгенінің болуы азаматты келісімшарттық қызметші ретінде жұмысқа тартудан бас тартуға негіз болып табылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z253" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. "Қазақстан Республикасының кейбір заңнамалық актілеріне сыбайлас жемқорлыққа қарсы іс-қимыл және мемлекеттік қорғауға жататын адамдардың қауіпсіздігін қамтамасыз ету мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2023 жылғы 3 қаңтардағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z254" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацындағы "үш" деген сөз "екі" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші абзацындағы "үш" деген сөз "екі" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z258" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z260" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жетінші абзацындағы "үш" деген сөз "екі" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z261" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z262" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) 2-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...159 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z263" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2) 2027 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 1-баптың 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші абзацын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшаларын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші абзацын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 8-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 11-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші және үшінші абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші, төртінші және жетінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...237 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгеріс енгізілді – ҚР 18.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-бап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z265" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Заң:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігіндегі "бес жылда" деген сөздер "үш жылда" деген сөздермен ауыстырылсын;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың екінші абзацына өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2026 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 1-баптың 3-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші және төртінші абзацтарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...337 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың үшінші абзацын алып тастау көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2027 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 1-баптың 3-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сегізінші абзацын, 5-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он бірінші абзацын, 7-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он жетінші абзацын және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он жетінші абзацын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...183 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақты алып тастау көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...6494 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      2. Осы Заңның 1-бабы 7-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жетінші абзацының қолданысы 2027 жылғы 1 қаңтарға дейін тоқтатыла тұрсын, тоқтатыла тұру кезеңінде осы абзац мынадай редакцияда қолданылады деп белгіленсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы баптың бірінші бөлігінің 3), 4), 5), 6), 7), 11), 13), 14) және 15-1) тармақшаларына сәйкес қызметтен шығарылған мемлекеттік саяси қызметшілер терiс себептермен қызметтен шығарылған болып танылады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z263" w:id="209"/>
-[...540 lines deleted...]
-    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -10383,55 +11181,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10757,31 +11555,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>