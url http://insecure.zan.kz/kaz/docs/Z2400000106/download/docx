--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f7661e9" w14:textId="f7661e9">
+    <w:p w14:paraId="0fb1f49" w14:textId="0fb1f49">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -558,381 +558,247 @@
         <w:t xml:space="preserve">
       7) "Қорғаныс өнеркәсібі және мемлекеттік қорғаныстық тапсырыс туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, мемлекеттік қорғаныстық тапсырыстың құрамына кіретін әскери мақсаттағы тауарлар (өнімдер), қосарланған мақсаттағы (қолданыстағы) тауарлар (өнімдер), әскери мақсаттағы жұмыстар мен әскери мақсаттағы көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...153 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңында көзделген қызмет түрлерін жүзеге асыру үшін екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданатын ұйым сатып алатын тауарлар, жұмыстар, көрсетілетін қызметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасы мүшесі болып табылатын халықаралық ұйымдар қаржыландыратын инвестициялық жобаларды іске асыру шеңберінде сатып алынатын тауарлар, жұмыстар, көрсетілетін қызметтер. Жиынтығында мынадай шарттар сақталған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шетелдік банктің шетел валютасында Standard &amp; Poor's агенттігінің "А-"-дан төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің біреуінің ұқсас деңгейдегі рейтингі болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржыландырудың елу пайыздан астамын шетелдік банктер жүзеге асырса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвестициялық жобаны іске асыруды мемлекеттік кәсіпорындар, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғалар және олармен үлестес заңды тұлғалар жүзеге асырса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       инвестициялық жобаны іске асыру мемлекеттік кепілдікті талап етпесе және қарыз алушының мүлкіне ауыртпалық салуға алып келмесе, басқа шетелдік банктер толықтай немесе ішінара қаржыландыратын инвестициялық жобаларды іске асыру шеңберінде тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу осы банктердің қағидалары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бойынша жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ғылыми-зерттеу институттары мен жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары сатып алатын, ғылым саласындағы уәкілетті орган мемлекеттік сатып алу саласындағы уәкілетті органмен келісу бойынша айқындаған тәртіппен бюджет қаражаты есебінен іске асырылатын ғылыми зерттеулер мен ғылыми жұмыстарды орындау үшін қажетті тауарлар, жұмыстар, көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z519" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z519" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) "Тұрғын үй қатынастары туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ағымдағы, жинақтаушы, нысаналы жарналарды және орынтұрақ орындарын, қоймаларды күтіп-ұстауға арналған ағымдағы жарналарды төлеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1074,1060 +940,1100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-бап. Осы Заңның мақсаты мен міндеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік сатып алу саласында жүргізілетін мемлекеттік саясатқа сәйкес мемлекеттік басқарудың стратегиялық мақсаттарына қол жеткізуді, мемлекеттің міндеттері мен функцияларын қамтамасыз ету осы Заңның мақсаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік сатып алу субъектілері үшін осы Заңда көзделген мемлекеттік сатып алуды жүзеге асыру қағидаттары арқылы мемлекеттік қаржыны және бюджетті тиімді басқару бойынша құқықтық негіздер құру осы Заңның міндеті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бап. Осы Заңда пайдаланылатын негiзгi ұғымдар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анық емес ақпарат – біліктілік талаптары және (немесе) конкурстық баға ұсынысына әсер ететін құжаттар бойынша әлеуетті өнім берушінің және (немесе) тартылатын қосалқы мердігердің (бірлесіп орындаушының) конкурсқа, аукционға қатысуға арналған өтінімінде және растаушы құжаттарында қамтылған, сол сияқты ұсынылған өтінімде шынайы мазмұнды бұрмалайтын және шындыққа және әлеуетті өнім берушінің</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>растаушы құжаттарына сай келмейтін түзетулер арқылы енгізілген жалған мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аукциондық құжаттама – аукционға қатысуға арналған өтінімді дайындау үшін әлеуетті өнім берушіге ұсынылатын құжаттама, онда аукционға қатысуға арналған өтінімге қойылатын талаптар, аукцион тәсілімен мемлекеттік сатып алуды жүзеге асыру шарттары мен тәртібі қамтылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуетті өнім беруші – осы Заңда көзделген жағдайларда мемлекеттiк сатып алу туралы шарт жасасуға үмiткер кәсiпкерлiк қызметтi жүзеге асыратын жеке тұлға, заңды тұлға (егер Қазақстан Республикасының заңдарында өзгеше белгiленбесе, мемлекеттiк мекемелердi қоспағанда), заңды тұлғалардың уақытша бiрлестiгi (консорциум), сондай-ақ кәсiпкерлiк қызмет субъектiсi болып табылмайтын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуетті өнім берушінiң үлестес тұлғасы – осы әлеуеттi өнiм берушiнiң шешiмдерiн айқындауға және (немесе) ол қабылдайтын шешiмдерге, оның iшiнде жазбаша нысанда жасалған мәмiленiң күшiне орай ықпал етуге құқығы бар кез келген жеке немесе заңды тұлға, сондай-ақ өзiне қатысты осы әлеуеттi өнiм берушiнiң осындай құқығы болатын кез келген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бастапқы баға – әлеуетті өнім беруші аукцион өткізілгенге дейін ұсынған, аукционға қатысуға арналған өтінімге қоса берілетін, аукцион нысанасының бөлінген сомасынан бес пайыздан астам төмен бола алмайтын баға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бiртектi тауарлар, жұмыстар, көрсетілетін қызметтер – бiрдей болмаса да, сол бiр функцияларды орындауына мүмкiндiк беретiн ұқсас сипаттамалары бар және ұқсас құрамдастардан тұратын тауарлар, жұмыстар, көрсетiлетiн қызметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) бірыңғай сатып алу платформасы (бұдан әрі – веб-портал) – мемлекеттік сатып алу саласындағы уәкілетті органның ақпараттық жүйесі, ол мемлекеттiк сатып алудың және "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылатын сатып алудың электрондық көрсетілетін қызметтеріне қол жеткiзудiң бірыңғай нүктесiн ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жұмыстар – заттық нәтижесi бар қызмет, сондай-ақ Қазақстан Республикасының заңдарына сәйкес жұмыстарға жатқызылған өзге де қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) келісу комиссиясы – тапсырыс беруші мемлекеттік сатып алу туралы шартты жасасудан жалтаруы салдарынан мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізілген әлеуетті өнім берушілердің жолданымдарын қарау үшін құратын, тұрақты жұмыс істейтін алқалы орган; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) конкурстық баға ұсынысы – конкурс тәсілімен мемлекеттік сатып алуға қатысу үшін әлеуетті өнім беруші ұсынған, конкурсқа қатысуға арналған өтінімге қоса берілетін баға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) конкурстық құжаттама – конкурсқа қатысуға арналған өтінімді дайындау үшін әлеуетті өнім берушіге ұсынылатын құжаттама, онда конкурсқа қатысуға арналған өтінімге қойылатын талаптар, конкурс тәсілімен мемлекеттік сатып алуды жүзеге асыру шарттары мен тәртібі қамтылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) көрсетілетін қызметтер – тапсырыс берушінің қажеттіліктерiн қанағаттандыруға бағытталған, заттық нәтижесi жоқ қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Қазақстан Республикасының резиденттерi – шет мемлекетте тұрақты тұру құқығына сол мемлекеттiң заңнамасына сәйкес берiлген құжаты бар азаматтарды қоспағанда, Қазақстан Республикасының азаматтары, оның iшiнде шетелде уақытша жүрген немесе оның шегiнен тысқары жерлерде мемлекеттiк қызметте жүрген азаматтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағында тұрақты тұру құқығына құжаты бар шетелдiктер мен азаматтығы жоқ адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасына сәйкес құрылған, оның аумағында орналасқан заңды тұлғалар, сондай-ақ Қазақстан Республикасында және оның шегiнен тысқары жерлерде орналасқан олардың филиалдары мен өкiлдiктерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының шегiнен тысқары жерлерде орналасқан дипломатиялық, сауда және өзге де ресми өкiлдiктерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) мемлекеттік сатып алу – тапсырыс берушілердің тауарларды, жұмыстарды, көрсетілетін қызметтерді толықтай немесе ішінара бюджет қаражаты, Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақша және (немесе) меншікті кірістері есебінен сатып алуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік сатып алуды бірыңғай ұйымдастырушы (бұдан әрі – бірыңғай ұйымдастырушы) – Қазақстан Республикасының Үкіметі, облыстың, республикалық маңызы бар қаланың және астананың әкімдігі немесе ауданның (облыстық маңызы бар қаланың) әкімдігі айқындаған, орталықтандырылған мемлекеттік сатып алуды ұйымдастыру және өткізу рәсімдерін орындауды жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) мемлекеттік сатып алудың қоғамдық мониторингі – веб-портал арқылы және онда қамтылған шектелмеген тұлғалар тобының құқықтары мен заңды мүдделерін қозғайтын мемлекеттік сатып алуды жоспарлау, өткізу, орындау және бақылау туралы ақпарат негізінде "Қоғамдық бақылау туралы" Қазақстан Республикасының Заңына сәйкес қоғамдық бақылау субъектілері жүзеге асыратын жүйелі түрде жинау, қорыту және талдау процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) мемлекеттік сатып алуды ұйымдастырушы (бұдан әрі – ұйымдастырушы) – осы Заңға сәйкес мемлекеттік сатып алуды ұйымдастыруды және өткізуді жүзеге асыратын заңды тұлға немесе өзін құрған заңды тұлғаның атынан әрекет ететін құрылымдық бөлімше;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) мемлекеттiк сатып алу саласындағы бірыңғай оператор (бұдан әрі – бірыңғай оператор) – мемлекеттік сатып алу саласындағы уәкілетті орган айқындаған, акцияларының (жарғылық капиталға қатысу үлестерінің) жалғыз меншiк иесi мемлекет болып табылатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттiк сатып алу саласындағы уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) – мемлекеттiк сатып алу саласында басшылықты жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) мемлекеттік сатып алу субъектілері – әлеуетті өнім беруші, өнім беруші, тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы, бірыңғай оператор, уәкілетті орган, сарапшы, сараптама комиссиясы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мемлекеттiк сатып алу туралы шарт (бұдан әрі – шарт) – уәкілетті орган бекітетін мемлекеттік сатып алуды жүзеге асыру қағидаларында көзделген жағдайларды қоспағанда, тапсырыс беруші мен өнім беруші арасында веб-портал арқылы жасалған, электрондық цифрлық қолтаңбалар арқылы куәландырылған азаматтық-құқықтық шарт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) нұсқама – Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасының анықталған бұзушылықтарын және (немесе) оларға ықпал ететін себептер мен жағдайларды жою, сондай-ақ осы бұзушылықтарға жол берген тұлғаларға Қазақстан Республикасының заңдарында көзделген жауаптылық шараларын қабылдау үшін бақылау объектілеріне жіберілетін, уәкілетті органның орындалуы міндетті әкімшілік актісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) орнықты мемлекеттік сатып алу – тапсырыс берушілердің мемлекеттік сатып алу үшін пайдаланылатын ақшаны өмірлік циклінің бүкіл мерзімі бойында оңтайлы және тиімді жұмсауды қамтамасыз ету, сондай-ақ дамудың әлеуметтік, экономикалық және экологиялық аспектілеріне қол жеткізу мақсатында тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) өнім беруші – осы Заңда көзделген жағдайларда тапсырыс берушiмен жасасқан шартта оның тарапы ретiнде әрекет ететiн, кәсiпкерлiк қызметтi жүзеге асыратын жеке тұлға, заңды тұлға (егер Қазақстан Республикасының заңдарында өзгеше белгiленбесе, мемлекеттiк мекемелердi қоспағанда), заңды тұлғалардың уақытша бiрлестiгi (консорциум), сондай-ақ кәсiпкерлiк қызмет субъектiсi болып табылмайтын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) сараптама комиссиясы – сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық тапсырмасын және (немесе) техникалық өзіндік ерекшелігін әзірлеуге және (немесе) әлеуетті өнім берушілер ұсыныстарының сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық өзіндік ерекшелігіне сәйкестігіне қатысты сараптамалық қорытындыны дайындауға қатысу үшін сарапшыларды тарта отырып, бірыңғай ұйымдастырушы, ұйымдастырушы не тапсырыс беруші құратын алқалы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) сарапшы – сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық тапсырмасын және (немесе) техникалық өзіндік ерекшелігін әзірлеуге және (немесе) әлеуетті өнім берушілер ұсыныстарының сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық өзіндік ерекшелігіне сәйкестігіне қатысты сараптамалық қорытындыны дайындауға қатысу үшін тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы тартатын, өткізілетін мемлекеттік сатып алу саласында тиісті құжаттармен (дипломдармен, сертификаттармен, куәліктермен және басқа да құжаттармен) расталатын арнаулы және (немесе) техникалық танымы, тәжірибесі мен біліктілігі бар жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) тапсырыс берушілер – мүліктік кешендер ретіндегі мемлекеттік кәсіпорындарды, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғаларды және олармен үлестес заңды тұлғаларды қоспағанда, мемлекеттік органдар, мемлекеттiк мекемелер, сондай-ақ мемлекеттiк кәсiпорындар, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесiлi заңды тұлғалар және олармен үлестес заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) тауарлар – нәрселер (заттар), оның iшiнде жартылай фабрикаттар немесе қатты, сұйық немесе газ тәрiздес күйдегi шикiзат, электр және жылу энергиясы, зияткерлiк меншік құқығының объектілері, сондай-ақ Қазақстан Республикасының заңдарына сәйкес сатып алу мен сату мәмiлелерiн жасасуға болатын заттық құқықтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалардың дерекқоры – веб-порталдың бір бөлігі болып табылатын, мемлекеттік сатып алу қорытындылары бойынша тауарларға, жұмыстарға, көрсетілетін қызметтерге қалыптасқан ең төмен, орташа және ең жоғары бағалар туралы мәліметтерді қамтитын ақпараттық кіші жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) тауарлардың, жұмыстардың, көрсетілетін қызметтердің анықтамалығы (бұдан әрі – анықтамалық) – уәкілетті орган айқындаған, мемлекеттік сатып алуды жүзеге асыру үшін пайдаланылатын тауарлар, жұмыстар, көрсетілетін қызметтер кодтарының жүйеленген тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) толық бітіріп берілетін құрылыс туралы шарт – жобалау, іздестіру, құрылыс-монтаждау (кеңейту, жаңғырту, техникалық қайта жарақтандыру, реконструкциялау, реставрациялау, күрделі жөндеу) жұмыстарын және басқа да жұмыстарды орындауды, сондай-ақ жобалар мен көрсетілетін техникалық қадағалау қызметтеріне ведомстводан тыс кешенді сараптама жүргізуді қоспағанда, көрсетілген жұмыстарға ілеспе тауарларды беруді және қызметтер көрсетуді қамтитын, объектіні салу және оны пайдалануға беру жөніндегі кешенді жұмыстар нысанасы болып табылатын, шарт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) ұлттық режим – егер мұндай режимді ұсыну туралы талап Қазақстан Республикасы ратификациялаған халықаралық шарттарда белгіленсе, шетелде шығарылатын тауарларға, жұмыстарға, көрсетілетін қызметтерге және осындай тауарларды, жұмыстарды, көрсетілетін қызметтерді ұсынатын әлеуетті өнім берушілерге Қазақстанда шығарылатын тауарлармен, орындалатын жұмыстармен, көрсетілетін қызметтермен және осындай тауарларды, жұмыстарды, көрсетілетін қызметтерді ұсынатын әлеуетті өнім берушілермен тең шарттарда мемлекеттік сатып алуға қатысуға рұқсат беруді көздейтін режим;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z520" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z520" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-1) Ұлттық тауарлар каталогы – тауарлар туралы ұлттық деректер тіркелімі, сондай-ақ тауарлар номенклатурасының бірыңғай көзі болып табылатын және сауда қызметінде тауарлар анықтамалығы ретінде пайдалануға міндетті "электрондық үкіметтің" ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) форматтық-логикалық бақылау – веб-порталда орнатылатын, веб-порталды пайдаланушылардың Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын сақтауын қамтамасыз етуге бағытталған бағдарламалық шектеулер кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34) электрондық әмиян – әлеуетті өнім беруші немесе өнім беруші бірыңғай оператордың шотына ақша салған кезде оның: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік сатып алуға қатысуға арналған өтінімдерді қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шарттың орындалуын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       авансты қамтамасыз етуге (егер шартта аванс көзделсе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z63" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       демпингке қарсы соманы енгізуге байланысты операцияларын көрсету үшін бірыңғай оператор пайдаланатын әлеуетті өнім берушінің немесе өнім берушінің жеке шоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) электрондық дүкен – бірыңғай оператор уәкілетті органмен келісу бойынша айқындайтын талаптарға сәйкес келетін электрондық сауда алаңдарында орналасқан деректерді агрегациялауды қамтамасыз ететін веб-порталдың кіші жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2360,69 +2266,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-бап. Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2437,309 +2343,309 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Азаматтық кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормаларынан, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы ратификациялаған халықаралық шарттар осы Заңнан басым болады. Қазақстан Республикасы қатысушысы болып табылатын халықаралық шарттардың Қазақстан Республикасының аумағында қолданылу тәртібі мен шарттары Қазақстан Республикасының заңнамасында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бап. Мемлекеттік сатып алуды жүзеге асыру қағидаттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік сатып алуды жүзеге асыру мынадай қағидаттарға негізделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік сатып алу үшін пайдаланылатын ақшаны, оның ішінде сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің бағасы мен сапасы арақатынасын қамтамасыз ету арқылы оңтайлы және тиімді жұмсау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңда көзделгеннен басқа жағдайларда, әлеуетті өнім берушілерге мемлекеттік сатып алуға қатысу үшін тең мүмкіндіктер беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуетті өнім берушілер арасындағы адал бәсекелестік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік сатып алу процесінің ашықтығы мен айқындығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қазақстандық тауар өндірушілерге, жұмыстарды орындаушылар мен қызметтерді көрсетушілерге Қазақстан Республикасы ратификациялаған халықаралық шарттарға қайшы келмейтін шамада қолдау көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік сатып алу субъектілерінің жауапкершілігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыбайлас жемқорлық құқық бұзушылықтарына, мүдделер қақтығысына жол бермеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) орнықты мемлекеттік сатып алуды дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заң ұқсастығын немесе құқық ұқсастығын қолдану процесінде мемлекеттік сатып алу субъектілерінің жаңа міндеттерін белгілеуге немесе құқықтарын шектеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z80" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының осы Заңға сәйкес қабылданатын нормативтік құқықтық актілері осы баптың 1-тармағында көзделген мемлекеттік сатып алуды жүзеге асыру қағидаттарына сәйкес келуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2778,588 +2684,588 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-бап. Мемлекеттік сатып алу процесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z82" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік сатып алу процесі мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік сатып алуды жоспарлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өнім берушіні таңдау және онымен шарт жасасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z85" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) шартты орындау. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тапсырыс беруші тиісті бюджет (даму жоспары), Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақша немесе жеке қаржыландыру жоспары негізінде мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен және нысанда мемлекеттік сатып алудың жылдық жоспарын әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс беруші тиісті бюджет бекітілгенге (нақтыланғанға) дейін тиісті бюджет комиссиясының оң ұсынысы негізінде мемлекеттік сатып алудың алдын ала жылдық жоспарын әзірлеуге және бекітуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z88" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік кәсіпорындар, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу пайыздан астамы мемлекетке тиесілі заңды тұлғалар болып табылатын тапсырыс берушілер даму жоспары немесе жеке қаржыландыру жоспары бекітілгенге дейін мемлекеттік сатып алудың алдын ала жылдық жоспарын әзірлеуге және бекітуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z89" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген жағдайларда мемлекеттік сатып алудың алдын ала жылдық жоспары тиісті бюджет (даму жоспары) немесе жеке қаржыландыру жоспары бекітілгенге дейінгі сатыларда да, нақтыланғанға дейінгі сатыларда да жеке әзірленеді және бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z90" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сатып алудың алдын ала жылдық жоспары мемлекеттік сатып алудың жылдық жоспары бекітілгенге (нақтыланғанға) дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z91" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сатып алудың алдын ала жылдық жоспарында көзделген мемлекеттік сатып алу туралы мәліметтер мемлекеттік сатып алудың жылдық жоспарына ауысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z92" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс беруші тиісті бюджет (даму жоспары) немесе жеке қаржыландыру жоспары бекітілген (нақтыланған) күннен бастап он жұмыс күні ішінде мемлекеттік сатып алудың жылдық жоспарын бекітеді (нақтылайды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z93" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңның 16-бабы 3-тармағының 3), 6), 21), 22), 23) және 24) тармақшаларына сәйкес жүзеге асырылатын мемлекеттік сатып алу туралы мәліметтер мемлекеттік сатып алудың жылдық жоспарына (мемлекеттік сатып алудың алдын ала жылдық жоспарына) енгізілуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z94" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тапсырыс беруші мемлекеттік сатып алудың жылдық жоспарын (мемлекеттік сатып алудың алдын ала жылдық жоспарын) жасаған кезде тауарларды, жұмыстарды, көрсетілетін қызметтерді біртекті түрлері және беру (орындау, көрсету) орны бойынша лоттарға бөлуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z95" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік сатып алудың жылдық жоспарын экономикалық сыныптаманың шарттар жасасу талап етілетін өзіндік ерекшеліктері (шығыстар баптары) бойынша жиынтықта бюджетке (даму жоспарына), Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақшаға немесе жеке қаржыландыру жоспарына сәйкес келмейтін көлемде бекітуге (нақтылауға) жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тапсырыс беруші мемлекеттік сатып алудың жылдық жоспары (мемлекеттік сатып алудың алдын ала жылдық жоспары) бекітілген күннен бастап бес жұмыс күні ішінде Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларды құрайтын және (немесе) Қазақстан Республикасының Үкіметі айқындаған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, оны веб-порталда орналастыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тапсырыс берушілер мемлекеттік сатып алудың жылдық жоспарына мемлекеттік сатып алуды жүзеге асыру қағидаларында көзделген жағдайларды қоспағанда, айына екі реттен асырмай өзгерістер және (немесе) толықтырулар енгізуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z98" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тапсырыс беруші мемлекеттік сатып алудың жылдық жоспарына (мемлекеттік сатып алудың алдын ала жылдық жоспарына) өзгерістер және (немесе) толықтырулар енгізу туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларды құрайтын және (немесе) Қазақстан Республикасының Үкіметі айқындаған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, енгізілген өзгерістерді және (немесе) толықтыруларды веб-порталда орналастыруға міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z99" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осы Заңның 16-бабы 3-тармағының 3), 6), 21), 22), 23) және 24) тармақшаларына сәйкес тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды қоспағанда, бекітілген (нақтыланған) мемлекеттік сатып алудың жылдық жоспарында (мемлекеттік сатып алудың алдын ала жылдық жоспарында) көзделмеген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z100" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Конкурс, аукцион тәсілімен мемлекеттік сатып алуды жүзеге асырған кезде бірыңғай оператор осы Заңның 15-бабы 5-тармағының талаптарын ескере отырып, мемлекеттік сатып алу қорытындылары шығарылғанға дейін әлеуетті өнім берушілердің конкурстық баға ұсыныстарының (бастапқы бағаларының) құпиялылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тапсырыс беруші мемлекеттік сатып алу қорытындылары шығарылғанға дейін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамасына сәйкес тиісті бюджетті, бюджет жобасын нақтылау (түзету) кезінде болған, бекітілген (нақтыланған) мемлекеттік сатып алудың жылдық жоспарында (мемлекеттік сатып алудың алдын ала жылдық жоспарында) көзделген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға арналған шығыстар қысқартылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z103" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік органның стратегиялық жоспарына, тапсырыс берушінің бюджетіне (даму жоспарына) немесе жеке қаржыландыру жоспарына бекітілген (нақтыланған) мемлекеттік сатып алудың жылдық жоспарында (мемлекеттік сатып алудың алдын ала жылдық жоспарында) көзделген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу қажеттігін жоққа шығаратын өзгерістер мен толықтырулар енгізілген жағдайларда, мемлекеттік сатып алуды жүзеге асырудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z104" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 2) тармақшасында көзделген жағдайда, бюджетті (даму жоспарына сәйкес ақшаны), Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақшаны немесе жеке қаржыландыру жоспарына сәйкес ақшаны басқа тапсырыс берушіге қайта бөлуге, сол сияқты мемлекеттік сатып алудың жылдық жоспарына (мемлекеттік сатып алудың алдын ала жылдық жоспарына) ағымдағы жылы осындай тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға бағытталған өзгерістер мен толықтырулар енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тапсырыс беруші не ұйымдастырушы өткізілетін мемлекеттік сатып алуға қатысатын тұлғаларды осы баптың 10-тармағында көрсетілген шешім қабылдаған күннен бастап бес жұмыс күні ішінде қабылданған шешім туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z106" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік сатып алу процесі, ұйымдастырушыны, бірыңғай ұйымдастырушыны, мемлекеттік сатып алуды жүзеге асыруға жауапты тұлғаларды айқындау тәртібі, сондай-ақ өзге де шарттар осы Заңда және мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z107" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бірыңғай ұйымдастырушылар орталықтандырылған мемлекеттік сатып алуды уәкілетті орган бекітетін тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі (тізбелері) бойынша, мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3438,628 +3344,628 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:bookmarkStart w:name="z108" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-бап. Мемлекеттік сатып алуға қатысуға байланысты шектеулер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z109" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әлеуетті өнім беруші, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z110" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы әлеуетті өнім беруші басшыларының, құрылтайшыларының, ірі акционерлерінің және (немесе) осы әлеуетті өнім берушінің уәкілетті өкілінің жақын туыстары, жұбайы (зайыбы) немесе жегжаттары, сондай-ақ құрылтайшының өзі, ірі акционер және олармен үлестес тұлғалар өнім берушіні таңдау туралы шешім қабылдау құқығына ие болса не өткізілетін мемлекеттік сатып алуда тапсырыс берушінің немесе ұйымдастырушының өкілі болып табылса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z111" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) әлеуетті өнім беруші және (немесе) оның жұмыскері тапсырыс берушіге не ұйымдастырушыға өткізілетін мемлекеттік сатып алуды дайындау бойынша сараптамалық, консультациялық және (немесе) өзге де жұмыстар, қызметтер көрсетіп жатса және (немесе) көрсеткен болса, жобалау (жобалау-сметалық) құжаттаманы әзірлеу жөніндегі мемлекеттік сатып алуға техникалық-экономикалық негіздемені әзірлеушінің қатысуын қоспағанда, мемлекеттік сатып алудың нысанасы құрылыс-монтаждау жұмыстары, техникалық қадағалауды жүзеге асыру және жобаны басқару жөніндегі инжинирингтік көрсетілетін қызметтер болып табылатын объектінің құрылысына арналған техникалық-экономикалық негіздемені және (немесе) жобалау (жобалау-сметалық) құжаттамасын әзірлеуге тапсырыс беруші, бас жобалаушы не қосалқы жобалаушы ретінде қатысса, өткiзiлетiн мемлекеттiк сатып алуға қатысуға құқылы емес. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z112" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл талап толық бітіріп берілетін құрылыс туралы шарттар бойынша жұмыстарға, сондай-ақ халықаралық құрылыс стандарттарына сәйкес іске асырылатын жобаларға қолданылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z113" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттiк сатып алуға қатысуға үмiткер әлеуеттi өнiм берушiнің басшысы, құрылтайшысы немесе ірі акционері және олармен үлестес тұлғалар мемлекеттiк сатып алуға жосықсыз қатысушылардың тiзiлiмiндегі заңды тұлғаларды басқарумен, құрумен, олардың жарғылық капиталына қатысумен байланысты болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z114" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) мемлекеттік сатып алуға қатысуға үміткер әлеуетті өнім берушінің басшысы тапсырыс берушімен үлестес заңды тұлғаларды басқарумен, құрумен, олардың жарғылық капиталына қатысумен байланысты болса; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z115" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттiк сатып алуға қатысуға үмiткер әлеуеттi өнiм берушiнің басшысы, құрылтайшысы немесе ірі акционері мемлекеттiк сатып алуға жосықсыз қатысушылардың тiзiлiмiне енгiзiлген, кәсіпкерлік қызметті жүзеге асыратын жеке тұлға болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z116" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттiк сатып алуға қатысуға үмiткер, кәсіпкерлік қызметті жүзеге асыратын жеке тұлға болып табылатын әлеуетті өнім беруші мемлекеттiк сатып алуға жосықсыз қатысушылардың тiзiлiмiне енгiзiлген әлеуеттi өнiм берушiнің басшысы, құрылтайшысы немесе ірі акционері болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z117" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) әлеуетті өнім беруші мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінде тұрса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z118" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) әлеуетті өнім беруші және (немесе) оның басшысы (басшылары), құрылтайшысы (құрылтайшылары) немесе ірі акционері бұрын сыбайлас жемқорлық қылмысты жасаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z119" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) әлеуетті өнім берушінің және (немесе) ол тартатын қосалқы мердігердің (бірлесіп орындаушының), олардың басшысының, құрылтайшысының немесе ірі акционерінің, сондай-ақ олармен үлестес тұлғалардың атқарушылық құжаттар бойынша орындалмаған міндеттемелері болса және оларды атқарушылық құжаттардың орындалуын қамтамасыз ету саласында мемлекеттік саясатты іске асыруды және қызметті мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган борышкерлердің бірыңғай тізіліміне енгізсе, өткiзiлетiн мемлекеттiк сатып алуға қатысуға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z120" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы талап осы Заңның 16-бабы 3-тармағының 1), 25) және 26) тармақшаларында көзделген жағдайларда айқындалған әлеуетті өнім берушілер мен өнім берушілерге қолданылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z121" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әлеуетті өнім берушінің және (немесе) ол тартатын қосалқы мердігердің (бірлесіп орындаушының) қызметі Қазақстан Республикасының заңнамасына не Қазақстан Республикасының бейрезидент-әлеуетті өнім берушісі мемлекетінің заңнамасына сәйкес тоқтатыла тұрса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z122" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z122" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) әлеуетті өнім беруші және (немесе) ол тартатын қосалқы мердігер (бірлескен орындаушы) және (немесе) олардың басшысы, құрылтайшылары (акционерлері) жаппай жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне және (немесе) терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне Қазақстан Республикасының заңнамасында белгіленген тәртіппен енгізілсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z123" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z123" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) әлеуетті өнім беруші және (немесе) оның құрылтайшылары (акционерлері) және (немесе) олардың құрылтайшыларының (акционерлерінің) үлестес тұлғалары тіркелген жері салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын мемлекеттік орган бекітетін жеңілдікті салық салынатын мемлекеттер (офшор аймақтар) тізбесіне енгізілген мемлекет немесе аумақ болатын заңды тұлғалар болып табылса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z124" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) әлеуетті өнім берушіге қатысты бұрын жасалған шарттар бойынша мерзімі өткен және орындалмаған шарттық міндеттемелер бойынша заңды күшіне енген сот шешімі шығарылса, өткiзiлетiн мемлекеттiк сатып алуға қатысуға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z125" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z125" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағының 3), 4), 5), 6) және 7) тармақшаларында көзделген шектеулер Қазақстан Республикасының квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы заңнамасында көзделген сатып алуға жосықсыз қатысушылардың тiзiлiмiнде және (немесе) Ұлттық әл-ауқат қорының сенімсіз әлеуетті өнім берушілерінің (өнім берушілерінің) тізбесінде тұрған әлеуетті өнім берушілерге де қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z126" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z126" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуетті өнім берушінің және әлеуетті өнім берушінің үлестес тұлғасының конкурс, аукцион, баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде бір лотқа қатысуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z127" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z127" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыс-монтаждау жұмыстарын мемлекеттік сатып алу жөніндегі конкурстың жеңімпазы деп танылған әлеуетті өнім берушінің және оның үлестес тұлғасының сол бір құрылыс объектісінде инжинирингтік көрсетілетін қызметтерді мемлекеттік сатып алуға қатысуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z128" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z128" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инжинирингтік көрсетілетін қызметтерді мемлекеттік сатып алу жөніндегі конкурстың жеңімпазы деп танылған әлеуетті өнім берушінің және оның үлестес тұлғасының сол бір құрылыс объектісінде құрылыс-монтаждау жұмыстарын мемлекеттік сатып алуға қатысуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z129" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z129" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жеке кәсіпкерлік субъектілері болып табылатын әлеуетті өнім берушілерден кемінде екі өтінім болған жағдайда веб-портал мемлекеттік кәсіпорындар, мемлекеттік мекемелер, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғалар болып табылатын әлеуетті өнім берушілердің өтінімдерін автоматты түрде қабылдамауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z130" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z130" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өз мүддесінде мемлекеттік сатып алу жүзеге асырылатын тапсырыс берушінің осындай сатып алуға әлеуетті өнім беруші ретінде қатысуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z131" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z131" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы, уәкілетті орган не ішкі мемлекеттік аудит жөніндегі уәкілетті орган, сондай-ақ "Қоғамдық бақылау туралы" Қазақстан Республикасының Заңына сәйкес қоғамдық бақылау субъектілері мемлекеттік сатып алуды жүзеге асырудың кез келген сатысында осы баптың талаптарын бұзушылықтарды анықтай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z132" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z132" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уәкілетті орган не ішкі мемлекеттік аудит жөніндегі уәкілетті орган осы баптың талаптарын бұзушылық фактісі анықталған күннен бастап бес жұмыс күнінен кешіктірмей бұл жөнінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z133" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z133" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер осындай факт шарт жасалғаннан кейін анықталған болса, тапсырыс берушіні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z134" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер осындай факт шарт жасалғанға дейін анықталған болса, ұйымдастырушыны, бірыңғай ұйымдастырушыны жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z135" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z135" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте осы фактіні растайтын құжаттардың көшірмелері хабарламаға қоса берілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z136" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z136" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңында көзделген жағдайларды қоспағанда, сақтандыру агенттері мен сақтандыру брокерлері сақтандыру шартын жасасуға байланысты көрсетілетін қызметтерді ұсыну жөніндегі мемлекеттік сатып алуға қатысуға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4098,908 +4004,908 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:bookmarkStart w:name="z137" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-бап. Мемлекеттік сатып алу саласында қалыптастырылатын тізілімдер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z138" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z138" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уәкілетті орган мемлекеттік сатып алу саласында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z139" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуетті өнім берушілердің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z140" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тапсырыс берушілердің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z141" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шарттардың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z142" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік сатып алуға жосықсыз қатысушылардың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z143" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымдардың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z144" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуетті өнім берушілердің жұмыс тәжірибесінің тізілімдерін (бұдан әрі – тізілімдер) қалыптастыруды және жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z145" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізілімдерді қалыптастыру және жүргізу уәкілетті орган айқындаған тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z146" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тапсырыс берушілердің тізілімі өздерінің жұмыс істеуін қамтамасыз ету, сондай-ақ осы Заңға және Қазақстан Республикасының азаматтық заңнамасына сәйкес мемлекеттік функцияларды не жарғылық қызметті орындауы үшін қажетті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды жүзеге асыруға міндетті заңды тұлғалардың тізбесін білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z147" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шарттардың тізілімі тапсырыс берушілер тиісті қаржы жылында жасасқан шарттардың тізбесін білдіреді және шарттың нысанасы, сандық және құндық көрсеткіштері, тараптардың шарттық міндеттемелерді орындау нәтижелері туралы мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z148" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңның 16-бабы 3-тармағының 6), 12), 21), 22) және 24) тармақшаларында және 26-бабында көзделген мемлекеттік сатып алудың нәтижелері бойынша жасалған шарттар туралы мәліметтер шарттардың тізіліміне енгізілуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z149" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z149" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z150" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z150" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анық емес ақпаратты берген әлеуетті өнім берушілердің немесе өнім берушілердің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z151" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z151" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеңімпаз деп айқындалған, шарт жасасудан жалтарған әлеуетті өнім берушілердің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z152" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z152" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өздерімен жасалған шарттар бойынша өз міндеттемелерін орындамаған өнім берушілердің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z153" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z153" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өздерімен жасалған шарттар бойынша өз міндеттемелерін тиісті түрде орындамаған өнім берушілердің тізбесін білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z154" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z154" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 1) тармақшасында көрсетілген жағдайда, ұйымдастырушы, бірыңғай ұйымдастырушы, тапсырыс беруші әлеуетті өнім берушінің немесе өнім берушінің Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын бұзу фактісі туралы өздеріне мәлім болған күннен бастап күнтізбелік отыз күннен кешіктірмей, мұндай әлеуетті өнім берушіні немесе өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы талап қоюмен сотқа жүгінуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z155" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z155" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 3) тармақшасында көрсетілген жағдайда тапсырыс беруші шарт бұзылған не шарттың қолданылу мерзімі өткен күннен бастап күнтізбелік отыз күннен кешіктірмей, осындай өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы талап қоюмен сотқа жүгінуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z156" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z156" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 4) тармақшасында көрсетілген жағдайда, тапсырыс беруші өнім берушінің Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын және (немесе) шарттың талаптарын бұзу фактісі туралы өзіне мәлім болған күннен бастап күнтізбелік отыз күннен кешіктірмей мұндай өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы талап қоюмен сотқа жүгінуге міндетті, бұған жиынтығында мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z157" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өнім берушінің тұрақсыздық айыбын (айыппұлды, өсімпұлды) төлеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z158" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шарттық міндеттемелерді орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z159" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z159" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тапсырыс берушіге келтірілген залалдың болмауы талаптарын қанағаттандыратын жағдайлар қосылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z160" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z160" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы баптың 4-тармағы бірінші бөлігінің 1), 3) және 4) тармақшаларында көзделген мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімі заңды күшіне енген сот шешімдерінің негізінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z161" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z161" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баптың 4-тармағы бірінші бөлігінің 2) тармақшасында көзделген мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімін уәкілетті орган тапсырыс берушінің әлеуетті өнім берушілерді мемлекеттік сатып алуға жосықсыз қатысушылар деп тану туралы шешімі негізінде қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z162" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z162" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуетті өнім беруші немесе өнім беруші заңды күшіне енген сот шешімінің негізінде мемлекеттік сатып алуға жосықсыз қатысушы деп танылған жағдайда, тапсырыс беруші соттың осындай шешімін веб-портал арқылы алғаннан кейін үш жұмыс күнінен кешіктірмей уәкілетті органға әлеуетті өнім берушіні немесе өнім берушіні уәкілетті орган айқындаған тәртіппен мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізу үшін жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z163" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z163" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы баптың 5-тармағының екінші бөлігінде көзделген жағдайда, әлеуетті өнім беруші өзіне осындай тізілімге енгізілгені туралы мәлім болған күннен бастап он жұмыс күнінен кешіктірмей уәкілетті орган айқындаған тәртіппен келісу комиссиясына өзін мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы өтінішхатпен жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z164" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z164" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісу комиссиясы шарт жасасудан жалтарған әлеуетті өнім берушінің жолданымын қарайды және мұндай әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау не алып тастаудан бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z165" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z165" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы шешім қабылданған жағдайда тапсырыс беруші уәкілетті органға жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z166" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z166" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган келісу комиссиясының шешімін ескере отырып, әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z167" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z167" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісу комиссиясының құрамына міндетті түрде Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының өкілдері кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z168" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z168" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган келісу комиссиясының үлгілік ережесі мен жұмыс тәртібін бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z169" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z169" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы баптың 4-тармағы бірінші бөлігінің 1), 3) және 4) тармақшаларында көзделген негіздер бойынша мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізілген әлеуетті өнім берушілер және (немесе) өнім берушілер соттың оларды мемлекеттік сатып алуға жосықсыз қатысушылар деп тану туралы шешімі заңды күшіне енген күннен бастап жиырма төрт ай бойы мемлекеттік сатып алуға қатысуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z170" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z170" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баптың 4-тармағы бірінші бөлігінің 2) тармақшасында көзделген негіз бойынша мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізілген әлеуетті өнім берушілер уәкілетті орган оларды мемлекеттік сатып алуға жосықсыз қатысушылар деп тану туралы шешім қабылдаған күннен бастап жиырма төрт ай бойы мемлекеттік сатып алуға қатысуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z171" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z171" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінде қамтылған мәліметтер осы тармақтың бірінші және екінші бөліктерінде белгіленген мерзім аяқталған күннен бастап бір жұмыс күнінен кешіктірілмей көрсетілген тізілімнен алып тасталады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z172" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z172" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен мемлекеттік сатып алуға жосықсыз қатысушы туралы мәліметтерді алып тастауға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z173" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z173" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы баптың 7-тармағының бірінші және екінші бөліктерде белгіленген мерзімдердің өтуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z174" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z174" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы шешімнің күшін жою туралы заңды күшіне енген сот актісінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z175" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z175" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті органның әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы оның жолданымын келісу комиссиясының қарау қорытындылары бойынша қабылдаған шешімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z176" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z176" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әлеуетті өнім берушіні немесе өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізу туралы шешімге олар Қазақстан Республикасының заңнамасына сәйкес шағым жасай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z177" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z177" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларды құрайтын және (немесе) Қазақстан Республикасының Үкіметі айқындаған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, тізілімдерде қамтылған мәліметтер веб-порталда орналастырылады және төлемақы алынбастан, жалпыға бірдей қолжетімді болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z178" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z178" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне осы Заңның 16-бабы 3-тармағының 1), 25) және 26) тармақшаларында көзделген жағдайларда айқындалған әлеуетті өнім берушілер мен өнім берушілер енгізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z179" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z179" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Шағымдардың тізілімі әлеуетті өнім берушілердің және өнім берушілердің веб-портал арқылы берген шағымдарының тізбесін білдіреді және шағымдарды қараудың нәтижелері бойынша қабылданған шешімдер туралы мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5090,128 +4996,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуетті өнім берушілердің тізілімдері, сондай-ақ әлеуетті өнім берушілердің жұмыс тәжірибелері мемлекеттік және мемлекеттік емес ақпараттық жүйелерден алынған әлеуетті өнім берушілер туралы мәліметтерді қамтитын және мемлекеттік сатып алуды жүзеге асыру қағидаларына сәйкес веб-порталда қалыптастырылатын электрондық дерекқорды білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="178"/>
+    <w:bookmarkStart w:name="z181" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-бап. Мемлекеттік сатып алуды жүзеге асыру кезінде ұлттық режимді қолдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z182" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z182" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік сатып алуды жүзеге асыру кезінде шет мемлекеттерден шығарылатын тауарларға, тиісінше бейрезиденттер-әлеуетті өнім берушілер орындайтын жұмыстарға, көрсететін қызметтерге Қазақстан Республикасы ратификациялаған халықаралық шарттарда көзделген жағдайларда және шарттарда ұлттық режим қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z183" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z183" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Үкіметі конституциялық құрылыстың негіздерін қорғау, елдің қорғанысы мен мемлекеттің қауіпсіздігін қамтамасыз ету, ішкі нарықты қорғау, ұлттық экономиканы дамыту, қазақстандық тауар өндірушілерді қолдау мақсатында екі жылдан аспайтын мерзімге ұлттық режимнен алып қоюды белгілеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z184" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z184" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұлттық режимнен алып қоюды белгілеу тәртібін Қазақстан Республикасының Үкіметі айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5250,824 +5156,824 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="182"/>
+    <w:bookmarkStart w:name="z185" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. МЕМЛЕКЕТТІК САТЫП АЛУДЫ ЖҮЗЕГЕ АСЫРУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z186" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z186" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-бап. Мемлекеттік сатып алуды жүзеге асыру тәсілдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z187" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z187" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік сатып алу мынадай тәсілдердің бірімен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z188" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z188" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z189" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z189" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аукцион;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z190" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z190" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) баға ұсыныстарын сұрату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z191" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z191" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бір көзден алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z192" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z192" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электрондық дүкен арқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z193" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z193" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағының 1), 2), 3) және 5) тармақшаларында көзделген мемлекеттік сатып алуды жүзеге асыру тәсілдері бәсекелестік тәсілдер деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z194" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z194" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аукцион тәсілімен мемлекеттік сатып алу нақты уақыт режимінде веб-порталда жүзеге асырылады, оны өткізуді бірыңғай оператор қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z195" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z195" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар аукцион нысанасы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z196" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z196" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте аукцион әлеуетті өнім берушілердің аукционға қатысуға арналған өтінімдері мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен біліктілік талаптарына және аукциондық құжаттама талаптарына сәйкестігі тұрғысынан қаралғаннан кейін бір лотпен өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z197" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z197" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алу, егер біртекті тауарлардың, жұмыстардың, көрсетілетін қызметтердің жылдық көлемі құндық мәнде республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің сегіз мың еселенген мөлшерінен аспаса, осындай біртекті тауарларға, жұмыстарға, көрсетілетін қызметтерге өткізіледі. Бұл ретте баға шешуші шарт болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z198" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z198" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баға ұсыныстарын сұрату тәсілін қолдану мақсатында біртекті тауарларды, жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алудың жылдық көлемін қаржы жылы ішінде біреуінің мөлшері осы тармақтың бірінші бөлігінде көзделгеннен аз болатын бөліктерге бөлшектеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z199" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z199" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Электрондық дүкен арқылы мемлекеттік сатып алу жылдық көлемі республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің төрт мың еселенген мөлшерінен аспайтын біртекті тауарларға өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z200" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z200" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық дүкен арқылы тәсілді қолдану мақсатында біртекті тауарларды мемлекеттік сатып алудың жылдық көлемін қаржы жылы ішінде біреуінің мөлшері осы тармақтың бірінші бөлігінде көзделгеннен аз болатын бөліктерге бөлшектеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z201" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z201" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тапсырыс беруші мемлекеттік сатып алуды жүзеге асыру тәсілін уәкілетті орган айқындайтын тауарлар, жұмыстар, көрсетілетін қызметтер тізбесін қоспағанда, мемлекеттік сатып алуды жүзеге асыру тәсілін осы Заңға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z202" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z202" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік сатып алуды жүзеге асыру тәсілін айқындау кезінде осы баптың 1-тармағында көзделген мемлекеттік сатып алудың бәсекелестік тәсілдері басым таңдау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z203" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z203" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік сатып алуды осы баптың 1-тармағында көрсетілген тәсілдермен жүзеге асыру тәртібі, олардың негіздері мен түрлері осы Заңда және мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z204" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z204" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы баптың 1-тармағының 1), 2), 3) және 5) тармақшаларында көзделген мемлекеттік сатып алуға қатысуға арналған өтінімді қамтамасыз ету мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу үшін бөлінген соманың бір пайыздан үш пайызға дейінгі мөлшерінде енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z205" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z205" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы баптың 1-тармағының 1), 2), 3) және 5) тармақшаларында көзделген мемлекеттік сатып алуға қатысу үшін әлеуетті өнім беруші жеңімпаз болып айқындалған жағдайда шарт жасасатынына және шарттың орындалуын қамтамасыз етуді, авансты қамтамасыз етуді (бар болса), демпингке қарсы соманы (бар болса) енгізетініне кепілдік ретіндемемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен өтінімді қамтамасыз етуді енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z206" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z206" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-бап. Әлеуетті өнім берушіге қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z207" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z207" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әлеуетті өнім берушілерге және (немесе) тартылатын қосалқы мердігерлерге (бірлесіп орындаушыларға) мынадай біліктілік талаптары қойылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z208" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z208" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқық қабілеттілігінің (заңды тұлғалар үшін) және азаматтық әрекетке қабілеттілігінің (жеке тұлғалар үшін) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z209" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z209" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржылық тұрғыдан орнықты болуы және республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің алты еселенген мөлшерінен асатын салық берешегінің болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z210" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z210" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуетті өнім берушінің қаржылық орнықтылығын веб-портал мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен кірістер, төленген салықтар, негізгі құралдар, еңбекке ақы төлеу қоры жөніндегі мәліметтер негізінде автоматты түрде айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z211" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z211" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарында салықтарды төлеуден толық немесе ішінара босатылған салық төлеушілер санатына жататын әлеуетті өнім берушілер үшін мемлекеттік сатып алуды жүзеге асыру қағидаларында қаржылық орнықтылықтың қосымша өлшемшарттары белгіленуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z212" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z212" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сатып алуды жүзеге асыру мақсаттары үшін негізгі құралдар мен еңбекке ақы төлеу қоры бойынша көрсеткіштерді қоспағанда, қаржылық орнықтылық көрсеткіштерін біріктіруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z213" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z213" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте қайта ұйымдастырылатын заңды тұлғалар қызметінің негізгі түрі өткен жылдың алдындағы үш жыл ішінде (үздіксіз) экономикалық қызмет түрлерінің жалпы сыныптауышы құрылымының бірінші деңгейіне (секциясына) сәйкес келген жағдайда осындай біріктіруге жол беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z214" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z214" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) банкроттық не таратылу рәсіміне жатқызылмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z215" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z215" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шарт бойынша міндеттемелерді орындау үшін жеткілікті материалдық, еңбек және қаржы ресурстарының болуы, сондай-ақ жұмыскерлер алдында жалақы төлеу бойынша мерзімі өткен берешектің болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z216" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z216" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алуда тапсырыс беруші әлеуетті өнім берушіден шарт бойынша міндеттемелерді орындау үшін жеткілікті, жұмыстарды орындау, қызметтерді көрсету орны бойынша облыстың, республикалық маңызы бар қаланың және астананың шекараларындағы тиісті әкімшілік-аумақтық бірлікте тіркелген материалдық және еңбек ресурстарының болуын талап етуге құқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z217" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z217" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жұмыс тәжірибесінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z218" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z218" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сатып алуды жүзеге асыру мақсаттары үшін жұмыс тәжірибесі мемлекеттік сатып алу шеңберінде орындалған шарттар және олар туралы мәліметтер мемлекеттік органдардың ақпараттық жүйелерінде бар өзге де шарттар бойынша ғана ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z219" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z219" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғалар қайта ұйымдастырылған жағдайда (қосылу, бірігу) қайта ұйымдастырылатын заңды тұлғалардың бірінің ең көп жұмыс тәжірибесі ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z220" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z220" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағында көзделген, оның ішінде тартылатын қосалқы мердігерлерге (бірлесіп орындаушыларға) қойылатын біліктілік талаптарын белгілеу тәртібі мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z221" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z221" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы баптың 1-тармағында көрсетілген, олар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z222" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z222" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуетті өнім берушілердің мемлекеттік сатып алуға қатысуын шектейтін және негізсіз күрделендіретін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z223" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z223" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шарт бойынша міндеттемелерді орындау қажеттігінен тікелей туындамайтын біліктілік талаптарын белгілеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6158,131 +6064,131 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуетті өнім берушінің және (немесе) тартылатын қосалқы мердігердің (бірлесіп орындаушының) осы бапта белгіленген біліктілік талаптарына сәйкестігі тапсырыс берушіге, ұйымдастырушыға, бірыңғай ұйымдастырушыға осы Заңда және мемлекеттік сатып алуды жүзеге асыру қағидаларында көзделген тиісті құжаттарды ұсыну арқылы не Қазақстан Республикасының ақпараттандыру туралы заңнамасына сәйкес мемлекеттік органдардың ақпараттық жүйелері арқылы расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="221"/>
+    <w:bookmarkStart w:name="z225" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес рұқсаттың болуы, қызметті жүзеге асырудың басталғаны туралы хабарлама жіберу қажет мемлекеттік сатып алуды жүзеге асырған жағдайда тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы әлеуетті өнім берушілерге және (немесе) тартылатын қосалқы мердігерлерге (бірлесіп орындаушыларға) тиісті рұқсаттың (хабарламаның) болуы туралы талапты белгілеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z226" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z226" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың ақпараттық жүйелерінде мәліметтер болмаған жағдайда әлеуетті өнім беруші және (немесе) тартылатын қосалқы мердігер (бірлесіп орындаушы) Қазақстан Республикасының заңнамасына сәйкес алынған (жіберілген) тиісті рұқсаттың (хабарламаның) нотариат куәландырған немесе электрондық көшірмесін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z227" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z227" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының бейрезидент-әлеуетті өнім берушісі осы бапта белгіленген біліктілік талаптарына өзінің сәйкестігін растау үшін Қазақстан Республикасының резиденттері ұсынатын сол бір құжаттарды не Қазақстан Республикасының бейрезидент-әлеуетті өнім берушісінің біліктілігі туралы ұқсас мәліметтерді растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z228" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z228" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен конкурс тәсілімен мемлекеттік сатып алудың жекелеген түрлерін жүзеге асыру жағдайларын, сондай-ақ осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6317,2081 +6223,2165 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, осы баптың 1-тармағында көзделмеген біліктілік талаптарын белгілеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z229" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z229" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әлеуетті өнім беруші және (немесе) тартылатын қосалқы мердігер (бірлесіп орындаушы) мынадай негіздердің бірі бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z230" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z230" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуетті өнім берушінің және (немесе) ол тартатын жұмыстардың не көрсетілетін қызметтердің қосалқы мердігерінің (бірлесіп орындаушысының) біліктілік талаптарына сәйкестігін растау үшін құжат (құжаттар) ұсынбағанда, сол сияқты мемлекеттік органдардың ақпараттық жүйелерінде мәліметтер болмағанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z231" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z231" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуетті өнім беруші өзінің сәйкестігін растау үшін ұсынған құжаттарда, сол сияқты мемлекеттік органдардың ақпараттық жүйелерінде қамтылған ақпараттың негізінде біліктілік талаптарына сәйкес келмеу, сондай-ақ ол тартатын жұмыстардың не көрсетілетін қызметтердің қосалқы мердігерінің (бірлесіп орындаушысының) біліктілік талаптарына сәйкес келмеу фактісі анықталғанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z232" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z232" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анық емес ақпарат беру фактісі анықталғанда, біліктілік талаптарына сәйкес келмейді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z233" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z233" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әлеуетті өнім берушіні және (немесе) ол тартатын жұмыстардың не көрсетілетін қызметтердің қосалқы мердігерін (бірлесіп орындаушысын) осы баптың 7-тармағында көзделмеген негіздер бойынша біліктілік талаптарына сәйкес келмейді деп тануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z234" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z234" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-бап. Конкурстық құжаттама, аукциондық құжаттама, сондай-ақ баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде орналастырылатын ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z235" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z235" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Әлеуетті өнім берушілерге осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген біліктілік талаптарынан басқа, конкурстық құжаттаманың, аукциондық құжаттаманың талаптары қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z236" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z236" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Конкурстық құжаттаманы, аукциондық құжаттаманы, сондай-ақ баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде орналастырылатын ақпаратты ұйымдастырушы Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасының, Қазақстан Республикасының Үкіметі айқындайтын таратылуы шектелген қызметтік ақпараттың және заңмен қорғалатын өзге де құпияның талаптарын ескере отырып, осы Заңға және мемлекеттік сатып алуды жүзеге асыру қағидаларына сәйкес қазақ және орыс тілдерінде әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z237" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z237" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық құжаттамада, аукциондық құжаттамада, сондай-ақ баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде орналастырылатын ақпаратта, егер бұл тауарды, жұмысты, көрсетілетін қызметті пайдалануға беру үшін қажет болса, іске қосу-реттеу жұмыстарын орындау туралы талап болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z238" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z238" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Конкурстық құжаттама, аукциондық құжаттама, сондай-ақ баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде орналастырылатын ақпарат сатып алынатын тауарларға, жұмыстарға, көрсетілетін қызметтерге арналған ұлттық стандарттарды, ал олар болмаған жағдайда мемлекетаралық стандарттарды көрсете отырып, техникалық өзіндік ерекшеліктің талаптарын (қысқаша сипаттаманы) қамтуға тиіс. Ұлттық және мемлекетаралық стандарттар болмаған кезде мемлекеттік сатып алуды нормалау ескеріле отырып сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің талап етілетін функционалдық, техникалық, сапалық және пайдалану сипаттамалары көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z239" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z239" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте техникалық өзіндік ерекшелікте әлеуетті өнім берушілерге қойылатын, берілетін тауарлардың Қазақстан Республикасының заңнамасына сәйкес техникалық регламенттерде, стандарттарда немесе өзге де құжаттарда белгіленген талаптарға сай келетінін растайтын құжаттарды беру туралы талап қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z240" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z240" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Конкурстық құжаттамада, аукциондық құжаттамада осы Заңда көзделмеген жағдайларда, әлеуетті өнім берушілер санының шектелуіне алып келетін, оның ішінде мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z241" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z241" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) әлеуетті өнім берушілерге кез келген өлшенбейтін сандық және (немесе) әкімшілендірілмейтін талаптар белгілеуге қатысты мемлекеттік сатып алу шарттарын белгілеуге тыйым салынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z242" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z242" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сандық немесе статистикалық әдістердің көмегімен дәл бағалауға немесе өлшеуге болмайтын талаптар өлшенбейтін талаптар деп түсініледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z243" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z243" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру және (немесе) бақылау мүмкін емес талаптар әкімшілендірілмейтін талаптар деп түсініледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z244" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z244" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауар белгілеріне, қызмет көрсету белгілеріне, фирмалық атауларға, патенттерге, пайдалы модельдерге, өнеркәсіптік үлгілерге, тауардың шығарылған жерінің атауына және өндірушінің атауына, сондай-ақ сатып алынатын тауардың, жұмыстың, көрсетілетін қызметтің жекелеген әлеуетті өнім берушіге тиесілілігін айқындайтын өзге де сипаттамаларға, мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z245" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z245" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі (орнатылған) жабдықты, сондай-ақ орнатылған бағдарламалық қамтылымды (лицензиялық бағдарламалық қамтылымды) толық жинақтау, жаңғырту және толық жарақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z246" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z246" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тауарды лизингке беру бойынша көрсетілетін қызметтерді берушіні айқындау және қажеттілік туындаған жағдайда лизингтің нысанасын егжей-тегжейлі сипаттау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z247" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z247" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тапсырыс берушінің қолында бар тауарды жөндеу және (немесе) оған техникалық қызмет көрсету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z248" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z248" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер техникалық көмекші (компенсаторлық) құралдар, кохлеарлық импланттар, дәрілік заттар және мамандандырылған емдік тамақтану өнімдері дәрігерлік консилиумдар қорытындыларының және медициналық-генетикалық қорытындылардың нәтижелері бойынша белгіленген медициналық көрсетілімдері (жеке төзімсіздігі, өмірлік көрсетілімдері бойынша) бар пациенттерге қатысты қолдану үшін сатып алынса, оларды сатып алу үшін мемлекеттік сатып алуды жүзеге асыру жағдайларын қоспағанда, нұсқаулардың болуына қатысты мемлекеттік сатып алу шарттарын белгілеуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z249" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z249" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орналастырылатын ақпаратта баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде тауар белгілеріне, қызмет көрсету белгілеріне, фирмалық атауларға, патенттерге, пайдалы модельдерге, өнеркәсіптік үлгілерге, тауардың шығарылған жерінің атауына және өндірушінің атауына, сондай-ақ сатып алынатын тауардың, жұмыстың, көрсетілетін қызметтің жекелеген әлеуетті өнім берушіге тиесілігін айқындайтын өзге де сипаттамаларға мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z250" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z250" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) негізгі (орнатылған) жабдықты, сондай-ақ орнатылған бағдарламалық қамтылымды (лицензиялық бағдарламалық қамтылымды) толық жинақтау, жаңғырту және толық жарақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z251" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z251" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарды лизингке беру бойынша көрсетілетін қызметтерді берушіні айқындау және қажеттілік туындаған жағдайда лизингтің нысанасын егжей-тегжейлі сипаттау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z252" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z252" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тапсырыс берушінің қолында бар тауарды жөндеу және (немесе) оған техникалық қызмет көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z253" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z253" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер техникалық көмекші (компенсаторлық) құралдар, кохлеарлық импланттар, дәрілік заттар және мамандандырылған емдік тамақтану өнімдері дәрігерлік консилиумдар қорытындыларының және медициналық-генетикалық қорытындылардың нәтижелері бойынша белгіленген медициналық көрсетілімдері (жеке төзімсіздігі, өмірлік көрсетілімдері бойынша) бар пациенттерге қатысты қолдану үшін сатып алынса, оларды сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z254" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z254" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нарықта ұсынылған және қолжетімді, құны республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің бір мың еселенген мөлшерінен аспайтын біртекті тауарларды сатып алу үшін мемлекеттік сатып алуды жүзеге асыру жағдайларын қоспағанда, нұсқаулардың болуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z255" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z255" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өнім берушіні таңдау біліктілік талаптарына, конкурстық құжаттама, аукциондық құжаттама талаптарына, конкурстық баға ұсынысына әсер ететін өлшемшарттарға сәйкестігі, веб-портал мемлекеттік және мемлекеттік емес ақпараттық жүйелердің деректері мен мәліметтері негізінде қалыптастыратын әлеуетті өнім берушілер рейтингі, баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде әлеуетті өнім беруші ұсынған баға негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z256" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z256" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуетті өнім берушіні анықтау тәртібі, сондай-ақ көрсетілген талаптарына сәйкес келеді не сәйкес келмейді деп тану негіздері мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z257" w:id="253"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z257" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уәкілетті орган жекелеген тауарлар, жұмыстар, көрсетілетін қызметтер бойынша әлеуетті өнім берушілер мен өнім берушілерге уәкілетті орган бекітетін тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі бойынша қосымша талаптар белгілеуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z258" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z258" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Үлгілік конкурстық құжаттамаларды, аукциондық құжаттамаларды уәкілетті орган бекітетін тауарлар, жұмыстар, көрсетілетін қызметтер түрлерінің тізбесіне сәйкес уәкілетті органмен келісу бойынша тиісті саланың уәкілетті органдары әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z259" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z259" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-бап. Мемлекеттік сатып алуды жүзеге асыру кезіндегі демпингке қарсы шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z260" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z260" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әлеуетті өнім беруші ұсынған, мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалатын шекті мәннен төмен болып табылатын баға демпингтік баға деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z261" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z261" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әлеуетті өнім беруші шарттың орындалуын қамтамасыз етуге қосымша, демпингтік деп танылмайтын, жол берілетін ең төмен бағадан төмендетілген сомаға тең мөлшердегі соманы енгізген кезде мемлекеттік сатып алуды жүзеге асыру қағидаларында көзделген жағдайларды қоспағанда, демпингтік бағалар ұсынуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z262" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z262" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14-бап. Әлеуетті өнім берушінің, өнім берушінің анық емес ақпарат беруінің салдарлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z263" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z263" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Анық емес ақпарат берген әлеуетті өнім берушілер немесе өнім берушілер осы Заңда белгіленген тәртіппен мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z264" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z264" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әлеуетті өнім беруші біліктілік талаптары және (немесе) конкурстық баға ұсынысына әсер ететін құжаттар бойынша беретін ақпараттың анықтығын уәкілетті орган не мемлекеттік аудит және қаржылық бақылау органдары мемлекеттік сатып алуды жүзеге асырудың кез келген сатысында, оның ішінде тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы ұсынған мәліметтер мен құжаттар негізінде анықтай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z265" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z265" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуетті өнім берушінің, өнім берушінің біліктілік талаптары және (немесе) конкурстық баға ұсынысына әсер ететін құжаттар бойынша анық емес ақпаратты беру фактісін анықтаған уәкілетті орган не мемлекеттік аудит және қаржылық бақылау органдары осындай факт анықталған күннен бастап бес жұмыс күнінен кешіктірмей бұл жөнінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z266" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z266" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер мұндай факт мемлекеттік сатып алу қорытындылары шығарылғаннан кейін анықталған болса, тапсырыс берушіні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z267" w:id="263"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z267" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер мұндай факт мемлекеттік сатып алу қорытындылары шығарылғанға дейін анықталған болса, ұйымдастырушыны, бірыңғай ұйымдастырушыны жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z268" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z268" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте жазбаша хабарламаға осы фактіні растайтын құжаттардың көшірмелері қоса берілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z269" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z269" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-бап. Мемлекеттік сатып алуды өткізілмеді деп танудың негіздері мен салдарлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z270" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z270" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Конкурс, аукцион тәсілімен мемлекеттік сатып алу мынадай негіздердің бірі бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z271" w:id="267"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z271" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурсқа, аукционға қатысуға ұсынылған өтінімдер болмаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z272" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z272" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер конкурсқа, аукционға қатысуға бірде-бір әлеуетті өнім беруші жіберілмесе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z273" w:id="269"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z273" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурсқа, аукционға қатысуға әлеуетті өнім берушілердің екі және одан көп өтінімі ұсынылған жағдайда, егер конкурсқа, аукционға қатысуға бір әлеуетті өнім беруші жіберілсе, өткізілмеді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z274" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z274" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Егер конкурсқа, аукционға қатысуға біліктілік талаптарына және (немесе) конкурстық құжаттаманың, аукциондық құжаттаманың талаптарына сай келетін бір өтінім ұсынылса, конкурс, аукцион тәсілімен мемлекеттік сатып алу өткізілді деп танылады. Бұл ретте жасалған шарттың бағасы конкурсқа, аукционға қатысуға арналған өтінімде көрсетілген әлеуетті өнім берушінің конкурстық баға ұсынысынан (бастапқы бағасынан) аспауға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z275" w:id="271"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z275" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер конкурс, аукцион тәсілімен мемлекеттік сатып алу өткізілмеді деп танылса, тапсырыс беруші мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z276" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z276" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурс, аукцион тәсілімен мемлекеттік сатып алуды қайтадан өткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z277" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z277" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурстық құжаттаманы, аукциондық құжаттаманы өзгерту және конкурс, аукцион тәсілімен мемлекеттік сатып алуды өткізу туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z278" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z278" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Конкурс, аукцион тәсілімен қайта мемлекеттік сатып алу осы баптың 1-тармағының 1) тармақшасында көзделген негіз бойынша өткізілмеді деп танылған жағдайда, тапсырыс беруші бір көзден алу тәсілімен мемлекеттік сатып алуды жүзеге асыруға құқылы. Бұл ретте бір көзден алу тәсілімен мемлекеттік сатып алуға қатысуға шақырту жіберілетін әлеуетті өнім берушіні тапсырыс беруші айқындайды және ол біліктілік талаптарына, сондай-ақ конкурстық құжаттама, аукциондық құжаттама талаптарына сәйкес келуге тиіс. Жасалған шарттың бағасы осы мемлекеттік сатып алуды жүзеге асыру үшін бөлінген сомадан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z279" w:id="275"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z279" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы баптың 1-тармағының 2) және 3) тармақшаларында көзделген негіздер бойынша конкурс, аукцион тәсілімен мемлекеттік сатып алу өткізілмеді деп танылған жағдайларда, бір көзден алу тәсілімен мемлекеттік сатып алуды жүзеге асыруға жол берілмейді. Бұл ретте әлеуетті өнім берушілердің конкурстық баға ұсыныстары (бастапқы бағалары) ашылмайды, сондай-ақ осы Заңның 26-бабына сәйкес мемлекеттік сатып алуды жүзеге асыру кезінде сұратылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z280" w:id="276"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z280" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде, егер баға ұсыныстарын ұсыну мерзімі ішінде әлеуетті өнім берушінің бір ғана баға ұсынысы ұсынылған болса, веб-портал мұндай мемлекеттік сатып алуды автоматты түрде өткізілмеді деп таниды және ұйымдастырушы осы әлеуетті өнім берушіден бір көзден алу тәсілімен мемлекеттік сатып алуды жүзеге асырады. Бұл ретте жасалған шарттың бағасы әлеуетті өнім берушінің баға ұсынысынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z281" w:id="277"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z281" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Егер баға ұсыныстарын ұсыну мерзімі ішінде әлеуетті өнім берушілердің бірде-бір баға ұсынысы ұсынылмаса, веб-портал мұндай мемлекеттік сатып алуды автоматты түрде өткізілмеді деп таниды және ұйымдастырушы баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды қайтадан жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z282" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z282" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Веб-портал әлеуетті өнім берушінің баға ұсынысын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z283" w:id="279"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z283" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер ол осы тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу үшін бөлінген сомадан асып түскен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z284" w:id="280"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z284" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Заңның 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 3), 4), 5), 6), 7) және 9) тармақшаларында көзделген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z285" w:id="281"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z285" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуетті өнім берушінің электрондық әмиянындағы баға ұсыныстарын сұратуға қатысуға арналған өтінімді қамтамасыз ету сомасы болмаған не жеткіліксіз болған жағдайларда, автоматты түрде қабылдамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z286" w:id="282"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z286" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Егер веб-портал баға ұсыныстарын осы баптың 8-тармағында көзделген негіздер бойынша автоматты түрде қабылдамағаннан кейін әлеуетті өнім берушілердің екіден аз баға ұсынысы қалған болса, онда мұндай мемлекеттік сатып алу өткізілмеді деп танылады және ұйымдастырушы баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды қайтадан жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z287" w:id="283"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z287" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік сатып алуды электрондық дүкен арқылы жүзеге асыру кезінде, егер мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған уақыт ішінде тапсырысты әлеуетті өнім берушілердің бірде-бірі растамаса, электрондық дүкен арқылы мемлекеттік сатып алу өткізілмеді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z288" w:id="284"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z288" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Электрондық дүкен арқылы мемлекеттік сатып алу өткізілмеді деп танылған жағдайда, тапсырыс беруші мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z289" w:id="285"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z289" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электрондық дүкен арқылы мемлекеттік сатып алуды қайтадан өткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z290" w:id="286"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z290" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) мемлекеттік сатып алуды осы Заңның 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған өзге де бәсекелестік тәсілдермен жүзеге асыру туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z291" w:id="287"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z291" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16-бап. Бір көзден алу тәсілімен мемлекеттік сатып алуды жүзеге асыру негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z292" w:id="288"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z292" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бір көзден алу тәсілімен мемлекеттік сатып алу осы баптың 2 және 3-тармақтарында көзделген жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z293" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z293" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өткізілмеген мемлекеттік сатып алу бойынша бiр көзден алу тәсiлiмен мемлекеттiк сатып алу, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z294" w:id="290"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z294" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңда көзделген жағдайларда конкурс, аукцион тәсілімен мемлекеттік сатып алу өткізілмеді деп танылған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z295" w:id="291"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z295" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы ереже конкурс, аукцион тәсілімен мемлекеттік сатып алу Қазақстан Республикасының заңдарына сәйкес жарамсыз деп танылған жағдайларға қолданылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z296" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z296" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңда көзделген жағдайларда баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алу өткізілмеді деп танылған немесе ұйымдастырушы қабылдаған, осы Заңның 15-бабының 7 және 9-тармақтарында көзделген шаралар шарт жасасуға алып келмеген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z297" w:id="293"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z297" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шартты тікелей жасасу арқылы бір көзден алу тәсілімен мемлекеттік сатып алу мынадай жағдайларда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z298" w:id="294"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z298" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия салаларына жататын көрсетілетін қызметтерді, сондай-ақ энергиямен жабдықтаудың көрсетілетін қызметтерін сатып алу немесе энергиямен жабдықтаушы ұйымнан электр энергиясын сатып алу-сату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z299" w:id="295"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z299" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сатып алынатын тауарларға, көрсетілетін қызметтерге қатысты айрықша құқықтарға ие тұлғадан зияткерлік меншік объектілері болып табылатын тауарларды, көрсетілетін қызметтерді сатып алу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z300" w:id="296"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z300" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұндай сатып алуға монополияға қарсы органның ұқсас тауарлар жасауды және қызметтер көрсетуді жүзеге асыратын жеке кәсіпкерлік субъектілерінің жоқ екендігі туралы қорытындысы болған кезде жол беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z301" w:id="297"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z301" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z302" w:id="298"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z302" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дағдарыстық ахуалдарды, төтенше ахуалдардың немесе төтенше жағдайлардың салдарларын болғызбау, оқшаулау және (немесе) жою; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z303" w:id="299"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z303" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының аумағында алғаш рет немесе жаңадан анықталған, жануарлардың аса қауіпті, экзотикалық ауруларын, карантинді объектілерді, бөтен текті түрлерді оқшаулау және (немесе) жою; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z304" w:id="300"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z304" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жануарлардың аса қауіпті аурулары бойынша карантинді аймақтарда және қолайсыз пункттерде, карантинді объектілердің таралу ошақтарында іс-шаралар, шұғыл фитосанитариялық іс-шаралар жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z305" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z305" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электр энергетикасы объектілеріндегі, тіршілікті қамтамасыз ететін коммуникация жүйелеріндегі, теміржол, әуе, автомобиль, су көлігі объектілеріндегі, тазарту құрылысжайларындағы, мұнай құбыржолдарындағы, газ құбыржолдарындағы технологиялық бұзылуларды жою, жедел медициналық араласу үшін, сондай-ақ коммуникациялардың, механизмдердің, агрегаттардың, қосалқы бөлшектердің және материалдардың жүру жолында дереу қалпына келтіруді талап ететін сынуы, істен шығуы туындаған кезде қажетті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z306" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z306" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) саяси, экономикалық және әлеуметтік тұрақтылыққа, адамдардың өмірі мен денсаулығына қауіп төндіретін ахуал туындаған жағдайларда, Қазақстан Республикасы Үкіметінің және (немесе) жергілікті атқарушы органның резервінен бөлінген ақша есебінен тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z307" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z307" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік материалдық резервтің материалдық құндылықтарын сақтау жөніндегі көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z308" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z308" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жедел есепке алу ісі бойынша жедел-іздестіру қызметін, барлау, қарсы барлау қызметін жүзеге асыру, қылмыстық іс бойынша сотқа дейінгі тергеп-тексеруді жүзеге асыру, халықаралық сұрау салуды орындау үшін Қазақстан Республикасының заңнамасына сәйкес оларды жүзеге асыруға уәкілеттік берілген органдардың, сондай-ақ Қазақстан Республикасының ұлттық қауіпсіздік органдары өздеріне қатысты Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасына сәйкес басқаруды жүзеге асыратын мемлекеттік кәсіпорындардың және дауыс беретін акцияларының бір жүз пайызы мемлекетке тиесілі акционерлік қоғамдардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z309" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z309" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жедел-іздестіру, қарсы барлау қызметін жүзеге асыратын органдарға құпия түрде жәрдем көрсетуге келісім берген адамдар көрсететін қызметтерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z310" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z310" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік үй-жайларды, көлік құралдары мен өзге де техникалық құралдарды, ақпараттық жүйелерді, мүлікті, сондай-ақ оларды күтіп ұстау, оларға қызмет көрсету және техникалық қолдау бойынша көрсетілетін қызметтерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z311" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z311" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       астыртын ұйымдар мен объектілерді құру және күтіп ұстау үшін тауарларды, жұмыстарды, көрсетілетін қызметтерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z312" w:id="308"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z312" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қажетті ғылыми-техникалық немесе өзге де арнаулы танымдары бар лауазымды адамдар, аудармашылар, сарапшылар мен мамандар көрсететін қызметтерді сатып алуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z313" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z313" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жедел-іздестіру қызметін жүзеге асыратын органдардың штаттағы жасырын қызметкерлерінің қызметін қамтамасыз ету үшін жедел есепке алу ісі шеңберінен тыс осы тармақшада көрсетілген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға жол беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z314" w:id="310"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z314" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) терроризмнің, экстремизмнің алдын алу, жолын кесу және оларға қарсы іс-қимыл жөніндегі қызметті жүзеге асыру үшін қажетті тауарларды, жұмыстарды, көрсетілетін қызметтерді Қазақстан Республикасының заңнамасына сәйкес оны жүзеге асыруға уәкілеттік берілген органдардың сатып алуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z315" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z315" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өзге де сақтандыру түрлерін қоспағанда, медицина қызметкерінің кәсіптік жауапкершілігін сақтандыру жөнінде көрсетілетін қызметті қоса алғанда, халықаралық рейтингтік агенттіктер көрсететін қызметтерді, қаржылық көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z316" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z316" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) зағип және көзі нашар көретін азаматтар үшін мамандандырылған кiтапханалар көрсететін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z317" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z317" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік және ведомстволық наградаларды және олардың құжаттарын, Қазақстан Республикасы Парламенті депутатының омырауға тағатын белгісін және оның құжатын, мемлекеттік салыстырып тексеру таңбаларын, Қазақстан Республикасы азаматтарының паспорттарын (оның ішінде қызметтік және дипломатиялық), жеке куәліктерін, шетелдіктің Қазақстан Республикасында тұруға ықтиярхатын, азаматтығы жоқ адамның куәлігін, азаматтық хал актілерін тіркеу туралы куәліктерді дайындау жөніндегі көрсетілетін қызметтерді сатып алу, сондай-ақ Қазақстан Республикасының Үкіметі айқындаған өнім берушілерден Қазақстан Республикасының Үкіметі бекіткен тізбе бойынша арнаулы дәрежеде қорғауды талап ететін баспа өнімін сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z318" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z318" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасының Үкіметі бекіткен тізбе бойынша Қазақстан Республикасының халықаралық шарттарына сәйкес жүзеге асырылатын тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z319" w:id="315"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z319" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттер, мемлекеттердiң үкiметтерi, халықаралық және мемлекеттiк ұйымдар, қызметi қайырымдылық және халықаралық сипаттағы шетелдiк үкiметтiк емес қоғамдық ұйымдар мен қорлар өтеусiз негiзде Қазақстан Республикасының Үкiметiне беретін грант ақшаларын, сондай-ақ оларды беру туралы келiсiмдерде тауарларды, жұмыстарды, көрсетілетін қызметтердi сатып алудың өзге рәсiмдерi көзделген жағдайларда осы гранттарды қоса қаржыландыруға бөлiнетін ақшаны пайдалануға байланысты тауарларды, жұмыстарды, көрсетілетін қызметтердi сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z320" w:id="316"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z320" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жұмыскерлерді шетелде даярлау, қайта даярлау және олардың біліктілігін арттыру бойынша көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z321" w:id="317"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z321" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Қазақстан Республикасының азаматтарын шетелде емдеу бойынша көрсетілетін қызметтерді, сондай-ақ оларды тасымалдау және олармен бірге еріп жүру бойынша көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z322" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z322" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z323" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z323" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының шетелдегі мекемелерінің, тапсырыс берушілердің атынан әрекет ететін олардың оқшауланған бөлімшелерінің шет мемлекеттің аумағында өз қызметін қамтамасыз ету үшін, сондай-ақ бітімгершілік операциялар мақсаттары үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z324" w:id="320"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z324" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дамуға ресми көмек саласындағы оператордың әріптес елдің аумағында дамуға ресми көмек жобаларын іске асыру үшін тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z325" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z325" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өкілдік ету шығыстарына байланысты тауарларды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z326" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z326" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықаралық және (немесе) шетелдік ақпараттық ұйымдардың ақпарат беру жөніндегі көрсетілетін қызметтерін сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z327" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18) тармақша жаңа редакцияда көзделген – ҚР 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) арнаулы әлеуметтік көрсетілетін қызметтердің кепілдендірілген көлемінде көзделген арнаулы әлеуметтік көрсетілетін қызметтер мен арнаулы әлеуметтік көрсетілетін қызметтерді бағалау және оларға деген қажеттілікті айқындау бойынша көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
     <w:bookmarkStart w:name="z328" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің мемлекеттік кәсіпорындары өндіретін тауарларды, орындайтын жұмыстарды, көрсететін қызметтерді сатып алу. Тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі мен көлемін, сондай-ақ мұндай тауарлар, жұмыстар, көрсетілетін қызметтер сатып алынатын қылмыстық-атқару (пенитенциарлық) жүйесі мекемелері мемлекеттік кәсіпорындарының тізбесін уәкілетті органмен және монополияға қарсы органмен келісу бойынша ішкі істер органдарының бірыңғай жүйесін басқаратын Қазақстан Республикасының орталық атқарушы органы бекітеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:bookmarkStart w:name="z329" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13279,55 +13269,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13653,31 +13643,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>