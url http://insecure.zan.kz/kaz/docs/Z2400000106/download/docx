--- v2 (2026-04-19)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0fb1f49" w14:textId="0fb1f49">
+    <w:p w14:paraId="65bfdf7" w14:textId="65bfdf7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -273,106 +273,78 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйесі", "ақпараттық кіші жүйе", "ақпараттық кіші жүйесі", "ақпараттық жүйелерден", "ақпараттық жүйелерінде", "ақпараттық жүйелері", "ақпараттық жүйелердің", "ақпараттық жүйелерді", "ақпараттық жүйесінде", "ақпараттық жүйелермен", "ақпараттық қауіпсіздігін", "ақпараттық жүйелерін", "ақпараттық қауіпсіздікті", "ақпараттық жүйелер" деген сөздер тиісінше "цифрлық жүйесі", "цифрлық кіші жүйе", "цифрлық кіші жүйесі", "цифрлық жүйелерден", "цифрлық жүйелерінде", "цифрлық жүйелері", "цифрлық жүйелердің", "цифрлық жүйелерді", "цифрлық жүйесінде", "цифрлық жүйелермен", "киберқауіпсіздігін", "цифрлық жүйелерін", "киберқауіпсіздікті", "цифрлық жүйелер" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бүкіл мәтін бойынша "ақпараттық жүйесі", "ақпараттық кіші жүйе", "ақпараттық кіші жүйесі", "ақпараттық жүйелерден", "ақпараттық жүйелерінде", "ақпараттық жүйелері", "ақпараттық жүйелердің", "ақпараттық жүйелерді", "ақпараттық жүйесінде", "ақпараттық жүйелермен", "ақпараттық қауіпсіздігін", "ақпараттық жүйелерін", "ақпараттық қауіпсіздікті", "ақпараттық жүйелер" деген сөздер тиісінше "цифрлық жүйесі", "цифрлық кіші жүйе", "цифрлық кіші жүйесі", "цифрлық жүйелерден", "цифрлық жүйелерінде", "цифрлық жүйелері", "цифрлық жүйелердің", "цифрлық жүйелерді", "цифрлық жүйесінде", "цифрлық жүйелермен", "киберқауіпсіздігін", "цифрлық жүйелерін", "киберқауіпсіздікті", "цифрлық жүйелер" деген сөздермен ауыстыру көзделген – ҚР 09.01.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -454,51 +426,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кәсіпкерлік қызмет субъектілері болып табылмайтын жеке тұлғалардан өтеулі қызметтер көрсету шарттары бойынша сатып алынатын көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) іссапар шығыстарын жүзеге асыруға байланысты көрсетiлетiн қызметтер;</w:t>
+      3) іссапар шығыстарын жүзеге асыруға байланысты көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік тапсырма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
@@ -514,51 +486,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жарналар (салымдар) енгізу, оның ішінде заңды тұлғалардың жарғылық капиталына енгізу, сондай-ақ дербес білім беру ұйымдарының инвестициялық шығындарын қаржыландыруға бағытталған бюджеттік инвестицияларды іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық басқарушы компаниялар, ұлттық компаниялар және олармен үлестес заңды тұлғалар, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғалар, әлеуметтік-кәсіпкерлік корпорациялар, Қазақстан Республикасының Ұлттық Банкі, оның ведомстволары, Қазақстан Республикасы Ұлттық Банкінің құрылымына кіретін ұйымдар және дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі немесе оның сенімгерлік басқаруындағы заңды тұлғалар, сондай-ақ қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган сатып алатын тауарлар, жұмыстар, көрсетiлетiн қызметтер;</w:t>
+      6) ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық басқарушы компаниялар, ұлттық компаниялар және олармен үлестес заңды тұлғалар, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғалар, әлеуметтік-кәсіпкерлік корпорациялар, Қазақстан Республикасының Ұлттық Банкі, оның ведомстволары, Қазақстан Республикасы Ұлттық Банкінің құрылымына кіретін ұйымдар және дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі немесе оның сенімгерлік басқаруындағы заңды тұлғалар, сондай-ақ қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган сатып алатын тауарлар, жұмыстар, көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) "Қорғаныс өнеркәсібі және мемлекеттік қорғаныстық тапсырыс туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -695,1640 +667,1794 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       инвестициялық жобаны іске асыру мемлекеттік кепілдікті талап етпесе және қарыз алушының мүлкіне ауыртпалық салуға алып келмесе, басқа шетелдік банктер толықтай немесе ішінара қаржыландыратын инвестициялық жобаларды іске асыру шеңберінде тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу осы банктердің қағидалары </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бойынша жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақшамен толықтыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ғылыми-зерттеу институттары мен жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары сатып алатын, ғылым саласындағы уәкілетті орган мемлекеттік сатып алу саласындағы уәкілетті органмен келісу бойынша айқындаған тәртіппен бюджет қаражаты есебінен іске асырылатын ғылыми зерттеулер мен ғылыми жұмыстарды орындау үшін қажетті тауарлар, жұмыстар, көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z519" w:id="16"/>
+    <w:bookmarkStart w:name="z519" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) "Тұрғын үй қатынастары туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ағымдағы, жинақтаушы, нысаналы жарналарды және орынтұрақ орындарын, қоймаларды күтіп-ұстауға арналған ағымдағы жарналарды төлеу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді – ҚР 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (31.12.2024 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 15.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-бап. Осы Заңның мақсаты мен міндеті</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік сатып алу саласында жүргізілетін мемлекеттік саясатқа сәйкес мемлекеттік басқарудың стратегиялық мақсаттарына қол жеткізуді, мемлекеттің міндеттері мен функцияларын қамтамасыз ету осы Заңның мақсаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік сатып алу субъектілері үшін осы Заңда көзделген мемлекеттік сатып алуды жүзеге асыру қағидаттары арқылы мемлекеттік қаржыны және бюджетті тиімді басқару бойынша құқықтық негіздер құру осы Заңның міндеті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...241 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-бап. Осы Заңның мақсаты мен міндеті</w:t>
-[...39 lines deleted...]
-      2. Мемлекеттік сатып алу субъектілері үшін осы Заңда көзделген мемлекеттік сатып алуды жүзеге асыру қағидаттары арқылы мемлекеттік қаржыны және бюджетті тиімді басқару бойынша құқықтық негіздер құру осы Заңның міндеті болып табылады.</w:t>
+        <w:t xml:space="preserve"> 3-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-бап. Осы Заңда пайдаланылатын негiзгi ұғымдар</w:t>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
-[...15 lines deleted...]
-      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анық емес ақпарат – біліктілік талаптары және (немесе) конкурстық баға ұсынысына әсер ететін құжаттар бойынша әлеуетті өнім берушінің және (немесе) тартылатын қосалқы мердігердің (бірлесіп орындаушының) конкурсқа, аукционға қатысуға арналған өтінімінде және растаушы құжаттарында қамтылған, сол сияқты ұсынылған өтінімде шынайы мазмұнды бұрмалайтын және шындыққа және әлеуетті өнім берушінің</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z23" w:id="22"/>
-[...9 lines deleted...]
-      1) анық емес ақпарат – біліктілік талаптары және (немесе) конкурстық баға ұсынысына әсер ететін құжаттар бойынша әлеуетті өнім берушінің және (немесе) тартылатын қосалқы мердігердің (бірлесіп орындаушының) конкурсқа, аукционға қатысуға арналған өтінімінде және растаушы құжаттарында қамтылған, сол сияқты ұсынылған өтінімде шынайы мазмұнды бұрмалайтын және шындыққа және әлеуетті өнім берушінің</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>растаушы құжаттарына сай келмейтін түзетулер арқылы енгізілген жалған мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аукциондық құжаттама – аукционға қатысуға арналған өтінімді дайындау үшін әлеуетті өнім берушіге ұсынылатын құжаттама, онда аукционға қатысуға арналған өтінімге қойылатын талаптар, аукцион тәсілімен мемлекеттік сатып алуды жүзеге асыру шарттары мен тәртібі қамтылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...32 lines deleted...]
-      2) аукциондық құжаттама – аукционға қатысуға арналған өтінімді дайындау үшін әлеуетті өнім берушіге ұсынылатын құжаттама, онда аукционға қатысуға арналған өтінімге қойылатын талаптар, аукцион тәсілімен мемлекеттік сатып алуды жүзеге асыру шарттары мен тәртібі қамтылады;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуетті өнім беруші – осы Заңда көзделген жағдайларда мемлекеттік сатып алу туралы шарт жасасуға үміткер кәсіпкерлік қызметті жүзеге асыратын жеке тұлға, заңды тұлға (егер Қазақстан Республикасының заңдарында өзгеше белгіленбесе, мемлекеттік мекемелерді қоспағанда), заңды тұлғалардың уақытша бірлестігі (консорциум), сондай-ақ кәсіпкерлік қызмет субъектісі болып табылмайтын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...15 lines deleted...]
-      3) әлеуетті өнім беруші – осы Заңда көзделген жағдайларда мемлекеттiк сатып алу туралы шарт жасасуға үмiткер кәсiпкерлiк қызметтi жүзеге асыратын жеке тұлға, заңды тұлға (егер Қазақстан Республикасының заңдарында өзгеше белгiленбесе, мемлекеттiк мекемелердi қоспағанда), заңды тұлғалардың уақытша бiрлестiгi (консорциум), сондай-ақ кәсiпкерлiк қызмет субъектiсi болып табылмайтын жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуетті өнім берушінің үлестес тұлғасы – осы әлеуетті өнім берушінің шешімдерін айқындауға және (немесе) ол қабылдайтын шешімдерге, оның ішінде жазбаша нысанда жасалған мәміленің күшіне орай ықпал етуге құқығы бар кез келген жеке немесе заңды тұлға, сондай-ақ өзіне қатысты осы әлеуетті өнім берушінің осындай құқығы болатын кез келген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...15 lines deleted...]
-      4) әлеуетті өнім берушінiң үлестес тұлғасы – осы әлеуеттi өнiм берушiнiң шешiмдерiн айқындауға және (немесе) ол қабылдайтын шешiмдерге, оның iшiнде жазбаша нысанда жасалған мәмiленiң күшiне орай ықпал етуге құқығы бар кез келген жеке немесе заңды тұлға, сондай-ақ өзiне қатысты осы әлеуеттi өнiм берушiнiң осындай құқығы болатын кез келген жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бастапқы баға – әлеуетті өнім беруші аукцион өткізілгенге дейін ұсынған, аукционға қатысуға арналған өтінімге қоса берілетін, аукцион нысанасының бөлінген сомасынан бес пайыздан астам төмен бола алмайтын баға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
-[...15 lines deleted...]
-      5) бастапқы баға – әлеуетті өнім беруші аукцион өткізілгенге дейін ұсынған, аукционға қатысуға арналған өтінімге қоса берілетін, аукцион нысанасының бөлінген сомасынан бес пайыздан астам төмен бола алмайтын баға;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) біртекті тауарлар, жұмыстар, көрсетілетін қызметтер – бірдей болмаса да, сол бір функцияларды орындауына мүмкіндік беретін ұқсас сипаттамалары бар және ұқсас құрамдастардан тұратын тауарлар, жұмыстар, көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
-[...15 lines deleted...]
-      6) бiртектi тауарлар, жұмыстар, көрсетілетін қызметтер – бiрдей болмаса да, сол бiр функцияларды орындауына мүмкiндiк беретiн ұқсас сипаттамалары бар және ұқсас құрамдастардан тұратын тауарлар, жұмыстар, көрсетiлетiн қызметтер;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) бірыңғай сатып алу платформасы (бұдан әрі – веб-портал) – мемлекеттік сатып алу саласындағы уәкілетті органның цифрлық жүйесі, ол мемлекеттік сатып алудың және "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылатын сатып алудың электрондық көрсетілетін қызметтеріне қол жеткізудің бірыңғай нүктесін ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылатын сатып алудың электрондық көрсетілетін қызметтеріне қол жеткiзудiң бірыңғай нүктесiн ұсынады;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жұмыстар – заттық нәтижесі бар қызмет, сондай-ақ Қазақстан Республикасының заңдарына сәйкес жұмыстарға жатқызылған өзге де қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) келісу комиссиясы – тапсырыс беруші мемлекеттік сатып алу туралы шартты жасасудан жалтаруы салдарынан мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізілген әлеуетті өнім берушілердің жолданымдарын қарау үшін құратын, тұрақты жұмыс істейтін алқалы орган; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) конкурстық баға ұсынысы – конкурс тәсілімен мемлекеттік сатып алуға қатысу үшін әлеуетті өнім беруші ұсынған, конкурсқа қатысуға арналған өтінімге қоса берілетін баға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
-[...15 lines deleted...]
-      10) конкурстық баға ұсынысы – конкурс тәсілімен мемлекеттік сатып алуға қатысу үшін әлеуетті өнім беруші ұсынған, конкурсқа қатысуға арналған өтінімге қоса берілетін баға;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) конкурстық құжаттама – конкурсқа қатысуға арналған өтінімді дайындау үшін әлеуетті өнім берушіге ұсынылатын құжаттама, онда конкурсқа қатысуға арналған өтінімге қойылатын талаптар, конкурс тәсілімен мемлекеттік сатып алуды жүзеге асыру шарттары мен тәртібі қамтылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
-[...15 lines deleted...]
-      11) конкурстық құжаттама – конкурсқа қатысуға арналған өтінімді дайындау үшін әлеуетті өнім берушіге ұсынылатын құжаттама, онда конкурсқа қатысуға арналған өтінімге қойылатын талаптар, конкурс тәсілімен мемлекеттік сатып алуды жүзеге асыру шарттары мен тәртібі қамтылады;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) көрсетілетін қызметтер – тапсырыс берушінің қажеттіліктерін қанағаттандыруға бағытталған, заттық нәтижесі жоқ қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
-[...15 lines deleted...]
-      12) көрсетілетін қызметтер – тапсырыс берушінің қажеттіліктерiн қанағаттандыруға бағытталған, заттық нәтижесi жоқ қызмет;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының резиденттері – шет мемлекетте тұрақты тұру құқығына сол мемлекеттің заңнамасына сәйкес берілген құжаты бар азаматтарды қоспағанда, Қазақстан Республикасының азаматтары, оның ішінде шетелде уақытша жүрген немесе оның шегінен тысқары жерлерде мемлекеттік қызметте жүрген азаматтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
-[...15 lines deleted...]
-      13) Қазақстан Республикасының резиденттерi – шет мемлекетте тұрақты тұру құқығына сол мемлекеттiң заңнамасына сәйкес берiлген құжаты бар азаматтарды қоспағанда, Қазақстан Республикасының азаматтары, оның iшiнде шетелде уақытша жүрген немесе оның шегiнен тысқары жерлерде мемлекеттiк қызметте жүрген азаматтары;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында тұрақты тұру құқығына құжаты бар шетел азаматтары мен азаматтығы жоқ адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының аумағында тұрақты тұру құқығына құжаты бар шетелдiктер мен азаматтығы жоқ адамдар;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес құрылған, оның аумағында орналасқан заңды тұлғалар, сондай-ақ Қазақстан Республикасында және оның шегінен тысқары жерлерде орналасқан олардың филиалдары мен өкілдіктері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының заңнамасына сәйкес құрылған, оның аумағында орналасқан заңды тұлғалар, сондай-ақ Қазақстан Республикасында және оның шегiнен тысқары жерлерде орналасқан олардың филиалдары мен өкiлдiктерi;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының шегінен тысқары жерлерде орналасқан дипломатиялық, сауда және өзге де ресми өкілдіктері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының шегiнен тысқары жерлерде орналасқан дипломатиялық, сауда және өзге де ресми өкiлдiктерi;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік сатып алу – тапсырыс берушілердің тауарларды, жұмыстарды, көрсетілетін қызметтерді толықтай немесе ішінара бюджет қаражаты, Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақша және (немесе) меншікті кірістері есебінен сатып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
-[...15 lines deleted...]
-      14) мемлекеттік сатып алу – тапсырыс берушілердің тауарларды, жұмыстарды, көрсетілетін қызметтерді толықтай немесе ішінара бюджет қаражаты, Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақша және (немесе) меншікті кірістері есебінен сатып алуы;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мемлекеттік сатып алуды бірыңғай ұйымдастырушы (бұдан әрі – бірыңғай ұйымдастырушы) – Қазақстан Республикасының Үкіметі, астананың, облыстың және республикалық маңызы бар қаланың әкімдігі немесе ауданның (облыстық маңызы бар қаланың) әкімдігі айқындаған, орталықтандырылған мемлекеттік сатып алуды ұйымдастыру және өткізу рәсімдерін орындауды жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
-[...15 lines deleted...]
-      15) мемлекеттік сатып алуды бірыңғай ұйымдастырушы (бұдан әрі – бірыңғай ұйымдастырушы) – Қазақстан Республикасының Үкіметі, облыстың, республикалық маңызы бар қаланың және астананың әкімдігі немесе ауданның (облыстық маңызы бар қаланың) әкімдігі айқындаған, орталықтандырылған мемлекеттік сатып алуды ұйымдастыру және өткізу рәсімдерін орындауды жүзеге асыратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) мемлекеттік сатып алудың қоғамдық мониторингі – веб-портал арқылы және онда қамтылған шектелмеген тұлғалар тобының құқықтары мен заңды мүдделерін қозғайтын мемлекеттік сатып алуды жоспарлау, өткізу, орындау және бақылау туралы ақпарат негізінде "Қоғамдық бақылау туралы" Қазақстан Республикасының Заңына сәйкес қоғамдық бақылау субъектілері жүзеге асыратын жүйелі түрде жинау, қорыту және талдау процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
-[...15 lines deleted...]
-      16) мемлекеттік сатып алудың қоғамдық мониторингі – веб-портал арқылы және онда қамтылған шектелмеген тұлғалар тобының құқықтары мен заңды мүдделерін қозғайтын мемлекеттік сатып алуды жоспарлау, өткізу, орындау және бақылау туралы ақпарат негізінде "Қоғамдық бақылау туралы" Қазақстан Республикасының Заңына сәйкес қоғамдық бақылау субъектілері жүзеге асыратын жүйелі түрде жинау, қорыту және талдау процесі;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мемлекеттік сатып алуды ұйымдастырушы (бұдан әрі – ұйымдастырушы) – осы Заңға сәйкес мемлекеттік сатып алуды ұйымдастыруды және өткізуді жүзеге асыратын заңды тұлға немесе өзін құрған заңды тұлғаның атынан әрекет ететін құрылымдық бөлімше;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
-[...15 lines deleted...]
-      17) мемлекеттік сатып алуды ұйымдастырушы (бұдан әрі – ұйымдастырушы) – осы Заңға сәйкес мемлекеттік сатып алуды ұйымдастыруды және өткізуді жүзеге асыратын заңды тұлға немесе өзін құрған заңды тұлғаның атынан әрекет ететін құрылымдық бөлімше;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мемлекеттік сатып алу саласындағы бірыңғай оператор (бұдан әрі – бірыңғай оператор) – мемлекеттік сатып алу саласындағы уәкілетті орган айқындаған, акцияларының (жарғылық капиталға қатысу үлестерінің) жалғыз меншік иесі мемлекет болып табылатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
-[...15 lines deleted...]
-      18) мемлекеттiк сатып алу саласындағы бірыңғай оператор (бұдан әрі – бірыңғай оператор) – мемлекеттік сатып алу саласындағы уәкілетті орган айқындаған, акцияларының (жарғылық капиталға қатысу үлестерінің) жалғыз меншiк иесi мемлекет болып табылатын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік сатып алу саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – мемлекеттік сатып алу саласында басшылықты жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
-[...15 lines deleted...]
-      19) мемлекеттiк сатып алу саласындағы уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) – мемлекеттiк сатып алу саласында басшылықты жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) мемлекеттік сатып алу субъектілері – әлеуетті өнім беруші, өнім беруші, тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы, бірыңғай оператор, уәкілетті орган, сарапшы, сараптама комиссиясы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
-[...15 lines deleted...]
-      20) мемлекеттік сатып алу субъектілері – әлеуетті өнім беруші, өнім беруші, тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы, бірыңғай оператор, уәкілетті орган, сарапшы, сараптама комиссиясы;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) мемлекеттік сатып алу туралы шарт (бұдан әрі – шарт) – уәкілетті орган бекітетін мемлекеттік сатып алуды жүзеге асыру қағидаларында көзделген жағдайларды қоспағанда, тапсырыс беруші мен өнім беруші арасында веб-портал арқылы жасалған, электрондық цифрлық қолтаңбалар арқылы куәландырылған азаматтық-құқықтық шарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
-[...15 lines deleted...]
-      21) мемлекеттiк сатып алу туралы шарт (бұдан әрі – шарт) – уәкілетті орган бекітетін мемлекеттік сатып алуды жүзеге асыру қағидаларында көзделген жағдайларды қоспағанда, тапсырыс беруші мен өнім беруші арасында веб-портал арқылы жасалған, электрондық цифрлық қолтаңбалар арқылы куәландырылған азаматтық-құқықтық шарт;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) нұсқама – Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасының анықталған бұзушылықтарын және (немесе) оларға ықпал ететін себептер мен жағдайларды жою, сондай-ақ осы бұзушылықтарға жол берген тұлғаларға Қазақстан Республикасының заңдарында көзделген жауаптылық шараларын қабылдау үшін бақылау объектілеріне жіберілетін, уәкілетті органның орындалуы міндетті әкімшілік актісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
-[...15 lines deleted...]
-      22) нұсқама – Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасының анықталған бұзушылықтарын және (немесе) оларға ықпал ететін себептер мен жағдайларды жою, сондай-ақ осы бұзушылықтарға жол берген тұлғаларға Қазақстан Республикасының заңдарында көзделген жауаптылық шараларын қабылдау үшін бақылау объектілеріне жіберілетін, уәкілетті органның орындалуы міндетті әкімшілік актісі;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) орнықты мемлекеттік сатып алу – тапсырыс берушілердің мемлекеттік сатып алу үшін пайдаланылатын ақшаны өмірлік циклінің бүкіл мерзімі бойында оңтайлы және тиімді жұмсауды қамтамасыз ету, сондай-ақ дамудың әлеуметтік, экономикалық және экологиялық аспектілеріне қол жеткізу мақсатында тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
-[...15 lines deleted...]
-      23) орнықты мемлекеттік сатып алу – тапсырыс берушілердің мемлекеттік сатып алу үшін пайдаланылатын ақшаны өмірлік циклінің бүкіл мерзімі бойында оңтайлы және тиімді жұмсауды қамтамасыз ету, сондай-ақ дамудың әлеуметтік, экономикалық және экологиялық аспектілеріне қол жеткізу мақсатында тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуы;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) өнім беруші – осы Заңда көзделген жағдайларда тапсырыс берушімен жасасқан шартта оның тарапы ретінде әрекет ететін, кәсіпкерлік қызметті жүзеге асыратын жеке тұлға, заңды тұлға (егер Қазақстан Республикасының заңдарында өзгеше белгіленбесе, мемлекеттік мекемелерді қоспағанда), заңды тұлғалардың уақытша бірлестігі (консорциум), сондай-ақ кәсіпкерлік қызмет субъектісі болып табылмайтын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
-[...15 lines deleted...]
-      24) өнім беруші – осы Заңда көзделген жағдайларда тапсырыс берушiмен жасасқан шартта оның тарапы ретiнде әрекет ететiн, кәсiпкерлiк қызметтi жүзеге асыратын жеке тұлға, заңды тұлға (егер Қазақстан Республикасының заңдарында өзгеше белгiленбесе, мемлекеттiк мекемелердi қоспағанда), заңды тұлғалардың уақытша бiрлестiгi (консорциум), сондай-ақ кәсiпкерлiк қызмет субъектiсi болып табылмайтын жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) сараптама комиссиясы – сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық тапсырмасын және (немесе) техникалық өзіндік ерекшелігін әзірлеуге және (немесе) әлеуетті өнім берушілер ұсыныстарының сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық өзіндік ерекшелігіне сәйкестігіне қатысты сараптамалық қорытындыны дайындауға қатысу үшін сарапшыларды тарта отырып, бірыңғай ұйымдастырушы, ұйымдастырушы не тапсырыс беруші құратын алқалы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
-[...15 lines deleted...]
-      25) сараптама комиссиясы – сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық тапсырмасын және (немесе) техникалық өзіндік ерекшелігін әзірлеуге және (немесе) әлеуетті өнім берушілер ұсыныстарының сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық өзіндік ерекшелігіне сәйкестігіне қатысты сараптамалық қорытындыны дайындауға қатысу үшін сарапшыларды тарта отырып, бірыңғай ұйымдастырушы, ұйымдастырушы не тапсырыс беруші құратын алқалы орган;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) сарапшы – сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық тапсырмасын және (немесе) техникалық өзіндік ерекшелігін әзірлеуге және (немесе) әлеуетті өнім берушілер ұсыныстарының сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық өзіндік ерекшелігіне сәйкестігіне қатысты сараптамалық қорытындыны дайындауға қатысу үшін тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы тартатын, өткізілетін мемлекеттік сатып алу саласында тиісті құжаттармен (дипломдармен, сертификаттармен, куәліктермен және басқа да құжаттармен) расталатын арнаулы және (немесе) техникалық танымы, тәжірибесі мен біліктілігі бар жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
-[...15 lines deleted...]
-      26) сарапшы – сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық тапсырмасын және (немесе) техникалық өзіндік ерекшелігін әзірлеуге және (немесе) әлеуетті өнім берушілер ұсыныстарының сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық өзіндік ерекшелігіне сәйкестігіне қатысты сараптамалық қорытындыны дайындауға қатысу үшін тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы тартатын, өткізілетін мемлекеттік сатып алу саласында тиісті құжаттармен (дипломдармен, сертификаттармен, куәліктермен және басқа да құжаттармен) расталатын арнаулы және (немесе) техникалық танымы, тәжірибесі мен біліктілігі бар жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) тапсырыс берушілер – мүліктік кешендер ретіндегі мемлекеттік кәсіпорындарды, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғаларды және олармен үлестес заңды тұлғаларды қоспағанда, мемлекеттік органдар, мемлекеттік мекемелер, сондай-ақ мемлекеттік кәсіпорындар, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғалар және олармен үлестес заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
-[...15 lines deleted...]
-      27) тапсырыс берушілер – мүліктік кешендер ретіндегі мемлекеттік кәсіпорындарды, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғаларды және олармен үлестес заңды тұлғаларды қоспағанда, мемлекеттік органдар, мемлекеттiк мекемелер, сондай-ақ мемлекеттiк кәсiпорындар, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесiлi заңды тұлғалар және олармен үлестес заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) тауарлар – нәрселер (заттар), оның ішінде жартылай фабрикаттар немесе қатты, сұйық немесе газ тәріздес күйдегі шикізат, электр және жылу энергиясы, зияткерлік меншік құқығының объектілері, сондай-ақ Қазақстан Республикасының заңдарына сәйкес сатып алу мен сату мәмілелерін жасасуға болатын заттық құқықтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
-[...15 lines deleted...]
-      28) тауарлар – нәрселер (заттар), оның iшiнде жартылай фабрикаттар немесе қатты, сұйық немесе газ тәрiздес күйдегi шикiзат, электр және жылу энергиясы, зияткерлiк меншік құқығының объектілері, сондай-ақ Қазақстан Республикасының заңдарына сәйкес сатып алу мен сату мәмiлелерiн жасасуға болатын заттық құқықтар;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалардың дерекқоры – веб-порталдың бір бөлігі болып табылатын, мемлекеттік сатып алу қорытындылары бойынша тауарларға, жұмыстарға, көрсетілетін қызметтерге қалыптасқан ең төмен, орташа және ең жоғары бағалар туралы мәліметтерді қамтитын цифрлық кіші жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
-[...15 lines deleted...]
-      29) тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалардың дерекқоры – веб-порталдың бір бөлігі болып табылатын, мемлекеттік сатып алу қорытындылары бойынша тауарларға, жұмыстарға, көрсетілетін қызметтерге қалыптасқан ең төмен, орташа және ең жоғары бағалар туралы мәліметтерді қамтитын ақпараттық кіші жүйе;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) тауарлардың, жұмыстардың, көрсетілетін қызметтердің анықтамалығы (бұдан әрі – анықтамалық) – уәкілетті орган айқындаған, мемлекеттік сатып алуды жүзеге асыру үшін пайдаланылатын тауарлар, жұмыстар, көрсетілетін қызметтер кодтарының жүйеленген тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
-[...15 lines deleted...]
-      30) тауарлардың, жұмыстардың, көрсетілетін қызметтердің анықтамалығы (бұдан әрі – анықтамалық) – уәкілетті орган айқындаған, мемлекеттік сатып алуды жүзеге асыру үшін пайдаланылатын тауарлар, жұмыстар, көрсетілетін қызметтер кодтарының жүйеленген тізбесі;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) толық бітіріп берілетін құрылыс туралы шарт – жобалау, іздестіру, құрылыс-монтаждау (кеңейту, жаңғырту, техникалық қайта жарақтандыру, реконструкциялау, реставрациялау, күрделі жөндеу) жұмыстарын және басқа да жұмыстарды орындауды, сондай-ақ жобалар мен көрсетілетін техникалық қадағалау қызметтеріне ведомстводан тыс кешенді сараптама жүргізуді қоспағанда, көрсетілген жұмыстарға ілеспе тауарларды беруді және қызметтер көрсетуді қамтитын, объектіні салу және оны пайдалануға беру жөніндегі кешенді жұмыстар нысанасы болып табылатын, шарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
-[...15 lines deleted...]
-      31) толық бітіріп берілетін құрылыс туралы шарт – жобалау, іздестіру, құрылыс-монтаждау (кеңейту, жаңғырту, техникалық қайта жарақтандыру, реконструкциялау, реставрациялау, күрделі жөндеу) жұмыстарын және басқа да жұмыстарды орындауды, сондай-ақ жобалар мен көрсетілетін техникалық қадағалау қызметтеріне ведомстводан тыс кешенді сараптама жүргізуді қоспағанда, көрсетілген жұмыстарға ілеспе тауарларды беруді және қызметтер көрсетуді қамтитын, объектіні салу және оны пайдалануға беру жөніндегі кешенді жұмыстар нысанасы болып табылатын, шарт;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) ұлттық режим – егер мұндай режимді ұсыну туралы талап Қазақстан Республикасы ратификациялаған халықаралық шарттарда белгіленсе, шетелде шығарылатын тауарларға, жұмыстарға, көрсетілетін қызметтерге және осындай тауарларды, жұмыстарды, көрсетілетін қызметтерді ұсынатын әлеуетті өнім берушілерге Қазақстанда шығарылатын тауарлармен, орындалатын жұмыстармен, көрсетілетін қызметтермен және осындай тауарларды, жұмыстарды, көрсетілетін қызметтерді ұсынатын әлеуетті өнім берушілермен тең шарттарда мемлекеттік сатып алуға қатысуға рұқсат беруді көздейтін режим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
-[...15 lines deleted...]
-      32) ұлттық режим – егер мұндай режимді ұсыну туралы талап Қазақстан Республикасы ратификациялаған халықаралық шарттарда белгіленсе, шетелде шығарылатын тауарларға, жұмыстарға, көрсетілетін қызметтерге және осындай тауарларды, жұмыстарды, көрсетілетін қызметтерді ұсынатын әлеуетті өнім берушілерге Қазақстанда шығарылатын тауарлармен, орындалатын жұмыстармен, көрсетілетін қызметтермен және осындай тауарларды, жұмыстарды, көрсетілетін қызметтерді ұсынатын әлеуетті өнім берушілермен тең шарттарда мемлекеттік сатып алуға қатысуға рұқсат беруді көздейтін режим;</w:t>
+    <w:bookmarkStart w:name="z520" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1) Ұлттық тауарлар каталогы – тауарлар туралы ұлттық деректер тіркелімі, сондай-ақ тауарлар номенклатурасының бірыңғай көзі болып табылатын және сауда қызметінде тауарлар анықтамалығы ретінде пайдалануға міндетті "электрондық үкіметтің" ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z520" w:id="57"/>
-[...15 lines deleted...]
-      32-1) Ұлттық тауарлар каталогы – тауарлар туралы ұлттық деректер тіркелімі, сондай-ақ тауарлар номенклатурасының бірыңғай көзі болып табылатын және сауда қызметінде тауарлар анықтамалығы ретінде пайдалануға міндетті "электрондық үкіметтің" ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) форматтық-логикалық бақылау – веб-порталда орнатылатын, веб-порталды пайдаланушылардың Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын сақтауын қамтамасыз етуге бағытталған бағдарламалық шектеулер кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z58" w:id="58"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="59"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34) электрондық әмиян – әлеуетті өнім беруші немесе өнім беруші бірыңғай оператордың шотына ақша салған кезде оның: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сатып алуға қатысуға арналған өтінімдерді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z60" w:id="60"/>
-[...15 lines deleted...]
-      мемлекеттік сатып алуға қатысуға арналған өтінімдерді қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шарттың орындалуын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z61" w:id="61"/>
-[...15 lines deleted...]
-      шарттың орындалуын қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      авансты қамтамасыз етуге (егер шартта аванс көзделсе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z62" w:id="62"/>
-[...15 lines deleted...]
-      авансты қамтамасыз етуге (егер шартта аванс көзделсе);</w:t>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демпингке қарсы соманы енгізуге байланысты операцияларын көрсету үшін бірыңғай оператор пайдаланатын әлеуетті өнім берушінің немесе өнім берушінің жеке шоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z63" w:id="63"/>
-[...15 lines deleted...]
-      демпингке қарсы соманы енгізуге байланысты операцияларын көрсету үшін бірыңғай оператор пайдаланатын әлеуетті өнім берушінің немесе өнім берушінің жеке шоты;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) электрондық дүкен – бірыңғай оператор уәкілетті органмен келісу бойынша айқындайтын талаптарға сәйкес келетін электрондық сауда алаңдарында орналасқан деректерді агрегациялауды қамтамасыз ететін веб-порталдың кіші жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z64" w:id="64"/>
-[...15 lines deleted...]
-      35) электрондық дүкен – бірыңғай оператор уәкілетті органмен келісу бойынша айқындайтын талаптарға сәйкес келетін электрондық сауда алаңдарында орналасқан деректерді агрегациялауды қамтамасыз ететін веб-порталдың кіші жүйесі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36) алып тасталды – ҚР 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен..</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгерістер енгізілді – ҚР 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-бап. Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:p>
-[...293 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="66"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2343,2701 +2469,2669 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Азаматтық кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормаларынан, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы ратификациялаған халықаралық шарттар осы Заңнан басым болады. Қазақстан Республикасы қатысушысы болып табылатын халықаралық шарттардың Қазақстан Республикасының аумағында қолданылу тәртібі мен шарттары Қазақстан Республикасының заңнамасында айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z68" w:id="67"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы ратификациялаған халықаралық шарттар осы Заңнан басым болады. Қазақстан Республикасы қатысушысы болып табылатын халықаралық шарттардың Қазақстан Республикасының аумағында қолданылу тәртібі мен шарттары Қазақстан Республикасының заңнамасында айқындалады.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-бап. Мемлекеттік сатып алуды жүзеге асыру қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік сатып алуды жүзеге асыру мынадай қағидаттарға негізделеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік сатып алу үшін пайдаланылатын ақшаны, оның ішінде сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің бағасы мен сапасы арақатынасын қамтамасыз ету арқылы оңтайлы және тиімді жұмсау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Заңда көзделгеннен басқа жағдайларда, әлеуетті өнім берушілерге мемлекеттік сатып алуға қатысу үшін тең мүмкіндіктер беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуетті өнім берушілер арасындағы адал бәсекелестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік сатып алу процесінің ашықтығы мен айқындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қазақстандық тауар өндірушілерге, жұмыстарды орындаушылар мен қызметтерді көрсетушілерге Қазақстан Республикасы ратификациялаған халықаралық шарттарға қайшы келмейтін шамада қолдау көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік сатып алу субъектілерінің жауапкершілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сыбайлас жемқорлық құқық бұзушылықтарына, мүдделер қақтығысына жол бермеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) орнықты мемлекеттік сатып алуды дамыту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң ұқсастығын немесе құқық ұқсастығын қолдану процесінде мемлекеттік сатып алу субъектілерінің жаңа міндеттерін белгілеуге немесе құқықтарын шектеуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының осы Заңға сәйкес қабылданатын нормативтік құқықтық актілері осы баптың 1-тармағында көзделген мемлекеттік сатып алуды жүзеге асыру қағидаттарына сәйкес келуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгеріс енгізілді – ҚР 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-бап. Мемлекеттік сатып алуды жүзеге асыру қағидаттары</w:t>
-[...219 lines deleted...]
-      3. Қазақстан Республикасының осы Заңға сәйкес қабылданатын нормативтік құқықтық актілері осы баптың 1-тармағында көзделген мемлекеттік сатып алуды жүзеге асыру қағидаттарына сәйкес келуге тиіс.</w:t>
+        <w:t xml:space="preserve"> 6-бап. Мемлекеттік сатып алу процесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> 6-бап. Мемлекеттік сатып алу процесі</w:t>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік сатып алу процесі мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
-[...15 lines deleted...]
-      1. Мемлекеттік сатып алу процесі мыналарды қамтиды:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік сатып алуды жоспарлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
-[...15 lines deleted...]
-      1) мемлекеттік сатып алуды жоспарлау;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өнім берушіні таңдау және онымен шарт жасасу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z84" w:id="83"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="84"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) шартты орындау. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тапсырыс беруші тиісті бюджет (даму жоспары), Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақша немесе жеке қаржыландыру жоспары негізінде мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен және нысанда мемлекеттік сатып алудың жылдық жоспарын әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
-[...15 lines deleted...]
-      2. Тапсырыс беруші тиісті бюджет (даму жоспары), Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақша немесе жеке қаржыландыру жоспары негізінде мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен және нысанда мемлекеттік сатып алудың жылдық жоспарын әзірлейді және бекітеді.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс беруші тиісті бюджет бекітілгенге (нақтыланғанға) дейін тиісті бюджет комиссиясының оң ұсынысы негізінде мемлекеттік сатып алудың алдын ала жылдық жоспарын әзірлеуге және бекітуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z87" w:id="86"/>
-[...15 lines deleted...]
-      Тапсырыс беруші тиісті бюджет бекітілгенге (нақтыланғанға) дейін тиісті бюджет комиссиясының оң ұсынысы негізінде мемлекеттік сатып алудың алдын ала жылдық жоспарын әзірлеуге және бекітуге құқылы.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік кәсіпорындар, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу пайыздан астамы мемлекетке тиесілі заңды тұлғалар болып табылатын тапсырыс берушілер даму жоспары немесе жеке қаржыландыру жоспары бекітілгенге дейін мемлекеттік сатып алудың алдын ала жылдық жоспарын әзірлеуге және бекітуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z88" w:id="87"/>
-[...15 lines deleted...]
-      Мемлекеттік кәсіпорындар, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу пайыздан астамы мемлекетке тиесілі заңды тұлғалар болып табылатын тапсырыс берушілер даму жоспары немесе жеке қаржыландыру жоспары бекітілгенге дейін мемлекеттік сатып алудың алдын ала жылдық жоспарын әзірлеуге және бекітуге құқылы.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген жағдайларда мемлекеттік сатып алудың алдын ала жылдық жоспары тиісті бюджет (даму жоспары) немесе жеке қаржыландыру жоспары бекітілгенге дейінгі сатыларда да, нақтыланғанға дейінгі сатыларда да жеке әзірленеді және бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z89" w:id="88"/>
-[...15 lines deleted...]
-      Көрсетілген жағдайларда мемлекеттік сатып алудың алдын ала жылдық жоспары тиісті бюджет (даму жоспары) немесе жеке қаржыландыру жоспары бекітілгенге дейінгі сатыларда да, нақтыланғанға дейінгі сатыларда да жеке әзірленеді және бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сатып алудың алдын ала жылдық жоспары мемлекеттік сатып алудың жылдық жоспары бекітілгенге (нақтыланғанға) дейін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
-[...15 lines deleted...]
-      Мемлекеттік сатып алудың алдын ала жылдық жоспары мемлекеттік сатып алудың жылдық жоспары бекітілгенге (нақтыланғанға) дейін қолданылады.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сатып алудың алдын ала жылдық жоспарында көзделген мемлекеттік сатып алу туралы мәліметтер мемлекеттік сатып алудың жылдық жоспарына ауысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
-[...15 lines deleted...]
-      Мемлекеттік сатып алудың алдын ала жылдық жоспарында көзделген мемлекеттік сатып алу туралы мәліметтер мемлекеттік сатып алудың жылдық жоспарына ауысады.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс беруші тиісті бюджет (даму жоспары) немесе жеке қаржыландыру жоспары бекітілген (нақтыланған) күннен бастап он жұмыс күні ішінде мемлекеттік сатып алудың жылдық жоспарын бекітеді (нақтылайды).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
-[...15 lines deleted...]
-      Тапсырыс беруші тиісті бюджет (даму жоспары) немесе жеке қаржыландыру жоспары бекітілген (нақтыланған) күннен бастап он жұмыс күні ішінде мемлекеттік сатып алудың жылдық жоспарын бекітеді (нақтылайды).</w:t>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңның 16-бабы 3-тармағының 3), 6), 21), 22), 23) және 24) тармақшаларына сәйкес жүзеге асырылатын мемлекеттік сатып алу туралы мәліметтер мемлекеттік сатып алудың жылдық жоспарына (мемлекеттік сатып алудың алдын ала жылдық жоспарына) енгізілуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z93" w:id="92"/>
-[...15 lines deleted...]
-      Осы Заңның 16-бабы 3-тармағының 3), 6), 21), 22), 23) және 24) тармақшаларына сәйкес жүзеге асырылатын мемлекеттік сатып алу туралы мәліметтер мемлекеттік сатып алудың жылдық жоспарына (мемлекеттік сатып алудың алдын ала жылдық жоспарына) енгізілуге жатпайды.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тапсырыс беруші мемлекеттік сатып алудың жылдық жоспарын (мемлекеттік сатып алудың алдын ала жылдық жоспарын) жасаған кезде тауарларды, жұмыстарды, көрсетілетін қызметтерді біртекті түрлері және беру (орындау, көрсету) орны бойынша лоттарға бөлуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z94" w:id="93"/>
-[...15 lines deleted...]
-      3. Тапсырыс беруші мемлекеттік сатып алудың жылдық жоспарын (мемлекеттік сатып алудың алдын ала жылдық жоспарын) жасаған кезде тауарларды, жұмыстарды, көрсетілетін қызметтерді біртекті түрлері және беру (орындау, көрсету) орны бойынша лоттарға бөлуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік сатып алудың жылдық жоспарын экономикалық сыныптаманың шарттар жасасу талап етілетін өзіндік ерекшеліктері (шығыстар баптары) бойынша жиынтықта бюджетке (даму жоспарына), Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақшаға немесе жеке қаржыландыру жоспарына сәйкес келмейтін көлемде бекітуге (нақтылауға) жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z95" w:id="94"/>
-[...15 lines deleted...]
-      4. Мемлекеттік сатып алудың жылдық жоспарын экономикалық сыныптаманың шарттар жасасу талап етілетін өзіндік ерекшеліктері (шығыстар баптары) бойынша жиынтықта бюджетке (даму жоспарына), Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақшаға немесе жеке қаржыландыру жоспарына сәйкес келмейтін көлемде бекітуге (нақтылауға) жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тапсырыс беруші мемлекеттік сатып алудың жылдық жоспары (мемлекеттік сатып алудың алдын ала жылдық жоспары) бекітілген күннен бастап бес жұмыс күні ішінде Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларды құрайтын және (немесе) Қазақстан Республикасының Үкіметі айқындаған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, оны веб-порталда орналастыруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z96" w:id="95"/>
-[...15 lines deleted...]
-      5. Тапсырыс беруші мемлекеттік сатып алудың жылдық жоспары (мемлекеттік сатып алудың алдын ала жылдық жоспары) бекітілген күннен бастап бес жұмыс күні ішінде Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларды құрайтын және (немесе) Қазақстан Республикасының Үкіметі айқындаған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, оны веб-порталда орналастыруға міндетті.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тапсырыс берушілер мемлекеттік сатып алудың жылдық жоспарына мемлекеттік сатып алуды жүзеге асыру қағидаларында көзделген жағдайларды қоспағанда, айына екі реттен асырмай өзгерістер және (немесе) толықтырулар енгізуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z97" w:id="96"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="97"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тапсырыс беруші мемлекеттік сатып алудың жылдық жоспарына (мемлекеттік сатып алудың алдын ала жылдық жоспарына) өзгерістер және (немесе) толықтырулар енгізу туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларды құрайтын және (немесе) Қазақстан Республикасының Үкіметі айқындаған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, енгізілген өзгерістерді және (немесе) толықтыруларды веб-порталда орналастыруға міндетті. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы Заңның 16-бабы 3-тармағының 3), 6), 21), 22), 23) және 24) тармақшаларына сәйкес тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды қоспағанда, бекітілген (нақтыланған) мемлекеттік сатып алудың жылдық жоспарында (мемлекеттік сатып алудың алдын ала жылдық жоспарында) көзделмеген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z99" w:id="98"/>
-[...15 lines deleted...]
-      8. Осы Заңның 16-бабы 3-тармағының 3), 6), 21), 22), 23) және 24) тармақшаларына сәйкес тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды қоспағанда, бекітілген (нақтыланған) мемлекеттік сатып алудың жылдық жоспарында (мемлекеттік сатып алудың алдын ала жылдық жоспарында) көзделмеген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Конкурс, аукцион тәсілімен мемлекеттік сатып алуды жүзеге асырған кезде бірыңғай оператор осы Заңның 15-бабы 5-тармағының талаптарын ескере отырып, мемлекеттік сатып алу қорытындылары шығарылғанға дейін әлеуетті өнім берушілердің конкурстық баға ұсыныстарының (бастапқы бағаларының) құпиялылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
-[...15 lines deleted...]
-      9. Конкурс, аукцион тәсілімен мемлекеттік сатып алуды жүзеге асырған кезде бірыңғай оператор осы Заңның 15-бабы 5-тармағының талаптарын ескере отырып, мемлекеттік сатып алу қорытындылары шығарылғанға дейін әлеуетті өнім берушілердің конкурстық баға ұсыныстарының (бастапқы бағаларының) құпиялылығын қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тапсырыс беруші мемлекеттік сатып алу қорытындылары шығарылғанға дейін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
-[...15 lines deleted...]
-      10. Тапсырыс беруші мемлекеттік сатып алу қорытындылары шығарылғанға дейін:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасына сәйкес тиісті бюджетті, бюджет жобасын нақтылау (түзету) кезінде болған, бекітілген (нақтыланған) мемлекеттік сатып алудың жылдық жоспарында (мемлекеттік сатып алудың алдын ала жылдық жоспарында) көзделген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға арналған шығыстар қысқартылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z102" w:id="101"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының заңнамасына сәйкес тиісті бюджетті, бюджет жобасын нақтылау (түзету) кезінде болған, бекітілген (нақтыланған) мемлекеттік сатып алудың жылдық жоспарында (мемлекеттік сатып алудың алдын ала жылдық жоспарында) көзделген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға арналған шығыстар қысқартылған;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік органның стратегиялық жоспарына, тапсырыс берушінің бюджетіне (даму жоспарына) немесе жеке қаржыландыру жоспарына бекітілген (нақтыланған) мемлекеттік сатып алудың жылдық жоспарында (мемлекеттік сатып алудың алдын ала жылдық жоспарында) көзделген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу қажеттігін жоққа шығаратын өзгерістер мен толықтырулар енгізілген жағдайларда, мемлекеттік сатып алуды жүзеге асырудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z103" w:id="102"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік органның стратегиялық жоспарына, тапсырыс берушінің бюджетіне (даму жоспарына) немесе жеке қаржыландыру жоспарына бекітілген (нақтыланған) мемлекеттік сатып алудың жылдық жоспарында (мемлекеттік сатып алудың алдын ала жылдық жоспарында) көзделген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу қажеттігін жоққа шығаратын өзгерістер мен толықтырулар енгізілген жағдайларда, мемлекеттік сатып алуды жүзеге асырудан бас тартуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 2) тармақшасында көзделген жағдайда, бюджетті (даму жоспарына сәйкес ақшаны), Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақшаны немесе жеке қаржыландыру жоспарына сәйкес ақшаны басқа тапсырыс берушіге қайта бөлуге, сол сияқты мемлекеттік сатып алудың жылдық жоспарына (мемлекеттік сатып алудың алдын ала жылдық жоспарына) ағымдағы жылы осындай тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға бағытталған өзгерістер мен толықтырулар енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z104" w:id="103"/>
-[...15 lines deleted...]
-      Осы тармақтың бірінші бөлігінің 2) тармақшасында көзделген жағдайда, бюджетті (даму жоспарына сәйкес ақшаны), Қазақстан Республикасының заңнамасына сәйкес Арнаулы мемлекеттік қордан бөлінген ақшаны немесе жеке қаржыландыру жоспарына сәйкес ақшаны басқа тапсырыс берушіге қайта бөлуге, сол сияқты мемлекеттік сатып алудың жылдық жоспарына (мемлекеттік сатып алудың алдын ала жылдық жоспарына) ағымдағы жылы осындай тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға бағытталған өзгерістер мен толықтырулар енгізуге жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тапсырыс беруші не ұйымдастырушы өткізілетін мемлекеттік сатып алуға қатысатын тұлғаларды осы баптың 10-тармағында көрсетілген шешім қабылдаған күннен бастап бес жұмыс күні ішінде қабылданған шешім туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z105" w:id="104"/>
-[...15 lines deleted...]
-      11. Тапсырыс беруші не ұйымдастырушы өткізілетін мемлекеттік сатып алуға қатысатын тұлғаларды осы баптың 10-тармағында көрсетілген шешім қабылдаған күннен бастап бес жұмыс күні ішінде қабылданған шешім туралы хабардар етуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік сатып алу процесі, ұйымдастырушыны, бірыңғай ұйымдастырушыны, мемлекеттік сатып алуды жүзеге асыруға жауапты тұлғаларды айқындау тәртібі, сондай-ақ өзге де шарттар осы Заңда және мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z106" w:id="105"/>
-[...15 lines deleted...]
-      12. Мемлекеттік сатып алу процесі, ұйымдастырушыны, бірыңғай ұйымдастырушыны, мемлекеттік сатып алуды жүзеге асыруға жауапты тұлғаларды айқындау тәртібі, сондай-ақ өзге де шарттар осы Заңда және мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бірыңғай ұйымдастырушылар орталықтандырылған мемлекеттік сатып алуды уәкілетті орган бекітетін тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі (тізбелері) бойынша, мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z107" w:id="106"/>
-[...15 lines deleted...]
-      13. Бірыңғай ұйымдастырушылар орталықтандырылған мемлекеттік сатып алуды уәкілетті орган бекітетін тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі (тізбелері) бойынша, мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен жүзеге асырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-бапқа өзгеріс енгізілді – ҚР 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-бап. Мемлекеттік сатып алуға қатысуға байланысты шектеулер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:p>
-[...135 lines deleted...]
-        <w:t xml:space="preserve"> 7-бап. Мемлекеттік сатып алуға қатысуға байланысты шектеулер</w:t>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Әлеуетті өнім беруші, егер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z109" w:id="108"/>
-[...15 lines deleted...]
-      1. Әлеуетті өнім беруші, егер:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы әлеуетті өнім беруші басшыларының, құрылтайшыларының, ірі акционерлерінің және (немесе) осы әлеуетті өнім берушінің уәкілетті өкілінің жақын туыстары, жұбайы (зайыбы) немесе жегжаттары, сондай-ақ құрылтайшының өзі, ірі акционер және олармен үлестес тұлғалар өнім берушіні таңдау туралы шешім қабылдау құқығына ие болса не өткізілетін мемлекеттік сатып алуда тапсырыс берушінің немесе ұйымдастырушының өкілі болып табылса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z110" w:id="109"/>
-[...15 lines deleted...]
-      1) осы әлеуетті өнім беруші басшыларының, құрылтайшыларының, ірі акционерлерінің және (немесе) осы әлеуетті өнім берушінің уәкілетті өкілінің жақын туыстары, жұбайы (зайыбы) немесе жегжаттары, сондай-ақ құрылтайшының өзі, ірі акционер және олармен үлестес тұлғалар өнім берушіні таңдау туралы шешім қабылдау құқығына ие болса не өткізілетін мемлекеттік сатып алуда тапсырыс берушінің немесе ұйымдастырушының өкілі болып табылса;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) әлеуетті өнім беруші және (немесе) оның жұмыскері тапсырыс берушіге не ұйымдастырушыға өткізілетін мемлекеттік сатып алуды дайындау бойынша сараптамалық, консультациялық және (немесе) өзге де жұмыстар, қызметтер көрсетіп жатса және (немесе) көрсеткен болса, жобалау (жобалау-сметалық) құжаттаманы әзірлеу жөніндегі мемлекеттік сатып алуға техникалық-экономикалық негіздемені әзірлеушінің қатысуын қоспағанда, мемлекеттік сатып алудың нысанасы құрылыс-монтаждау жұмыстары, техникалық қадағалауды жүзеге асыру және жобаны басқару жөніндегі инжинирингтік көрсетілетін қызметтер болып табылатын объектінің құрылысына арналған техникалық-экономикалық негіздемені және (немесе) жобалау (жобалау-сметалық) құжаттамасын әзірлеуге тапсырыс беруші, бас жобалаушы не қосалқы жобалаушы ретінде қатысса, өткізілетін мемлекеттік сатып алуға қатысуға құқылы емес. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z111" w:id="110"/>
-[...15 lines deleted...]
-      2) әлеуетті өнім беруші және (немесе) оның жұмыскері тапсырыс берушіге не ұйымдастырушыға өткізілетін мемлекеттік сатып алуды дайындау бойынша сараптамалық, консультациялық және (немесе) өзге де жұмыстар, қызметтер көрсетіп жатса және (немесе) көрсеткен болса, жобалау (жобалау-сметалық) құжаттаманы әзірлеу жөніндегі мемлекеттік сатып алуға техникалық-экономикалық негіздемені әзірлеушінің қатысуын қоспағанда, мемлекеттік сатып алудың нысанасы құрылыс-монтаждау жұмыстары, техникалық қадағалауды жүзеге асыру және жобаны басқару жөніндегі инжинирингтік көрсетілетін қызметтер болып табылатын объектінің құрылысына арналған техникалық-экономикалық негіздемені және (немесе) жобалау (жобалау-сметалық) құжаттамасын әзірлеуге тапсырыс беруші, бас жобалаушы не қосалқы жобалаушы ретінде қатысса, өткiзiлетiн мемлекеттiк сатып алуға қатысуға құқылы емес. </w:t>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл талап толық бітіріп берілетін құрылыс туралы шарттар бойынша жұмыстарға, сондай-ақ халықаралық құрылыс стандарттарына сәйкес іске асырылатын жобаларға қолданылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z112" w:id="111"/>
-[...15 lines deleted...]
-      Бұл талап толық бітіріп берілетін құрылыс туралы шарттар бойынша жұмыстарға, сондай-ақ халықаралық құрылыс стандарттарына сәйкес іске асырылатын жобаларға қолданылмайды;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік сатып алуға қатысуға үміткер әлеуетті өнім берушінің басшысы, құрылтайшысы немесе ірі акционері және олармен үлестес тұлғалар мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміндегі заңды тұлғаларды басқарумен, құрумен, олардың жарғылық капиталына қатысумен байланысты болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z113" w:id="112"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="113"/>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) мемлекеттік сатып алуға қатысуға үміткер әлеуетті өнім берушінің басшысы тапсырыс берушімен үлестес заңды тұлғаларды басқарумен, құрумен, олардың жарғылық капиталына қатысумен байланысты болса; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік сатып алуға қатысуға үміткер әлеуетті өнім берушінің басшысы, құрылтайшысы немесе ірі акционері мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізілген, кәсіпкерлік қызметті жүзеге асыратын жеке тұлға болса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z115" w:id="114"/>
-[...15 lines deleted...]
-      5) мемлекеттiк сатып алуға қатысуға үмiткер әлеуеттi өнiм берушiнің басшысы, құрылтайшысы немесе ірі акционері мемлекеттiк сатып алуға жосықсыз қатысушылардың тiзiлiмiне енгiзiлген, кәсіпкерлік қызметті жүзеге асыратын жеке тұлға болса;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік сатып алуға қатысуға үміткер, кәсіпкерлік қызметті жүзеге асыратын жеке тұлға болып табылатын әлеуетті өнім беруші мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізілген әлеуетті өнім берушінің басшысы, құрылтайшысы немесе ірі акционері болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z116" w:id="115"/>
-[...15 lines deleted...]
-      6) мемлекеттiк сатып алуға қатысуға үмiткер, кәсіпкерлік қызметті жүзеге асыратын жеке тұлға болып табылатын әлеуетті өнім беруші мемлекеттiк сатып алуға жосықсыз қатысушылардың тiзiлiмiне енгiзiлген әлеуеттi өнiм берушiнің басшысы, құрылтайшысы немесе ірі акционері болса;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) әлеуетті өнім беруші мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінде тұрса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z117" w:id="116"/>
-[...15 lines deleted...]
-      7) әлеуетті өнім беруші мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінде тұрса;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) әлеуетті өнім беруші және (немесе) оның басшысы (басшылары), құрылтайшысы (құрылтайшылары) немесе ірі акционері бұрын сыбайлас жемқорлық қылмысты жасаса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z118" w:id="117"/>
-[...15 lines deleted...]
-      8) әлеуетті өнім беруші және (немесе) оның басшысы (басшылары), құрылтайшысы (құрылтайшылары) немесе ірі акционері бұрын сыбайлас жемқорлық қылмысты жасаса;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әлеуетті өнім берушінің және (немесе) ол тартатын қосалқы мердігердің (бірлесіп орындаушының), олардың басшысының, құрылтайшысының немесе ірі акционерінің, сондай-ақ олармен үлестес тұлғалардың атқарушылық құжаттар бойынша орындалмаған міндеттемелері болса және оларды атқарушылық құжаттардың орындалуын қамтамасыз ету саласында мемлекеттік саясатты іске асыруды және қызметті мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган борышкерлердің бірыңғай тізіліміне енгізсе, өткізілетін мемлекеттік сатып алуға қатысуға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z119" w:id="118"/>
-[...15 lines deleted...]
-      9) әлеуетті өнім берушінің және (немесе) ол тартатын қосалқы мердігердің (бірлесіп орындаушының), олардың басшысының, құрылтайшысының немесе ірі акционерінің, сондай-ақ олармен үлестес тұлғалардың атқарушылық құжаттар бойынша орындалмаған міндеттемелері болса және оларды атқарушылық құжаттардың орындалуын қамтамасыз ету саласында мемлекеттік саясатты іске асыруды және қызметті мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган борышкерлердің бірыңғай тізіліміне енгізсе, өткiзiлетiн мемлекеттiк сатып алуға қатысуға құқылы емес.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы талап осы Заңның 16-бабы 3-тармағының 1), 25) және 26) тармақшаларында көзделген жағдайларда айқындалған әлеуетті өнім берушілер мен өнім берушілерге қолданылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z120" w:id="119"/>
-[...15 lines deleted...]
-      Осы талап осы Заңның 16-бабы 3-тармағының 1), 25) және 26) тармақшаларында көзделген жағдайларда айқындалған әлеуетті өнім берушілер мен өнім берушілерге қолданылмайды;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) әлеуетті өнім берушінің және (немесе) ол тартатын қосалқы мердігердің (бірлесіп орындаушының) қызметі Қазақстан Республикасының заңнамасына не Қазақстан Республикасының бейрезидент-әлеуетті өнім берушісі мемлекетінің заңнамасына сәйкес тоқтатыла тұрса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z121" w:id="120"/>
-[...15 lines deleted...]
-      10) әлеуетті өнім берушінің және (немесе) ол тартатын қосалқы мердігердің (бірлесіп орындаушының) қызметі Қазақстан Республикасының заңнамасына не Қазақстан Республикасының бейрезидент-әлеуетті өнім берушісі мемлекетінің заңнамасына сәйкес тоқтатыла тұрса;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) әлеуетті өнім беруші және (немесе) ол тартатын қосалқы мердігер (бірлескен орындаушы) және (немесе) олардың басшысы, құрылтайшылары (акционерлері) жаппай жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне және (немесе) терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне Қазақстан Республикасының заңнамасында белгіленген тәртіппен енгізілсе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z122" w:id="121"/>
-[...15 lines deleted...]
-      11) әлеуетті өнім беруші және (немесе) ол тартатын қосалқы мердігер (бірлескен орындаушы) және (немесе) олардың басшысы, құрылтайшылары (акционерлері) жаппай жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне және (немесе) терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне Қазақстан Республикасының заңнамасында белгіленген тәртіппен енгізілсе;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) әлеуетті өнім беруші және (немесе) оның құрылтайшылары (акционерлері) және (немесе) олардың құрылтайшыларының (акционерлерінің) үлестес тұлғалары тіркелген жері салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын мемлекеттік орган бекітетін жеңілдікті салық салынатын мемлекеттер (офшор аймақтар) тізбесіне енгізілген мемлекет немесе аумақ болатын заңды тұлғалар болып табылса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z123" w:id="122"/>
-[...15 lines deleted...]
-      12) әлеуетті өнім беруші және (немесе) оның құрылтайшылары (акционерлері) және (немесе) олардың құрылтайшыларының (акционерлерінің) үлестес тұлғалары тіркелген жері салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын мемлекеттік орган бекітетін жеңілдікті салық салынатын мемлекеттер (офшор аймақтар) тізбесіне енгізілген мемлекет немесе аумақ болатын заңды тұлғалар болып табылса;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) әлеуетті өнім берушіге қатысты бұрын жасалған шарттар бойынша мерзімі өткен және орындалмаған шарттық міндеттемелер бойынша заңды күшіне енген сот шешімі шығарылса, өткізілетін мемлекеттік сатып алуға қатысуға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z124" w:id="123"/>
-[...15 lines deleted...]
-      13) әлеуетті өнім берушіге қатысты бұрын жасалған шарттар бойынша мерзімі өткен және орындалмаған шарттық міндеттемелер бойынша заңды күшіне енген сот шешімі шығарылса, өткiзiлетiн мемлекеттiк сатып алуға қатысуға құқылы емес.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы баптың 1-тармағының 3), 4), 5), 6) және 7) тармақшаларында көзделген шектеулер Қазақстан Республикасының квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы заңнамасында көзделген сатып алуға жосықсыз қатысушылардың тізілімінде және (немесе) Ұлттық әл-ауқат қорының сенімсіз әлеуетті өнім берушілерінің (өнім берушілерінің) тізбесінде тұрған әлеуетті өнім берушілерге де қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z125" w:id="124"/>
-[...15 lines deleted...]
-      2. Осы баптың 1-тармағының 3), 4), 5), 6) және 7) тармақшаларында көзделген шектеулер Қазақстан Республикасының квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы заңнамасында көзделген сатып алуға жосықсыз қатысушылардың тiзiлiмiнде және (немесе) Ұлттық әл-ауқат қорының сенімсіз әлеуетті өнім берушілерінің (өнім берушілерінің) тізбесінде тұрған әлеуетті өнім берушілерге де қолданылады.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әлеуетті өнім берушінің және әлеуетті өнім берушінің үлестес тұлғасының конкурс, аукцион, баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде бір лотқа қатысуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z126" w:id="125"/>
-[...15 lines deleted...]
-      3. Әлеуетті өнім берушінің және әлеуетті өнім берушінің үлестес тұлғасының конкурс, аукцион, баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде бір лотқа қатысуға құқығы жоқ.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылыс-монтаждау жұмыстарын мемлекеттік сатып алу жөніндегі конкурстың жеңімпазы деп танылған әлеуетті өнім берушінің және оның үлестес тұлғасының сол бір құрылыс объектісінде инжинирингтік көрсетілетін қызметтерді мемлекеттік сатып алуға қатысуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z127" w:id="126"/>
-[...15 lines deleted...]
-      Құрылыс-монтаждау жұмыстарын мемлекеттік сатып алу жөніндегі конкурстың жеңімпазы деп танылған әлеуетті өнім берушінің және оның үлестес тұлғасының сол бір құрылыс объектісінде инжинирингтік көрсетілетін қызметтерді мемлекеттік сатып алуға қатысуға құқығы жоқ.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инжинирингтік көрсетілетін қызметтерді мемлекеттік сатып алу жөніндегі конкурстың жеңімпазы деп танылған әлеуетті өнім берушінің және оның үлестес тұлғасының сол бір құрылыс объектісінде құрылыс-монтаждау жұмыстарын мемлекеттік сатып алуға қатысуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z128" w:id="127"/>
-[...15 lines deleted...]
-      Инжинирингтік көрсетілетін қызметтерді мемлекеттік сатып алу жөніндегі конкурстың жеңімпазы деп танылған әлеуетті өнім берушінің және оның үлестес тұлғасының сол бір құрылыс объектісінде құрылыс-монтаждау жұмыстарын мемлекеттік сатып алуға қатысуға құқығы жоқ.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жеке кәсіпкерлік субъектілері болып табылатын әлеуетті өнім берушілерден кемінде екі өтінім болған жағдайда веб-портал мемлекеттік кәсіпорындар, мемлекеттік мекемелер, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғалар болып табылатын әлеуетті өнім берушілердің өтінімдерін автоматты түрде қабылдамауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z129" w:id="128"/>
-[...15 lines deleted...]
-      4. Жеке кәсіпкерлік субъектілері болып табылатын әлеуетті өнім берушілерден кемінде екі өтінім болған жағдайда веб-портал мемлекеттік кәсіпорындар, мемлекеттік мекемелер, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғалар болып табылатын әлеуетті өнім берушілердің өтінімдерін автоматты түрде қабылдамауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өз мүддесінде мемлекеттік сатып алу жүзеге асырылатын тапсырыс берушінің осындай сатып алуға әлеуетті өнім беруші ретінде қатысуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z130" w:id="129"/>
-[...15 lines deleted...]
-      5. Өз мүддесінде мемлекеттік сатып алу жүзеге асырылатын тапсырыс берушінің осындай сатып алуға әлеуетті өнім беруші ретінде қатысуға құқығы жоқ.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы, уәкілетті орган не ішкі мемлекеттік аудит жөніндегі уәкілетті орган, сондай-ақ "Қоғамдық бақылау туралы" Қазақстан Республикасының Заңына сәйкес қоғамдық бақылау субъектілері мемлекеттік сатып алуды жүзеге асырудың кез келген сатысында осы баптың талаптарын бұзушылықтарды анықтай алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z131" w:id="130"/>
-[...15 lines deleted...]
-      6. Тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы, уәкілетті орган не ішкі мемлекеттік аудит жөніндегі уәкілетті орган, сондай-ақ "Қоғамдық бақылау туралы" Қазақстан Республикасының Заңына сәйкес қоғамдық бақылау субъектілері мемлекеттік сатып алуды жүзеге асырудың кез келген сатысында осы баптың талаптарын бұзушылықтарды анықтай алады.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті орган не ішкі мемлекеттік аудит жөніндегі уәкілетті орган осы баптың талаптарын бұзушылық фактісі анықталған күннен бастап бес жұмыс күнінен кешіктірмей бұл жөнінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z132" w:id="131"/>
-[...15 lines deleted...]
-      7. Уәкілетті орган не ішкі мемлекеттік аудит жөніндегі уәкілетті орган осы баптың талаптарын бұзушылық фактісі анықталған күннен бастап бес жұмыс күнінен кешіктірмей бұл жөнінде:</w:t>
+    <w:bookmarkStart w:name="z133" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер осындай факт шарт жасалғаннан кейін анықталған болса, тапсырыс берушіні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z133" w:id="132"/>
-[...15 lines deleted...]
-      1) егер осындай факт шарт жасалғаннан кейін анықталған болса, тапсырыс берушіні;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер осындай факт шарт жасалғанға дейін анықталған болса, ұйымдастырушыны, бірыңғай ұйымдастырушыны жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z134" w:id="133"/>
-[...15 lines deleted...]
-      2) егер осындай факт шарт жасалғанға дейін анықталған болса, ұйымдастырушыны, бірыңғай ұйымдастырушыны жазбаша хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы фактіні растайтын құжаттардың көшірмелері хабарламаға қоса берілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z135" w:id="134"/>
-[...15 lines deleted...]
-      Бұл ретте осы фактіні растайтын құжаттардың көшірмелері хабарламаға қоса берілуге тиіс.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңында көзделген жағдайларды қоспағанда, сақтандыру агенттері мен сақтандыру брокерлері сақтандыру шартын жасасуға байланысты көрсетілетін қызметтерді ұсыну жөніндегі мемлекеттік сатып алуға қатысуға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z136" w:id="135"/>
-[...15 lines deleted...]
-      8. "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңында көзделген жағдайларды қоспағанда, сақтандыру агенттері мен сақтандыру брокерлері сақтандыру шартын жасасуға байланысты көрсетілетін қызметтерді ұсыну жөніндегі мемлекеттік сатып алуға қатысуға құқылы емес.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгеріс енгізілді – ҚР 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-бап. Мемлекеттік сатып алу саласында қалыптастырылатын тізілімдер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:p>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> 8-бап. Мемлекеттік сатып алу саласында қалыптастырылатын тізілімдер</w:t>
+    <w:bookmarkStart w:name="z138" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уәкілетті орган мемлекеттік сатып алу саласында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z138" w:id="137"/>
-[...15 lines deleted...]
-      1. Уәкілетті орган мемлекеттік сатып алу саласында:</w:t>
+    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуетті өнім берушілердің;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z139" w:id="138"/>
-[...15 lines deleted...]
-      әлеуетті өнім берушілердің;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырыс берушілердің;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z140" w:id="139"/>
-[...15 lines deleted...]
-      тапсырыс берушілердің;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шарттардың;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z141" w:id="140"/>
-[...15 lines deleted...]
-      шарттардың;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сатып алуға жосықсыз қатысушылардың;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z142" w:id="141"/>
-[...15 lines deleted...]
-      мемлекеттік сатып алуға жосықсыз қатысушылардың;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шағымдардың;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z143" w:id="142"/>
-[...15 lines deleted...]
-      шағымдардың;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуетті өнім берушілердің жұмыс тәжірибесінің тізілімдерін (бұдан әрі – тізілімдер) қалыптастыруды және жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z144" w:id="143"/>
-[...15 lines deleted...]
-      әлеуетті өнім берушілердің жұмыс тәжірибесінің тізілімдерін (бұдан әрі – тізілімдер) қалыптастыруды және жүргізуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізілімдерді қалыптастыру және жүргізу уәкілетті орган айқындаған тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z145" w:id="144"/>
-[...15 lines deleted...]
-      Тізілімдерді қалыптастыру және жүргізу уәкілетті орган айқындаған тәртіппен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тапсырыс берушілердің тізілімі өздерінің жұмыс істеуін қамтамасыз ету, сондай-ақ осы Заңға және Қазақстан Республикасының азаматтық заңнамасына сәйкес мемлекеттік функцияларды не жарғылық қызметті орындауы үшін қажетті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды жүзеге асыруға міндетті заңды тұлғалардың тізбесін білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z146" w:id="145"/>
-[...15 lines deleted...]
-      2. Тапсырыс берушілердің тізілімі өздерінің жұмыс істеуін қамтамасыз ету, сондай-ақ осы Заңға және Қазақстан Республикасының азаматтық заңнамасына сәйкес мемлекеттік функцияларды не жарғылық қызметті орындауы үшін қажетті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды жүзеге асыруға міндетті заңды тұлғалардың тізбесін білдіреді.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Шарттардың тізілімі тапсырыс берушілер тиісті қаржы жылында жасасқан шарттардың тізбесін білдіреді және шарттың нысанасы, сандық және құндық көрсеткіштері, тараптардың шарттық міндеттемелерді орындау нәтижелері туралы мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z147" w:id="146"/>
-[...15 lines deleted...]
-      3. Шарттардың тізілімі тапсырыс берушілер тиісті қаржы жылында жасасқан шарттардың тізбесін білдіреді және шарттың нысанасы, сандық және құндық көрсеткіштері, тараптардың шарттық міндеттемелерді орындау нәтижелері туралы мәліметтерді қамтиды.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңның 16-бабы 3-тармағының 6), 12), 21), 22) және 24) тармақшаларында және 26-бабында көзделген мемлекеттік сатып алудың нәтижелері бойынша жасалған шарттар туралы мәліметтер шарттардың тізіліміне енгізілуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z148" w:id="147"/>
-[...15 lines deleted...]
-      Осы Заңның 16-бабы 3-тармағының 6), 12), 21), 22) және 24) тармақшаларында және 26-бабында көзделген мемлекеттік сатып алудың нәтижелері бойынша жасалған шарттар туралы мәліметтер шарттардың тізіліміне енгізілуге жатпайды.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z149" w:id="148"/>
-[...15 lines deleted...]
-      4. Мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімі:</w:t>
+    <w:bookmarkStart w:name="z150" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анық емес ақпаратты берген әлеуетті өнім берушілердің немесе өнім берушілердің;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z150" w:id="149"/>
-[...15 lines deleted...]
-      1) анық емес ақпаратты берген әлеуетті өнім берушілердің немесе өнім берушілердің;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеңімпаз деп айқындалған, шарт жасасудан жалтарған әлеуетті өнім берушілердің;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z151" w:id="150"/>
-[...15 lines deleted...]
-      2) жеңімпаз деп айқындалған, шарт жасасудан жалтарған әлеуетті өнім берушілердің;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өздерімен жасалған шарттар бойынша өз міндеттемелерін орындамаған өнім берушілердің;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z152" w:id="151"/>
-[...15 lines deleted...]
-      3) өздерімен жасалған шарттар бойынша өз міндеттемелерін орындамаған өнім берушілердің;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өздерімен жасалған шарттар бойынша өз міндеттемелерін тиісті түрде орындамаған өнім берушілердің тізбесін білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z153" w:id="152"/>
-[...15 lines deleted...]
-      4) өздерімен жасалған шарттар бойынша өз міндеттемелерін тиісті түрде орындамаған өнім берушілердің тізбесін білдіреді.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 1) тармақшасында көрсетілген жағдайда, ұйымдастырушы, бірыңғай ұйымдастырушы, тапсырыс беруші әлеуетті өнім берушінің немесе өнім берушінің Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын бұзу фактісі туралы өздеріне мәлім болған күннен бастап күнтізбелік отыз күннен кешіктірмей, мұндай әлеуетті өнім берушіні немесе өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы талап қоюмен сотқа жүгінуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z154" w:id="153"/>
-[...15 lines deleted...]
-      Осы тармақтың бірінші бөлігінің 1) тармақшасында көрсетілген жағдайда, ұйымдастырушы, бірыңғай ұйымдастырушы, тапсырыс беруші әлеуетті өнім берушінің немесе өнім берушінің Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын бұзу фактісі туралы өздеріне мәлім болған күннен бастап күнтізбелік отыз күннен кешіктірмей, мұндай әлеуетті өнім берушіні немесе өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы талап қоюмен сотқа жүгінуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 3) тармақшасында көрсетілген жағдайда тапсырыс беруші шарт бұзылған не шарттың қолданылу мерзімі өткен күннен бастап күнтізбелік отыз күннен кешіктірмей, осындай өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы талап қоюмен сотқа жүгінуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z155" w:id="154"/>
-[...15 lines deleted...]
-      Осы тармақтың бірінші бөлігінің 3) тармақшасында көрсетілген жағдайда тапсырыс беруші шарт бұзылған не шарттың қолданылу мерзімі өткен күннен бастап күнтізбелік отыз күннен кешіктірмей, осындай өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы талап қоюмен сотқа жүгінуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 4) тармақшасында көрсетілген жағдайда, тапсырыс беруші өнім берушінің Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын және (немесе) шарттың талаптарын бұзу фактісі туралы өзіне мәлім болған күннен бастап күнтізбелік отыз күннен кешіктірмей мұндай өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы талап қоюмен сотқа жүгінуге міндетті, бұған жиынтығында мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z156" w:id="155"/>
-[...15 lines deleted...]
-      Осы тармақтың бірінші бөлігінің 4) тармақшасында көрсетілген жағдайда, тапсырыс беруші өнім берушінің Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын және (немесе) шарттың талаптарын бұзу фактісі туралы өзіне мәлім болған күннен бастап күнтізбелік отыз күннен кешіктірмей мұндай өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы талап қоюмен сотқа жүгінуге міндетті, бұған жиынтығында мынадай:</w:t>
+    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өнім берушінің тұрақсыздық айыбын (айыппұлды, өсімпұлды) төлеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z157" w:id="156"/>
-[...15 lines deleted...]
-      1) өнім берушінің тұрақсыздық айыбын (айыппұлды, өсімпұлды) төлеуі;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шарттық міндеттемелерді орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z158" w:id="157"/>
-[...15 lines deleted...]
-      2) шарттық міндеттемелерді орындау;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тапсырыс берушіге келтірілген залалдың болмауы талаптарын қанағаттандыратын жағдайлар қосылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z159" w:id="158"/>
-[...15 lines deleted...]
-      3) тапсырыс берушіге келтірілген залалдың болмауы талаптарын қанағаттандыратын жағдайлар қосылмайды.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы баптың 4-тармағы бірінші бөлігінің 1), 3) және 4) тармақшаларында көзделген мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімі заңды күшіне енген сот шешімдерінің негізінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z160" w:id="159"/>
-[...15 lines deleted...]
-      5. Осы баптың 4-тармағы бірінші бөлігінің 1), 3) және 4) тармақшаларында көзделген мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімі заңды күшіне енген сот шешімдерінің негізінде қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы баптың 4-тармағы бірінші бөлігінің 2) тармақшасында көзделген мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімін уәкілетті орган тапсырыс берушінің әлеуетті өнім берушілерді мемлекеттік сатып алуға жосықсыз қатысушылар деп тану туралы шешімі негізінде қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z161" w:id="160"/>
-[...15 lines deleted...]
-      Осы баптың 4-тармағы бірінші бөлігінің 2) тармақшасында көзделген мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімін уәкілетті орган тапсырыс берушінің әлеуетті өнім берушілерді мемлекеттік сатып алуға жосықсыз қатысушылар деп тану туралы шешімі негізінде қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуетті өнім беруші немесе өнім беруші заңды күшіне енген сот шешімінің негізінде мемлекеттік сатып алуға жосықсыз қатысушы деп танылған жағдайда, тапсырыс беруші соттың осындай шешімін веб-портал арқылы алғаннан кейін үш жұмыс күнінен кешіктірмей уәкілетті органға әлеуетті өнім берушіні немесе өнім берушіні уәкілетті орган айқындаған тәртіппен мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізу үшін жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z162" w:id="161"/>
-[...15 lines deleted...]
-      Әлеуетті өнім беруші немесе өнім беруші заңды күшіне енген сот шешімінің негізінде мемлекеттік сатып алуға жосықсыз қатысушы деп танылған жағдайда, тапсырыс беруші соттың осындай шешімін веб-портал арқылы алғаннан кейін үш жұмыс күнінен кешіктірмей уәкілетті органға әлеуетті өнім берушіні немесе өнім берушіні уәкілетті орган айқындаған тәртіппен мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізу үшін жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы баптың 5-тармағының екінші бөлігінде көзделген жағдайда, әлеуетті өнім беруші өзіне осындай тізілімге енгізілгені туралы мәлім болған күннен бастап он жұмыс күнінен кешіктірмей уәкілетті орган айқындаған тәртіппен келісу комиссиясына өзін мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы өтінішхатпен жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z163" w:id="162"/>
-[...15 lines deleted...]
-      6. Осы баптың 5-тармағының екінші бөлігінде көзделген жағдайда, әлеуетті өнім беруші өзіне осындай тізілімге енгізілгені туралы мәлім болған күннен бастап он жұмыс күнінен кешіктірмей уәкілетті орган айқындаған тәртіппен келісу комиссиясына өзін мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы өтінішхатпен жүгінуге құқылы.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісу комиссиясы шарт жасасудан жалтарған әлеуетті өнім берушінің жолданымын қарайды және мұндай әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау не алып тастаудан бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z164" w:id="163"/>
-[...15 lines deleted...]
-      Келісу комиссиясы шарт жасасудан жалтарған әлеуетті өнім берушінің жолданымын қарайды және мұндай әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау не алып тастаудан бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы шешім қабылданған жағдайда тапсырыс беруші уәкілетті органға жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z165" w:id="164"/>
-[...15 lines deleted...]
-      Әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы шешім қабылданған жағдайда тапсырыс беруші уәкілетті органға жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган келісу комиссиясының шешімін ескере отырып, әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z166" w:id="165"/>
-[...15 lines deleted...]
-      Уәкілетті орган келісу комиссиясының шешімін ескере отырып, әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы шешім шығарады.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісу комиссиясының құрамына міндетті түрде Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының өкілдері кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z167" w:id="166"/>
-[...15 lines deleted...]
-      Келісу комиссиясының құрамына міндетті түрде Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының өкілдері кіреді.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган келісу комиссиясының үлгілік ережесі мен жұмыс тәртібін бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z168" w:id="167"/>
-[...15 lines deleted...]
-      Уәкілетті орган келісу комиссиясының үлгілік ережесі мен жұмыс тәртібін бекітеді.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы баптың 4-тармағы бірінші бөлігінің 1), 3) және 4) тармақшаларында көзделген негіздер бойынша мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізілген әлеуетті өнім берушілер және (немесе) өнім берушілер соттың оларды мемлекеттік сатып алуға жосықсыз қатысушылар деп тану туралы шешімі заңды күшіне енген күннен бастап жиырма төрт ай бойы мемлекеттік сатып алуға қатысуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z169" w:id="168"/>
-[...15 lines deleted...]
-      7. Осы баптың 4-тармағы бірінші бөлігінің 1), 3) және 4) тармақшаларында көзделген негіздер бойынша мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізілген әлеуетті өнім берушілер және (немесе) өнім берушілер соттың оларды мемлекеттік сатып алуға жосықсыз қатысушылар деп тану туралы шешімі заңды күшіне енген күннен бастап жиырма төрт ай бойы мемлекеттік сатып алуға қатысуға жіберілмейді.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы баптың 4-тармағы бірінші бөлігінің 2) тармақшасында көзделген негіз бойынша мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізілген әлеуетті өнім берушілер уәкілетті орган оларды мемлекеттік сатып алуға жосықсыз қатысушылар деп тану туралы шешім қабылдаған күннен бастап жиырма төрт ай бойы мемлекеттік сатып алуға қатысуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z170" w:id="169"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="170"/>
+    <w:bookmarkStart w:name="z171" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінде қамтылған мәліметтер осы тармақтың бірінші және екінші бөліктерінде белгіленген мерзім аяқталған күннен бастап бір жұмыс күнінен кешіктірілмей көрсетілген тізілімнен алып тасталады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z172" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен мемлекеттік сатып алуға жосықсыз қатысушы туралы мәліметтерді алып тастауға мыналар негіз болып табылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z172" w:id="171"/>
-[...15 lines deleted...]
-      8. Мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен мемлекеттік сатып алуға жосықсыз қатысушы туралы мәліметтерді алып тастауға мыналар негіз болып табылады:</w:t>
+    <w:bookmarkStart w:name="z173" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы баптың 7-тармағының бірінші және екінші бөліктерде белгіленген мерзімдердің өтуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z173" w:id="172"/>
-[...15 lines deleted...]
-      1) осы баптың 7-тармағының бірінші және екінші бөліктерде белгіленген мерзімдердің өтуі;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы шешімнің күшін жою туралы заңды күшіне енген сот актісінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z174" w:id="173"/>
-[...15 lines deleted...]
-      2) мемлекеттік сатып алуға жосықсыз қатысушы деп тану туралы шешімнің күшін жою туралы заңды күшіне енген сот актісінің болуы;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті органның әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы оның жолданымын келісу комиссиясының қарау қорытындылары бойынша қабылдаған шешімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z175" w:id="174"/>
-[...15 lines deleted...]
-      3) уәкілетті органның әлеуетті өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінен алып тастау туралы оның жолданымын келісу комиссиясының қарау қорытындылары бойынша қабылдаған шешімі.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуетті өнім берушіні немесе өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізу туралы шешімге олар Қазақстан Республикасының заңнамасына сәйкес шағым жасай алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z176" w:id="175"/>
-[...15 lines deleted...]
-      9. Әлеуетті өнім берушіні немесе өнім берушіні мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізу туралы шешімге олар Қазақстан Республикасының заңнамасына сәйкес шағым жасай алады.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларды құрайтын және (немесе) Қазақстан Республикасының Үкіметі айқындаған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, тізілімдерде қамтылған мәліметтер веб-порталда орналастырылады және төлемақы алынбастан, жалпыға бірдей қолжетімді болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z177" w:id="176"/>
-[...15 lines deleted...]
-      10. Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларды құрайтын және (немесе) Қазақстан Республикасының Үкіметі айқындаған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, тізілімдерде қамтылған мәліметтер веб-порталда орналастырылады және төлемақы алынбастан, жалпыға бірдей қолжетімді болуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне осы Заңның 16-бабы 3-тармағының 1), 25) және 26) тармақшаларында көзделген жағдайларда айқындалған әлеуетті өнім берушілер мен өнім берушілер енгізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z178" w:id="177"/>
-[...15 lines deleted...]
-      11. Мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне осы Заңның 16-бабы 3-тармағының 1), 25) және 26) тармақшаларында көзделген жағдайларда айқындалған әлеуетті өнім берушілер мен өнім берушілер енгізілмейді.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Шағымдардың тізілімі әлеуетті өнім берушілердің және өнім берушілердің веб-портал арқылы берген шағымдарының тізбесін білдіреді және шағымдарды қараудың нәтижелері бойынша қабылданған шешімдер туралы мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z179" w:id="178"/>
-[...15 lines deleted...]
-      12. Шағымдардың тізілімі әлеуетті өнім берушілердің және өнім берушілердің веб-портал арқылы берген шағымдарының тізбесін білдіреді және шағымдарды қараудың нәтижелері бойынша қабылданған шешімдер туралы мәліметтерді қамтиды.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуетті өнім берушілердің тізілімдері, сондай-ақ әлеуетті өнім берушілердің жұмыс тәжірибелері мемлекеттік және мемлекеттік емес цифрлық жүйелерден алынған әлеуетті өнім берушілер туралы мәліметтерді қамтитын және мемлекеттік сатып алуды жүзеге асыру қағидаларына сәйкес веб-порталда қалыптастырылатын цифрлық дерекқорды білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      13. Әлеуетті өнім берушілердің тізілімдері, сондай-ақ әлеуетті өнім берушілердің жұмыс тәжірибелері мемлекеттік және мемлекеттік емес ақпараттық жүйелерден алынған әлеуетті өнім берушілер туралы мәліметтерді қамтитын және мемлекеттік сатып алуды жүзеге асыру қағидаларына сәйкес веб-порталда қалыптастырылатын электрондық дерекқорды білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z181" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-бап. Мемлекеттік сатып алуды жүзеге асыру кезінде ұлттық режимді қолдану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z182" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5786,91 +5880,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шарт бойынша міндеттемелерді орындау үшін жеткілікті материалдық, еңбек және қаржы ресурстарының болуы, сондай-ақ жұмыскерлер алдында жалақы төлеу бойынша мерзімі өткен берешектің болмауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z216" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алуда тапсырыс беруші әлеуетті өнім берушіден шарт бойынша міндеттемелерді орындау үшін жеткілікті, жұмыстарды орындау, қызметтерді көрсету орны бойынша облыстың, республикалық маңызы бар қаланың және астананың шекараларындағы тиісті әкімшілік-аумақтық бірлікте тіркелген материалдық және еңбек ресурстарының болуын талап етуге құқылы;</w:t>
+      Жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алуда тапсырыс беруші әлеуетті өнім берушіден шарт бойынша міндеттемелерді орындау үшін жеткілікті, жұмыстарды орындау, қызметтерді көрсету орны бойынша астананың, облыстың және республикалық маңызы бар қаланың шекараларындағы тиісті әкімшілік-аумақтық бірлікте тіркелген материалдық және еңбек ресурстарының болуын талап етуге құқылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z217" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жұмыс тәжірибесінің болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z218" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік сатып алуды жүзеге асыру мақсаттары үшін жұмыс тәжірибесі мемлекеттік сатып алу шеңберінде орындалған шарттар және олар туралы мәліметтер мемлекеттік органдардың ақпараттық жүйелерінде бар өзге де шарттар бойынша ғана ескеріледі.</w:t>
+      Мемлекеттік сатып алуды жүзеге асыру мақсаттары үшін жұмыс тәжірибесі мемлекеттік сатып алу шеңберінде орындалған шарттар және олар туралы мәліметтер мемлекеттік органдардың цифрлық жүйелерінде бар өзге де шарттар бойынша ғана ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z219" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғалар қайта ұйымдастырылған жағдайда (қосылу, бірігу) қайта ұйымдастырылатын заңды тұлғалардың бірінің ең көп жұмыс тәжірибесі ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:bookmarkStart w:name="z220" w:id="218"/>
     <w:p>
@@ -5930,265 +6024,151 @@
         <w:t>
       1) әлеуетті өнім берушілердің мемлекеттік сатып алуға қатысуын шектейтін және негізсіз күрделендіретін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:bookmarkStart w:name="z223" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шарт бойынша міндеттемелерді орындау қажеттігінен тікелей туындамайтын біліктілік талаптарын белгілеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="222"/>
+    <w:bookmarkStart w:name="z224" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуетті өнім берушінің және (немесе) тартылатын қосалқы мердігердің (бірлесіп орындаушының) осы бапта белгіленген біліктілік талаптарына сәйкестігі тапсырыс берушіге, ұйымдастырушыға, бірыңғай ұйымдастырушыға осы Заңда және мемлекеттік сатып алуды жүзеге асыру қағидаларында көзделген тиісті құжаттарды ұсыну арқылы не Қазақстан Республикасының цифрлық заңнамасына сәйкес мемлекеттік органдардың цифрлық жүйелері арқылы расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z225" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес рұқсаттың болуы, қызметті жүзеге асырудың басталғаны туралы хабарлама жіберу қажет мемлекеттік сатып алуды жүзеге асырған жағдайда тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы әлеуетті өнім берушілерге және (немесе) тартылатын қосалқы мердігерлерге (бірлесіп орындаушыларға) тиісті рұқсаттың (хабарламаның) болуы туралы талапты белгілеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z227" w:id="224"/>
+    <w:bookmarkStart w:name="z226" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың цифрлық жүйелерінде мәліметтер болмаған жағдайда әлеуетті өнім беруші және (немесе) тартылатын қосалқы мердігер (бірлесіп орындаушы) Қазақстан Республикасының заңнамасына сәйкес алынған (жіберілген) тиісті рұқсаттың (хабарламаның) нотариат куәландырған немесе электрондық көшірмесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z227" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының бейрезидент-әлеуетті өнім берушісі осы бапта белгіленген біліктілік талаптарына өзінің сәйкестігін растау үшін Қазақстан Республикасының резиденттері ұсынатын сол бір құжаттарды не Қазақстан Республикасының бейрезидент-әлеуетті өнім берушісінің біліктілігі туралы ұқсас мәліметтерді растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z228" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z228" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен конкурс тәсілімен мемлекеттік сатып алудың жекелеген түрлерін жүзеге асыру жағдайларын, сондай-ақ осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6223,1501 +6203,1737 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, осы баптың 1-тармағында көзделмеген біліктілік талаптарын белгілеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z229" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z229" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әлеуетті өнім беруші және (немесе) тартылатын қосалқы мердігер (бірлесіп орындаушы) мынадай негіздердің бірі бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z231" w:id="228"/>
-[...15 lines deleted...]
-      2) әлеуетті өнім беруші өзінің сәйкестігін растау үшін ұсынған құжаттарда, сол сияқты мемлекеттік органдардың ақпараттық жүйелерінде қамтылған ақпараттың негізінде біліктілік талаптарына сәйкес келмеу, сондай-ақ ол тартатын жұмыстардың не көрсетілетін қызметтердің қосалқы мердігерінің (бірлесіп орындаушысының) біліктілік талаптарына сәйкес келмеу фактісі анықталғанда;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуетті өнім берушінің және (немесе) ол тартатын жұмыстардың не көрсетілетін қызметтердің қосалқы мердігерінің (бірлесіп орындаушысының) біліктілік талаптарына сәйкестігін растау үшін құжат (құжаттар) ұсынбағанда, сол сияқты мемлекеттік органдардың цифрлық жүйелерінде мәліметтер болмағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z232" w:id="229"/>
+    <w:bookmarkStart w:name="z231" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуетті өнім беруші өзінің сәйкестігін растау үшін ұсынған құжаттарда, сол сияқты мемлекеттік органдардың цифрлық жүйелерінде қамтылған ақпараттың негізінде біліктілік талаптарына сәйкес келмеу, сондай-ақ ол тартатын жұмыстардың не көрсетілетін қызметтердің қосалқы мердігерінің (бірлесіп орындаушысының) біліктілік талаптарына сәйкес келмеу фактісі анықталғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z232" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анық емес ақпарат беру фактісі анықталғанда, біліктілік талаптарына сәйкес келмейді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z233" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z233" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әлеуетті өнім берушіні және (немесе) ол тартатын жұмыстардың не көрсетілетін қызметтердің қосалқы мердігерін (бірлесіп орындаушысын) осы баптың 7-тармағында көзделмеген негіздер бойынша біліктілік талаптарына сәйкес келмейді деп тануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z234" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-бап. Конкурстық құжаттама, аукциондық құжаттама, сондай-ақ баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде орналастырылатын ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z235" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z235" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Әлеуетті өнім берушілерге осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген біліктілік талаптарынан басқа, конкурстық құжаттаманың, аукциондық құжаттаманың талаптары қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z236" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z236" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Конкурстық құжаттаманы, аукциондық құжаттаманы, сондай-ақ баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде орналастырылатын ақпаратты ұйымдастырушы Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасының, Қазақстан Республикасының Үкіметі айқындайтын таратылуы шектелген қызметтік ақпараттың және заңмен қорғалатын өзге де құпияның талаптарын ескере отырып, осы Заңға және мемлекеттік сатып алуды жүзеге асыру қағидаларына сәйкес қазақ және орыс тілдерінде әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z237" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z237" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық құжаттамада, аукциондық құжаттамада, сондай-ақ баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде орналастырылатын ақпаратта, егер бұл тауарды, жұмысты, көрсетілетін қызметті пайдалануға беру үшін қажет болса, іске қосу-реттеу жұмыстарын орындау туралы талап болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z238" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z238" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Конкурстық құжаттама, аукциондық құжаттама, сондай-ақ баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде орналастырылатын ақпарат сатып алынатын тауарларға, жұмыстарға, көрсетілетін қызметтерге арналған ұлттық стандарттарды, ал олар болмаған жағдайда мемлекетаралық стандарттарды көрсете отырып, техникалық өзіндік ерекшеліктің талаптарын (қысқаша сипаттаманы) қамтуға тиіс. Ұлттық және мемлекетаралық стандарттар болмаған кезде мемлекеттік сатып алуды нормалау ескеріле отырып сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің талап етілетін функционалдық, техникалық, сапалық және пайдалану сипаттамалары көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z239" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z239" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте техникалық өзіндік ерекшелікте әлеуетті өнім берушілерге қойылатын, берілетін тауарлардың Қазақстан Республикасының заңнамасына сәйкес техникалық регламенттерде, стандарттарда немесе өзге де құжаттарда белгіленген талаптарға сай келетінін растайтын құжаттарды беру туралы талап қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z240" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z240" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Конкурстық құжаттамада, аукциондық құжаттамада осы Заңда көзделмеген жағдайларда, әлеуетті өнім берушілер санының шектелуіне алып келетін, оның ішінде мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z241" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z241" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) әлеуетті өнім берушілерге кез келген өлшенбейтін сандық және (немесе) әкімшілендірілмейтін талаптар белгілеуге қатысты мемлекеттік сатып алу шарттарын белгілеуге тыйым салынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z242" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z242" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сандық немесе статистикалық әдістердің көмегімен дәл бағалауға немесе өлшеуге болмайтын талаптар өлшенбейтін талаптар деп түсініледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z243" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z243" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру және (немесе) бақылау мүмкін емес талаптар әкімшілендірілмейтін талаптар деп түсініледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z244" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z244" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауар белгілеріне, қызмет көрсету белгілеріне, фирмалық атауларға, патенттерге, пайдалы модельдерге, өнеркәсіптік үлгілерге, тауардың шығарылған жерінің атауына және өндірушінің атауына, сондай-ақ сатып алынатын тауардың, жұмыстың, көрсетілетін қызметтің жекелеген әлеуетті өнім берушіге тиесілілігін айқындайтын өзге де сипаттамаларға, мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z245" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z245" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі (орнатылған) жабдықты, сондай-ақ орнатылған бағдарламалық қамтылымды (лицензиялық бағдарламалық қамтылымды) толық жинақтау, жаңғырту және толық жарақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z246" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z246" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тауарды лизингке беру бойынша көрсетілетін қызметтерді берушіні айқындау және қажеттілік туындаған жағдайда лизингтің нысанасын егжей-тегжейлі сипаттау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z247" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z247" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тапсырыс берушінің қолында бар тауарды жөндеу және (немесе) оған техникалық қызмет көрсету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z248" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z248" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер техникалық көмекші (компенсаторлық) құралдар, кохлеарлық импланттар, дәрілік заттар және мамандандырылған емдік тамақтану өнімдері дәрігерлік консилиумдар қорытындыларының және медициналық-генетикалық қорытындылардың нәтижелері бойынша белгіленген медициналық көрсетілімдері (жеке төзімсіздігі, өмірлік көрсетілімдері бойынша) бар пациенттерге қатысты қолдану үшін сатып алынса, оларды сатып алу үшін мемлекеттік сатып алуды жүзеге асыру жағдайларын қоспағанда, нұсқаулардың болуына қатысты мемлекеттік сатып алу шарттарын белгілеуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z249" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z249" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орналастырылатын ақпаратта баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде тауар белгілеріне, қызмет көрсету белгілеріне, фирмалық атауларға, патенттерге, пайдалы модельдерге, өнеркәсіптік үлгілерге, тауардың шығарылған жерінің атауына және өндірушінің атауына, сондай-ақ сатып алынатын тауардың, жұмыстың, көрсетілетін қызметтің жекелеген әлеуетті өнім берушіге тиесілігін айқындайтын өзге де сипаттамаларға мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z250" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z250" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) негізгі (орнатылған) жабдықты, сондай-ақ орнатылған бағдарламалық қамтылымды (лицензиялық бағдарламалық қамтылымды) толық жинақтау, жаңғырту және толық жарақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z251" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z251" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарды лизингке беру бойынша көрсетілетін қызметтерді берушіні айқындау және қажеттілік туындаған жағдайда лизингтің нысанасын егжей-тегжейлі сипаттау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z252" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z252" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тапсырыс берушінің қолында бар тауарды жөндеу және (немесе) оған техникалық қызмет көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z253" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z253" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер техникалық көмекші (компенсаторлық) құралдар, кохлеарлық импланттар, дәрілік заттар және мамандандырылған емдік тамақтану өнімдері дәрігерлік консилиумдар қорытындыларының және медициналық-генетикалық қорытындылардың нәтижелері бойынша белгіленген медициналық көрсетілімдері (жеке төзімсіздігі, өмірлік көрсетілімдері бойынша) бар пациенттерге қатысты қолдану үшін сатып алынса, оларды сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z254" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z254" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нарықта ұсынылған және қолжетімді, құны республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің бір мың еселенген мөлшерінен аспайтын біртекті тауарларды сатып алу үшін мемлекеттік сатып алуды жүзеге асыру жағдайларын қоспағанда, нұсқаулардың болуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z256" w:id="253"/>
+    <w:bookmarkStart w:name="z255" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өнім берушіні таңдау біліктілік талаптарына, конкурстық құжаттама, аукциондық құжаттама талаптарына, конкурстық баға ұсынысына әсер ететін өлшемшарттарға сәйкестігі, веб-портал мемлекеттік және мемлекеттік емес цифрлық жүйелердің деректері мен мәліметтері негізінде қалыптастыратын әлеуетті өнім берушілер рейтингі, баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде әлеуетті өнім беруші ұсынған баға негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z256" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуетті өнім берушіні анықтау тәртібі, сондай-ақ көрсетілген талаптарына сәйкес келеді не сәйкес келмейді деп тану негіздері мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z257" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z257" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уәкілетті орган жекелеген тауарлар, жұмыстар, көрсетілетін қызметтер бойынша әлеуетті өнім берушілер мен өнім берушілерге уәкілетті орган бекітетін тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі бойынша қосымша талаптар белгілеуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z258" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z258" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Үлгілік конкурстық құжаттамаларды, аукциондық құжаттамаларды уәкілетті орган бекітетін тауарлар, жұмыстар, көрсетілетін қызметтер түрлерінің тізбесіне сәйкес уәкілетті органмен келісу бойынша тиісті саланың уәкілетті органдары әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z259" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z259" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-бап. Мемлекеттік сатып алуды жүзеге асыру кезіндегі демпингке қарсы шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z260" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z260" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әлеуетті өнім беруші ұсынған, мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалатын шекті мәннен төмен болып табылатын баға демпингтік баға деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z261" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z261" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әлеуетті өнім беруші шарттың орындалуын қамтамасыз етуге қосымша, демпингтік деп танылмайтын, жол берілетін ең төмен бағадан төмендетілген сомаға тең мөлшердегі соманы енгізген кезде мемлекеттік сатып алуды жүзеге асыру қағидаларында көзделген жағдайларды қоспағанда, демпингтік бағалар ұсынуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z262" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z262" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14-бап. Әлеуетті өнім берушінің, өнім берушінің анық емес ақпарат беруінің салдарлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z263" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z263" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Анық емес ақпарат берген әлеуетті өнім берушілер немесе өнім берушілер осы Заңда белгіленген тәртіппен мемлекеттік сатып алуға жосықсыз қатысушылардың тізіліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z264" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z264" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әлеуетті өнім беруші біліктілік талаптары және (немесе) конкурстық баға ұсынысына әсер ететін құжаттар бойынша беретін ақпараттың анықтығын уәкілетті орган не мемлекеттік аудит және қаржылық бақылау органдары мемлекеттік сатып алуды жүзеге асырудың кез келген сатысында, оның ішінде тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы ұсынған мәліметтер мен құжаттар негізінде анықтай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z265" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z265" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуетті өнім берушінің, өнім берушінің біліктілік талаптары және (немесе) конкурстық баға ұсынысына әсер ететін құжаттар бойынша анық емес ақпаратты беру фактісін анықтаған уәкілетті орган не мемлекеттік аудит және қаржылық бақылау органдары осындай факт анықталған күннен бастап бес жұмыс күнінен кешіктірмей бұл жөнінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z266" w:id="263"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z266" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер мұндай факт мемлекеттік сатып алу қорытындылары шығарылғаннан кейін анықталған болса, тапсырыс берушіні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z267" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z267" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер мұндай факт мемлекеттік сатып алу қорытындылары шығарылғанға дейін анықталған болса, ұйымдастырушыны, бірыңғай ұйымдастырушыны жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z268" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z268" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте жазбаша хабарламаға осы фактіні растайтын құжаттардың көшірмелері қоса берілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z269" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z269" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-бап. Мемлекеттік сатып алуды өткізілмеді деп танудың негіздері мен салдарлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z270" w:id="267"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z270" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Конкурс, аукцион тәсілімен мемлекеттік сатып алу мынадай негіздердің бірі бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z271" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z271" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурсқа, аукционға қатысуға ұсынылған өтінімдер болмаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z272" w:id="269"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z272" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер конкурсқа, аукционға қатысуға бірде-бір әлеуетті өнім беруші жіберілмесе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z273" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z273" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурсқа, аукционға қатысуға әлеуетті өнім берушілердің екі және одан көп өтінімі ұсынылған жағдайда, егер конкурсқа, аукционға қатысуға бір әлеуетті өнім беруші жіберілсе, өткізілмеді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z274" w:id="271"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z274" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Егер конкурсқа, аукционға қатысуға біліктілік талаптарына және (немесе) конкурстық құжаттаманың, аукциондық құжаттаманың талаптарына сай келетін бір өтінім ұсынылса, конкурс, аукцион тәсілімен мемлекеттік сатып алу өткізілді деп танылады. Бұл ретте жасалған шарттың бағасы конкурсқа, аукционға қатысуға арналған өтінімде көрсетілген әлеуетті өнім берушінің конкурстық баға ұсынысынан (бастапқы бағасынан) аспауға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z275" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z275" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер конкурс, аукцион тәсілімен мемлекеттік сатып алу өткізілмеді деп танылса, тапсырыс беруші мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z276" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z276" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурс, аукцион тәсілімен мемлекеттік сатып алуды қайтадан өткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z277" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z277" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурстық құжаттаманы, аукциондық құжаттаманы өзгерту және конкурс, аукцион тәсілімен мемлекеттік сатып алуды өткізу туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z278" w:id="275"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z278" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Конкурс, аукцион тәсілімен қайта мемлекеттік сатып алу осы баптың 1-тармағының 1) тармақшасында көзделген негіз бойынша өткізілмеді деп танылған жағдайда, тапсырыс беруші бір көзден алу тәсілімен мемлекеттік сатып алуды жүзеге асыруға құқылы. Бұл ретте бір көзден алу тәсілімен мемлекеттік сатып алуға қатысуға шақырту жіберілетін әлеуетті өнім берушіні тапсырыс беруші айқындайды және ол біліктілік талаптарына, сондай-ақ конкурстық құжаттама, аукциондық құжаттама талаптарына сәйкес келуге тиіс. Жасалған шарттың бағасы осы мемлекеттік сатып алуды жүзеге асыру үшін бөлінген сомадан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z279" w:id="276"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z279" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы баптың 1-тармағының 2) және 3) тармақшаларында көзделген негіздер бойынша конкурс, аукцион тәсілімен мемлекеттік сатып алу өткізілмеді деп танылған жағдайларда, бір көзден алу тәсілімен мемлекеттік сатып алуды жүзеге асыруға жол берілмейді. Бұл ретте әлеуетті өнім берушілердің конкурстық баға ұсыныстары (бастапқы бағалары) ашылмайды, сондай-ақ осы Заңның 26-бабына сәйкес мемлекеттік сатып алуды жүзеге асыру кезінде сұратылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z280" w:id="277"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z280" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды жүзеге асыру кезінде, егер баға ұсыныстарын ұсыну мерзімі ішінде әлеуетті өнім берушінің бір ғана баға ұсынысы ұсынылған болса, веб-портал мұндай мемлекеттік сатып алуды автоматты түрде өткізілмеді деп таниды және ұйымдастырушы осы әлеуетті өнім берушіден бір көзден алу тәсілімен мемлекеттік сатып алуды жүзеге асырады. Бұл ретте жасалған шарттың бағасы әлеуетті өнім берушінің баға ұсынысынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z281" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z281" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Егер баға ұсыныстарын ұсыну мерзімі ішінде әлеуетті өнім берушілердің бірде-бір баға ұсынысы ұсынылмаса, веб-портал мұндай мемлекеттік сатып алуды автоматты түрде өткізілмеді деп таниды және ұйымдастырушы баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды қайтадан жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z282" w:id="279"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z282" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Веб-портал әлеуетті өнім берушінің баға ұсынысын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z283" w:id="280"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z283" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер ол осы тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу үшін бөлінген сомадан асып түскен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z284" w:id="281"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z284" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Заңның 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 3), 4), 5), 6), 7) және 9) тармақшаларында көзделген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z285" w:id="282"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z285" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуетті өнім берушінің электрондық әмиянындағы баға ұсыныстарын сұратуға қатысуға арналған өтінімді қамтамасыз ету сомасы болмаған не жеткіліксіз болған жағдайларда, автоматты түрде қабылдамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z286" w:id="283"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z286" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Егер веб-портал баға ұсыныстарын осы баптың 8-тармағында көзделген негіздер бойынша автоматты түрде қабылдамағаннан кейін әлеуетті өнім берушілердің екіден аз баға ұсынысы қалған болса, онда мұндай мемлекеттік сатып алу өткізілмеді деп танылады және ұйымдастырушы баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алуды қайтадан жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z287" w:id="284"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z287" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік сатып алуды электрондық дүкен арқылы жүзеге асыру кезінде, егер мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған уақыт ішінде тапсырысты әлеуетті өнім берушілердің бірде-бірі растамаса, электрондық дүкен арқылы мемлекеттік сатып алу өткізілмеді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z288" w:id="285"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z288" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Электрондық дүкен арқылы мемлекеттік сатып алу өткізілмеді деп танылған жағдайда, тапсырыс беруші мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z289" w:id="286"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z289" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электрондық дүкен арқылы мемлекеттік сатып алуды қайтадан өткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z290" w:id="287"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z290" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) мемлекеттік сатып алуды осы Заңның 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған өзге де бәсекелестік тәсілдермен жүзеге асыру туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z291" w:id="288"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z291" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16-бап. Бір көзден алу тәсілімен мемлекеттік сатып алуды жүзеге асыру негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z292" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z292" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бір көзден алу тәсілімен мемлекеттік сатып алу осы баптың 2 және 3-тармақтарында көзделген жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z294" w:id="291"/>
+    <w:bookmarkStart w:name="z293" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өткізілмеген мемлекеттік сатып алу бойынша бір көзден алу тәсілімен мемлекеттік сатып алу, егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z294" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңда көзделген жағдайларда конкурс, аукцион тәсілімен мемлекеттік сатып алу өткізілмеді деп танылған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z295" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z295" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы ереже конкурс, аукцион тәсілімен мемлекеттік сатып алу Қазақстан Республикасының заңдарына сәйкес жарамсыз деп танылған жағдайларға қолданылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z296" w:id="293"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z296" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңда көзделген жағдайларда баға ұсыныстарын сұрату тәсілімен мемлекеттік сатып алу өткізілмеді деп танылған немесе ұйымдастырушы қабылдаған, осы Заңның 15-бабының 7 және 9-тармақтарында көзделген шаралар шарт жасасуға алып келмеген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z297" w:id="294"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z297" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шартты тікелей жасасу арқылы бір көзден алу тәсілімен мемлекеттік сатып алу мынадай жағдайларда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z298" w:id="295"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшаға өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия салаларына жататын көрсетілетін қызметтерді, сондай-ақ энергиямен жабдықтаудың көрсетілетін қызметтерін сатып алу немесе энергиямен жабдықтаушы ұйымнан электр энергиясын сатып алу-сату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
     <w:bookmarkStart w:name="z299" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сатып алынатын тауарларға, көрсетілетін қызметтерге қатысты айрықша құқықтарға ие тұлғадан зияткерлік меншік объектілері болып табылатын тауарларды, көрсетілетін қызметтерді сатып алу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:bookmarkStart w:name="z300" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7910,51 +8126,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жедел-іздестіру, қарсы барлау қызметін жүзеге асыратын органдарға құпия түрде жәрдем көрсетуге келісім берген адамдар көрсететін қызметтерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
     <w:bookmarkStart w:name="z310" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметтік үй-жайларды, көлік құралдары мен өзге де техникалық құралдарды, ақпараттық жүйелерді, мүлікті, сондай-ақ оларды күтіп ұстау, оларға қызмет көрсету және техникалық қолдау бойынша көрсетілетін қызметтерді;</w:t>
+      қызметтік үй-жайларды, көлік құралдары мен өзге де техникалық құралдарды, цифрлық жүйелерді, мүлікті, сондай-ақ оларды күтіп ұстау, оларға қызмет көрсету және техникалық қолдау бойынша көрсетілетін қызметтерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
     <w:bookmarkStart w:name="z311" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       астыртын ұйымдар мен объектілерді құру және күтіп ұстау үшін тауарларды, жұмыстарды, көрсетілетін қызметтерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z312" w:id="309"/>
     <w:p>
@@ -8030,111 +8246,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өзге де сақтандыру түрлерін қоспағанда, медицина қызметкерінің кәсіптік жауапкершілігін сақтандыру жөнінде көрсетілетін қызметті қоса алғанда, халықаралық рейтингтік агенттіктер көрсететін қызметтерді, қаржылық көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z316" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) зағип және көзі нашар көретін азаматтар үшін мамандандырылған кiтапханалар көрсететін қызметтерді сатып алу;</w:t>
+      9) зағип және көзі нашар көретін азаматтар үшін мамандандырылған кітапханалар көрсететін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z317" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) мемлекеттік және ведомстволық наградаларды және олардың құжаттарын, Қазақстан Республикасы Парламенті депутатының омырауға тағатын белгісін және оның құжатын, мемлекеттік салыстырып тексеру таңбаларын, Қазақстан Республикасы азаматтарының паспорттарын (оның ішінде қызметтік және дипломатиялық), жеке куәліктерін, шетелдіктің Қазақстан Республикасында тұруға ықтиярхатын, азаматтығы жоқ адамның куәлігін, азаматтық хал актілерін тіркеу туралы куәліктерді дайындау жөніндегі көрсетілетін қызметтерді сатып алу, сондай-ақ Қазақстан Республикасының Үкіметі айқындаған өнім берушілерден Қазақстан Республикасының Үкіметі бекіткен тізбе бойынша арнаулы дәрежеде қорғауды талап ететін баспа өнімін сатып алу;</w:t>
+      10) мемлекеттік және ведомстволық наградаларды және олардың құжаттарын, Қазақстан Республикасы Құрылтайы депутатының төсбелгісін және оның құжатын, мемлекеттік салыстырып тексеру таңбаларын, Қазақстан Республикасы азаматтарының паспорттарын (оның ішінде қызметтік және дипломатиялық), жеке куәліктерін, шетел азаматының Қазақстан Республикасында тұруға ықтиярхатын, азаматтығы жоқ адамның куәлігін, азаматтық хал актілерін тіркеу туралы куәліктерді дайындау жөніндегі көрсетілетін қызметтерді сатып алу, сондай-ақ Қазақстан Республикасының Үкіметі айқындаған өнім берушілерден Қазақстан Республикасының Үкіметі бекіткен тізбе бойынша арнаулы дәрежеде қорғауды талап ететін баспа өнімін сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z318" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасының Үкіметі бекіткен тізбе бойынша Қазақстан Республикасының халықаралық шарттарына сәйкес жүзеге асырылатын тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
     <w:bookmarkStart w:name="z319" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) мемлекеттер, мемлекеттердiң үкiметтерi, халықаралық және мемлекеттiк ұйымдар, қызметi қайырымдылық және халықаралық сипаттағы шетелдiк үкiметтiк емес қоғамдық ұйымдар мен қорлар өтеусiз негiзде Қазақстан Республикасының Үкiметiне беретін грант ақшаларын, сондай-ақ оларды беру туралы келiсiмдерде тауарларды, жұмыстарды, көрсетілетін қызметтердi сатып алудың өзге рәсiмдерi көзделген жағдайларда осы гранттарды қоса қаржыландыруға бөлiнетін ақшаны пайдалануға байланысты тауарларды, жұмыстарды, көрсетілетін қызметтердi сатып алу;</w:t>
+      12) мемлекеттер, мемлекеттердің үкіметтері, халықаралық және мемлекеттік ұйымдар, қызметі қайырымдылық және халықаралық сипаттағы шетелдік үкіметтік емес қоғамдық ұйымдар мен қорлар өтеусіз негізде Қазақстан Республикасының Үкіметіне беретін грант ақшаларын, сондай-ақ оларды беру туралы келісімдерде тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алудың өзге рәсімдері көзделген жағдайларда осы гранттарды қоса қаржыландыруға бөлінетін ақшаны пайдалануға байланысты тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
     <w:bookmarkStart w:name="z320" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жұмыскерлерді шетелде даярлау, қайта даярлау және олардың біліктілігін арттыру бойынша көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
     <w:bookmarkStart w:name="z321" w:id="318"/>
     <w:p>
@@ -8238,148 +8454,62 @@
     <w:bookmarkEnd w:id="322"/>
     <w:bookmarkStart w:name="z326" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықаралық және (немесе) шетелдік ақпараттық ұйымдардың ақпарат беру жөніндегі көрсетілетін қызметтерін сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      18) арнаулы әлеуметтік көрсетілетін қызметтердің кепілдендірілген көлемінде көзделген арнаулы әлеуметтік көрсетілетін қызметтер мен арнаулы әлеуметтік көрсетілетін қызметтерді бағалау және оларға деген қажеттілікті айқындау бойынша көрсетілетін қызметтерді сатып алу;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) арнаулы әлеуметтік көрсетілетін қызметтерге қажеттілікті бағалау және айқындау бойынша көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z328" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің мемлекеттік кәсіпорындары өндіретін тауарларды, орындайтын жұмыстарды, көрсететін қызметтерді сатып алу. Тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі мен көлемін, сондай-ақ мұндай тауарлар, жұмыстар, көрсетілетін қызметтер сатып алынатын қылмыстық-атқару (пенитенциарлық) жүйесі мекемелері мемлекеттік кәсіпорындарының тізбесін уәкілетті органмен және монополияға қарсы органмен келісу бойынша ішкі істер органдарының бірыңғай жүйесін басқаратын Қазақстан Республикасының орталық атқарушы органы бекітеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:bookmarkStart w:name="z329" w:id="325"/>
     <w:p>
       <w:pPr>
@@ -8414,51 +8544,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қылмыстық-атқару (пенитенциарлық) жүйесі мекемелері мемлекеттік кәсіпорындарының сотталғандарды және (немесе) жаза мерзімін өтегендерді не пробация қызметінде есепте тұрғандарды мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған шарттарда қосалқы мердігердің (бірлесіп орындаушының) жұмысқа орналастыруы мақсатында тапсырыс берушімен жасалған шарт шеңберінде орындалатын жұмыстар немесе көрсетілетін қызметтер көлемінің үштен бірінен аспайтын көлемде тауарларды өндіру, жұмыстарды орындау және қызметтерді көрсету бойынша қосалқы мердігерлерді (бірлесіп орындаушыларды) тартуына жол беріледі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
     <w:bookmarkStart w:name="z331" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Парламентінің, Қазақстан Республикасы Үкіметінің қызметін қамтамасыз ететін мемлекеттік органның өзі оларға қатысты Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасына сәйкес басқаруды жүзеге асыратын мемлекеттік кәсіпорындардан осындай мемлекеттік кәсіпорындар қызметінің негізгі нысанасы бойынша тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуы;</w:t>
+      20) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Құрылтайының, Қазақстан Республикасы Үкіметінің қызметін қамтамасыз ететін мемлекеттік органның өзі оларға қатысты Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасына сәйкес басқаруды жүзеге асыратын мемлекеттік кәсіпорындардан осындай мемлекеттік кәсіпорындар қызметінің негізгі нысанасы бойынша тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
     <w:bookmarkStart w:name="z332" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Қазақстан Республикасының Президентін, өзге де күзетілетін адамдарды және күзетілетін адамдардың болуына арналған объектілерді күзетуді және олардың қауіпсіздігін қамтамасыз ету (оның ішінде қауіпсіздігін қамтамасыз етуге қатысу) үшін қажетті тауарларды, жұмыстарды, көрсетілетін қызметтерді, сондай-ақ Қазақстан Республикасы Президентінің бейнеархивін қалыптастыру және қызметіне ақпараттық қызмет көрсету бойынша көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
     <w:bookmarkStart w:name="z333" w:id="329"/>
     <w:p>
@@ -8474,51 +8604,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) Қазақстан Республикасы Президентінің және өзге де күзетілетін адамдардың қызметін қамтамасыз ету, Қазақстан Республикасының Президенті мен өзге де күзетілетін адамдарға қызмет көрсетуге арналған мемлекеттік резиденцияларды, автомобиль көлік құралдары мен әуе кемелерін күтіп ұстау, оларға қызмет көрсету және олардың жұмыс істеуі үшін қажетті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасы Президентінің және өзге де күзетілетін адамдардың қатысуымен іс-шаралар өткізу үшін қажетті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
     <w:bookmarkStart w:name="z334" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Парламентінің, Қазақстан Республикасы Үкіметінің қызметін қамтамасыз ететін мемлекеттік орган не оның ведомствосы оларға қатысты Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасына сәйкес басқаруды жүзеге асыратын мемлекеттік кәсіпорындардың, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғалардың тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуы;</w:t>
+      23) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Құрылтайының, Қазақстан Республикасы Үкіметінің қызметін қамтамасыз ететін мемлекеттік орган не оның ведомствосы оларға қатысты Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасына сәйкес басқаруды жүзеге асыратын мемлекеттік кәсіпорындардың, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғалардың тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
     <w:bookmarkStart w:name="z335" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) төреліктерде, шетелдік төреліктерде, шет мемлекеттік және сот органдарында, сондай-ақ дауларды төрелікте (сотта) реттегенге дейінгі процесте талқылаулардың перспективаларын бағалау, мемлекеттің не тапсырыс берушілердің мүдделерін қорғау және білдіру жөніндегі консультациялық және заңдық көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
     <w:bookmarkStart w:name="z336" w:id="332"/>
     <w:p>
@@ -8854,51 +8984,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктерінен инватакси көрсететін қызметтерді сатып алу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
     <w:bookmarkStart w:name="z353" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шарттың жобасы мемлекеттік сатып алудың электрондық көрсетілетін қызметтеріне қол жеткізудің бірыңғай нүктесін ұсынатын мемлекеттік органның ақпараттық жүйесінде:</w:t>
+      Шарттың жобасы мемлекеттік сатып алудың электрондық көрсетілетін қызметтеріне қол жеткізудің бірыңғай нүктесін ұсынатын мемлекеттік органның цифрлық жүйесінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
     <w:bookmarkStart w:name="z354" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Салық кодексінің 474-бабы 7) тармақшасының бірінші бөлігінде көзделген шарттарға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
     <w:bookmarkStart w:name="z355" w:id="351"/>
     <w:p>
@@ -9183,50 +9313,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z364" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9278,50 +9468,156 @@
         <w:t>
       2. Шарттардың жобалары уәкілетті орган бекітетін үлгілік шарттарға сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
     <w:bookmarkStart w:name="z367" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган тауарлардың, жұмыстардың, көрсетілетін қызметтердің жекелеген түрлері бойынша үлгілік шарттарды бекітуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақты үшінші бөлікпен толықтыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z368" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидентімен шарт жасасу жағдайында, шартты Қазақстан Республикасы заңнамасының талаптары ескеріле отырып, ол ұсынатын нысанда, қағаз жеткізгіште ресімдеуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
     <w:bookmarkStart w:name="z369" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9502,150 +9798,62 @@
     <w:bookmarkEnd w:id="373"/>
     <w:bookmarkStart w:name="z378" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте қосалқы мердігерлердің (бірлесіп орындаушылардың) өткізілетін мемлекеттік сатып алудың нысанасы болып табылатын жұмыстарды орындау не қызметтерді көрсету көлемдерін өзге қосалқы мердігерлерге (бірлесіп орындаушыларға) беруіне тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...98 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің ережесі "цифрлық үкімет" операторымен мемлекеттік сатып алу туралы шарттар жасасу жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z379" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тапсырыс беруші мен өнім беруші көрсетілген шарт бойынша қабылданған міндеттемелерді толық орындаған жағдайда шарт орындалды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
     <w:bookmarkStart w:name="z380" w:id="376"/>
     <w:p>
       <w:pPr>
@@ -9744,85 +9952,167 @@
         <w:t>
       Бұл ретте мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған жағдайларда, шарттың орындалуын қамтамасыз ету мөлшері шарттың жалпы сомасының үштен беске дейінгі пайызын құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
     <w:bookmarkStart w:name="z385" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер шартта аванс төлеу көзделсе, өнім беруші шарттың орындалуын қамтамасыз етуге қосымша авансқа тең мөлшерде авансты қамтамасыз етуді енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-бапқа өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z386" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18-бап. Шарттың жобасына, жасалған шартқа өзгерістер енгізу, сондай-ақ шартты бұзу жөніндегі негіздер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
     <w:bookmarkStart w:name="z387" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Өнiм берушiнi таңдауға негiз болған сапаның және басқа да шарттардың өзгермеуі талабымен шарттың жобасына өзгерiстер енгiзуге мынадай өзара байланысты талаптар сақталған кезде:</w:t>
+      1. Өнім берушіні таңдауға негіз болған сапаның және басқа да шарттардың өзгермеуі талабымен шарттың жобасына өзгерістер енгізуге мынадай өзара байланысты талаптар сақталған кезде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
     <w:bookmarkStart w:name="z388" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурс, аукцион тәсілімен мемлекеттік сатып алу қорытындылары туралы хаттамаға қол қойылған күннен бастап бес жұмыс күнінен кешіктірмей, тараптардың бірі шарттың жобасына өзгерістер енгізуге бастамашы болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
     <w:bookmarkStart w:name="z389" w:id="385"/>
     <w:p>
@@ -9918,51 +10208,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жасалған шартқа өнім берушіні таңдауға негіз болған сапаның және басқа да шарттардың өзгермеуі талабымен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
     <w:bookmarkStart w:name="z394" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тараптардың өзара келiсуі бойынша тауарларға, жұмыстарға, көрсетілетін қызметтерге бағаны және тиiсiнше шарттың сомасын азайту бөлiгiнде;</w:t>
+      1) тараптардың өзара келісуі бойынша тауарларға, жұмыстарға, көрсетілетін қызметтерге бағаны және тиісінше шарттың сомасын азайту бөлігінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
     <w:bookmarkStart w:name="z395" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер Қазақстан Республикасының заңнамасына сәйкес сараптамадан өткен жобалау-сметалық құжаттамаға өзгерістер енгізілсе және Қазақстан Республикасының заңнамасында айқындалған тәртіппен осындай өзгеріс сомасына қосымша ақша бөлу туралы шешім қабылданса, шарттың сомасын ұлғайту бөлігінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
     <w:bookmarkStart w:name="z396" w:id="392"/>
     <w:p>
@@ -9998,91 +10288,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер өнім беруші өзімен жасалған шартты орындау процесінде тауардың, жұмыстың, көрсетілетін қызметтің бір бірлігі үшін бағаның өзгермеуі талабымен өзімен жасалған шарттың нысанасы болып табылатын тауарды берудің, жұмысты орындаудың, қызметті көрсетудің неғұрлым үздік сапалық және (немесе) техникалық сипаттамаларын не мерзімдерін және (немесе) талаптарын ұсынса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
     <w:bookmarkStart w:name="z398" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасының салық, кеден және өзге де заңнамасының өзгеруiнен туындаған, аяқталу мерзiмi келесi (кейiнгi) қаржы жылындағы (жылдарындағы) жұмыстарды орындауға, қызметтерді көрсетуге арналған шарттың сомасын азайту немесе ұлғайту бөлiгiнде;</w:t>
+      5) Қазақстан Республикасының салық, кеден және өзге де заңнамасының өзгеруінен туындаған, аяқталу мерзімі келесі (кейінгі) қаржы жылындағы (жылдарындағы) жұмыстарды орындауға, қызметтерді көрсетуге арналған шарттың сомасын азайту немесе ұлғайту бөлігінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
     <w:bookmarkStart w:name="z399" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) аяқталу мерзiмi келесi (кейiнгi) қаржы жылындағы (жылдарындағы) жұмыстарды орындау, қызметтерді көрсету туралы шарттың сомасын азайту бөлiгiнде;</w:t>
+      6) аяқталу мерзімі келесі (кейінгі) қаржы жылындағы (жылдарындағы) жұмыстарды орындау, қызметтерді көрсету туралы шарттың сомасын азайту бөлігінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
     <w:bookmarkStart w:name="z400" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жасалған шарт сомасының өзгермеуі талабымен жылдар бойынша қаржыландыру өзгертілген жағдайда, жұмыстарды орындау, қызметтерді көрсету туралы шарттар бойынша міндеттемелерді орындау мерзімдерін өзгерту бөлiгiнде;</w:t>
+      7) жасалған шарт сомасының өзгермеуі талабымен жылдар бойынша қаржыландыру өзгертілген жағдайда, жұмыстарды орындау, қызметтерді көрсету туралы шарттар бойынша міндеттемелерді орындау мерзімдерін өзгерту бөлігінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
     <w:bookmarkStart w:name="z401" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тапсырыс берушінің және (немесе) өнім берушінің лауазымды адамына қатысты шарттың орындалуына байланысты қылмыстық іс қозғалған жағдайда, жұмыстарды орындау туралы шарт бойынша міндеттемелерді орындау мерзімін өзгерту бөлігінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
     <w:bookmarkStart w:name="z402" w:id="398"/>
     <w:p>
@@ -10576,51 +10866,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19-бап. Толық бітіріп берілетін құрылыс туралы шарт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
     <w:bookmarkStart w:name="z427" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Толық бітіріп берілетін құрылыс туралы шарт объектілерді салу үшін жасалуы мүмкін, олардың тізбесін облыстардың, республикалық маңызы бар қалалардың және астананың мәслихаттары бекітеді.</w:t>
+      1. Толық бітіріп берілетін құрылыс туралы шарт объектілерді салу үшін жасалуы мүмкін, олардың тізбесін астананың, облыстардың және республикалық маңызы бар қалалардың мәслихаттары бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
     <w:bookmarkStart w:name="z428" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Толық бітіріп берілетін құрылыс туралы шартты жасасу мақсатында тапсырыс беруші конкурс тәсілімен мемлекеттік сатып алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
     <w:bookmarkStart w:name="z429" w:id="425"/>
     <w:p>
@@ -10640,50 +10930,132 @@
         <w:t>
       3. Пайдалануға берілген күрделі құрылыс объектісі толық бітіріп берілетін құрылыс туралы шарт бойынша орындалған жұмыстың нәтижесі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
     <w:bookmarkStart w:name="z430" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Толық бітіріп берілетін құрылыс туралы шартты жасаудың және іске асырудың өзге де ерекшеліктері осы Заңда, мемлекеттік сатып алу қағидаларында және шарттың ережелерінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z431" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. МЕМЛЕКЕТТІК САТЫП АЛУДЫ ЖҮЗЕГЕ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
     <w:bookmarkStart w:name="z432" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -10931,51 +11303,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) веб-порталды дамытуды, қолдап отыруды және оларға жүйелік-техникалық қызмет көрсетуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
     <w:bookmarkStart w:name="z445" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) веб-порталды дамыту бойынша жобаларды басқаруды жүзеге асырады, сондай-ақ уәкілетті органмен келісу бойынша веб-порталдың талаптарын айқындайды және ақпараттық жүйелермен өзара іс-қимылын қамтамасыз етеді;</w:t>
+      2) веб-порталды дамыту бойынша жобаларды басқаруды жүзеге асырады, сондай-ақ уәкілетті органмен келісу бойынша веб-порталдың талаптарын айқындайды және цифрлық жүйелермен өзара іс-қимылын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
     <w:bookmarkStart w:name="z446" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуетті өнім берушілерге веб-порталды пайдалану (оған қол жеткізу) бойынша ақылы негізде қызметтер көрсетеді. Әлеуетті өнім берушілердің веб-порталды пайдалануы (оған қол жеткізуі) бойынша көрсетілетін қызметтердің бағасын бірыңғай оператор уәкілетті органмен келісу бойынша белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
     <w:bookmarkStart w:name="z447" w:id="442"/>
     <w:p>
@@ -10995,418 +11367,190 @@
         <w:t>
       Бұл ретте веб-порталды пайдалану (оған қол жеткізу) бойынша көрсетілетін қызметтердің бағасы бірыңғай оператордың өкілеттіктерін жүзеге асыруға бірыңғай оператор шеккен шығындардың толық өтелуін қамтамасыз етуге тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
     <w:bookmarkStart w:name="z448" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік сатып алу субъектілеріне веб-порталдың жұмыс істеуі мәселелері бойынша өтеусіз негізде консультациялық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z450" w:id="444"/>
+    <w:bookmarkStart w:name="z449" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік сатып алу субъектілерінің веб-порталда орналастырылған цифрлық ресурстарын сақтаудың киберқауіпсіздігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z450" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік сатып алуды жүзеге асыру қағидаларына сәйкес веб-порталды ақпараттық толықтыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z452" w:id="445"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z451" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уәкілетті субъектілермен мемлекеттік органдардың цифрлық жүйелерін, мемлекеттік цифрлық ресурстарды интеграциялау және киберқауіпсіздікті қамтамасыз ету мәселелері бойынша өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z452" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) әлеуетті өнім берушінің немесе өнім берушінің электрондық әмиянындағы ақшаны енгізу және қайтару процесін мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған тәртіппен, веб-порталдың құралдарын пайдалана отырып, операциялық қолдап отыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z453" w:id="446"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z453" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уәкілетті орган айқындайтын тәртіппен веб-порталды пайдалану қағидаларына сәйкес веб-портал арқылы электрондық қызметтер көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z454" w:id="447"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z454" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) анықтамалықты ендіре отырып, тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалардың дерекқорын ендіруді және қолдап отыруды жүзеге асырады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z455" w:id="448"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z455" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) әлеуетті өнім берушілер мен өнім берушілердің ақшасының сақталуын қамтамасыз ету мақсатында электрондық әмиян пайдаланылып жүзеге асырылатын операциялар бойынша ақшаны уәкілетті орган айқындаған тәртіппен бюджетті атқару жөніндегі орталық уәкілетті органда ашылған өз шотына орналастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkEnd w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік сатып алу саласындағы уәкілетті органмен келісу бойынша сауда қызметін реттеу саласындағы уәкілетті орган айқындаған тәртіппен Ұлттық тауарлардың каталогын қолдап отыруды, дамытуды және толықтыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11446,1285 +11590,1333 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z457" w:id="449"/>
+    <w:bookmarkStart w:name="z457" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. МЕМЛЕКЕТТІК САТЫП АЛУДЫ ӨТКІЗУДІ БАҚЫЛАУ ЖӘНЕ МОНИТОРИНГТЕУ. ШАҒЫМ ЖАСАУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z458" w:id="450"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z458" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23-бап. Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасының сақталуын бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z459" w:id="451"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z459" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасының сақталуын бақылауды уәкілетті орган осы Заңға және "Мемлекеттік аудит және қаржылық бақылау туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z460" w:id="452"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z460" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бақылау объектілері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z461" w:id="453"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z461" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы, сараптама комиссиясы, сарапшы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z462" w:id="454"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z462" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) өткізілетін мемлекеттік сатып алу нысанасы шегінде әлеуетті өнім беруші, өнім беруші, сондай-ақ олар жұмыстарды орындау бойынша қосалқы мердігерлер не қызметтер көрсету бойынша бірлесіп орындаушылар ретінде тартатын тұлғалар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z463" w:id="455"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z463" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бірыңғай оператор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z464" w:id="456"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z464" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Уәкілетті орган бақылауды мынадай жағдайлардың бірі басталған кезде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z465" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) әлеуетті өнім беруші, конкурсқа не аукционға қатысушы, өнім беруші не олардың уәкілетті өкілі тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының, сараптама комиссиясының, сарапшының, бірыңғай оператордың әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасап жазбаша жолданым не жалпыға бірдей қолжетімді цифрлық жүйелер арқылы келіп түскен және Қазақстан Республикасының цифрлық заңнамасының талаптарына сәйкес келетін жолданым бергенде; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z466" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық қорғау органдарының, ұлттық қауіпсіздік органдарының қаулылары келіп түскен кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z467" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәуекелдерді бағалау және басқару жүйесі арқылы алынған ақпаратты талдау нәтижелері бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z468" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уәкілетті орган бақылау іс-шараларын, оның ішінде камералдық бақылауды жүргізу нәтижесінде бақылау объектісінің Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын бұзғанын анықтаған кезде мынадай шаралар қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z469" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бақылау объектісіне камералдық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы нұсқама, хабарлама жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z470" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттемелері тиісті түрде орындалған шарттарды қоспағанда, Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын бұза отырып жасалған, күшіне енген шарттарды жарамсыз деп тану туралы талап қоюмен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z471" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Бақылау іс-шараларын жүргізу нәтижесінде бақылау объектісінің құрамында қылмыстық құқық бұзушылық белгілері бар әрекет жасау (әрекетсіздігі) фактісі анықталған кезде, уәкілетті орган мен мемлекеттік аудит және қаржылық бақылау органдары осындай факт анықталған күннен бастап бес жұмыс күні ішінде аталған әрекеттің (әрекетсіздіктің) жасалғаны туралы ақпаратты және осындай фактіні растайтын құжаттарды құқық қорғау органдарына, ұлттық қауіпсіздік органдарына беруге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z472" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уәкілетті орган мен мемлекеттік аудит және қаржылық бақылау органдарының әрекеттеріне (әрекетсіздігіне), сондай-ақ шешімдеріне Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...222 lines deleted...]
-    <w:bookmarkStart w:name="z473" w:id="464"/>
+    </w:p>
+    <w:bookmarkStart w:name="z473" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24-бап. Мемлекеттік сатып алудың мониторингі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z474" w:id="465"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z474" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік сатып алуды жүзеге асыру туралы ақпаратты жинауды, қорытуды, талдауды, жүйелеуді және бағалауды жүзеге асыру мақсатында уәкілетті орган веб-портал арқылы және онда қамтылған ақпараттың негізінде мемлекеттік сатып алудың мониторингін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z475" w:id="466"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z475" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қоғамдық бақылау субъектілері веб-портал арқылы және онда қамтылған ақпараттың негізінде "Қоғамдық бақылау туралы" Қазақстан Республикасының Заңына сәйкес мемлекеттік сатып алуға қоғамдық мониторинг жүргізе алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z476" w:id="467"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z476" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25-бап. Тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының, сараптама комиссиясының (сарапшының) әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z477" w:id="468"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z477" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Егер тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының, сараптама комиссиясының (сарапшының) әрекеттері (әрекетсіздігі), шешімдері әлеуетті өнім берушінің құқықтары мен заңды мүдделерін бұзса, әлеуетті өнім беруші конкурс, аукцион тәсілімен мемлекеттік сатып алудың қорытындылары туралы хаттама орналастырылған күннен бастап үш жұмыс күні ішінде олардың әрекеттеріне (әрекетсіздігіне), шешімдеріне веб-портал арқылы шағым жасауға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z478" w:id="469"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z478" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының, сараптама комиссиясының (сарапшының) әрекеттеріне (әрекетсіздігіне), шешімдеріне шағым жасалған жағдайда, шарт жасасу мерзімі шағымды қарау мерзімі аяқталғанға дейін тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z479" w:id="470"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z479" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы осы баптың 1-тармағында көзделген шағымды беру мерзімі өткен күннен кейін үш жұмыс күні ішінде шағымды қанағаттандыру не қанағаттандырудан бас тарту туралы шешім қабылдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z480" w:id="471"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z480" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының шағымды қарау нәтижелері бойынша қабылдаған шешіміне Қазақстан Республикасының заңнамасына сәйкес сотқа шағым жасалуы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z481" w:id="472"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z481" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте тапсырыс берушінің, ұйымдастырушының, бірыңғай ұйымдастырушының шешіміне әкімшілік сот ісін жүргізу шеңберінде шағым жасау мемлекеттік сатып алу рәсімдерін тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z482" w:id="473"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z482" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Шағымдарды беру және қарау тәртібі мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z483" w:id="474"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z483" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Шағымды веб-портал арқылы жіберу және қарау жөніндегі талаптар ерекше тәртіп қолданылатын мемлекеттік сатып алуға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z484" w:id="475"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z484" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы бапта көзделген дауларды сотқа дейінгі реттеу тәртібі міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z485" w:id="476"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z485" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік сатып алудың жеңімпазын веб-портал автоматты түрде айқындайтын мемлекеттік сатып алудың қорытындыларына осы бапта көзделген тәртіппен шағым жасауға болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z486" w:id="477"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z486" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. АРНАУЛЫ ЖӘНЕ ҚОРЫТЫНДЫ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z487" w:id="478"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z487" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z488" w:id="479"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z488" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26-бап. Мемлекеттік сатып алуды жүзеге асырудың ерекше тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z489" w:id="480"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z489" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңда көзделген біліктілік талаптарын белгілейтін, сондай-ақ мемлекеттік сатып алуды жүзеге асыру рәсімдерін регламенттейтін нормаларды қоспағанда, ерекше тәртіп қолданылатын мемлекеттік сатып алу осы Заңға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z490" w:id="481"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z490" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ерекше тәртіп қолданылатын мемлекеттік сатып алу мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z491" w:id="482"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z491" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес олар туралы мәліметтер мемлекеттік құпияларды құрайтын және (немесе) Қазақстан Республикасының Үкіметі айқындаған таратылуы шектелген қызметтік ақпаратты қамтитын болса, құқықтық тәртіп пен ұлттық қауіпсіздік мұқтаждарын қамтамасыз ету үшін тауарларды, жұмыстарды, көрсетілетін қызметтерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z492" w:id="483"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z492" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес олар туралы мәліметтер мемлекеттік құпияларды құрайтын тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z493" w:id="484"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z493" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ерекше тәртіп қолданылатын мемлекеттік сатып алуды жүзеге асыру тәртібін уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z494" w:id="485"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z494" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27-бап. Әлеуетті өнім берушілердің жекелеген санаттарының мемлекеттік сатып алуға қатысуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z495" w:id="486"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z495" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Әлеуетті өнім берушілердің жекелеген санаттарының мемлекеттік сатып алуға қатысуы осы Заңда көзделген жағдайларда айқындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z496" w:id="487"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z496" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тапсырыс беруші, ұйымдастырушы, бірыңғай ұйымдастырушы тауарлардың, жұмыстардың, көрсетілетін қызметтердің жекелеген түрлерін мемлекеттік сатып алуды өткізу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z497" w:id="488"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z497" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарлар өндіретін Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктерінен және (немесе) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері құрған ұйымдардан мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес мүгедектігі бар адамдардың мұқтаждарына арналған тауарларды қоспағанда, тауарларды ағымдағы жылы осы тауарларды сатып алу үшін бөлінген жалпы қаражат көлемінің кемінде елу пайызы көлемінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z498" w:id="489"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z498" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыстарды орындайтын, қызметтерді көрсететін Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктерінен және (немесе) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері құрған ұйымдардан жұмыстар мен көрсетілетін қызметтерді ағымдағы жылы осы жұмыстар мен көрсетілетін қызметтерді сатып алу үшін бөлінген жалпы қаражат көлемінің бір жүз пайызы көлемінде сатып алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z499" w:id="490"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z499" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тауарларды өндіретін және (немесе) тауарларды беретін, жұмыстарды орындайтын, қызметтерді көрсететін Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктерінен және (немесе) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері құрған ұйымдардан сатып алынатын жекелеген тауарлар, жұмыстар, көрсетілетін қызметтер түрлерінің тізбесін уәкілетті органмен және монополияға қарсы органмен келісу бойынша халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z501" w:id="492"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z500" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарларды өндіретін және (немесе) тауарларды беретін, жұмыстарды орындайтын, қызметтерді көрсететін Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері және (немесе) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері құрған ұйымдар мемлекеттік сатып алудың электрондық көрсетілетін қызметтеріне қол жеткізудің бірыңғай нүктесін ұсынатын мемлекеттік органның цифрлық жүйесінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z501" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Салық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>474-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасының бірінші бөлігінде көзделген шарттарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z502" w:id="493"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z502" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктеріне және (немесе) құрылтайшысы Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері болып табылатын ұйымдарға тиесілігіне сәйкестігі тұрғысынан тексеруден өткеннен кейін, осы баптың 2-тармағында көрсетілген мемлекеттік сатып алуға қатысуға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z503" w:id="494"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z503" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың екінші бөлігінің 1) және 2) тармақшаларына сәйкессіздігі анықталған жағдайда, тауарларды өндіретін және (немесе) тауарларды беретін, жұмыстарды орындайтын, қызметтерді көрсететін Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері және (немесе) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері құрған ұйымдар осы бапта көзделген мемлекеттік сатып алуға қатысуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z504" w:id="495"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z504" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы баптың 2-тармағында белгіленген ережелерді іске асыру үшін ұйымдастырушы осы Заңда көзделген тәсілдермен мемлекеттік сатып алуды жүзеге асырады, оған тауарларды өндіретін және (немесе) тауарларды беретін, жұмыстарды орындайтын, қызметтерді көрсететін Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері және (немесе) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері құрған ұйымдар жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z505" w:id="496"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z505" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыстарды орындайтын, қызметтерді көрсететін Қазақстан Республикасы мүгедектігі бар адамдары қоғамдық бірлестіктерінің және (немесе) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері құрған ұйымдардың өткізілетін мемлекеттік сатып алудың нысанасы болып табылатын жұмыстарды орындау бойынша қосалқы мердігерлерді және қызметтерді көрсету бойынша бірлесіп орындаушыларды тартуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z506" w:id="497"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z506" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баптың 2-тармағына сәйкес мемлекеттік сатып алуды жүзеге асыру кезінде ұйымдастырушы хабарландырудың мәтінінде мемлекеттік сатып алудың тек қана тауарларды өндіретін және (немесе) тауарларды беретін, жұмыстарды орындайтын, қызметтерді көрсететін Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері және (немесе) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері құрған ұйымдар арасында жүзеге асырылатынын көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z507" w:id="498"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z507" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауарларды өндіретін және (немесе) тауарларды беретін, жұмыстарды орындайтын, қызметтерді көрсететін Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері және (немесе) Қазақстан Республикасы мүгедектігі бар адамдарының қоғамдық бірлестіктері құрған ұйымдар осы бапқа сәйкес жүзеге асырылатын мемлекеттік сатып алуға қатысуға арналған өтінімді қамтамасыз етуді енгізбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z508" w:id="499"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z508" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік сатып алу осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша өткізілмеді деп танылған жағдайда, тапсырыс беруші осы Заңда белгіленген тәртіппен өзге әлеуетті өнім берушілер арасында мемлекеттік сатып алуды жүзеге асыру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z509" w:id="500"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z509" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік әлеуметтік тапсырыста көзделген көрсетілетін қызметтерді, кәсіпкерлік қызмет субъектісі болып табылмайтын жеке тұлғаға жеке меншік құқығымен тиесілі тұрғынжайды мемлекеттік сатып алу мемлекеттік сатып алуды жүзеге асыру қағидаларында айқындалған ерекшеліктерді ескере отырып, осы Заңға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z510" w:id="501"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z510" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Шағын және орта кәсіпкерлік субъектілерінен мемлекеттік сатып алу уәкілетті орган бекіткен тәртіппен және көлемдерде тауарлар, жұмыстар, көрсетілетін қызметтер тізбесі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkEnd w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12733,154 +12925,154 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 215-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бап. Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z512" w:id="502"/>
+    <w:bookmarkStart w:name="z512" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkEnd w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z514" w:id="503"/>
+    <w:bookmarkStart w:name="z514" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkEnd w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12929,90 +13121,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z517" w:id="504"/>
+    <w:bookmarkStart w:name="z517" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мемлекеттік сатып алу туралы" 2015 жылғы 4 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>күші жойылды</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkEnd w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13269,55 +13461,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>