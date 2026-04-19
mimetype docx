--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bd8eafc" w14:textId="bd8eafc">
+    <w:p w14:paraId="7ea2680" w14:textId="7ea2680">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4300,201 +4300,77 @@
         <w:t>
       жеке тұлғаның ипотекалық қарызы бойынша – қатарынан күнтізбелік бір жүз сексен күннен асатын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z148" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғаның өзге де банктік қарыз шарттары бойынша – қатарынан күнтізбелік тоқсан күннен асатын ақшалай міндеттемені орындау мерзімін өткізіп алу болған кезде осы Заңның 36-1-бабында белгіленген талаптарды сақтай отырып, банктік қарыз шарты бойынша құқықтарды (талаптарды) басқаға беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:p>
-[...149 lines deleted...]
-      Осы тармақшаның ережелері қарыз алушы-Қазақстан Республикасының азаматына қатысты "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңында көзделген тәртіппен төлем қабілеттілігін қалпына келтіру, соттан тыс немесе сот арқылы банкроттық рәсімін қолдану жағдайларына қолданылмайды;";</w:t>
+    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы тармақшаның ережелері қарыз алушы-Қазақстан Республикасының азаматына қатысты "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңында көзделген тәртіппен төлем қабілеттілігін қалпына келтіру, соттан тыс немесе сот арқылы банкроттық рәсімін қолдану жағдайларына қолданылмайды;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z151" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 5-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z152" w:id="132"/>
     <w:p>
@@ -21323,3262 +21199,3148 @@
         <w:t>
       жеке тұлғаның жылжымайтын мүлік ипотекасымен қамтамасыз етілген микрокредит беру туралы шарты бойынша – қатарынан күнтізбелік бір жүз сексен күннен асатын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
     <w:bookmarkStart w:name="z778" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғаның микрокредит беру туралы өзге де шарттары бойынша – қатарынан күнтізбелік тоқсан күннен асатын ақшалай міндеттемені орындау мерзімін өткізіп алу болған кезде осы Заңның 9-1-бабында белгіленген талаптарды сақтай отырып беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z779" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушы-жеке тұлғамен жасалған, кәсіпкерлік қызметті жүзеге асыруға байланысты емес микрокредитті беру туралы шарт бойынша құқықты (талап етуді) коллекторлық агенттікке беруге мерзімі өткен берешек пайда болған кезден бастап жиырма төрт ай өткен соң және осы Заңның 4-бабының 4 және 6-тармақтарында және (немесе) осы баптың 2-тармағында көзделген және қарыз алушы микрокредит бойынша берешегін өтей алатын, тараптар үшін өзара қолайлы жағдайларды қамтамасыз ететін берешекті реттеу жөніндегі рәсімдер жүргізілген кезде жол беріледі. Тұрақсыздық айыбының (айыппұлдың, өсімпұлдың) толық күшін жою міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z780" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшаның ережелері қарыз алушы-Қазақстан Республикасының азаматына қатысты "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңында көзделген тәртіппен төлем қабілеттілігін қалпына келтіру, соттан тыс немесе сот арқылы банкроттық рәсімдері қолданылған жағдайларға қолданылмайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z781" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 6, 7 және 8-тармақтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z782" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Берешекті сотқа дейін өндіріп алу және реттеу, сондай-ақ берешекке байланысты ақпарат жинау жөніндегі көрсетілетін қызметтерді микроқаржы ұйымына коллекторлық агенттік және (немесе) сервистік компания көрсететін жағдайларды қоспағанда, микроқаржы ұйымының мұндай көрсетілетін қызметтерді үшінші тұлғалардан алуына тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z783" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Микроқаржы ұйымының коллекторлық агенттікпен берешегі тұрғынжай болып табылатын жылжымайтын мүлік ипотекасымен қамтамасыз етілген жеке тұлғаға қатысты берешекті сотқа дейін өндіріп алу және реттеу, сондай-ақ берешекке байланысты ақпарат жинау туралы шарт жасасуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z784" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Берешек коллекторлық агенттікте сотқа дейін өндіріп алуда және реттеуде болған кезеңде микроқаржы ұйымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z785" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотқа берешекті өндіріп алу туралы талап қойып жүгінуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z786" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берешек коллекторлық агенттікте жұмыста болған кезең үшін сыйақы төлеуді талап етуге, сондай-ақ негізгі борышты және сыйақыны уақтылы өтемегені үшін көрсетілген кезеңге тұрақсыздық айыбын (айыппұлды, өсімпұлды) есепке жазуға құқылы емес.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z787" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-1-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z790" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) филиал немесе өкілдік туралы ереженің нотариат куәландырған көшірмесін;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...169 lines deleted...]
-        <w:t>14-1-бапта</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшадағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "көшірмесін қоса бере отырып, жазбаша хабардар етуге міндетті." деген сөздер "көшірмесін;" деген сөзбен ауыстырылып, мынадай мазмұндағы 4) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z792" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) филиалдың үй-жайы орналасқан мекенжай көрсетілген филиалдың үй-жайлары туралы мәліметтерді (бар болса) қоса бере отырып, жазбаша хабардар етуге міндетті.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z794" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Уәкілетті орган осы баптың 2, 3, 4, 5 және 7-тармақтарының талаптары орындалмаған жағдайда микроқаржы ұйымының филиалын не үй-жайын немесе өкілдігін жабуды талап етеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z795" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkEnd w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақта</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-1-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z797" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Микрокредит беру құпиясы Қазақстан Республикасының заңдарына сәйкес берілген микрокредиттер бойынша қарыз алушыға, қарыз алушының жазбаша нысанда, сондай-ақ ақпараттандыру объектілері арқылы берген келісімі негізінде үшінші тұлғаға, кредиттік бюроға, сондай-ақ осы баптың 4, 5, 5-1 және 6-тармақтарында көрсетiлген тұлғаларға ғана ашылуы мүмкiн.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z798" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5-1. Микрокредит беру құпиясы микроқаржы омбудсманына өзінің қарауында жатқан, қарыз алушы-жеке тұлғалардың микрокредит беру туралы, оның ішінде құқықтар (талаптар) осы Заңның 9-1-бабының 4-тармағында және 5-тармағының бірінші бөлігінде аталған тұлғаға берілген шарттан туындайтын келіспеушіліктерді реттеу жөніндегі жолданымдары бойынша ашылуы мүмкін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z799" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "берешекті өндіріп алу туралы" деген сөздер ", нысанасы берешекті сотқа дейін өндіріп алу және реттеу, сондай-ақ қарыз алушының берешегіне байланысты ақпарат жинау жөніндегі қызметтерді көрсету болып табылатын" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z800" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) 26-бап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "коэффициенті кіреді." деген сөздер "коэффициенті;" деген сөзбен ауыстырылып, мынадай мазмұндағы 6) және 7) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z801" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) қарыз алушының борыштық жүктемесінің коэффициенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z802" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қарыз алушының кірісіне қатысты борыш коэффициенті кіреді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z803" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мынадай мазмұндағы 4-1-тараумен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z804" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-1-тарау. Микроқаржы омбудсманы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z805" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-1-бап. Микроқаржы омбудсманы, оның мәртебесі, оны сайлау тәртібі және өкілеттігін мерзімінен бұрын тоқтату. Микроқаржы омбудсманының өкілдер кеңесі, оның құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z806" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жеке тұлғаның және микроқаржы ұйымының құқықтары мен заңмен қорғалатын мүдделерін қанағаттандыру туралы келісімге қол жеткізу мақсатында, сондай-ақ осы баптың 2-тармағында көзделген жағдайларда микроқаржы ұйымы мен жеке тұлға арасында жасалған микрокредит беру туралы шарттан туындайтын келіспеушіліктерді оның жүгінуі бойынша реттеуді жүзеге асыратын, өз қызметінде тәуелсіз жеке тұлға микроқаржы омбудсманы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z807" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманы өз қызметінде мынадай қағидаттарды басшылыққа алады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z808" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тараптардың теңқұқықтылығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z809" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бейтараптық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z810" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) микрокредит беру құпиясын және өзге де заңмен қорғалатын құпияны сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z811" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тараптардың құқықтарын сақтау және заңмен қорғалатын мүдделерін құрметтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z812" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шешім қабылдау рәсімінің айқындылығы мен шешімнің негізділігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z813" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Микроқаржы омбудсманы жеке тұлға болып табылатын қарыз алушы және осындай қарыз алушымен жасалған микрокредит беру туралы шарт бойынша құқық (талап ету) берілген тұлға арасында туындайтын келіспеушіліктерді қарыз алушының жүгінуі негізінде реттеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z814" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрокредит беру туралы шарт бойынша құқық (талап ету) берілген тұлға өзі микрокредит беру туралы шарт бойынша міндеттемелерін сатып алған қарыз алушы жүгінген кезде микроқаржы омбудсманымен өзара іс-қимыл жасасуға және микроқаржы омбудсманы микрокредитке байланысты сұратқан кез келген ақпарат пен мәліметтерді беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z815" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өкілдер кеңесі осы Заңның 29-2-бабының 1-тармағында белгіленген талаптарға сәйкестігі тұрғысынан уәкілетті орган келіскен кандидаттар арасынан микроқаржы омбудсманын сайлауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z816" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өкілдер кеңесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z817" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әділет органдарында тіркелген және қаржылық көрсетілетін қызметтерді тұтынушылардың құқықтарын іске асыруға және қорғауға бағытталған қызметті жүзеге асыратын тұтынушылардың қоғамдық бірлестіктерінің қауымдастығы (одағы) және (немесе) тұтынушылардың республикалық қоғамдық бірлестігі болған жағдайда, олардан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z818" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әділет органдарында тіркелген және микроқаржылық қызметті жүзеге асыратын ұйымдардың, коллекторлық агенттіктердің ортақ мүдделерін білдіруге және қорғауға бағытталған қызметті жүзеге асыратын қаржы ұйымдарының қауымдастығынан (одағынан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z819" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті орган мен Қазақстан Республикасының Ұлттық Банкінен бір-бір өкілден қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z820" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 2) тармақшасында көрсетілген қауымдастықтар (одақтар) әділет органдарында тіркелген күннен бастап күнтізбелік отыз күн ішінде микроқаржы омбудсманының өкілдер кеңесінің құрамына кіруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z821" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Микроқаржы омбудсманы үш жыл мерзімге сайланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z822" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманын сайлау, оның қызметін мерзімінен бұрын тоқтату және жүзеге асыру тәртібі осы Заңда және уәкілетті органның нормативтік құқықтық актісінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z823" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өкілдер кеңесінің құзыреті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z824" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) микроқаржы омбудсманы лауазымына сайлау үшін кандидатуралар ұсыну, дауыс беру тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z825" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылымы мен штатын (микроқаржы омбудсманының офисін) бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z826" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) микроқаржы омбудсманының қызметін қаржыландыру тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z827" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) уәкілетті органмен келісу бойынша микроқаржы омбудсманының ішкі қағидаларын бекіту; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z828" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті орган жүргізген, микроқаржы омбудсманының әрекеттеріне (әрекетсіздігіне) қарыз алушы-жеке тұлғалардың шағымдарына талдау жасау және микроқаржы омбудсманының есептерін қарау қорытындылары бойынша микроқаржы омбудсманына оның қызметін жетілдіру жөнінде ұсынымдар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z829" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өкілдер кеңесі мүшесінің (мүшелерінің) осы баптың 7-тармағында көзделген негіздер бойынша микроқаржы омбудсманының өкілеттігін мерзімінен бұрын тоқтату туралы өтінішхатын қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z830" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) микроқаржы омбудсманының шешімдерін есепке алу, қарау, қабылдау және орындау тәртібін уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z831" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осы Заңға сәйкес, микроқаржы омбудсманының қызметін жүзеге асыруға байланысты өзге де мәселелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z832" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер өкілдер кеңесінің отырысына қатысқан өкілдер кеңесінің мүшелері жиынтығында жалпы дауыс санының елу және одан да көп пайызын иеленсе, осы отырыс – заңды, ал кворум талаптары сақталды деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z833" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманы кеңес отырысына қатысқан өкілдер кеңесі мүшелерінің көпшілік дауысымен сайланады. Өкілдер кеңесінің әрбір мүшесінің дауыс беру кезінде бір дауысы болады. Дауыстар тең болған кезде уәкілетті орган өкілінің дауысы шешуші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z834" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманын сайлау мәселесі бойынша дауыс беру жасырын тәсілмен жүзеге асырылады. Дауыс беруге арналған бюллетеньде мынадай ақпарат қамтылуға тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z835" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) микроқаржы омбудсманы лауазымына сайлау үшін ұсынылған кандидаттың тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z836" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидаттың осы Заңның 29-2-бабының 1-тармағында белгіленген талаптарға сәйкестігін растайтын ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z837" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кандидаттың микроқаржы ұйымында және (немесе) коллекторлық агенттікте, уәкілетті органда, Қазақстан Республикасының Ұлттық Банкiнде қызмет атқаруы туралы, микроқаржы ұйымына және (немесе) коллекторлық агенттікке үлестес болу белгілерінің болуы-болмауы туралы, уәкілетті органның, Қазақстан Республикасы Ұлттық Банкiнің басшысы немесе олардың орынбасарлары, сондай-ақ уәкілетті органның, Қазақстан Республикасы Ұлттық Банкiнің құрылымдық бөлімшесінің басшысы лауазымында жұмыс істейтін жақын туыстары, жұбайы (зайыбы) және (немесе) жекжаттары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z838" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәселе бойынша "жақтаймын" немесе "қарсымын" деген сөздермен білдірілген дауыс беру нұсқалары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z839" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Микроқаржы омбудсманының өкілдер кеңесі микроқаржы омбудсманының өкілеттігін мерзімінен бұрын тоқтатуды мынадай негіздер бойынша жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z840" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) микроқаржы омбудсманының осы Заңның 29-2-бабының 1-тармағында белгіленген талаптарға сай келмеуінің анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z841" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) микроқаржы ұйымында, коллекторлық агенттікте, уәкілетті органда, Қазақстан Республикасының Ұлттық Банкiнде кез келген қызметті атқару, микроқаржы омбудсманының микроқаржы ұйымымен және (немесе) коллекторлық агенттікпен үлестес болу белгілерінің болуы, жақын туыстарының, жұбайының (зайыбының) және (немесе) жекжаттарының уәкілетті органның, Қазақстан Республикасы Ұлттық Банкiнің басшысы немесе олардың орынбасарлары, сондай-ақ уәкілетті органның, Қазақстан Республикасы Ұлттық Банкiнің құрылымдық бөлімшесінің басшысы лауазымын атқаруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z842" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Заңның және микроқаржы омбудсманының ішкі қағидаларының талаптарын бірнеше рет (қатарынан күнтізбелік он екі ай ішінде үш және одан да көп рет) бұзу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z843" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманының өкілеттігін өз бастамасы бойынша мерзімінен бұрын тоқтату өкілдер кеңесін жазбаша хабардар ету негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z844" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өкілдер кеңесіне жазбаша хабарлама микроқаржы омбудсманының ішкі қағидаларында белгіленген тәртіппен өкілеттігі тоқтатылғанға дейін кемінде бір ай бұрын ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z845" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-2-бап. Микроқаржы омбудсманына қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z846" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z847" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары экономикалық және (немесе) заң білімі жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z848" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мінсіз іскерлік беделі жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z849" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қаржылық көрсетілетін қызметтерді ұсыну және (немесе) қаржылық көрсетілетін қызметтерді реттеу саласындағы жұмыс өтілі бес жылдан аз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z850" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті орган банкті төлемге қабілетсіз банктер санатына жатқызу, банк акцияларын мәжбүрлеп сатып алу, қаржы ұйымын лицензиядан айыру, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде бұрын қаржы ұйымының басшы қызметкері болған адам микроқаржы омбудсманы ретінде сайлау үшін ұсынылмайды. Осы талап уәкілетті орган банкті төлемге қабілетсіз банктер санатына жатқызу, банк акцияларын мәжбүрлеп сатып алу, қаржы ұйымын лицензиядан айыру, сондай-ақ қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы шешім қабылдағаннан кейін үш жыл бойы қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z851" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сот Қазақстан Республикасының заңында белгіленген тәртіппен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп таныған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z852" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) психикалық мінез-құлқының, оның ішінде психикаға белсенді әсер ететін заттарды тұтынудан туындаған бұзылушылығы (аурулары) бойынша психикалық денсаулық сақтау қызметі ұйымдарында динамикалық байқауда тұрған адам микроқаржы омбудсманы ретінде сайлау үшін ұсынылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z853" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Микроқаржы омбудсманы микроқаржы ұйымында және (немесе) коллекторлық агенттікте кез келген лауазымды атқаруға, уәкілетті органның, Қазақстан Республикасы Ұлттық Банкiнің басшысы немесе олардың орынбасарлары, сондай-ақ уәкілетті органның, Қазақстан Республикасы Ұлттық Банкiнің құрылымдық бөлімшесінің басшысы лауазымында жұмыс істейтін жақын туыстарының, жұбайының (зайыбының) және (немесе) жекжаттарының болуына құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z854" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-3-бап. Микроқаржы омбудсманының шешімдер қабылдау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z855" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Микроқаржы омбудсманы шешімді жеке-дара қабылдайды және оны дауға қатысушы тараптардың назарына жазбаша нысанда жеткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z856" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманы шешімдер қабылдаған кезде Қазақстан Республикасының заңнамасын және жасалған шарттардың талаптарын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z857" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Микроқаржы омбудсманы мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z858" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сот қарауға қабылдаған және (немесе) олар бойынша заңды күшіне енген сот актісі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z859" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүгінуші адам микрокредит беру туралы шарт шеңберінде туындаған жағдайды реттеу мақсатында өзінің микроқаржы ұйымына, микрокредит беру туралы шарт бойынша құқық (талап ету) берілген тұлғаға жүгінуінің жазбаша дәлелдемесін ұсынбаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z860" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) істің жаңа мән-жайлары болмаған кезде қайтадан жіберілген жолданымдарды қарамайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z861" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Микроқаржы омбудсманының шешімін қарыз алушы-жеке тұлға қабылдаған жағдайда ол микроқаржы ұйымы, қарыз алушы-жеке тұлғамен жасалған микрокредит беру туралы шарт бойынша құқық (талап ету) берілген тұлға үшін міндетті болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z862" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманы осы Заңның 29-1-бабының 1 және 2-тармақтарында көзделген жағдайларда жеке тұлғалардың жолданымдарын қарауды және шешімдер қабылдауды өтеусіз жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z863" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолданымды қарау нәтижелері мүдделі тараптар немесе олардың өкілдері қол қоятын хаттамамен ресімделіп, жеке тұлғаның және микроқаржы ұйымының, қарыз алушымен жасалған микрокредит беру туралы шарт бойынша құқық (талап ету) берілген тұлғаның назарына жеткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z864" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хаттамада мыналар қамтылуға тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z865" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қол қойылған күні мен орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z866" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) микроқаржы омбудсманының тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z867" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш беруші-жеке тұлғаның тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), байланыс телефонының нөмірі, микроқаржы ұйымының, қарыз алушы-жеке тұлғамен жасалған микрокредит беру туралы шарт бойынша құқық (талап ету) берілген тұлғаның атауы, олардың мекенжайлары мен деректемелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z868" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) даудың нысанасы немесе жеке тұлғаның мәлімделген талабы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z869" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) микроқаржы омбудсманы анықтаған істің мән-жайлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z870" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) микроқаржы омбудсманының өтініш беруші-жеке тұлғаның өтінішін толық не ішінара қанағаттандыру немесе қанағаттандырудан бас тарту туралы шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z871" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) микроқаржы омбудсманының шешімін орындау мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z872" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) микроқаржы ұйымының, қарыз алушы-жеке тұлғамен жасалған микрокредит беру туралы шарт бойынша құқық (талап ету) берілген тұлғаның шешімді орындау нәтижелері туралы хабар беру мерзімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z873" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қарыз алушы-жеке тұлғалардың микрокредит беру туралы шарттар жөніндегі міндеттемелерді орындау талаптарын өзгертуге қатысты жолданымдары бойынша микроқаржы омбудсманы тараптардың өзара қолайлы шешімге қол жеткізуіне және микрокредит беру туралы шарт жөніндегі міндеттемелерді орындау талаптарын өзгерту туралы тараптар келіскен шешімнің қабылдануына жәрдемдеседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z874" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманының шешімімен келіспеген жағдайда мүдделі тарап сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z875" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Микроқаржы ұйымы, қарыз алушымен жасалған микрокредит беру туралы шарт бойынша құқық (талап ету) берілген тұлға микроқаржы омбудсманының шешімін ол белгілеген мерзімде орындамаған жағдайда микроқаржы омбудсманы бұл туралы уәкілетті органға бес жұмыс күнінен кешіктірмей хабар беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z876" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тараптардың келісімі бойынша өзге мерзім белгіленбесе, микроқаржы ұйымының, қарыз алушымен жасалған микрокредит беру туралы шарт бойынша құқық (талап ету) берілген тұлғаның микроқаржы омбудсманының шешімін орындау мерзімі күнтізбелік отыз күнді құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z877" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-4-бап. Микроқаржы омбудсманының қызметі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z878" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Микроқаржы омбудсманының қызметі, оның ішінде дауларды шешу бойынша жолданымдарды қарау және шешімдер қабылдау тәртібі мен мерзімдері микроқаржы омбудсманының ішкі қағидалары негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z879" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жүктелген функцияларды тиісінше орындау мақсатында микроқаржы омбудсманының қызметі микроқаржы ұйымдарының, қарыз алушымен жасалған микрокредит беру туралы шарт бойынша құқық (талап ету) берілген коллекторлық агенттіктердің міндетті жарналары есебінен қаржыландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z880" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті жарналар төленбеген, уақтылы төленбеген не толық көлемде төленбеген жағдайда микроқаржы омбудсманы жеті жұмыс күні ішінде уәкілетті органды микроқаржы ұйымының, қарыз алушымен жасалған микрокредит беру туралы шарт бойынша құқық (талап ету) берілген коллекторлық агенттіктің осы тармақтың бірінші бөлігінде көзделген өз міндеттемелерін тиісінше орындамағаны туралы хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z881" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Микроқаржы омбудсманы өкілдер кеңесімен келісу бойынша ұйымдық құрылымы мен штаты бар офис құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z882" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Микроқаржы омбудсманының ішкі қағидаларында: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z883" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ревизиялық комиссияның және басқа да тұрақты жұмыс істейтін органдардың (бар болса) құрылымы, міндеттері мен өкілеттіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z884" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) микроқаржы омбудсманының құқықтары, міндеттері мен жауапкершілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z885" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дауларды шешу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z886" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) микроқаржы омбудсманының қызметін жүзеге асыруға байланысты өзге де мәселелер айқындалуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z887" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Микроқаржы омбудсманы дауларды шешу барысында алынған ақпаратқа қатысты құпиялылықты сақтауға және оны үшінші тұлғаларға жария етпеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z888" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманы өз қызметін жүзеге асыру барысында алынған мәліметтерді жария еткені үшін Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z889" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманы осы баптың 1-тармағында және осы тармақта көзделген талаптарды орындамаған жағдайда өкілдер кеңесі оның өкілеттігін мерзімінен бұрын тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z890" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Микроқаржы омбудсманының интернет-ресурсында мынадай ақпарат орналастырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z891" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) офистің, оның ішінде бөлімшелер мен өкілдіктердің толық атауы, мекенжайы (тұрған жері), телефон нөмірлері, жұмыс режимі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z892" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) микроқаржы омбудсманын сайлау туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z893" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) микроқаржы омбудсманының өкілдер кеңесінің құрамына кіретін қауымдастықтардың (одақтардың) тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z894" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) микроқаржы омбудсманы ұсынатын көрсетілетін қызмет түрлері туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z895" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) микроқаржы омбудсманының шешімдерін есепке алу, қарау, қабылдау және орындау тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z896" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) микроқаржы омбудсманы жұмысының қорытындылары туралы ай сайынғы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z897" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) микроқаржы омбудсманы қызметінің қорытындылары туралы жылдық есептер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z898" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қаржылық көрсетілетін қызметтерді тұтынушыларға арналған, ақпараттық және түсіндірме материалдары мен сот практикасының материалдары жарияланатын бөлім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z899" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) микроқаржы нарығына қатысушылармен жасалған келісімдер мен меморандумдардың тізбесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z900" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Микроқаржы омбудсманы тұрған жері өзгерген жағдайда бұл туралы қаржылық көрсетілетін қызметтерді тұтынушыларға Қазақстан Республикасының бүкіл аумағында таратылатын екі мерзімді баспасөз басылымында қазақ және орыс тілдерінде бір ай мерзімнен кешіктірмей және микроқаржы омбудсманының интернет-ресурсында он жұмыс күні ішінде хабарландыру жариялау арқылы хабарлауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z901" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Микроқаржы омбудсманы өкілдер кеңесінің шешімі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z902" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қарыз алушы-жеке тұлғалардың жолданымдарын есепке алуды автоматтандыру және өңдеу бойынша арнайы бағдарламалық қамтылымның қолданылуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z903" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарыз алушы-жеке тұлғаларға консультациялық қызметтер көрсету үшін микроқаржы омбудсманының офисінде колл-орталықтың не жедел желінің ендірілуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z904" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) келіспеушіліктерді реттеу мақсатында шарт негізінде кредиттік бюроның ақпараттық базасынан қарыз алушы-жеке тұлғаның кредиттік есебін жедел алуды қамтамасыз етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z905" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржы омбудсманы қарыз алушы-жеке тұлғалардың жолданымдарына талдау жасау нәтижелері бойынша уәкілетті органға Қазақстан Республикасының микроқаржылық қызмет туралы заңнамасын, сондай-ақ микроқаржы ұйымдарының және (немесе) коллекторлық агенттіктердің қызметін жетілдіру жөніндегі ұсынымдарды жіберуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z906" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z907" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) микроқаржы омбудсманының ішкі қағидаларын келісуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z908" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарыз алушы-жеке тұлғалардың микроқаржы омбудсманының әрекеттеріне (әрекетсіздігіне) шағымдарын қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z909" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өкілдер кеңесіне микроқаржы омбудсманының әрекеттерінде (әрекетсіздігінде) қаржылық көрсетілетін қызметтерді тұтынушылардың құқықтарын бұзушылық анықталған жағдайларда микроқаржы омбудсманының қызметі туралы ұсынымдарды жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z910" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Заңға сәйкес микроқаржы омбудсманының қызметіне байланысты өзге де функцияларды жүзеге асырады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z911" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) тармақша</w:t>
-[...2702 lines deleted...]
-        </w:rPr>
         <w:t>2-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-сыныбы мынадай мазмұндағы 87-16-жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z913" w:id="828"/>
+    <w:bookmarkStart w:name="z913" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkEnd w:id="829"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z914" w:id="829"/>
+          <w:bookmarkStart w:name="z914" w:id="830"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87-16.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="829"/>
+          <w:bookmarkEnd w:id="830"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24625,70 +24387,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк және микроқаржы активтері сатылатын электрондық сауда алаңының операторы қызметін жүзеге асыру құқығына рұқсат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z915" w:id="830"/>
+          <w:bookmarkStart w:name="z915" w:id="831"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иеліктен шығарылмайтын</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="830"/>
+          <w:bookmarkEnd w:id="831"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24731,91 +24493,91 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z917" w:id="831"/>
+    <w:bookmarkStart w:name="z917" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Мемлекеттік аудит және қаржылық бақылау туралы" 2015 жылғы 12 қарашадағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z918" w:id="832"/>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z918" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24830,271 +24592,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-1) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z919" w:id="833"/>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z919" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8) мемлекеттік аудитор – мемлекеттік аудитті және (немесе) қаржылық бақылауды жүзеге асыратын, мемлекеттік аудитор сертификаты бар мемлекеттік қызметші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z920" w:id="834"/>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z920" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) мемлекеттік аудитордың ассистенті – мемлекеттік аудитке қатысуға құқығы бар, бухгалтерлік есепке алу, қаржылық есептілік және аудиторлық қызмет саласында кәсіптік білімі бар мемлекеттік қызметші және мемлекеттік органның құзыреті шегінде өзге саладағы (қызмет аясындағы) маман;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z921" w:id="835"/>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z921" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 8-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z922" w:id="836"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z922" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Қазақстан Республикасының Ұлттық Банкінде ішкі аудит стандарттары Қазақстан Республикасының Ұлттық Банкі туралы Қазақстан Республикасының заңнамасына сәйкес әзірленеді және бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z923" w:id="837"/>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z923" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органдағы ішкі аудит стандарттарын қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган әзірлейді және бекітеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z924" w:id="838"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z924" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z925" w:id="839"/>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z925" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z926" w:id="840"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z926" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) Қазақстан Республикасы Ұлттық Банкінің, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ішкі аудит қызметін қоспағанда, орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ішкі аудит қызметтері;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkEnd w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25107,151 +24869,151 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z928" w:id="841"/>
+    <w:bookmarkStart w:name="z928" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Қазақстан Республикасы Ұлттық Банкінің ішкі аудит қызметінің жұмысын ұйымдастыруды қоса алғанда, Қазақстан Республикасы Ұлттық Банкіндегі ішкі аудит Қазақстан Республикасының Ұлттық Банкі туралы Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z929" w:id="842"/>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z929" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органдағы ішкі аудит ішкі аудит стандарттарына сәйкес жүзеге асырылады. Ішкі аудит қызметінің жұмысын ұйымдастыру Қазақстан Республикасының қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы заңнамасына сәйкес жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z930" w:id="843"/>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z930" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) 12-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z931" w:id="844"/>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z931" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Жоғары аудиторлық палата республикалық бюджеттің шоғырландырылған қаржылық есептілігіне аудит, Қазақстан Республикасының Ұлттық Банкін, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды қоспағанда, бюджеттік бағдарламалар әкімшілерінің және мемлекеттік мекемелердің қаржылық есептілігіне аудит жүргізеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z932" w:id="845"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z932" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) 14-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25266,131 +25028,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z933" w:id="846"/>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z933" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) Қазақстан Республикасының Ұлттық Банкін және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды қоспағанда, бюджеттік бағдарламалар әкімшілерінің қаржылық есептілігіне, оның ішінде шоғырландырылған қаржылық есептілігіне және мемлекеттік мекемелердің қаржылық есептілігіне тәуекелдерді басқару жүйесі негізінде жыл сайынғы аудит жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z934" w:id="847"/>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z934" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) Қазақстан Республикасының Ұлттық Банкін және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды қоспағанда, бюджеттік бағдарламалар әкімшілерінің қаржылық есептілігіне, оның ішінде шоғырландырылған қаржылық есептілігіне және мемлекеттік мекемелердің қаржылық есептілігіне жыл сайынғы аудит жүргізуге қатысу үшін орталық мемлекеттік органның бірінші басшысымен, облыстың, республикалық маңызы бар қаланың, астананың әкімімен келісу бойынша ішкі аудит қызметін тартады;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z935" w:id="848"/>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z935" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkEnd w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25403,70 +25165,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z937" w:id="849"/>
+    <w:bookmarkStart w:name="z937" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ішкі аудит қызметін қоспағанда, орталық мемлекеттік органдардың ішкі аудит қызметтері үшін – мемлекеттік органда, оның ведомстволарында, аумақтық бөлімшелерінде, ведомстволық бағынысты ұйымдарында олардың қызметінің барлық бағыттары бойынша;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkEnd w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25479,70 +25241,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z939" w:id="850"/>
+    <w:bookmarkStart w:name="z939" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ішкі аудит қызметін қоспағанда, орталық мемлекеттік органдардың ішкі аудит қызметтері үшін – мемлекеттік органда, оның ведомстволарында, аумақтық бөлімшелерінде, ведомстволық бағынысты ұйымдарында;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkEnd w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25555,110 +25317,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z941" w:id="851"/>
+    <w:bookmarkStart w:name="z941" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ішкі аудит қызметін қоспағанда, орталық мемлекеттік органдардың ішкі аудит қызметтері үшін – мемлекеттік органда, оның ведомстволарында, аумақтық бөлімшелерінде, ведомстволық бағынысты ұйымдарында;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z942" w:id="852"/>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z942" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkEnd w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25671,70 +25433,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінің екінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z944" w:id="853"/>
+    <w:bookmarkStart w:name="z944" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ішкі аудит қызметін қоспағанда, орталық мемлекеттік органдарда – ішкі аудит қызметі құрылған мемлекеттік органның басшысы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkEnd w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25747,370 +25509,370 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігіндегі ", қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның заңмен қорғалатын құпияны қамтитын мемлекеттік аудит және қаржылық бақылау материалдарын қоспағанда," деген сөздер алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z946" w:id="854"/>
+    <w:bookmarkStart w:name="z946" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) 21-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z947" w:id="855"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z947" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Қазақстан Республикасының Ұлттық Банкін және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды қоспағанда, бақылау және қадағалау функцияларын жүзеге асыратын мемлекеттік органдар, құқық қорғау органдары, арнаулы мемлекеттік органдар мемлекеттік аудит және қаржылық бақылау органдарына міндеттерін орындауға жәрдем көрсетеді, Қазақстан Республикасының заңдарына сәйкес құпиялылық режимін, қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияны сақтай отырып, олардың сұрау салулары бойынша өздері жүргізген тексерулердің нәтижелері туралы ақпарат береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="855"/>
-    <w:bookmarkStart w:name="z948" w:id="856"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z948" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) 35-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігіндегі ", қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның заңмен қорғалатын құпияны қамтитын мемлекеттік аудит және қаржылық бақылау материалдарын қоспағанда," деген сөздер алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z949" w:id="857"/>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z949" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) 39-1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z950" w:id="858"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z950" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Қазақстан Республикасының мемлекеттік қызметі туралы" 2015 жылғы 23 қарашадағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z951" w:id="859"/>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z951" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z952" w:id="860"/>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z952" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Қазақстан Республикасы Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның мемлекеттік қызметшілерін қоспағанда, мемлекеттiк қызметшiлердің еңбегіне ақы төлеу Қазақстан Республикасының Президентімен келісу бойынша Қазақстан Республикасының Үкіметі бекітетін мемлекеттік бюджет есебінен қамтылатын барлық органдар үшін қызметкерлердің еңбегіне ақы төлеудің бірыңғай жүйесіне сәйкес жүзеге асырылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z953" w:id="861"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z953" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z954" w:id="862"/>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z954" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 4-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkEnd w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26123,70 +25885,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z956" w:id="863"/>
+    <w:bookmarkStart w:name="z956" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) Қазақстан Республикасының Ұлттық Банкі мен оның құрылымына кіретін ұйымдар, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерімен интеграцияланбайтын интернет-ресурстарды, ақпараттық жүйелерді құру немесе дамыту жөніндегі, деректерді басқару жөніндегі уәкілетті орган бекіткен деректерді басқару жөніндегі талаптарға сәйкес мемлекеттік органдардың функцияларды іске асыруы мақсатында деректерді талдауды жүзеге асыру үшін электрондық ақпараттық ресурстарды жинау, өңдеу, сақтау, беру жөніндегі жұмыстарды жүзеге асырған кезде, сондай-ақ ақпараттандыру саласында тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуды жүргізген кезде туындайтын қатынастарға қолданылмайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkEnd w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26199,690 +25961,690 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z958" w:id="864"/>
+    <w:bookmarkStart w:name="z958" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 34-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z959" w:id="865"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z959" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Мемлекеттiк органдардың мемлекеттiк электрондық ақпараттық ресурстарды қалыптастыру жөнiндегi қызметi, Қазақстан Республикасы Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның электрондық ақпараттық ресурстарды қалыптастыруын қоспағанда, бюджет қаражаты есебiнен қаржыландырылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z960" w:id="866"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z960" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. "Мемлекеттiк сатып алу туралы" 2015 жылғы 4 желтоқсандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z961" w:id="867"/>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z961" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z962" w:id="868"/>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z962" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық басқарушы компаниялар, ұлттық компаниялар және олармен үлестес заңды тұлғалар, Қазақстан Республикасының Ұлттық Банкі, оның ведомстволары, Қазақстан Республикасы Ұлттық Банкінің құрылымына кіретін ұйымдар және дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі немесе оның сенімгерлік басқаруындағы заңды тұлғалар, сондай-ақ қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган сатып алатын тауарлар, жұмыстар, көрсетiлетiн қызметтер;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z963" w:id="869"/>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z963" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 2-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z964" w:id="870"/>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z964" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Ұлттық Банкін, оның ведомстволарын, Қазақстан Республикасы Ұлттық Банкінің құрылымына кіретін ұйымдарды және дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі немесе оның сенімгерлік басқаруындағы заңды тұлғаларды, сондай-ақ қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z965" w:id="871"/>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z965" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. "Төрелік туралы" 2016 жылғы 8 сәуірдегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z966" w:id="872"/>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z966" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 4-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z967" w:id="873"/>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z967" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Қазақстан Республикасында төреліктерді мемлекеттік органдар, мемлекеттік кәсіпорындар, сондай-ақ табиғи монополиялар субъектілері және тауарлар мен көрсетілетін қызметтер нарығында үстем жағдайға ие субъектілер, дауыс беретін акцияларының елу және одан да көп пайызы (жарғылық капиталға қатысу үлестері) тікелей немесе жанама түрде мемлекетке тиесілі заңды тұлғалар, олардың еншілес және тәуелді ұйымдары, сондай-ақ екінші деңгейдегі банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, микроқаржылық қызметті жүзеге асыратын ұйымдар құра алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z968" w:id="874"/>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z968" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің талаптары банктік қарыз шарттары немесе микрокредит беру туралы шарттар бойынша берілген құқықтар (талаптар) бойынша коллекторлық агенттіктерге қолданылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z969" w:id="875"/>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z969" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 8-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z970" w:id="876"/>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z970" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Кәмелетке толмаған адамдардың, заңда белгіленген тәртіппен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған адамдардың мүдделері қозғалатын даулар, екінші деңгейдегі банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, микроқаржылық қызметті жүзеге асыратын ұйымдар мен олардың қарыз алушы-жеке тұлғалары арасындағы кәсіпкерлік қызметті жүзеге асыруға байланысты емес банктік қарыз шарттары немесе микрокредит беру туралы шарттар бойынша, оңалту және банкроттық туралы, табиғи монополиялар субъектілері мен олардың тұтынушылары арасындағы, мемлекеттік органдар, квазимемлекеттік сектор субъектілері арасындағы даулар төреліктің қарауына жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z971" w:id="877"/>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z971" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің талаптары қарыз алушы-жеке тұлғалармен жасалған, кәсіпкерлік қызметті жүзеге асыруға байланысты емес банктік қарыз шарттары немесе микрокредит беру туралы шарттар бойынша берілген құқықтар (талаптар) бойынша коллекторлық агенттіктерге қолданылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z972" w:id="878"/>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z972" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. "Төлемдер және төлем жүйелері туралы" 2016 жылғы 26 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z973" w:id="879"/>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z973" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 32-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z974" w:id="880"/>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z974" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші және үшінші бөліктер мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z975" w:id="881"/>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z975" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Осы баптың 4-тармағында көзделген тәртіппен ақша жөнелтуші-жеке тұлғаның ағымдағы шотына қойылған төлем талабы оның ағымдағы шотын ондағы ақша сомасының және (немесе) ақша жөнелтуші-жеке тұлғаның банктік шотына заңды тұлғадан немесе дара кәсіпкерден түсетін әрбір ақша сомасының елу пайызы шегінде, төлем талабында көрсетілген барлық соманың түсуін күтпестен, тікелей дебеттеу арқылы орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z976" w:id="882"/>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z976" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте ақша жөнелтушінің ағымдағы шотында немесе жиынтығында жеке тұлғаның немесе егер жеке тұлға қызметін жеке кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер ретінде тіркелген болса, дара кәсіпкердің бір банкте ашылған ағымдағы шоттарында сақталатын ақша сомасы төлем талабын орындау кезінде республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген ең төмен күнкөріс деңгейінің екі еселенген мөлшерінен аз болмауға тиіс.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z977" w:id="883"/>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z977" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы төртінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z978" w:id="884"/>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z978" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Көрсетілген шектеу қарыз алушы-жеке тұлғаның немесе егер жеке тұлға қызметін жеке кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер ретінде тіркелген болса, дара кәсіпкердің жинақ шотындағы ақшасына қолданылмайды."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z979" w:id="885"/>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z979" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkEnd w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26895,70 +26657,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z981" w:id="886"/>
+    <w:bookmarkStart w:name="z981" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Инкассолық өкімді мемлекеттік кірістер органдары, сот орындаушылары, сондай-ақ аумақтық әділет органы атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkEnd w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26971,70 +26733,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z983" w:id="887"/>
+    <w:bookmarkStart w:name="z983" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Аумақтық әділет органының атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесінде қалыптастырылған инкассолық өкімі Қазақстан Республикасының заңдарында көзделген нормалар негізінде өндіріп алуды растайтын атқарушылық құжаттар қоса беріліп, ақша жөнелтушінің банкіне электрондық нысанда жіберіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkEnd w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27047,70 +26809,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z985" w:id="888"/>
+    <w:bookmarkStart w:name="z985" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Егер атқарушылық құжаттың мәтінінде өзгеше белгіленбесе, ақша жөнелтушінің банктік шотынан ақшаны оның келісімінсіз алып қоюдың негізділігін растайтын атқарушылық құжат банкке немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға сот орындаушысының немесе аумақтық әділет органының атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесінде қалыптастырылған бір ғана инкассолық өкімін ұсынуға негіз болып табылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkEnd w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27123,510 +26885,510 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z987" w:id="889"/>
+    <w:bookmarkStart w:name="z987" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Ақша жөнелтушінің банктік шотында ақша жеткіліксіз болған кезде мемлекеттік кірістер органдарының салық берешегін өндіріп алу туралы, атқарушылық құжаттар бойынша сот орындаушыларының және аумақтық әділет органының атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесінде қалыптастырылған инкассолық өкімін орындау осындай шотқа ақша түскен күннен кейінгі үш операциялық күннен кешіктірілмей оның түсуіне қарай жүргізіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z988" w:id="890"/>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z988" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 50-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z989" w:id="891"/>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z989" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Лицензиясының қолданысы тоқтатыла тұрған немесе тоқтатылған не лицензиясынан айырылған жеке сот орындаушысының, аумақтық әділет органының атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесінде қалыптастырылған инкассолық өкімін кері қайтарып алу "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z990" w:id="892"/>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z990" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тарау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 54-1-баппен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z991" w:id="893"/>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z991" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "54-1-бап. Аумақтық әділет органының атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесінде қалыптастырылған қаулысын орындау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z992" w:id="894"/>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z992" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аумақтық әділет органының атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесінде қалыптастырылған, аумақтық әділет органы басшысының немесе оның орынбасарының электрондық цифрлық қолтаңбасымен куәландырылған, банктік шоттарының нөмірлері және оларда ақшаның болуы туралы ақпаратты, банктердегі, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардағы, сондай-ақ сақтандыру ұйымдарындағы мүліктің сипаты мен құны және оларға тыйым салу туралы мәліметтерді талап ету туралы қаулысы банктерге, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z993" w:id="895"/>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z993" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым осы баптың 1-тармағында көрсетілген құжаттың негізінде, көрсетілген құжатты алған күннен бастап үш операциялық күн ішінде "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес қажетті мәліметтерді атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесіне жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z994" w:id="896"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z994" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аумақтық әділет органы банктерден, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардан көрсетілген мәліметтерді алып, атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы банкке, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға атқарушылық құжат қоса берілген инкассолық өкімді жібереді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z995" w:id="897"/>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z995" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Коллекторлық қызмет туралы" 2017 жылғы 6 мамырдағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z996" w:id="898"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z996" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 5-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z997" w:id="899"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z997" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Коллекторлық агенттік банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым жеке тұлғамен жасасқан банктік қарыз шарты бойынша құқықтарды (талаптарды) сатып алған жағдайда банк омбудсманының офисіне міндетті жарналарды төлеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="899"/>
-    <w:bookmarkStart w:name="z998" w:id="900"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z998" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттік микроқаржылық қызметті жүзеге асыратын ұйым жеке тұлғамен жасасқан микрокредит беру туралы шарт бойынша құқықтарды (талаптарды) сатып алған жағдайда микроқаржы омбудсманының офисіне міндетті жарналарды төлеуге міндетті.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z999" w:id="901"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z999" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағы мынадай мазмұндағы үшінші және төртінші бөліктермен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z1000" w:id="902"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z1000" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Коллекторлық агенттіктің "Жауапкершілігі шектеулі және қосымша жауапкершілігі бар серіктестіктер туралы" Қазақстан Республикасы Заңының 12-1-бабының 2-тармағына сәйкес коллекторлық агенттіктің үлестес тұлғасы болып табылатын жеке сот орындаушысымен атқарушылық құжатты орындау шарттары туралы келісім (шарт) жасасуына тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z1001" w:id="903"/>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z1001" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің "Жауапкершілігі шектеулі және қосымша жауапкершілігі бар серіктестіктер туралы" Қазақстан Республикасы Заңының 12-1-бабының 2-тармағына сәйкес коллекторлық агенттіктің үлестес тұлғасы болып табылатын нотариусқа нотариаттық іс-әрекеттер жасау үшін жүгінуіне тыйым салынады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z1002" w:id="904"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z1002" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkEnd w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27639,170 +27401,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1004" w:id="905"/>
+    <w:bookmarkStart w:name="z1004" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) әрбір байланыс кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z1005" w:id="906"/>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z1005" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коллекторлық агенттіктің атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z1006" w:id="907"/>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z1006" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коллекторлық агенттіктің тұрған жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z1007" w:id="908"/>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z1007" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       борышкермен өзара іс-қимылды жүзеге асыратын адамның тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), лауазымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z1008" w:id="909"/>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z1008" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредитордың атауы туралы хабармен жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z1009" w:id="910"/>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z1009" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақшада көзделмеген және коммерциялық немесе Қазақстан Республикасының заңдарымен қорғалатын өзге де құпия болып табылмайтын өзге де ақпарат борышкерге оның талап етуі бойынша хабарланады;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkEnd w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27815,70 +27577,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1011" w:id="911"/>
+    <w:bookmarkStart w:name="z1011" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Борышкердің және (немесе) оның өкілінің талап етуі бойынша коллекторлық агенттік борышкерді және (немесе) оның өкілін осы Заңның 16-бабында көзделген құқықтарымен және міндеттерімен таныстыруға міндетті.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkEnd w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27891,250 +27653,250 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1013" w:id="912"/>
+    <w:bookmarkStart w:name="z1013" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші абзац мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z1014" w:id="913"/>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z1014" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Коллекторлық агенттіктің коллекторлық қызметті жүзеге асыруы кезінде мынадай жосықсыз әрекеттерді жүзеге асыруына:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z1015" w:id="914"/>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z1015" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3), 4), 5), 6) және 6-1) тармақшалар алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z1016" w:id="915"/>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z1016" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 5-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z1017" w:id="916"/>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z1017" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "5-1. Коллекторлық агенттік жұмыскерінің борышкермен және (немесе) оның өкілімен, және (немесе) үшінші тұлғамен өзара іс-қимыл жасасуы кезінде мынадай жосықсыз әрекеттерді жүзеге асыруына: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z1018" w:id="917"/>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z1018" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттік жұмыскері өзара іс-қимыл жасасатын тұлғаны берешектің мөлшеріне, сипатына және пайда болу негіздеріне қатысты жаңылыстыруына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z1019" w:id="918"/>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z1019" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коллекторлық агенттік жұмыскерінің анық емес тегін және (немесе) атын, және (немесе) әкесінің атын (егер ол жеке басты куәландыратын құжатта көрсетілсе), сондай-ақ жұмыс орны және (немесе) лауазымы туралы шындыққа сай келмейтін мәліметтерді хабарлауына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z1020" w:id="919"/>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z1020" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коллекторлық агенттік жұмыскері өзара іс-қимыл жасасатын тұлғаның ар-намысына, қадір-қасиетіне және іскерлік беделіне нұқсан келтіретін мәліметтерді таратуына не осы тұлғалардың мүдделеріне мүліктік зиян келтіруі мүмкін мәліметтерді жария етуіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z1021" w:id="920"/>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z1021" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коллекторлық агенттік жұмыскері өзара іс-қимыл жасасатын тұлғаның құқықтары мен бостандықтарына қол сұғатын, олардың өмірі мен денсаулығына қатер төндіретін, сондай-ақ осы тұлғаға мүліктік және өзге де зиян келтіруге алып келетін құқыққа қайшы әрекеттер жасауына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z1022" w:id="921"/>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z1022" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) борышкерге және (немесе) оның өкіліне, және (немесе) үшінші тұлғаларға күш қолдану не олардың мүлкін жою немесе бүлдіру қатерін төндіру, қорлау, алаяқтық, жалған құжаттар жасау, бопсалау арқылы борышкерді банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемелерді орындауға мәжбүрлейтін қысым көрсетуіне тыйым салынады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkEnd w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28147,70 +27909,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1024" w:id="922"/>
+    <w:bookmarkStart w:name="z1024" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "7. Осы баптың 1, 2, 4-тармақтарының, 5-тармағы 1) және 9) тармақшаларының, 5-1 және 6-тармақтарының талаптары коллекторлық агенттік банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша құқықты (талап етуді) басқаға беру нәтижесінде туындаған өзінің кредитор құқықтарын іске асырған кезде оған және оның жұмыскерлеріне, сондай-ақ сервистік компанияларға қолданылады."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkEnd w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28279,110 +28041,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1027" w:id="923"/>
+    <w:bookmarkStart w:name="z1027" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Осы баптың 1-тармағының, 2-тармағы бірінші бөлігінің 1) тармақшасы бірінші бөлігінің төртінші және бесінші абзацтарының, 2), 3), 4) және 6) тармақшаларының, 5-1-тармағының талаптары банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша кредитордың мүдделерін білдірген кезде коллекторлық агенттіктің жұмыскерлеріне қолданылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z1028" w:id="924"/>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z1028" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkEnd w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28395,90 +28157,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1030" w:id="925"/>
+    <w:bookmarkStart w:name="z1030" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Бастапқы байланыс кезінде коллекторлық агенттік борышкер-жеке тұлғаға және (немесе) оның өкіліне банктік қарыз шартының немесе микрокредит беру туралы шарттың талаптарын өзгерту туралы жазбаша өтінішпен коллекторлық агенттікке олардың (оның) жүгіну құқығы туралы хабар береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z1031" w:id="926"/>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z1031" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Борышкер-жеке тұлға және (немесе) оның өкілі өздеріне (өзіне) коллекторлық агенттік хабар берген күннен кейін күнтізбелік отыз күн ішінде коллекторлық агенттікке банктік қарыз шартының немесе микрокредит беру туралы шарттың талаптарын өзгерту туралы жазбаша өтінішпен және (немесе) коллекторлық агенттікке "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасының Заңында көзделген сәйкестендіру құралдарын қолдану арқылы клиент-жеке тұлғаны сәйкестендіруді жүзеге асыруға мүмкіндік беретін ақпараттандыру объектілері (бұдан әрі – ақпараттандыру объектілері) арқылы жүгінеді, онда берешектің пайда болу себептері мен мән-жайлары, кірістері мен шығыстары, отбасы құрамы (мүшелері), тұрғылықты жері, мүлкінің бар-жоғы туралы мәліметтер, борышкердің өтінішін қарау және оның банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемелерін орындауға өз қаражатының жеткілікті екендігін айқындау үшін кредиторға қажетті өзге де мәліметтер көрсетіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkEnd w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28491,7835 +28253,7359 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1033" w:id="927"/>
+    <w:bookmarkStart w:name="z1033" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші абзац мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z1034" w:id="928"/>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z1034" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Кредитор борышкердің жазбаша өтінішін алған күннен кейін күнтізбелік он бес күн ішінде банктік қарыз шартын немесе микрокредит беру туралы шартты өзгертудің ұсынылған талаптарын қарайды және коллекторлық агенттік пен борышкерге және (немесе) оның өкіліне:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="928"/>
-    <w:bookmarkStart w:name="z1035" w:id="929"/>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z1035" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тармақша "жазбаша нысанда" деген сөздерден кейін "және (немесе) ақпараттандыру объектілері арқылы" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="929"/>
-    <w:bookmarkStart w:name="z1036" w:id="930"/>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z1036" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мынадай мазмұндағы 6-1-баппен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z1037" w:id="931"/>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z1037" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6-1-бап. Коллекторлық агенттік берешек құқығын (талапты) басқаға беру нәтижесінде туындаған өзінің кредитор құқықтарын іске асырған кезде оның берешекті реттеу ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z1038" w:id="932"/>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z1038" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық агенттік өзіне кредитор берешек бойынша, оның ішінде сот шешімі бойынша немесе нотариустың атқарушылық жазбасы негізінде өндіріп алынған берешек бойынша құқықты (талап етуді) берген кезде борышкер-жеке тұлғаға және (немесе) оның өкіліне банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгерту туралы жазбаша өтінішпен және (немесе) ақпараттандыру объектілері арқылы коллекторлық агенттікке олардың (оның) жүгіну құқығы туралы хабар береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z1039" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық агенттік қарыз алушы жеке тұлғаның кәсіпкерлік қызметпен байланысты емес микрокредиті бойынша берешегі бойынша құқықты (талап етуді) басқаға беру шарты жасалған күннен бастап күнтізбелік отыз күн ішінде борышкердің міндеттемесін есепке жазылған және төленбеген сыйақыны толық есептен шығару арқылы төмендетуді міндетті түрде қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z1040" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Борышкер-жеке тұлға және (немесе) оның өкілі берешек бойынша құқықты (талап етуді) басқаға беру туралы өздеріне (өзіне) хабар берілген күннен кейін кез келген мерзімде коллекторлық агенттікке банктік қарыз шарты бойынша немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгерту туралы жазбаша өтінішпен және (немесе) ақпараттандыру объектілері арқылы жүгінуге құқылы, онда берешектің пайда болу себептері, кірістері мен шығыстары, отбасы құрамы (мүшелері), тұрғылықты жері, мүлкінің бар-жоғы туралы мәліметтер, оның коллекторлық агенттікке банктік қарыз шарты бойынша немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгерту туралы жүгінуінің мән-жайларын (фактілерін) растайтын, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z1041" w:id="936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) негізгі борыш және (немесе) сыйақы бойынша төлемдерді кейінге қалдыруға немесе бөліп төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z1042" w:id="937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) берешекті өтеу кезектілігін өзгертуге, оның ішінде негізгі борышты басым тәртіппен өтеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z1043" w:id="938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банктік қарыз немесе микрокредит мерзімін өзгертуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z1044" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) тұрақсыздық айыбын (айыппұлды, өсімпұлды) азайту жағына қарай өзгертуге немесе толық алып тастауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z1045" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) комиссияларды және банктік қарызға қызмет көрсетуге байланысты өзге де төлемдерді өзгертуге немесе толық алып тастауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z1046" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) негізгі борыш және (немесе) сыйақы бойынша берешекті толық не ішінара кешіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z1047" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ипотека нысанасы болып табылатын жылжымайтын мүлікті тараптардың келісімінде белгіленген мерзімдерде кепіл берушінің өзінің дербес өткізуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z1048" w:id="943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) міндеттемені орындаудың орнына коллекторлық агенттікке кепілге қойылған мүлікті беру арқылы бас тарту төлемін ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z1049" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сатып алушыға міндеттемені бере отырып, ипотека нысанасы болып табылатын жылжымайтын мүлікті өткізуге байланысты өзге де мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z1050" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллекторлық агенттік борышкердің өтінішін алған күннен кейін күнтізбелік он бес күн ішінде банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарына ұсынылған өзгерістерді қарайды және борышкерге және (немесе) оның өкіліне жазбаша нысанда және (немесе) ақпараттандыру объектілері арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z1051" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарына ұсынылған өзгерістермен келісетіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z1052" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгерту бойынша қарсы ұсыныстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z1053" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгертуден бас тарту себептерінің уәжді негіздемесін көрсете отырып, осындай бас тарту туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z1054" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық агенттік мерзімді әскери қызметтегі әскери қызметшілерге банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша уәкілетті орган айқындаған тәртіппен қарыз бойынша сыйақыны есепке жазбай, мерзімді әскери қызмет өткеру мерзімін және ол аяқталғаннан кейінге 60 күнді қамтитын кезеңге негізгі борыш пен сыйақы бойынша төлемді кейінге қалдыруды ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z1055" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мерзімді әскери қызметке шақырылған әскери қызметшілер, сондай-ақ олардың қызметтен шығарылуы, банктік қарызының және (немесе) микрокредитінің болуы не болмауы, ол бойынша төлемді кейінге қалдырудың ұсынылуы туралы мәліметтер Қазақстан Республикасының Қорғаныс министрлігімен келісу бойынша уәкілетті орган айқындаған тәртіппен мемлекеттік органдар мен коллекторлық агенттіктердің ақпараттық жүйелерінің өзара іс-қимылын қамтамасыз ету арқылы беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z1056" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінде көзделген жағдайларда дербес деректерді жинау, өңдеу және пайдалану Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z1057" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық агенттіктің осы тармақтың бірінші бөлігінің 2) тармақшасында көзделген шешімі алынған күннен бастап күнтізбелік он бес күн ішінде коллекторлық агенттік пен қарыз алушы-жеке тұлға арасында өзара қолайлы шешімге қол жеткізілмеуі банктік қарыз шарты бойынша немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгертуден бас тарту болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z1058" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Борышкер-жеке тұлға коллекторлық агенттіктің осы баптың 2-тармағы бірінші бөлігінің 3) тармақшасында көзделген шешімін алған күннен бастап күнтізбелік он бес күн ішінде немесе банктік қарыз шарты бойынша немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгерту туралы өзара қолайлы шешімге осы баптың 2-тармағының бесінші бөлігінде көзделген мерзімде қол жеткізілмеген кезде бір мезгілде коллекторлық агенттікті хабардар ете отырып, банк және (немесе) микроқаржы омбудсманына жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z1059" w:id="954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк және (немесе) микроқаржы омбудсмандары борышкер-жеке тұлғаның коллекторлық агенттікке жүгінуінің және коллекторлық агенттікпен банктік қарыз шартының немесе микрокредит беру туралы шарттың талаптарын өзгерту туралы өзара қолайлы шешімге қол жеткізбеудің дәлелдерін ұсынған кезде оның жолданымын қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z1060" w:id="955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк және (немесе) микроқаржы омбудсмандары "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңына сәйкес халықтың әлеуметтік жағынан осал топтарына жататын борышкер-жеке тұлғаның тұрғынжай болып табылатын жылжымайтын мүлік ипотекасымен қамтамасыз етілген, кәсіпкерлік қызметті жүзеге асыруға байланысты емес ипотекалық тұрғын үй қарызы (ипотекалық қарыз) шарты бойынша немесе микрокредит беру туралы шарт бойынша жолданымын қараған кезеңде кепілге қойылған мүлікке сотқа талап қоюды беру арқылы немесе соттан тыс тәртіппен өндіріп алуды қолдануға жол берілмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z1061" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1064" w:id="957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға есептік тіркеуден өту үшін уәкілетті орган бекіткен нормативтік құқықтық актіде көзделген құжаттарды уәкілетті органға ұсынады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z1065" w:id="958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z1066" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z1067" w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) уәкілетті орган бекіткен нормативтік құқықтық актіде көзделген құжаттарда көрсетілуге жататын анық емес мәліметтер мен ақпарат берілген;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1069" w:id="961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Осы баптың 1-тармағының 1), 2) және 3) тармақшаларында көзделген негіздер бойынша есептік тіркеуден бас тартылған жағдайда коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға есептік тіркеуден бас тартуды алған күннен кейін отыз жұмыс күні ішінде осы Заңның 7-бабының 3-тармағына сәйкес құжаттарды қайтадан ұсынуға құқылы не өзінің атауынан "коллекторлық агенттік" деген сөздерді, олардан туындайтын, оның коллекторлық қызметті жүзеге асыратынын болжайтын сөздерді алып тастау арқылы қайта тіркеу рәсімін жүргізуге міндетті.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z1070" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) 9-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z1071" w:id="963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) коллекторлық агенттік және (немесе) оның борышкерлермен өзара іс-қимыл жасайтын жұмыскерлері осы Заңның 5-бабы 5-тармағының 7) және 8) тармақшаларында, 5-1-тармағында көзделген жосықсыз әрекеттердің біреуін қатарынан күнтізбелік он екі ай ішінде үш және одан көп рет жасаған;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z1072" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) 11-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіндегі "банк омбудсманына" деген сөздер "банк және (немесе) микроқаржы омбудсмандарына" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z1073" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) 14-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z1074" w:id="966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "5) кредитор "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 36-бабы 2-1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-2-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1) тармақшасында көзделген талаптарды сақтаған жағдайда жеке тұлғаның банктік қарыз шарты немесе микрокредит беру туралы шарты бойынша кредитормен талап ету құқығын басқаға беру шартын жасасуға;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z1075" w:id="967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) борышкермен жасалған банктік қарыз шартында (микрокредит беру туралы шартта) осындай талап болған кезде борышкердің тұрған жері және (немесе) байланыс деректері туралы ақпаратты үшінші тұлғалардан сұратуға;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z1076" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) 15-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z1077" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 3-1) және 4-1) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z1078" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1) кредитор банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша құқықтарды (талаптарды) басқаға берген кезде коллекторлық агенттіктердің жеке тұлғалардың берешегін реттеуі мәселелері жөніндегі уәкілетті органның нормативтік құқықтық актісіне сәйкес борышкер-жеке тұлғаның берешегін реттеу жөніндегі шараларды қабылдауға;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z1079" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-1) құқықты (талап етуді) коллекторлық агенттік сатып алған банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша берешек толық өтелгеннен кейін ұсынылған борышкердің немесе оның өкілінің жазбаша өтініші бойынша өтінішті алған күннен бастап күнтізбелік он күн ішінде өтеусіз негізде берешектің жоқ екендігі туралы анықтаманы жазбаша нысанда бір рет беруге;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1081" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13) коллекторлық агенттіктің құрылтайшылары (қатысушылары), басшы қызметкерлері, борышкерлермен және (немесе) олардың өкілдерімен және (немесе) кредитормен банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберіндегі міндеттемелерге байланысты үшінші тұлғалармен өзара іс-қимыл жасайтын жұмыскерлері туралы, сондай-ақ филиалдары және (немесе) өкілдіктері туралы мәліметтер өзгерген жағдайларда уәкілетті органды осындай өзгерістер болған күннен бастап он бес жұмыс күні ішінде хабардар етуге;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z1082" w:id="973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 16-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z1083" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16-1) борышкер-жеке тұлғаның және (немесе) оның өкілінің талап етуі бойынша оларды (оны) осы Заңның 16-бабында көзделген құқықтарымен және міндеттерімен таныстыруға;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z1084" w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) 16-баптың 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z1085" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) берешекті осы Заңның 6 және 6-1-баптарында көзделген тәртіппен реттеуге;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z1086" w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. "Қазақстан Республикасының кейбір заңнамалық актілеріне мемлекеттік басқару, екінші деңгейдегі банктердің кепілдік саясатын, бағалау қызметін реттеуді және атқарушылық іс жүргізуді жетілдіру мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2021 жылғы 31 желтоқсандағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы абзацындағы "және 2022 жылғы 1 шілдеден бастап жасалған шарттарға қолданылатын" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы 1-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1090" w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) қарыз алушы-жеке тұлғалардың кәсіпкерлік қызметті жүзеге асыруға байланысты емес банктік қарыз шарттары және микрокредит беру туралы шарттары бойынша осы Заңның 7-бабы 1) тармақшасының екінші абзацы және 19-тармағының төртінші абзацы қолданысқа енгізілгенге дейін төленген сыйақы, тұрақсыздық айыбы (айыппұлдар, өсімпұл), комиссиялар және өзге де төлемдер қайта есептелуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z1091" w:id="979"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушы-жеке тұлғалардың кәсіпкерлік қызметті жүзеге асыруға байланысты емес банктік қарыз шарттары және микрокредит беру туралы шарттары бойынша осы Заң қолданысқа енгізілгенге дейін есепке жазылған және төленбеген сыйақы, тұрақсыздық айыбы (айыппұлдар, өсімпұл), комиссиялар және өзге де төлемдер осы Заңның 1-бабының 7-тармағы 1) тармақшасының екінші абзацына және 19-тармағының төртінші абзацына сәйкес қайта есептелуге жатады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z1092" w:id="980"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" 2022 жылғы 30 желтоқсандағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z1093" w:id="981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z1094" w:id="982"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11) соттан тыс банкроттық рәсімі – екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банкі филиалдарының, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың, микроқаржылық қызметті жүзеге асыратын ұйымдардың немесе коллекторлық агенттіктердің алдындағы міндеттемелерді тоқтату мақсатында борышкерге қатысты соттан тыс тәртіппен жүзеге асырылатын рәсім.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z1095" w:id="983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшада көрсетілген міндеттемелерге қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган барлық банк операцияларын жүргізуге, микроқаржылық қызметті жүзеге асыруға лицензиялардан айырған не микроқаржы ұйымдарының, коллекторлық агенттіктердің тізілімдерінен шығарылған, оның ішінде таратылған, таратылу сатысындағы екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банкі филиалдарының, банк операцияларының жекелеген түрлерін, микроқаржылық қызметті жүзеге асырған ұйымдардың немесе коллекторлық агенттіктердің, сондай-ақ жеке тұлғалардың банктік қарыз шарттары, қарыз (кредит) шарттары және микрокредит беру туралы шарттары бойынша талап ету құқығы тиесілі өзге де ұйымдардың алдындағы міндеттемелер де жатады;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z1096" w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) 5-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші, үшінші және төртінші бөліктермен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1098" w:id="985"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Республикалық бюджет туралы заңда белгіленген және төлем күнінде қолданыста болатын айлық есептік көрсеткіштің бір еселенген мөлшерінен асатын сомадағы төлем өтеу болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z1099" w:id="986"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеудің болмау мерзімі әрбір банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша соңғы төлем күнінен бастап есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z1100" w:id="987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер коллекторлық агенттік төлемнің болмауының өзге мерзімін растамаған жағдайларды қоспағанда, құқықты (талапты) басқаға беру шарты бойынша коллекторлық агенттікке берілген банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша өтеудің болмау мерзімі соңғы төлем күнінен бастап құқық (талап ету) коллекторлық агенттікке берілгенге дейін есептеледі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1102" w:id="988"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөліктегі "борышкерге қатысты", "рәсімдердің жүргізілуі" деген сөздер тиісінше "кредитор мен борышкердің", "рәсімдерді жүргізуі" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1103" w:id="989"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөліктегі "он сегіз" деген сөздер "он екі" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1104" w:id="990"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы үшінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1105" w:id="991"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақшаның талаптары осы Заңның 1-бабы 11) тармақшасының екінші бөлігінде көзделген міндеттемелерге қолданылмайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1106" w:id="992"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1107" w:id="993"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-бап. Төлем қабілеттілігін қалпына келтіру немесе сот арқылы банкроттық рәсімін қолдану туралы арыз беру негіздері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1108" w:id="994"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкерге тиесілі мүлік құнының оның барлық міндеттемелерінің (оның ішінде орындалу мерзімі басталмаған) мөлшерінен асып кету фактісі және (немесе) тұрақты кірісінің болуы сотқа төлем қабілеттілігін қалпына келтіру рәсімін қолдану туралы арыз беруге негіздер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1109" w:id="995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналар сотқа сот арқылы банкроттық рәсімін қолдану туралы арыз беруге негіздер болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1110" w:id="996"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) республикалық бюджет туралы заңда белгіленген және осы Заңның 1-бабының 11) тармақшасында көзделген кредиторлар алдындағы міндеттемелер бойынша арыз берілген күні қолданыста болатын айлық есептік көрсеткіштің 1600 еселенген мөлшерінен асатын міндеттемелердің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1111" w:id="997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер борышкер осы Заңның 5-бабы 1-тармағының 1) тармақшасында көзделген шартқа сай келмесе, осы тармақшаның міндеттемелер мөлшері бөлігіндегі ережесі қолданылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1112" w:id="998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өзге кредиторлар алдында міндеттемелердің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1113" w:id="999"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осындай арыз берілген күні қатарынан он екі ай ішінде кредиторлар алдындағы міндеттемелерді өтеудің болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z1114" w:id="1000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық бюджет туралы заңда белгіленген және төлем күнінде қолданыста болатын айлық есептік көрсеткіштің бір еселенген мөлшерінен асатын сомадағы төлем өтеу болып есептеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1115" w:id="1001"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) арыз берілген күні жеті жыл бойы соттан тыс немесе сот арқылы банкроттық рәсімін қолдану фактісінің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1116" w:id="1002"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) борышкерге қатысты "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Микроқаржылық қызмет туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының заңдарына сәйкес банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша орындалмаған міндеттемелерді реттеу және (немесе) өндіріп алу жөніндегі рәсімнің жүргізілуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1117" w:id="1003"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшада көрсетілген, берешекті реттеуді және (немесе) өндіріп алуды жүргізу жөніндегі шараларды мерзімі өткен берешек пайда болған кезден бастап он екі айдан аспайтын мерзімдерде жүргізу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1118" w:id="1004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшаның талаптары осы Заңның 1-бабы 11) тармақшасының екінші бөлігінде көзделген міндеттемелерге қолданылмайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1119" w:id="1005"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) 7-баптың 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1120" w:id="1006"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) төлем қабілеттілігін қалпына келтіру немесе сот арқылы банкроттық рәсімін қолдану туралы іс қозғау туралы ұйғарым шығарылған күннен кейінгі күннен бастап бес жұмыс күнінен кешіктірмей, кредиторды төлем қабілеттілігін қалпына келтіру немесе сот арқылы банкроттық рәсімін қолдану туралы арызбен жүгінгені туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z1121" w:id="1007"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер соттан тыс банкроттық рәсімін жүргізу кезеңінде өзінің меншігіне кредиторлар алдындағы өз міндеттемелерін толық немесе отыз пайыздан асырып орындауына мүмкіндік беретін мүлік түскен немесе өзінің мүліктік жағдайы өзгеше түрде өзгерген не кредитормен кредитордың алдындағы берешекті реттеу туралы келісім жасасқан жағдайда уәкілетті органға "Азаматтарға арналған үкімет" мемлекеттік корпорациясы, "электрондық үкiмет" веб-порталы және (немесе) арнаулы мобильдік қосымша арқылы мұндай рәсімді тоқтату туралы арызбен жүгінуге;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1122" w:id="1008"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1123" w:id="1009"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 2-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1124" w:id="1010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1) кредиторлар талаптары тізілімінің нысанын бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "борышкердің" деген сөзден кейін "және банкроттың" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "тағайындайды" деген сөзден кейін "және қызметтен шеттетеді" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1127" w:id="1011"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) 11-баптың 3-тармағының үшінші бөлігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші абзацындағы "интернет-ресурсының веб-қосымшасына және (немесе) арнаулы мобильдік қосымшаға" деген сөздер "интернет-ресурсы және (немесе) арнаулы мобильдік қосымша арқылы" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z1128" w:id="1012"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-баптың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіндегі "интернет-ресурсының веб-қосымшасын" деген сөздер "интернет-ресурсын" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1129" w:id="1013"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы 7-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1130" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1. Уәкілетті орган осы баптың 6-тармағында белгіленген мән-жайларды анықтаған кезде қаржы басқарушысы өкілеттіктерін орындаудан бас тартқан жағдайда оны белгілі бір борышкерге қатысты өз өкілеттіктерін орындаудан шеттетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1131" w:id="1015"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармаққа сәйкес қаржы басқарушысын шеттету оны өкілеттіктерін жүзеге асырудан шеттетуге алып келмейді және қаржы басқарушысына басқа борышкерлерге қатысты өкілеттіктер беруге кедергі келтірмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z1132" w:id="1016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1134" w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Борышкер соттан тыс банкроттық рәсімін қолдану туралы арызды "Азаматтарға арналған үкімет" мемлекеттік корпорациясы, "электрондық үкiмет" веб-порталы және (немесе) арнаулы мобильдік қосымша арқылы белгіленген нысан бойынша береді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "сәйкес келген" деген сөздерден кейін "және жұбайының (зайыбының) (бар болған жағдайда) келісімі болған" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1138" w:id="1018"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "сәйкес келмеген" деген сөздерден кейін "және жұбайының (зайыбының) (бар болған жағдайда) келісімі болмаған" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1139" w:id="1019"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "береді" деген сөз "жібереді" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1140" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) 17-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1142" w:id="1021"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) борышкердің осы Заңның 1-бабының 11) тармақшасында көрсетілген, олар туралы мәліметтер кредиттік бюролардың дерекқорында көрсетілген кредиторлар алдындағы борыштық міндеттемелерінің мерзімдері өткен болып есептеледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1143" w:id="1022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Заңның 1-бабының 11) тармақшасында көрсетілген, олар туралы мәліметтер кредиттік бюролардың дерекқорында көрсетілген кредиторлардың борышкерден міндеттемелерді орындауды талап етуіне тыйым салынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1144" w:id="1023"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) борышкердің осы Заңның 1-бабының 11) тармақшасында көрсетілген, олар туралы мәліметтер кредиттік бюролардың дерекқорында көрсетілген кредиторлар алдындағы берешегінің барлық түрі бойынша тұрақсыздық айыбын (өсімпұлды, айыппұлдарды) және сыйақыны есепке жазу тоқтатылады;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1145" w:id="1024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "7) осы Заңның 1-бабының 11) тармақшасында көрсетілген, олар туралы мәліметтер кредиттік бюролардың дерекқорында көрсетілген кредиторлар алдындағы борышты өндіріп алу туралы атқарушылық құжаттарды орындау тоқтатыла тұрады;"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1146" w:id="1025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 8) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1147" w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8) кредитордың "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Микроқаржылық қызмет туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Коллекторлық қызмет туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының заңдарында көзделген реттеу және (немесе) өндіріп алу шараларын қолдануына тыйым салынады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1148" w:id="1027"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) 18-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1150" w:id="1028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) борышкер өзінің меншігіне кредиторлар алдындағы өз міндеттемелерін толық немесе отыз пайыздан асырып орындауына мүмкіндік беретінін мүліктің түсуіне немесе өзінің қаржылық және (немесе) мүліктік жағдайының өзгеруіне не кредитормен кредитордың алдындағы берешекті реттеу туралы келісім жасасуына байланысты уәкілетті органға соттан тыс банкроттық рәсімін тоқтату туралы арызды "Азаматтарға арналған үкімет" мемлекеттік корпорациясы, "электрондық үкiмет" веб-порталы және (немесе) арнаулы мобильдік қосымша арқылы берсе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1151" w:id="1029"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) борышкердің осы Заңның 5-бабында көрсетілген негіздерге сәйкес келмеу фактілері, оның ішінде кредитордың өтініші бойынша анықталса, тоқтатылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1152" w:id="1030"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1153" w:id="1031"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақтың бірінші бөлігі 1), 2) және 4) тармақшаларының талаптары осы Заңның 5-бабы 3-тармағының негізінде соттан тыс банкроттық рәсімін қолданған борышкерлерге қатысты болмайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1154" w:id="1032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) 19-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1155" w:id="1033"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Осы Заңның 18-бабына сәйкес соттан тыс банкроттық рәсімін тоқтату үшін негіздер болмаған кезде "электрондық үкімет" веб-порталында борышкер туралы мәліметтер орналастырылған күннен бастап алты ай өткен соң уәкілетті орган соттан тыс банкроттық рәсімін аяқтау және борышкерді банкрот деп тану туралы шешім шығарады. Шешім уәкілетті орган бекіткен нысан бойынша шығарылады және "электрондық үкімет" веб-порталында орналастырылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1156" w:id="1034"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Борышкердің осы Заңның 1-бабының 11) тармақшасында көрсетілген, олар туралы мәліметтер кредиттік бюролардың дерекқорында көрсетілген кредиторлар алдындағы міндеттемелері соттан тыс банкроттық рәсімін аяқтау және борышкерді банкрот деп тану туралы хабарландыру "электрондық үкімет" веб-порталында орналастырылған күннен бастап тоқтатылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1157" w:id="1035"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) 20-баптың 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы төртінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1158" w:id="1036"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мерзімі өткен берешек пайда болған кезден бастап он екі айдан асқан жағдайда осы тармақшада көзделген құжатты ұсыну талап етілмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1159" w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) 22-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1161" w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "9) борышкердің мүлкіне қатысты атқарушылық құжаттардың орындалуы тоқтатыла тұрады;"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z1162" w:id="1039"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 11) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1163" w:id="1040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11) кредитордың "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Микроқаржылық қызмет туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Коллекторлық қызмет туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының заңдарында көзделген реттеу және (немесе) өндіріп алу шараларын қолдануына тыйым салынады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1164" w:id="1041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) 23-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі "қаржы басқарушысы" деген сөздерден кейін "банкке, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға мемлекеттік кірістер органының сұрау салуы негізінде банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның осы шот бойынша ақша қозғалысы туралы мәліметтерді беруіне келісім бере отырып," деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1165" w:id="1042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігіндегі "интернет-ресурста" деген сөздер "уәкілетті органның интернет-ресурсында" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1168" w:id="1043"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлік мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1169" w:id="1044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Қаржы басқарушысы уәкілетті орган белгілеген нысан бойынша және тәртіппен қалыптастырылған кредиторлар талаптарының тізілімін уәкілетті органның интернет-ресурсында орналастыру үшін уәкілетті органға жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1170" w:id="1045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші бөліктегі "енгізбегеніне" деген сөз "енгізгеніне (енгізбегеніне)" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1171" w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 5-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1172" w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5-1. Кредитор (кредиторлар) талаптарды мәлімдемеген жағдайда кредиторлар талаптарының тізілімі борышкер ұсынған деректерден, оның ішінде кредиттік бюролардың дерекқорында көрсетілген мәліметтер ескеріле отырып қалыптастырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1174" w:id="1048"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Кредиторлар талаптарының қалыптастырылған тізіліміне өзгерістер және (немесе) толықтырулар осы баптың 4 және 5-тармақтарында көзделген жағдайларда енгізілуі мүмкін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1175" w:id="1049"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) 30-баптың 3-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "мерзімдері туралы нұсқаулар қамтылуға тиіс." деген сөздер "мерзімдері;" деген сөзбен ауыстырылып, мынадай мазмұндағы 3) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z1176" w:id="1050"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) осы Заңның 22-бабының 1-тармағы бірінші бөлігінің 6) тармақшасында көзделген салдардың тоқтатылғаны туралы нұсқаулар қамтылуға тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1177" w:id="1051"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы 6) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1178" w:id="1052"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) қаржы басқарушысының өкілеттігі тоқтатылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1179" w:id="1053"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) 38-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1180" w:id="1054"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) 42-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1181" w:id="1055"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>44-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшадағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "борышкерді банкрот деп тану туралы хабарландыру орналастыруды тапсыру туралы нұсқаулар қамтылады." деген сөздер "борышкердің міндеттемелерін тоқтатудан бас тарту туралы хабарландыру орналастыруды тапсыру;" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1184" w:id="1056"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 9) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1185" w:id="1057"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9) банкроттың Қазақстан Республикасынан тысқары жерлерге шығуына салынған тыйымды алып тастау туралы нұсқаулар қамтылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1186" w:id="1058"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "төлеу туралы нұсқаулар қамтылады." деген сөздер "төлеу;" деген сөзбен ауыстырылып, мынадай мазмұндағы 7) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1187" w:id="1059"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) банкроттың Қазақстан Республикасынан тысқары жерлерге шығуына салынған тыйымды алып тастау туралы нұсқаулар қамтылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1188" w:id="1060"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшадағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "төлемдер төлем қабілеттілігін қалпына келтіру және сот арқылы банкроттық рәсімдері аяқталғаннан кейін банкроттың тоқтатылуға жатпайтын міндеттемелері болып табылады." деген сөздер "түсімдер;" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1190" w:id="1061"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 5) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z1191" w:id="1062"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) төлем қабілеттілігін қалпына келтіру және (немесе) сот арқылы банкроттық рәсімін жүргізген қаржы басқарушысының толық көлемде немесе оның бір бөлігінде төлемі болмаған жағдайда оның сыйақысы банкроттың төлем қабілеттілігін қалпына келтіру және сот арқылы банкроттық рәсімдері аяқталғаннан кейін тоқтатылуға жатпайтын міндеттемелері болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1192" w:id="1063"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы 3-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1193" w:id="1064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Осы бапта көрсетілген қаржылық жағдайға мониторинг осы Заңның 5-бабының 3-тармағында көзделген негіздер бойынша соттан тыс банкроттық рәсімін қолданған Қазақстан Республикасының азаматтарына қатысты жүргізілмейді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгеріс енгізілді – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1194" w:id="1065"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2-бап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1195" w:id="1066"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Заң:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1196" w:id="1067"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) алғашқы ресми жарияланған күнінен бастап қолданысқа енгізілетін 1-баптың 5-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1197" w:id="1068"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілетін 1-баптың 5-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он бесінші – жиырмасыншы абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшаларын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жиырма жетінші, жиырма сегізінші абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он төртінші абзацын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 6-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшаларын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақтарын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 17-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он бірінші – он үшінші, он бесінші – он жетінші абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он екінші абзацын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 25-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z1198" w:id="1069"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) 2024 жылғы 1 шілдеден бастап қолданысқа енгізілетін 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтарын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы – тоғызыншы абзацтарын, 9-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшаларын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-тармақтарын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1199" w:id="1070"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) алғашқы ресми жарияланған күнінен кейін күнтізбелік отыз күн өткен соң қолданысқа енгізілетін 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) тармақшасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1200" w:id="1071"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) 2024 жылғы 1 қыркүйектен бастап қолданысқа енгізілетін 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) тармақшасының он үшінші – жиырма бесінші абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) тармақшасын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасының төртінші – он жетінші абзацтарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1201" w:id="1072"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) 2024 жылғы 1 қазаннан бастап қолданысқа енгізілетін 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) тармақшасының бесінші, сегізінші абзацтарын, 9) тармақшасының екінші – он үшінші, жиырма алтыншы, жиырма жетінші абзацтарын, 10) тармақшасының он бесінші – он сегізінші абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші – алтыншы абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші, бесінші абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сегізінші – оныншы абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жиырмасыншы және жиырма бірінші абзацтарын, 17-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он төртінші – он алтыншы абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші – он үшінші, жиырмасыншы, жиырма бірінші абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші абзацын, 25-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші, алтыншы, жетінші абзацтарын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші, бесінші – он сегізінші және жиырма екінші абзацтарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1202" w:id="1073"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізілетін 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) тармақшасының он алтыншы – он сегізінші абзацтарын, 12) тармақшасын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) тармақшасының үшінші абзацын, 10), 11) тармақшаларын, 16) тармақшасының жетінші – тоғызыншы абзацтарын, 17) тармақшасын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) тармақшасын, 9) тармақшасының он алтыншы – он сегізінші абзацтарын, 11) тармақшасының төртінші абзацын, 13) тармақшасын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасын, 5) тармақшасының жиырма үшінші – жиырма бесінші абзацтарын, 9) тармақшасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1203" w:id="1074"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) 2025 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасының алтыншы абзацын, 8) тармақшасының алтыншы абзацын, 14) тармақшасының үшінші, төртінші абзацтарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1204" w:id="1075"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) 2027 жылғы 1 мамырдан бастап қолданысқа енгізілетін 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) тармақшасының жиырма алтыншы абзацын, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) тармақшасының төртінші абзацын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1205" w:id="1076"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1206" w:id="1077"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Заңның 1-бабы 11-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші абзацының қолданысы 2025 жылғы 1 қаңтарға дейін тоқтатыла тұрсын, тоқтатыла тұру кезеңінде осы абзац мынадай редакцияда қолданылады деп белгіленсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z1207" w:id="1078"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1-1) коллекторлық агенттіктер, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 36-1-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде және (немесе) "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-1-бабы 5-тармағының бірінші бөлігінде көрсетілген тұлғамен жасалған банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтарды (талаптарды) сенімгерлік басқару шарты шеңберінде банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтарды (талаптарды) сенімгерлік басқаруды жүзеге асыратын сервистік компаниялар (бұдан әрі – сервистік компаниялар), "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 36-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің оныншы абзацында және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің сегізінші абзацында көрсетілген тұлғалар, егер банктік қарыз шарты бойынша және (немесе) микрокредит беру туралы шарт бойынша алынған құқықтарды (талаптарды) осы тұлғалар сервистік компанияның сенімгерлік басқаруына бермесе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z1208" w:id="1079"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) 2027 жылғы 1 мамырға дейін осы Заңның 1-бабы 17-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он екінші абзацының қолданысы тоқтатыла тұрсын, тоқтатыла тұру кезеңінде осы абзац мынадай редакцияда қолданылады деп белгіленсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z1209" w:id="1080"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"5-2. Микроқаржы ұйымының жеке тұлғаның кәсіпкерлік қызметті жүзеге асыруға байланысты емес микрокредитті беру туралы шарты бойынша құқықтарды (талаптарды) коллекторлық агенттікке беруді жүргізуіне тыйым салынады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1211" w:id="1081"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1212" w:id="1082"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Заңның 1-бабы 5-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші, оныншы, он бірінші, он екінші абзацтарының, 17-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жиырма жетінші абзацының, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жетінші, сегізінші және тоғызыншы абзацтарының, 25-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он тоғызыншы, жиырмасыншы, жиырма бірінші абзацтарының күші бұрын жасалған шарттардан туындаған құқықтық қатынастарға қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1213" w:id="1083"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы Заңның 1-бабы 5-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отыз бірінші – отыз бесінші абзацтарының және 17-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он тоғызыншы – жиырма үшінші абзацтарының күші осы Заң қолданысқа енгізілгенге дейін сот актілері заңды күшіне енген құқықтық қатынастарға қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1214" w:id="1084"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы Заңның 1-бабы 17-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жиырма алтыншы абзацының күші бұрын жасалған шарттардан туындаған құқықтық қатынастарға қолданылады деп белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z1215" w:id="1085"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2027 жылғы 1 мамырға дейін қарыз алушы-жеке тұлғамен жасалған, кәсіпкерлік қызметті жүзеге асыруға байланысты емес микрокредит беру туралы шарт бойынша құқықтарды (талаптарды) коллекторлық агенттікке беру мақсаттары үшін жиырма төрт айлық мерзімді есептеу кезінде мерзімі өткен берешектің мерзімі және 2027 жылғы 1 мамырға дейін жүргізілген берешекті реттеу рәсімдері ескеріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z1216" w:id="1086"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осы Заңның 1-бабының 6-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күші орындалмаған ақшалай міндеттемелер бойынша бұрын жасалған ипотекалық тұрғын үй қарызы шарттарынан туындаған құқықтық қатынастарға қолданылады деп белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1217" w:id="1087"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүлік өткізіліп қойылған ипотекалық тұрғын үй қарызы шарттарынан туындайтын міндеттемелер бойынша кірістердің немесе мүліктің болмауы осы Заңның 1-бабы 6-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданысқа енгізілетін күнге айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z1218" w:id="1088"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осы Заңның 1-бабы 25-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші, бесінші – он сегізінші, жиырма екінші – жиырма бесінші абзацтарының күші олар қолданысқа енгізілгенге дейін жасалған құқықты (талап етуді) басқаға беру шарттары бойынша коллекторлық агенттіктер сатып алған жеке тұлғалардың берешегіне қолданылады деп белгіленсін. Коллекторлық агенттіктер 2024 жылғы 1 қазанға дейін сатып алынған жеке тұлғалардың берешегі бойынша осы Заңның 1-бабының 25-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші, бесінші – он сегізінші және жиырма екінші абзацтары қолданысқа енгізілген күннен бастап күнтізбелік жиырма күн ішінде борышкер-жеке тұлғаларға және (немесе) олардың өкілдеріне банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгерту туралы өтінішпен олардың коллекторлық агенттікке жүгіну құқықтары туралы хабар беруге міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1219" w:id="1089"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осы Заңның 1-бабы 25-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші абзацының күші 2027 жылғы 1 мамырдан кейін жасалған құқықты (талап етуді) басқаға беру шарттары бойынша коллекторлық агенттіктер сатып алған жеке тұлғалардың берешегіне қолданылады деп белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) тармақшаның төртінші абзацына өзгеріс енгізу көзделген – ҚР 16.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 259-VIII</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...494 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z1220" w:id="1090"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7012 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қазақстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkEnd w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Президенті      Қ. ТОҚАЕВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>