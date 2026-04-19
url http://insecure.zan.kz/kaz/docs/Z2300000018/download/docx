--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0c3651c" w14:textId="0c3651c">
+    <w:p w14:paraId="c382f34" w14:textId="c382f34">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2227,51 +2227,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 215-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2788,162 +2788,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының аумағындағы онлайн-платформаларда құқыққа қайшы контентті орналастыруға және таратуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...110 lines deleted...]
-      Қазақстан Республикасының конституциялық құрылысын күштеп өзгертуді, оның тұтастығын бұзуды, мемлекет қауіпсіздігіне нұқсан келтіруді, соғысты, әлеуметтік, нәсілдік, ұлттық, діни, тектік-топтық және рулық астамшылықты, қатыгездік пен зорлық-зомбылыққа бас ұруды, өзін-өзі өлтіруді, порнографияны, есірткі, психотроптық заттарды, сол тектестерді және прекурсорларды, сепаратизм идеяларын, алаяқтықты, ұлтаралық және конфессияаралық татулықты бұзатын ақпаратты үндеу, насихаттау немесе үгіттеу, сондай-ақ Қазақстан Республикасының мемлекеттілігіне және аумақтық тұтастығына күмән келтіретін мәлімдемелер, мемлекеттік құпияларды немесе заңмен қорғалатын өзге де құпияны ашатын ақпарат және Қазақстан Республикасының заңдарында тыйым салынған өзге де ақпарат құқыққа қайшы контент болып табылады.</w:t>
+        <w:t>
+      Қазақстан Республикасының конституциялық құрылысын күштеп өзгертуді, оның тұтастығын бұзуды, мемлекет қауіпсіздігіне нұқсан келтіруді, соғысты, әлеуметтік, нәсілдік, ұлттық, діни, тектік-топтық және рулық астамшылықты, қатыгездік пен зорлық-зомбылыққа бас ұруды, өзін-өзі өлтіруді, дәстүрлі емес сексуалдық бағдарды, педофилияны, порнографияны, есірткі, психотроптық заттарды, сол тектестерді және прекурсорларды, сепаратизм идеяларын, алаяқтықты, ұлтаралық және конфессияаралық татулықты бұзатын ақпаратты үндеу, насихаттау немесе үгіттеу, сондай-ақ Қазақстан Республикасының мемлекеттілігіне және аумақтық тұтастығына күмән келтіретін мәлімдемелер, мемлекеттік құпияларды немесе заңмен қорғалатын өзге де құпияны ашатын ақпарат және Қазақстан Республикасының заңдарында тыйым салынған өзге де ақпарат құқыққа қайшы контент болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құқыққа қайшы контентті орналастыруды және таратуды тоқтата тұру, тоқтату "Байланыс туралы" Қазақстан Республикасы Заңының 41-1-бабына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z92" w:id="68"/>
     <w:p>
       <w:pPr>
@@ -2987,51 +2877,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгеріс енгізілді – ҚР 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>