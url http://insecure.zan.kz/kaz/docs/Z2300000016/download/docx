--- v0 (2025-10-05)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b328b25" w14:textId="b328b25">
+    <w:p w14:paraId="7adfa58" w14:textId="7adfa58">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2091,771 +2091,885 @@
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген қызмет түрлерін және уәкілетті мемлекеттік органдар мен тыныс-тіршілікті қамтамасыз ету объектілерінің функцияларын орындауға бағытталған өзге де қызметті қоспағанда, өзге де қызмет түрлерін жүзеге асыруға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z92" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Семей ядролық қауіпсіздік аймағында негізгі қызмет түрлерін орындау үшін уәкілетті ұйымның Қазақстан Республикасының заңнамасына сәйкес бөгде ұйымдарды тартуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармаққа өзгеріс енгізу көзделген – ҚР 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Радиоактивті қалдықтарды көму пункттерін салу және салу ауданы туралы шешім Қазақстан Республикасының атом энергиясын пайдалану саласындағы заңнамасына сәйкес қабылданады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауіпті қалдықтардың полигондарын салу және салу ауданы туралы шешім Қазақстан Республикасының Экология кодексіне сәйкес қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бап. Семей ядролық қауіпсіздік аймағы стратегиялық объектілерінің күзетілуін қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Семей ядролық қауіпсіздік аймағы стратегиялық объектілерінің күзетілуін қамтамасыз етуді Қазақстан Республикасының заңнамасына сәйкес мемлекеттік органдар, ішкі істер органдарының мамандандырылған күзет бөлімшелері, Қазақстан Республикасының басқа да әскерлері мен әскери құралымдары жүзеге асыра алады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уәкілетті ұйым Семей ядролық қауіпсіздік аймағының стратегиялық объектілерін мемлекеттік күзетуді жүзеге асыратын субъектілермен өзара іс-қимылды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Семей ядролық қауіпсіздік аймағы стратегиялық объектілерінің физикалық қорғалуын қамтамасыз ету тәртібі мемлекеттік күзетілуге жататын объектілердің инженерлік-техникалық тұрғыдан нығайтылуы жөніндегі талаптарда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бап. Семей ядролық қауіпсіздік аймағы стратегиялық объектілерінің күзетілуін қамтамасыз ету</w:t>
-[...58 lines deleted...]
-      3. Семей ядролық қауіпсіздік аймағы стратегиялық объектілерінің физикалық қорғалуын қамтамасыз ету тәртібі мемлекеттік күзетілуге жататын объектілердің инженерлік-техникалық тұрғыдан нығайтылуы жөніндегі талаптарда айқындалады.</w:t>
+        <w:t>11-бап. Уәкілетті ұйымның функциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уәкілетті ұйым Семей ядролық қауіпсіздік аймағының жұмыс істеуін қамтамасыз ету үшін Қазақстан Республикасының заңнамасына сәйкес мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Уәкілетті ұйым Семей ядролық қауіпсіздік аймағының жұмыс істеуін қамтамасыз ету үшін Қазақстан Республикасының заңнамасына сәйкес мынадай функцияларды жүзеге асырады:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кешенді экологиялық зерттеп-қарауды жүргізу, мемлекеттік экологиялық сараптаманың және санитарлық-эпидемиологиялық сараптаманың қорытындыларын алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z98" w:id="83"/>
-[...15 lines deleted...]
-      1) кешенді экологиялық зерттеп-қарауды жүргізу, мемлекеттік экологиялық сараптаманың және санитарлық-эпидемиологиялық сараптаманың қорытындыларын алу;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Семей ядролық қауіпсіздік аймағы мен инфрақұрылым объектілерінің ядролық және радиациялық қауіпсіздігін қамтамасыз ету жөніндегі қызметті ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
-[...15 lines deleted...]
-      2) Семей ядролық қауіпсіздік аймағы мен инфрақұрылым объектілерінің ядролық және радиациялық қауіпсіздігін қамтамасыз ету жөніндегі қызметті ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының халықаралық міндеттемелері шеңберінде Семей ядролық қауіпсіздік аймағында ядролық қаруды таратпау режимін қолдап отыру және нығайту саласындағы іс-шараларды орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z100" w:id="85"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасының халықаралық міндеттемелері шеңберінде Семей ядролық қауіпсіздік аймағында ядролық қаруды таратпау режимін қолдап отыру және нығайту саласындағы іс-шараларды орындау;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инфрақұрылым объектілерінің сенімді және қауіпсіз жұмыс істеуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z101" w:id="86"/>
-[...15 lines deleted...]
-      4) инфрақұрылым объектілерінің сенімді және қауіпсіз жұмыс істеуін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ядролық қаруды, радиоактивті заттарды сынау салдарының әсерін болғызбау және Семей ядролық қауіпсіздік аймағының аумақтарын қауіпсіз деңгейге дейін оңалту жөніндегі іс-шараларды іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z102" w:id="87"/>
-[...15 lines deleted...]
-      5) ядролық қаруды, радиоактивті заттарды сынау салдарының әсерін болғызбау және Семей ядролық қауіпсіздік аймағының аумақтарын қауіпсіз деңгейге дейін оңалту жөніндегі іс-шараларды іске асыру;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Семей ядролық қауіпсіздік аймағында атмосфералық ауаның, жерасты және жерүсті суларының, топырақ пен өсімдіктердің радиоактивті ластану деңгейіне тұрақты мониторинг жүргізу, сондай-ақ радионуклидтердің таралу параметрлерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z103" w:id="88"/>
-[...15 lines deleted...]
-      6) Семей ядролық қауіпсіздік аймағында атмосфералық ауаның, жерасты және жерүсті суларының, топырақ пен өсімдіктердің радиоактивті ластану деңгейіне тұрақты мониторинг жүргізу, сондай-ақ радионуклидтердің таралу параметрлерін айқындау;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) инфрақұрылым объектілерін салу, жөндеу және негізгі қызмет түрлерін жүзеге асыру үшін қаражат тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z104" w:id="89"/>
-[...15 lines deleted...]
-      7) инфрақұрылым объектілерін салу, жөндеу және негізгі қызмет түрлерін жүзеге асыру үшін қаражат тарту;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасына сәйкес Семей ядролық қауіпсіздік аймағының аумағында радиоактивті қалдықтарды сақтау мен көму пунктерін, қауіпті қалдықтар полигондарын құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z105" w:id="90"/>
-[...15 lines deleted...]
-      8) Қазақстан Республикасының заңнамасына сәйкес Семей ядролық қауіпсіздік аймағының аумағында радиоактивті қалдықтарды сақтау мен көму пунктерін, қауіпті қалдықтар полигондарын құру;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) радиоактивті қалдықтармен және иондаушы сәулелену көздерімен жұмыс істеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z106" w:id="91"/>
-[...15 lines deleted...]
-      9) радиоактивті қалдықтармен және иондаушы сәулелену көздерімен жұмыс істеу;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Семей ядролық қауіпсіздік аймағының аумағында сақталатын радиоактивті қалдықтарды және пайдаланылған ядролық отынды есепке алу мен бақылауды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z107" w:id="92"/>
-[...15 lines deleted...]
-      10) Семей ядролық қауіпсіздік аймағының аумағында сақталатын радиоактивті қалдықтарды және пайдаланылған ядролық отынды есепке алу мен бақылауды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Семей ядролық қауіпсіздік аймағының аумағында табиғат қорғау іс-шараларын әзірлеу және орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z108" w:id="93"/>
-[...15 lines deleted...]
-      11) Семей ядролық қауіпсіздік аймағының аумағында табиғат қорғау іс-шараларын әзірлеу және орындау;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осы Заңды іске асыруға байланысты қызметті жазып-көрсету жөніндегі іс-шараларды жүргізу, халыққа радиациялық ахуал, оны жақсарту бойынша қабылданатын шаралар, сондай-ақ Семей ядролық қауіпсіздік аймағының құқықтық режимі және оны бұзғаны үшін жауаптылық туралы хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z109" w:id="94"/>
-[...15 lines deleted...]
-      12) осы Заңды іске асыруға байланысты қызметті жазып-көрсету жөніндегі іс-шараларды жүргізу, халыққа радиациялық ахуал, оны жақсарту бойынша қабылданатын шаралар, сондай-ақ Семей ядролық қауіпсіздік аймағының құқықтық режимі және оны бұзғаны үшін жауаптылық туралы хабарлау;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Семей ядролық қауіпсіздік аймағының стратегиялық объектілерін физикалық қорғау жүйелерін құру және олардың жұмыс істеуін қамтамасыз ету жөніндегі іс-шараларды іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z110" w:id="95"/>
-[...15 lines deleted...]
-      13) Семей ядролық қауіпсіздік аймағының стратегиялық объектілерін физикалық қорғау жүйелерін құру және олардың жұмыс істеуін қамтамасыз ету жөніндегі іс-шараларды іске асыру;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жергілікті жерде Семей ядролық қауіпсіздік аймағының шекараларын арнаулы ескерту белгілерімен белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z111" w:id="96"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) мемлекеттік органдар мен ұйымдарға осы Заңды іске асыруға байланысты қызмет туралы ақпаратты олардың сұрау салулары бойынша беру. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уәкілетті ұйым Қазақстан Республикасының заңнамасына сәйкес, атом энергиясы пайдаланылатын пайдаланушы объектілермен жұмыс істеудің барлық кезеңінде авариялық әзірлік және ден қою жөніндегі іс-шаралардың орындалуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z113" w:id="98"/>
-[...15 lines deleted...]
-      2. Уәкілетті ұйым Қазақстан Республикасының заңнамасына сәйкес, атом энергиясы пайдаланылатын пайдаланушы объектілермен жұмыс істеудің барлық кезеңінде авариялық әзірлік және ден қою жөніндегі іс-шаралардың орындалуын қамтамасыз етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бап. Уәкілетті ұйымның қызметін қаржыландыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уәкілетті ұйымның қызметін қаржыландыру мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті ұйым ұсынатын (орындайтын) көрсетілетін қызметтер (жұмыстар) үшін сыйақының;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нысаналы қарыздық қаржыландырудың;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жарғылық капиталға енгізілген мүліктің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бюджет қаражатының;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының заңдарында тыйым салынбаған уәкілетті ұйымның қызметінен түсетін өзге де кірістердің есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уәкілетті ұйымның қызметін бюджет қаражаты есебінен қаржыландыру тәртібі Қазақстан Республикасының бюджет заңнамасында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...140 lines deleted...]
-      2. Уәкілетті ұйымның қызметін бюджет қаражаты есебінен қаржыландыру тәртібі Қазақстан Республикасының бюджет заңнамасында айқындалады.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бап. Қазақстан Республикасының Семей ядролық   қауіпсіздік аймағы туралы заңнамасын   бұзғаны үшін жауаптылық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Семей ядролық қауіпсіздік аймағы туралы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-бап. Қазақстан Республикасының Семей ядролық   қауіпсіздік аймағы туралы заңнамасын   бұзғаны үшін жауаптылық</w:t>
-[...18 lines deleted...]
-      Қазақстан Республикасының Семей ядролық қауіпсіздік аймағы туралы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа алып келеді.</w:t>
+        <w:t>14-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң 2024 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3013,55 +3127,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3387,31 +3501,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>