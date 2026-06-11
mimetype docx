--- v0 (2025-10-13)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6334bed" w14:textId="6334bed">
+    <w:p w14:paraId="f918000" w14:textId="f918000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еуразиялық экономикалық одақтың техникалық регламенттері талаптарының сақталуына мемлекеттік бақылауды (қадағалауды) Еуразиялық экономикалық одаққа мүше мемлекеттердің көрсетілген саладағы заңнамасын үйлестіру мақсатында жүзеге асыру қағидаттары мен тәсілдері туралы келісімді ратификациялау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Заңы 2022 жылғы 24 қарашадағы № 160-VII ҚРЗ</w:t>
+        <w:t>Қазақстан Республикасының Заңы 2022 жылғы 24 қарашадағы № 160-VII ҚРЗ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2021 жылғы 16 ақпанда Мәскеуде жасалған Еуразиялық экономикалық одақтың техникалық регламенттері талаптарының сақталуына мемлекеттік бақылауды (қадағалауды) Еуразиялық экономикалық одаққа мүше мемлекеттердің көрсетілген саладағы заңнамасын үйлестіру мақсатында жүзеге асыру қағидаттары мен тәсілдері туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1441,71 +1441,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Одақтың интеграцияланған ақпараттық жүйесін пайдалана отырып, Одақ шеңберінде жалпы процестерді іске асыру кезінде мүше мемлекеттердің мемлекеттік бақылау (қадағалау) органдарының және өзге де уәкілетті органдарының жедел өзара іс-қимылы мақсатында қауіпті өнім туралы ақпарат беру жүйесінің жұмыс істеуі қамтамасыз етіледі.</w:t>
+      1. Одақтың интеграцияланған ақпараттық жүйесін пайдалана отырып, Одақ шеңберінде жалпы процестерді іске асыру кезінде мүше мемлекеттердің мемлекеттік бақылау (қадағалау) органдарының және өзге де уәкілетті органдарының жедел өзара іс-қимылы мақсатында Одақтың техникалық регламенттерінің талаптарына сәйкес келмейтін өнім туралы ақпарат беру жүйесінің жұмыс істеуі қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қауіпті өнім туралы ақпарат беру жүйесінің жұмыс істеуі шеңберінде ортақ ақпараттық ресурстарды қалыптастыру, жүргізу және пайдалану, сондай-ақ мәліметтер алмасу, оның ішінде:</w:t>
+      2. Одақтың техникалық регламенттерінің талаптарына сәйкес келмейтін өнім туралы ақпарат беру жүйесінің жұмыс істеуі шеңберінде ортақ ақпараттық ресурстарды қалыптастыру, жүргізу және пайдалану, сондай-ақ мәліметтер алмасу, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Одақтың техникалық регламенттерінің талаптарына сәйкес келмейтін анықталған өнім туралы, сондай-ақ мүше мемлекеттердің аумақтарында осындай өнімнің айналыста болуының алдын алу, анықтау және жолын кесу және (немесе) анықталған бұзушылықтардың теріс салдарын жою жөнінде қабылданған шаралар туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
@@ -1541,74 +1541,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сертификаттау жөніндегі жұмыстарды орындау қағидаларын бұзу фактілерін және зерттеулер (сынақтар) мен өлшемдердің анық емес нәтижелерін ұсыну фактілерін қоса алғанда, өнімнің сәйкестігін бағалау бөлігінде Одақтың техникалық регламенттерінің талаптарын бұзудың анықталған фактілері туралы мәліметтермен алмасу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мәліметтерді ұсыну, жинау және қорыту тәртібін, олардың құрамын, осы баптың 2-тармағында көрсетілген ортақ ақпараттық ресурстарда оларды орналастыру тәртібін, сондай-ақ қауіпті өнім туралы ақпарат беру жүйесінің жұмыс істеу қағидаларын Комиссия айқындайды.</w:t>
+      3. Мәліметтерді ұсыну, жинау және қорыту тәртібін, олардың құрамын, осы баптың 2-тармағында көрсетілген ортақ ақпараттық ресурстарда оларды орналастыру тәртібін, сондай-ақ Одақтың техникалық регламенттерінің талаптарына сәйкес келмейтін өнім туралы ақпарат беру жүйесінің жұмыс істеу қағидаларын Комиссия айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік бақылау (қадағалау) органдары және мүше мемлекеттің өзге де уәкілетті органдары, егер мұндай өнім туралы ақпарат қауіпті өнім туралы ақпарат беру жүйесінде болған жағдайда, Одақтың техникалық регламенттерінің талаптарына сәйкес келмейтін өнімді мүше мемлекеттердің аумағында айналысқа шығарудың және оның айналыста болуының алдын алу және жолын кесу бойынша мүше мемлекеттің заңнамасында көзделген шараларды қабылдайды.</w:t>
+      4. Мемлекеттік бақылау (қадағалау) органдары және мүше мемлекеттің өзге де уәкілетті органдары, егер мұндай өнім туралы ақпарат Одақтың техникалық регламенттерінің талаптарына сәйкес келмейтін өнім туралы ақпарат беру жүйесінде болған жағдайда, Одақтың техникалық регламенттерінің талаптарына сәйкес келмейтін өнімді мүше мемлекеттердің аумағында айналысқа шығарудың және оның айналыста болуының алдын алу және жолын кесу бойынша мүше мемлекеттің заңнамасында көзделген шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгеріс енгізілді – ҚР 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2032,213 +2094,208 @@
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Армения Республикасы үшін
-</w:t>
+Армения Республикасы үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Беларусь Республикасы үшін
-</w:t>
+Беларусь Республикасы үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы үшін
-</w:t>
+Қазақстан Республикасы үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қырғыз Республикасы үшін
-</w:t>
+Қырғыз Республикасы үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ресей Федерациясы үшін
-</w:t>
+Ресей Федерациясы үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен аталған мәтін 2021 жылғы 16 ақпанда Мәскеу қаласында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
@@ -2760,55 +2817,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3134,31 +3191,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>