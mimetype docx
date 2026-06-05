--- v0 (2025-11-06)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e7a78a9" w14:textId="e7a78a9">
+    <w:p w14:paraId="90e833f" w14:textId="90e833f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -156,127 +156,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2019 жылғы 11 қазанда Ашғабатта жасалған Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің бас бостандығынан айырумен байланысты емес жазаларды орындауды беру туралы конвенциясы мынадай ескертпемен ратификациялансын: "Қазақстан Республикасы осы Конвенцияның 2, 3 және 4-баптарында айтылған "заңды өкіл" термині Қазақстан Республикасының қылмыстық-процестік және азаматтық-процестік заңнамасына сәйкес Қазақстан Республикасы үшін "қорғаушы" термині ретінде түсінілетінін мәлімдейді.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Президенті</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -940,51 +952,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Конвенцияда көзделген шарттарға сәйкес Уағдаласушы Тараптардың құзыретті органдары беретін құжаттар сұрау салуды жіберген Уағдаласушы Тараптың құзыретті органы куәландырған болса, заңдастыруды қажет етпейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бүл құжаттар олардың түпнұсқаларын мүмкіндігінше қысқа мерзімде міндетті түрде ұсыну шартымен факс, электрондық пошта немесе басқа да ұқсас байланыс түрімен жіберілуі мүмкін.</w:t>
+      Бұл құжаттар олардың түпнұсқаларын мүмкіндігінше қысқа мерзімде міндетті түрде ұсыну шартымен факс, электрондық пошта немесе басқа да ұқсас байланыс түрімен жіберілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жазаны орындауды беру туралы сұрау салу жіберілген Уағдаласушы Тараптың құзыретті органы сұрауды жіберген Уағдаласушы Тараптың құзыретті органына мүмкіндігінше қысқа мерзімде жазаны орындауды беруден бас тартқан жағдайда, оның себептерін көрсете отырып, ол бойынша қабылданған шешім туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1624,141 +1636,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жазаны тағайындау мемлекетінің құзыретті органы сотталған адамға қабылданған шешім туралы хабарлайды. Қабылданған шешім туралы сотталған адамға хабарлау мүмкін болмаған жағдайда Жазаны тағайындау мемлекетінің құзыретті органы себептерді көрсете отырып, ол туралы Жазаны орындау мемлекетіне хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы баптың 2-тармағында көрсетілген хабарлау кезінде сотталған адамға Жазаны тағайындау мемлекетінің құзыретті органы қабылданған шешім туралы сотталған адамға хабарланған күннен бастап 45 күннен кешіктірмей Жазаны тағайындау мемлекетінің аумағынан кету және бас бостандығынан айырумен байланысты емес жазаны және (немесе) қылмыстық-құқықтық сипаттағы шараны орындауды жалғастыру үшін Жазаны орындау мемлекетінің құзыретті орғанына келу міндеті туралы хабарланады.</w:t>
-[...17 lines deleted...]
-      Егер сотталған адамды Жазаны орындау мемлекетінің аумағына орнын ауыстыру оның өмірі немесе денсаулығы үшін қауіпті болса, мүндай орнын ауыстырудың мерзімі Жазаны тағайындау мемлекетінің пікірі бойынша сотталған адамның денсаулық жағдайы осы орнын ауыстыруды жүзеге асыруға мүмкіндік бергенге дейін ұзартылады.</w:t>
+      3. Осы баптың 2-тармағында көрсетілген хабарлау кезінде сотталған адамға Жазаны тағайындау мемлекетінің құзыретті органы қабылданған шешім туралы сотталған адамға хабарланған күннен бастап 45 күннен кешіктірмей Жазаны тағайындау мемлекетінің аумағынан кету және бас бостандығынан айырумен байланысты емес жазаны және (немесе) қылмыстық-құқықтық сипаттағы шараны орындауды жалғастыру үшін Жазаны орындау мемлекетінің құзыретті органына келу міндеті туралы хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер сотталған адамды Жазаны орындау мемлекетінің аумағына орнын ауыстыру оның өмірі немесе денсаулығы үшін қауіпті болса, мұндай орнын ауыстырудың мерзімі Жазаны тағайындау мемлекетінің пікірі бойынша сотталған адамның денсаулық жағдайы осы орнын ауыстыруды жүзеге асыруға мүмкіндік бергенге дейін ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сотталған адамның Жазаны тағайындау мемлекетінен Жазаны орындау мемлекетіне өз бетінше ауысу тәртібі осы Уағдаласушы Тараптардың заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы баптың 3-тармағында айқындалған мерзімде Жазаны тағайындау мемлекетінің аумағынан кету міндеті орындамалған жағдайда сотталған адам Жазаны тағайындау мемлекетінен оның заңнамасында айқындалған тәртіппен шығарып жіберілуі мүмкін.</w:t>
-[...35 lines deleted...]
-      7. Жазаны орындауды беру туралы сұрау салу келіп түскен, Жазаны тағайындау мемлекетінен Жазаны орындау мемлекетіне кеткен сотталған адамның тұрғылықты жері туралы мәліметтер болмаған жағдайда Жазаны орындау мемлекеті сотталған адамның тұрғылықты жерін анықтайды және осы Конвенцияға сәйкес жазаны орындауға қабылдау не бас тарту туралы шешім щығарады.</w:t>
+      5. Осы баптың 3-тармағында айқындалған мерзімде Жазаны тағайындау мемлекетінің аумағынан кету міндеті орындамаған жағдайда сотталған адам Жазаны тағайындау мемлекетінен оның заңнамасында айқындалған тәртіппен шығарып жіберілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы баптың 3-тармағында айқындалған мерзімде Жазаны орындау мемлекетінің құзыретті органына келу бойынша міндетті жағдайда сотталған адам Жазаны орындау мемлекетінің заңнамасына сәйкес жауаптылыққа тартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жазаны орындауды беру туралы сұрау салу келіп түскен, Жазаны тағайындау мемлекетінен Жазаны орындау мемлекетіне кеткен сотталған адамның тұрғылықты жері туралы мәліметтер болмаған жағдайда Жазаны орындау мемлекеті сотталған адамның тұрғылықты жерін анықтайды және осы Конвенцияға сәйкес жазаны орындауға қабылдау не бас тарту туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-бап Дербес деректерді қорғау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2727,62 +2739,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2019 жылғы 11 қазанда Ашғабат қаласында орыс тілінде бір төлнұсқа данада жасалды. Төлнүсқа данасы Тәуелсіз Мемлекеттер Достастығының Атқарушы комитетінде сақталады, ол осы Конвенцияға қол қойған әрбір мемлекетке оның куәландырылған көшірмесін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7796"/>
-        <w:gridCol w:w="4204"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2790,51 +2803,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Әзербайжан Республикасы үшін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2847,51 +2860,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ресей Федерациясы үшін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2899,51 +2912,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Армения Республикасы үшін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2956,51 +2969,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тәжікстан Республикасы үшін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3008,51 +3021,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Беларусь Республикасы үшін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3065,51 +3078,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Түрікменстан үшін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3117,51 +3130,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы үшін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3174,51 +3187,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өзбекстан Республикасы үшін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3226,51 +3239,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қырғыз Республикасы үшін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3283,51 +3296,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Украина үшін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3385,127 +3398,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы осы Конвенцияның 2, 3 және 4-баптарында айтылған "заңды өкіл" термині Қазақстан Республикасының қылмыстық-процестік және азаматтық-процестік заңнамасына сәйкес Қазақстан Республикасы үшін "қорғаушы" термині ретінде түсінілетінін мәлімдейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Президенті</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3545,62 +3570,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен қоса беріліп отырған мәтін 2019 жылғы 11 қазанда Ашхабад қаласында өткен Тәуелсіз Мемлекеттер Достастығы Мемлекеттері басшылары кеңесінің отырысында қол қойылған Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің бас бостандығынан айыруға байланысты емес жазалардың орындалуын беру туралы Конвенциясының дәме - дәл көшірмесі болып табылатынын куәландырамын. Жоғарыда айтылған Конвенцияның түпнұсқа данасы Тәуелсіз Мемлекеттер Достастығының Атқарушы комитетінде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7793"/>
-        <w:gridCol w:w="4207"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7793" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3613,51 +3639,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Атқарушы комитеті —</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7793" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3670,51 +3696,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      ТМД Атқарушы хатшысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7793" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3722,51 +3748,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      төрағасының бірінші орынбасары</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4207" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3823,55 +3849,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4197,31 +4223,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>