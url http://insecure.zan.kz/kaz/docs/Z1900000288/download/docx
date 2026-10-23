--- v2 (2026-07-21)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bf23283" w14:textId="bf23283">
+    <w:p w14:paraId="2731b2e" w14:textId="2731b2e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -224,287 +224,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Қолданушыларға қолайлы болуы үшін ЗҚАИ мазмұнды жасады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      МАЗМҰНЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттандыру объектісі", "автоматтандырылған ақпараттық жүйеде", "автоматтандырылған ақпараттық жүйе", "ақпараттық жүйесінің", "автоматтандырылған ақпараттық жүйені", "автоматтандырылған ақпараттық жүйенің" деген сөздер тиісінше "цифрлық объект", "цифрлық жүйеде", "цифрлық жүйе", "цифрлық жүйесінің", "цифрлық жүйені", "цифрлық жүйенің" деген сөздермен ауыстырылды – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе алып тасталды – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бап. Қазақстан Республикасының тарихи-мәдени мұра объектілерін қорғау және пайдалану туралы заңнамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...234 lines deleted...]
-      Қазақстан Республикасының тарихи-мәдени мұра объектілерін қорғау және пайдалану туралы заңнамасы Қазақстан Республикасының Конституциясына негiзделедi және осы Заң мен Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады. </w:t>
+      Қазақстан Республикасының тарихи-мәдени мұра объектілерін қорғау және пайдалану туралы заңнамасы Қазақстан Республикасының Конституциясына негізделеді және осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңда қамтылғаннан өзге қағидалар белгіленсе, онда халықаралық шарттың қағидалары қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -662,51 +608,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -851,51 +797,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -991,87 +937,87 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) археологиялық жұмыстар – археологиялық барлау мен қазбалар жүргізу арқылы тарихи-мәдени мұра объектілерін анықтау, зерттеу және сақтау жөніндегі жоспарлы немесе жоспардан тыс (алдын алу) археологиялық жұмыстар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1) археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілерінің тізілімі – археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілерінің археологиялық жұмыстар жөніндегі бірыңғай автоматтандырылған ақпараттық жүйеде қалыптастырылатын тізбесі;</w:t>
-[...35 lines deleted...]
-      3-3) археологиялық жұмыстар жөніндегі бірыңғай автоматтандырылған ақпараттық жүйе – археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілері туралы деректерді басқаруды қамтамасыз ететін ақпараттандыру объектісі;</w:t>
+      3-1) археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілерінің тізілімі – археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілерінің археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйеде қалыптастырылатын тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) археологиялық жұмыстарды жүзеге асыратын тұлғалардың тізілімі – археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке арналған лицензия негізінде Қазақстан Республикасының аумағында археологиялық жұмыстарды жүзеге асыратын жеке және заңды тұлғалардың археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйеде қалыптастырылатын тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3) археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйе – археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілері туралы деректерді басқаруды қамтамасыз ететін цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-4) археологиялық материал – археологиялық жұмыстар барысында анықталған және ғылыми зерттеу объектілері ретінде құндылығы бар заттар мен үлгілер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1530,51 +1476,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1820,70 +1766,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) монументтік өнер құрылыстары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасындағы тарих және мәдениет ескерткiштерi осы Заңда көзделген тәртiппен мiндеттi түрде қорғалуға және сақталуға жатады, оларды пайдаланудың, оларға меншік құқығын өзгертудің және оларды мәртебесінен айырудың ерекше құқықтық режиміне ие болады.</w:t>
+      2. Қазақстан Республикасындағы тарих және мәдениет ескерткіштері осы Заңда көзделген тәртіппен міндетті түрде қорғалуға және сақталуға жатады, оларды пайдаланудың, оларға меншік құқығын өзгертудің және оларды мәртебесінен айырудың ерекше құқықтық режиміне ие болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тарих және мәдениет ескерткiшiн мәртебесiнен айыруға және Тарих және мәдениет ескерткіштерінің мемлекеттік тізімінен алып тастауға объект физикалық тұрғыдан толық жойылған және (немесе) тарихи-мәдени маңыздылығын жоғалтқан жағдайда ғана жол беріледі.</w:t>
+      Тарих және мәдениет ескерткішін мәртебесінен айыруға және Тарих және мәдениет ескерткіштерінің мемлекеттік тізімінен алып тастауға объект физикалық тұрғыдан толық жойылған және (немесе) тарихи-мәдени маңыздылығын жоғалтқан жағдайда ғана жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тиісті әкімшілік-аумақтық бірліктің жергілікті атқарушы органы тарих және мәдениет ескерткіштеріне уәкілетті орган айқындайтын тәртіппен тарих және мәдениет ескерткішінің паспортын ресімдейді. Тарих және мәдениет ескерткіші туралы жаңа мәліметтер алынған кезде тарих және мәдениет ескерткішінің паспортына жаңа мәліметтері бар қосымша қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2360,87 +2306,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықаралық және республикалық маңызы бар тарих және мәдениет ескерткіштерінің жай-күйін мониторингтеуді жүзеге асырады және олардың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) республикалық меншiктегi тарих және мәдениет ескерткіштерін пайдаланғаны үшiн жалға алу ақысының мөлшерлемелерін белгiлейдi; </w:t>
+      3) республикалық меншіктегі тарих және мәдениет ескерткіштерін пайдаланғаны үшін жалға алу ақысының мөлшерлемелерін белгілейді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тарихи-мәдени мұра объектісін және (немесе) жергілікті маңызы бар тарих және мәдениет ескерткішін тарихи-мәдени сараптама қорытындысы және тарихи-мәдени мұра мәселелері жөніндегі арнайы комиссияның ұсынымдары негізінде республикалық маңызы бар тарих және мәдениет ескерткіштері деп таниды және оларды Республикалық маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізіміне қосады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) республикалық маңызы бар тарих және мәдениет ескерткiшiн тарихи-мәдени сараптама қорытындысы және тарихи-мәдени мұра мәселелері жөніндегі арнайы комиссияның ұсынымдары негізінде мәртебесінен айырады және оны Республикалық маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізімінен алып тастайды;</w:t>
+      5) республикалық маңызы бар тарих және мәдениет ескерткішін тарихи-мәдени сараптама қорытындысы және тарихи-мәдени мұра мәселелері жөніндегі арнайы комиссияның ұсынымдары негізінде мәртебесінен айырады және оны Республикалық маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізімінен алып тастайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізімін келіседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2505,51 +2451,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2569,51 +2515,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2830,51 +2776,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстардың орындалуын бағалау нормативтерін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметті, археологиялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде қойылатын біліктілік талаптары мен шарттарын әзірлейді және бекiтедi;</w:t>
+      23) тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметті, археологиялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде қойылатын біліктілік талаптары мен шарттарын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2071" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-1) тарихи-мәдени мұра объектілерін қорғау және пайдалану жөніндегі ұйымдар қызметінің қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2979,51 +2925,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
@@ -3059,114 +3005,114 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-бап. Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың (облыстық маңызы бар қалалардың) жергiлiктi атқарушы органдарының құзыретi</w:t>
+        <w:t>11-бап. Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдарының құзыреті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Облыстардың, республикалық маңызы бар қалалардың, астананың жергiлiктi атқарушы органдары:</w:t>
+      1. Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың аумағындағы тарихи-мәдени мұра объектілерін қоспағанда, тарихи-мәдени мұра объектілерін анықтауды, есепке алуды, сақтауды, зерделеуді, пайдалануды және олардың жай-күйін мониторингтеуді қамтамасыз етеді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3177,51 +3123,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүргізуді қамтамасыз етеді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың аумағындағы жергілікті маңызы бар тарих және мәдениет ескерткіштерін қоспағанда, тиісті аумақтардың экономикалық және әлеуметтiк даму жоспарларында жергiлiктi маңызы бар тарих және мәдениет ескерткіштерін есепке алуды, сақтауды, зерделеуді, оларға ғылыми-реставрациялық жұмыстарды және археологиялық жұмыстарды ұйымдастыру жөнiндегi iс-шараларды көздейдi;</w:t>
+      3) Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың аумағындағы жергілікті маңызы бар тарих және мәдениет ескерткіштерін қоспағанда, тиісті аумақтардың экономикалық және әлеуметтік даму жоспарларында жергілікті маңызы бар тарих және мәдениет ескерткіштерін есепке алуды, сақтауды, зерделеуді, оларға ғылыми-реставрациялық жұмыстарды және археологиялық жұмыстарды ұйымдастыру жөніндегі іс-шараларды көздейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3232,132 +3178,132 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) уәкiлеттi органмен келiсу бойынша қала құрылысы жобаларын әзiрлеу және бекiту кезiнде, Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың іс-шараларын орындауды, тарихи-сәулет тірек жоспарларын және карта-схемаларын жасауды қоспағанда, барлық санаттағы тарих және мәдениет ескерткiштерiн анықтау, зерделеу, сақтау жөнiндегi іс-шараларды орындауды, тиісті жергілікті жердің тарихи-сәулет тiрек жоспарларын және карта-схемаларын жасауды қамтамасыз етедi; </w:t>
-[...17 lines deleted...]
-      6) Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың жоспарын қоспағанда, тиісті елді мекендердің бас жоспарларына тарихи-сәулет тiрек жоспарларын енгізу жөніндегі жұмысты жүргізеді;</w:t>
+      5) уәкілетті органмен келісу бойынша қала құрылысы жобаларын әзірлеу және бекіту кезінде, Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың іс-шараларын орындауды, тарихи-сәулет тірек жоспарларын және карта-схемаларын жасауды қоспағанда, барлық санаттағы тарих және мәдениет ескерткіштерін анықтау, зерделеу, сақтау жөніндегі іс-шараларды орындауды, тиісті жергілікті жердің тарихи-сәулет тірек жоспарларын және карта-схемаларын жасауды қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың жоспарын қоспағанда, тиісті елді мекендердің бас жоспарларына тарихи-сәулет тірек жоспарларын енгізу жөніндегі жұмысты жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) қорғау мiндеттемелерiн ресiмдейдi және береді, тарих және мәдениет ескерткішінің меншiк иелерi мен пайдаланушыларының оларды орындауын бақылайды; </w:t>
+      7) қорғау міндеттемелерін ресімдейді және береді, тарих және мәдениет ескерткішінің меншік иелері мен пайдаланушыларының оларды орындауын бақылайды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тарих және мәдениет ескерткіштерін қорғау жөніндегі комиссияларды құрады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3385,69 +3331,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемориалдық тақталарды орнату жөніндегі жұмысты жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың аумағындағы жергілікті маңызы бар тарих және мәдениет ескерткіштеріне жоспарланатын ғылыми-реставрациялық жұмыстардың ғылыми-жобалау құжаттамасын қоспағанда, жергілікті маңызы бар тарих және мәдениет ескерткiштерiне жоспарланатын ғылыми-реставрациялық жұмыстардың ғылыми-жобалау құжаттамасын қарайды және келiседi;</w:t>
-[...17 lines deleted...]
-      12) уәкілетті органмен келісу бойынша тарихи-мәдени мұра объектiлерiн тарихи-мәдени сараптама қорытындысы негізінде жергілікті маңызы бар тарих және мәдениет ескерткiштерi деп таниды және оларды Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізіміне қосады;</w:t>
+      11) Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың аумағындағы жергілікті маңызы бар тарих және мәдениет ескерткіштеріне жоспарланатын ғылыми-реставрациялық жұмыстардың ғылыми-жобалау құжаттамасын қоспағанда, жергілікті маңызы бар тарих және мәдениет ескерткіштеріне жоспарланатын ғылыми-реставрациялық жұмыстардың ғылыми-жобалау құжаттамасын қарайды және келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уәкілетті органмен келісу бойынша тарихи-мәдени мұра объектілерін тарихи-мәдени сараптама қорытындысы негізінде жергілікті маңызы бар тарих және мәдениет ескерткіштері деп таниды және оларды Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізіміне қосады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уәкілетті органмен келісу бойынша жергілікті маңызы бар тарих және мәдениет ескерткішін тарихи-мәдени сараптама қорытындысы негізінде мәртебесінен айырады және оны Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізімінен алып тастайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3458,88 +3404,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) жергілікті мемлекеттік басқару мүддесінде жергілікті атқарушы органдарға Қазақстан Республикасының заңнамасымен жүктелетін өзге де өкілеттіктерді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z73" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Аудандардың (облыстық маңызы бар қалалардың) жергiлiктi атқарушы органдары өз аумағында: </w:t>
+      2. Аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдары өз аумағында: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жұртшылықты тарих және мәдениет ескерткiштерiн сақтау және кеңінен таныту жөнiндегі iс-шараларды жүргiзуге тартады;</w:t>
+      1) жұртшылықты тарих және мәдениет ескерткіштерін сақтау және кеңінен таныту жөніндегі іс-шараларды жүргізуге тартады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) облыстардың, республикалық маңызы бар қалалардың, астананың жергiлiктi атқарушы органдарына немесе уәкiлеттi органға өздерінің құзыреті шегiнде тарих және мәдениет ескерткiштерiнiң бүлiнуiн, бұзылу қатерін жою туралы хабар береді; </w:t>
+      2) облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына немесе уәкілетті органға өздерінің құзыреті шегінде тарих және мәдениет ескерткіштерінің бүлінуін, бұзылу қатерін жою туралы хабар береді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тарихи-мәдени мұра объектілерін Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізіміне қосу туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3586,51 +3532,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 03.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VIII</w:t>
       </w:r>
       <w:r>
@@ -3861,51 +3807,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4148,51 +4094,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 03.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VIII</w:t>
       </w:r>
       <w:r>
@@ -4301,51 +4247,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы тарихи-мәдени құндылығы бар, Қазақстан халқының тарихи-мәдени мұрасын құрайтын тарих және мәдениет ескерткіштеріне меншік құқығына олардың меншік иелерімен жасалатын шарттар бойынша ие болуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының атынан халықаралық және республикалық маңызы бар тарих және мәдениет ескерткіштеріне меншік иесінің өкілеттіктерін – уәкiлеттi орган, ал жергілікті маңызы бар тарих және мәдениет ескерткiштерiне облыстардың, республикалық маңызы бар қалалардың, астананың жергiлiктi атқарушы органдары жүзеге асырады. </w:t>
+      Қазақстан Республикасының атынан халықаралық және республикалық маңызы бар тарих және мәдениет ескерткіштеріне меншік иесінің өкілеттіктерін – уәкілетті орган, ал жергілікті маңызы бар тарих және мәдениет ескерткіштеріне облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бап. Тарих және мәдениет ескерткіші меншік иесінің құқықтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4354,162 +4300,162 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Меншік иесіне тарих және мәдениет ескерткіштерін меншік объектілері ретінде иелену, пайдалану және оларға билік ету құқықтары, оларды өз бетінше жою құқығын қоспағанда, тиесілі болады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тарих және мәдениет ескерткішінің меншік иесі, егер меншік объектісі өзіне мұрагерлік құқықтарымен тиесілі болса және пайда болуы немесе мазмұны бойынша өсиет қалдырушының жеке басымен немесе меншік иесінің ата-бабасымен байланысты болса, елу жылға дейiнгі мерзімге ескерткіштің мазмұнын жарияламауды талап етуге немесе зерттеу үшін қол жеткізуден және көпшілікке көрсетуден бас тартуға құқылы. </w:t>
+      Тарих және мәдениет ескерткішінің меншік иесі, егер меншік объектісі өзіне мұрагерлік құқықтарымен тиесілі болса және пайда болуы немесе мазмұны бойынша өсиет қалдырушының жеке басымен немесе меншік иесінің ата-бабасымен байланысты болса, елу жылға дейінгі мерзімге ескерткіштің мазмұнын жарияламауды талап етуге немесе зерттеу үшін қол жеткізуден және көпшілікке көрсетуден бас тартуға құқылы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесінің тарих және мәдениет ескерткіштерін пайдалану және іске қосу нәтижесінде пайда табуға (кіріс алуға) құқығы бар, бұл қорғау міндеттемесімен шектеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-бап. Тарих және мәдениет ескерткiштерi меншік иелерінің және оларды пайдаланушылардың міндеттері</w:t>
+        <w:t>17-бап. Тарих және мәдениет ескерткіштері меншік иелерінің және оларды пайдаланушылардың міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тарих және мәдениет ескерткiштерiнің меншiк иелерi және оларды пайдаланушылар:</w:t>
+      1. Тарих және мәдениет ескерткіштерінің меншік иелері және оларды пайдаланушылар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тарих және мәдениет ескерткiштерiнiң сақталуын қамтамасыз ету жөнiнде шаралар қолдану;</w:t>
+      1) тарих және мәдениет ескерткіштерінің сақталуын қамтамасыз ету жөнінде шаралар қолдану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> екінші бөлігінде көзделген жағдайларды қоспағанда, тарих және мәдениет ескерткiшiне облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарымен жасалатын шарттарда белгіленетін тәртіппен және шектерде ғылыми, білім беру, туристік, ақпараттық және тәрбиелік мақсаттарда қол жеткізуді қамтамасыз ету арқылы оларды сақтау жөніндегі қызметтi жүзеге асырады және тарих және мәдениет ескерткішін күтіп-ұстау шарттарын сақтауға мiндеттi. </w:t>
+        <w:t xml:space="preserve"> екінші бөлігінде көзделген жағдайларды қоспағанда, тарих және мәдениет ескерткішіне облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарымен жасалатын шарттарда белгіленетін тәртіппен және шектерде ғылыми, білім беру, туристік, ақпараттық және тәрбиелік мақсаттарда қол жеткізуді қамтамасыз ету арқылы оларды сақтау жөніндегі қызметті жүзеге асырады және тарих және мәдениет ескерткішін күтіп-ұстау шарттарын сақтауға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z82" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тарих және мәдениет ескерткіштерінің меншік иелері облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарын меншік құқықтарындағы болжанып отырған немесе болған өзгерістер туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z83" w:id="46"/>
     <w:p>
       <w:pPr>
@@ -4888,51 +4834,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тарих және мәдениет ескерткіштерін пайдалану кезінде олардың бүлінуіне, қирауына және (немесе) тарихи, ғылыми, көркемдік немесе мәдени құндылығы мен сақталуына өзге де нұқсан келтіруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тарих және мәдениет ескерткiштерiнің жерін пайдалану режимi облыстардың, республикалық маңызы бар қалалардың, астананың жергiлiктi атқарушы органдары бекiтетiн тарих және мәдениет ескерткіштерінің қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының жобаларында айқындалады.</w:t>
+      2. Тарих және мәдениет ескерткіштерінің жерін пайдалану режимі облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары бекітетін тарих және мәдениет ескерткіштерінің қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының жобаларында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z88" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тарих және мәдениет ескерткіштерін қорғау және пайдалану тарих және мәдениет ескерткіштерін сақтау, зерттеу, кеңінен таныту және олардың жай-күйін мониторингтеу жөніндегі іс-шараларды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
@@ -4964,51 +4910,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5225,51 +5171,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бап. Қала құрылысы жобаларын келісу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тарих және мәдениет ескерткіштерінің аумағын қозғайтын қала құрылысы жобалары уәкiлеттi органмен келісілуге жатады.</w:t>
+      Тарих және мәдениет ескерткіштерінің аумағын қозғайтын қала құрылысы жобалары уәкілетті органмен келісілуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бап. Тарих және мәдениет ескерткіштерінің және археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілерін қорғау аймақтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5451,51 +5397,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тарих және мәдениет ескерткіштерінің қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының шекараларын облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары бекітеді және тарих және мәдениет ескерткіштерінің орналасуы тіркелетін тиісті жергілікті жердің тарихи-сәулет тірек жоспарына және карта-схемасына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z2079" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. Жергілікті атқарушы органдар тарих және мәдениет ескерткіштерін қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының, сондай-ақ тарихи-мәдени мұра объектілерін қорғау аймақтарының белгіленген шекаралары туралы кеңістіктік деректерді интеграциялық өзара іс-қимыл арқылы кейіннен жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінің жария кадастрлық картасында жариялау үшін археологиялық жұмыстар жөніндегі бірыңғай автоматтандырылған ақпараттық жүйеде қалыптастыруды, жинауды және жаңартып отыруды қамтамасыз етеді.</w:t>
+      2-1. Жергілікті атқарушы органдар тарих және мәдениет ескерткіштерін қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының, сондай-ақ тарихи-мәдени мұра объектілерін қорғау аймақтарының белгіленген шекаралары туралы кеңістіктік деректерді интеграциялық өзара іс-қимыл арқылы кейіннен жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесінің жария кадастрлық картасында жариялау үшін археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйеде қалыптастыруды, жинауды және жаңартып отыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z93" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тарих және мәдениет ескерткіштерінің қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының шегінде жерді пайдалану режимін бұзу Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне сәйкес әкімшілік жауаптылыққа алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
@@ -5527,51 +5473,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6017,91 +5963,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 26.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6559,51 +6505,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6623,131 +6569,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 10.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 26.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7077,51 +7023,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7179,91 +7125,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 26.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7362,51 +7308,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) археологиялық жұмыстарды ғылыми-әдістемелік сүйемелдеуді жүргізеді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z2086" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) археологиялық жұмыстар жөніндегі бірыңғай автоматтандырылған ақпараттық жүйені уәкілетті орган айқындайтын тәртіппен жүргізеді; </w:t>
+      3) археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйені уәкілетті орган айқындайтын тәртіппен жүргізеді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z2087" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) археологиялық жұмыстар жүргізу нәтижесі бойынша есептерді жинауды, талдауды және жүйелеуді жүзеге асырады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z2088" w:id="80"/>
     <w:p>
@@ -7458,134 +7404,134 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">34-2-бап. Археологиялық жұмыстар жөніндегі бірыңғай автоматтандырылған ақпараттық жүйе </w:t>
+        <w:t xml:space="preserve">34-2-бап. Археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйе </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2090" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Археологиялық жұмыстар жөніндегі бірыңғай автоматтандырылған ақпараттық жүйе археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілері туралы деректерді басқаруды қамтамасыз ету мақсатында құрылады.</w:t>
+      1. Археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйе археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілері туралы деректерді басқаруды қамтамасыз ету мақсатында құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z2091" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Археологиялық жұмыстар жөніндегі бірыңғай автоматтандырылған ақпараттық жүйенің міндеттері мыналар болып табылады:</w:t>
+      2. Археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйенің міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z2092" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілері және оларды зерттеу мен сақтау нәтижелері туралы деректерді жинау, жүйелеу, цифрлау, сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z2093" w:id="84"/>
     <w:p>
@@ -7621,51 +7567,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілерін анықтауға, зерттеуге және сақтауға жәрдемдесу. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z2095" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Археологиялық жұмыстар жөніндегі бірыңғай автоматтандырылған ақпараттық жүйені қалыптастыру көздері мыналар болып табылады: </w:t>
+      3. Археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйені қалыптастыру көздері мыналар болып табылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z2096" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) бейне-, фото- және баспа өнімдері; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z2097" w:id="88"/>
     <w:p>
@@ -7741,51 +7687,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілерімен байланысты басқа да материалдар. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z2101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Археологиялық жұмыстар жөніндегі бірыңғай автоматтандырылған ақпараттық жүйе: </w:t>
+      4. Археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйе: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z2102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) археологиялық жұмыстар барысында анықталған тарихи-мәдени мұра объектілерінің тізілімін; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z2103" w:id="94"/>
     <w:p>
@@ -7897,51 +7843,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8114,51 +8060,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8177,71 +8123,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бап. Мәдени құндылықтарға жататын заттар бар көмбені табу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z128" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Мәдени құндылықтарға жататын заттар бар көмбе табылған кезде, олар Қазақстан Республикасының меншiгiне берiлуге жатады. Мұндай көмбе табылған жылжымайтын мүліктің меншік иесінің және көмбенi тапқан тұлғаның, егер олардың арасындағы шартта өзгеше белгіленбесе, Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      1. Мәдени құндылықтарға жататын заттар бар көмбе табылған кезде, олар Қазақстан Республикасының меншігіне берілуге жатады. Мұндай көмбе табылған жылжымайтын мүліктің меншік иесінің және көмбені тапқан тұлғаның, егер олардың арасындағы шартта өзгеше белгіленбесе, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>247-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес тең үлестерде көмбе құнының елу пайызы мөлшерiнде сыйақы алуға құқығы бар. Мемлекетке тиесілі жер учаскесінен немесе өзге де жылжымайтын мүліктен мәдени құндылықтарға жататын заттар бар көмбе табылған жағдайда, көмбені тапқан тұлға осы көмбе құнының елу пайызын алуға құқылы. </w:t>
+        <w:t xml:space="preserve"> сәйкес тең үлестерде көмбе құнының елу пайызы мөлшерінде сыйақы алуға құқығы бар. Мемлекетке тиесілі жер учаскесінен немесе өзге де жылжымайтын мүліктен мәдени құндылықтарға жататын заттар бар көмбе табылған жағдайда, көмбені тапқан тұлға осы көмбе құнының елу пайызын алуға құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмбе құны Қазақстан Республикасының бағалау қызметі туралы заңнамасына сәйкес мүлікті бағалау туралы есеп негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z129" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8496,51 +8442,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8894,55 +8840,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9268,31 +9214,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>