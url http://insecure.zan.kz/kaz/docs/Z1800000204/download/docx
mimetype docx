--- v1 (2026-03-04)
+++ v2 (2026-04-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a3093b" w14:textId="0a3093b">
+    <w:p w14:paraId="65c2550" w14:textId="65c2550">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -635,51 +635,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1970,171 +1970,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2581,51 +2581,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (02.07.2025 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3048,51 +3048,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-2) табиғи монополиялар субъектілері қызметкерлерінің нақты іс-қимыл тәртібі бар қызметтер көрсетудің үлгілік регламенттерін әзірлейді және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>бекітеді</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4045,251 +4044,251 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді – ҚР 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.04.2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 26-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 09.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VIII</w:t>
       </w:r>
       <w:r>
@@ -4325,51 +4324,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4590,91 +4589,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 09.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VIII</w:t>
       </w:r>
       <w:r>
@@ -4993,91 +4992,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5491,51 +5490,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8462,171 +8461,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 05.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
@@ -9280,51 +9279,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10726,91 +10725,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11225,51 +11224,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) тармақшасына сәйкес тариф қолданылу мерзімі өткенге дейін өзгерген кезде бекітілген тарифтік сметадан тарифтерді қалыптастыру қағидаларында </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>айқындалған</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> инвестициялық шығындар (пайда, амортизациялық аударымдар, негізгі құралдар құнының өсуіне алып келетін күрделі шығындар) алып тасталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z152" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -11638,71 +11636,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 291-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
@@ -11718,211 +11716,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12627,51 +12625,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12899,51 +12897,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13139,71 +13137,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      3) алып тасталды – ҚР 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13239,199 +13237,199 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      5) алып тасталды – ҚР 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      6) алып тасталды – ҚР 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      7) алып тасталды – ҚР 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13527,151 +13525,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
@@ -14370,51 +14368,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Алып тасталды - ҚР 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15290,91 +15288,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгерістер енгізілді – ҚР 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 29.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13-VIII</w:t>
       </w:r>
       <w:r>
@@ -15410,51 +15408,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15561,91 +15559,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тарау 24-1-баппен толықтырылды – ҚР 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16988,191 +16986,191 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 05.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
@@ -18079,51 +18077,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді және осы Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10), 11), 12) және 13) тармақшаларында көзделген реттеліп көрсетілетін қызметтерді қоспағанда, реттеліп көрсетілетін қызметтерді ұсыну кезінде пайдаланылатын желілерді немесе өзге де мүлікті орналастыру схемасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -18268,52 +18265,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) уәкілетті органға тариф, оның өзгергені туралы ол қолданысқа енгізілгенге дейін күнтізбелік отыз күннен кешіктірмей хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      24) тарифтерді қалыптастыру қағидаларына сәйкес осы Заңның 25-бабының 6-тармағында белгіленген мерзімдердегі тұтынушылар мен өзге де мүдделі тұлғалар алдындағы бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштерінің сақталуы және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептерді бұқаралық ақпарат құралдарында және (немесе) өзінің интернет-ресурсында не уәкілетті органның интернет-ресурсында есеп беру өткізілген күннен бастап күнтізбелік бес күннен кешіктірмей орналастыруға;</w:t>
+        <w:t xml:space="preserve">
+      24) тарифтерді қалыптастыру қағидаларына сәйкес осы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімдердегі тұтынушылар мен өзге де мүдделі тұлғалар алдындағы бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштерінің сақталуы және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептерді бұқаралық ақпарат құралдарында және (немесе) өзінің интернет-ресурсында не уәкілетті органның интернет-ресурсында есеп беру өткізілген күннен бастап күнтізбелік бес күннен кешіктірмей орналастыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1) уәкілетті органмен табиғи монополиялар субъектісінің меншігіндегі шаруашылықаралық және шаруашылықішілік бұру каналдары бар магистральдық каналдарды кеңейту, жаңғырту, реконструкциялау және техникалық жай-күйін жақсарту үшін беру жөніндегі сенімгерлік басқару шартын келісуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z237" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -18802,91 +18819,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
@@ -18922,311 +18939,311 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі); 30.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 21.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19746,51 +19763,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19810,51 +19827,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19910,51 +19927,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20338,51 +20355,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20711,51 +20728,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>