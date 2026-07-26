--- v2 (2026-04-21)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="65c2550" w14:textId="65c2550">
+    <w:p w14:paraId="b95f8bf" w14:textId="b95f8bf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -281,130 +281,106 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйесі", "электрондық үкіметтің", "ақпараттық жүйе", "ақпараттық жүйелерінде", "ақпараттық жүйесінде", "электрондық үкімет", "ақпараттық жүйесіне", "ақпараттық жүйелердің" деген сөздер тиісінше "цифрлық жүйесі", "цифрлық үкіметтің", "цифрлық жүйе", "цифрлық жүйелерінде", "цифрлық жүйесінде", "цифрлық үкімет", "цифрлық жүйесіне", "цифрлық жүйелердің" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -506,51 +482,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реттеліп көрсетілетін қызметтердің тұтынушылар үшін қолжетімділігін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тұтынушылар мен табиғи монополиялар субъектiлерiнің мүдделерiн қорғауды қамтамасыз ету;</w:t>
+      2) тұтынушылар мен табиғи монополиялар субъектілерінің мүдделерін қорғауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реттеліп көрсетілетін қызметтердің сапасын арттыруды және оларға сұранысты қанағаттандыруды ынталандыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z262" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -635,51 +611,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -755,51 +731,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бап. Осы Заңның қолданылуы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Заң табиғи монополиялар субъектiлерi ұсынатын Қазақстан Республикасының көрсетілетін қызметтер нарығында туындайтын қатынастарға қолданылады.</w:t>
+      1. Осы Заң табиғи монополиялар субъектілері ұсынатын Қазақстан Республикасының көрсетілетін қызметтер нарығында туындайтын қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z42" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Заңда қамтылмаған қатынастар Қазақстан Республикасының кәсіпкерлік саласындағы заңнамасымен және Қазақстан Республикасының басқа да заңнамасымен реттеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z43" w:id="8"/>
     <w:p>
@@ -834,51 +810,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Заңның күші табиғи монополиялар салаларына жатқызылған қызметті жүзеге асыратын дара кәсіпкерлер мен заңды тұлғаларға мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қызметі өз мұқтаждарына ғана арналған объектiлердi салу мен пайдалануға байланысты болатын;</w:t>
+      1) қызметі өз мұқтаждарына ғана арналған объектілерді салу мен пайдалануға байланысты болатын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1181,69 +1157,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орталықтандырылған немесе жергілікті жылумен жабдықтау жүйелеріне жататын, жалпы белгіленген қуаты сағатына жиырма Г/кал-ды қоса алғанға дейін болатын жылыту қазандықтарынан жылу энергиясын өндіру, беру, тарату және өткізу жөніндегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көлемi жылына бес жүз мың текше метрге дейiн сумен жабдықтау және (немесе) су бұру;</w:t>
-[...17 lines deleted...]
-      көлемі жылына отыз миллион текше метрге дейiн суғару үшін су беру жөніндегі;</w:t>
+      көлемі жылына бес жүз мың текше метрге дейін сумен жабдықтау және (немесе) су бұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлемі жылына отыз миллион текше метрге дейін суғару үшін су беру жөніндегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бәсекелес кірме жол болмаған кезде көлемі жылына елу мың вагон/км-ге, вагон/сағатқа дейін болатын кірме жолдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1253,51 +1229,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көлемі жылына жиырма бес миллион кВт сағатқа дейін электр энергиясын беру жөніндегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әуежайда қызмет көрсетілген жолаушылардың саны жылына үш жүз мың адамнан аз болатын әуежайлар бойынша реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополия субъектiсi.</w:t>
+      әуежайда қызмет көрсетілген жолаушылардың саны жылына үш жүз мың адамнан аз болатын әуежайлар бойынша реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополия субъектісі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қуаты аз табиғи монополия субъектісіне кірісі күнтізбелік бір жылда табиғи монополия субъектісінің барлық реттеліп көрсетілетін қызметінен түсетін кірістің 5 пайызынан аспайтын ұсынылатын реттеліп көрсетілетін қызмет бойынша табиғи монополия субъектісі де жатады. Бұл ретте қалған реттеліп көрсетілетін қызметтер бойынша табиғи монополия субъектісі қуаты аз табиғи монополия субъектісіне жатпайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1447,51 +1423,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар субъектілері жылу энергиясын өндіру үшін отын ретінде пайдаланатын көмір, газ, мазут және дизель отыны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      топырақтың жылуын, жерасты суларын, өзендерді, су айдындарын, өнеркәсіптік кәсіпорындардың және электр станцияларының, кәріздік-тазарту құрылысжайларының сарқынды суларын пайдалана отырып өндірілген жылу энергиясын қоспағанда, орталықтандырылған жылумен жабдықтау жүйелерінде және жергілікті жылумен жабдықтау жүйелерінде ысырапты өтеу үшін электр энергиясын беру, сумен жабдықтау және (немесе) су бұру, сондай-ақ жылу энергиясын өндіру, беру және тарату және өткізу салаларындағы табиғи монополиялар субъектiлерi үшiн – электр қуатының жүктеме көтеруге әзірлігін қамтамасыз ету жөніндегі көрсетілетін қызметтер ескерілген электр энергиясы;</w:t>
+      топырақтың жылуын, жерасты суларын, өзендерді, су айдындарын, өнеркәсіптік кәсіпорындардың және электр станцияларының, кәріздік-тазарту құрылысжайларының сарқынды суларын пайдалана отырып өндірілген жылу энергиясын қоспағанда, орталықтандырылған жылумен жабдықтау жүйелерінде және жергілікті жылумен жабдықтау жүйелерінде ысырапты өтеу үшін электр энергиясын беру, сумен жабдықтау және (немесе) су бұру, сондай-ақ жылу энергиясын өндіру, беру және тарату және өткізу салаларындағы табиғи монополиялар субъектілері үшін – электр қуатының жүктеме көтеруге әзірлігін қамтамасыз ету жөніндегі көрсетілетін қызметтер ескерілген электр энергиясы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылу энергиясын өткізу саласындағы табиғи монополиялар субъектілері үшін және жылу энергиясын беру және тарату саласындағы нормативтік ысыраптар үшін – жылу энергиясы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1894,71 +1870,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) уәкілетті орган – тиісті табиғи монополиялар салаларында басшылықты жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z253" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32-1) уәкілетті органның ақпараттық жүйесі – табиғи монополиялар және қоғамдық маңызы бар нарықтар саласындағы тарифтік реттеу жүйесі;</w:t>
+      32-1) уәкілетті органның цифрлық жүйесі – табиғи монополиялар және қоғамдық маңызы бар нарықтар саласындағы тарифтік реттеу жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z78" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополия субъектісінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің "бірыңғай терезесін" білдіретін ақпараттық жүйе.</w:t>
+      33) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополия субъектісінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық жүйе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1970,171 +1946,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2208,87 +2184,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының аумағы арқылы транзиттеу және Қазақстан Республикасының шегінен тыс жерге экспорттау мақсатында тауарлық газды сақтауды, тасымалдауды қоспағанда, тауарлық газды сақтау, жалғастырушы, магистральдық газ құбырлары және (немесе) газ тарату жүйелері арқылы тасымалдау, топтық резервуарлық қондырғыларды пайдалану, сондай-ақ шикі газды жалғастырушы газ құбырлары арқылы тасымалдау жөніндегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электр энергиясын беру жөнiндегi;</w:t>
+      3) электр энергиясын беру жөніндегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) топырақтың жылуын, жерүсті және жерасты су объектілерін, өнеркәсіптік кәсіпорындар мен электр станцияларының, кәріздік-тазарту құрылысжайларының сарқынды суларын пайдалана отырып өндірілген жылу энергиясын қоспағанда, орталықтандырылған жылумен жабдықтау жүйелерінде және жергілікті жылумен жабдықтау жүйелерінде жылу энергиясын өндіру, беру, тарату және өткізу жөніндегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) электр энергиясын желiге беруді техникалық диспетчерлендiру және тұтыну жөніндегі;</w:t>
+      5) электр энергиясын желіге беруді техникалық диспетчерлендіру және тұтыну жөніндегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) электр энергиясын өндіру-тұтыну теңгерімін ұйымдастыру жөніндегі реттеліп көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2425,51 +2401,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) сумен жабдықтау және (немесе) су бұрудың реттеліп көрсетілетін қызметтері жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Табиғи монополиялар субъектiлерi реттеліп көрсетiлетiн қызметтерін көрсете отырып, Табиғи монополиялар субъектiлерiнiң мемлекеттiк тiркелiмiне енгiзуге жатады. </w:t>
+      2. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерін көрсете отырып, Табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізуге жатады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z81" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Табиғи монополиялар салаларын кеңейту Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
@@ -2581,51 +2557,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (02.07.2025 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2859,69 +2835,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бап. Уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкiлеттi орган:</w:t>
-[...17 lines deleted...]
-      1) Қазақстан Республикасының Кәсіпкерлік кодексіне, осы Заңға және Қазақстан Республикасының заңнамасына сәйкес табиғи монополиялар субъектiлерiнің қызметін мемлекеттік реттеуді жүзеге асырады;</w:t>
+      Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Кәсіпкерлік кодексіне, осы Заңға және Қазақстан Республикасының заңнамасына сәйкес табиғи монополиялар субъектілерінің қызметін мемлекеттік реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи монополиялар салаларындағы мемлекеттік саясатты қалыптастырады және іске асырады және оның жүзеге асырылуын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2931,51 +2907,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жыл сайын Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы есептер ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Табиғи монополиялар субъектiлерiнің мемлекеттік тіркелімін қалыптастырады және жүргізеді;</w:t>
+      4) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімін қалыптастырады және жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) табиғи монополиялар субъектілерінің ұсынылған деректері негізінде сатып алуға жосықсыз қатысушылардың тізілімін қалыптастырады және жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3048,50 +3024,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-2) табиғи монополиялар субъектілері қызметкерлерінің нақты іс-қимыл тәртібі бар қызметтер көрсетудің үлгілік регламенттерін әзірлейді және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>бекітеді</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3374,374 +3351,488 @@
       17-1) бекітілген инвестициялық бағдарламаның орындалуына техникалық сараптама жүргізу, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін сақтау және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізу үшін уәкілетті тұлғаларға (сарапшыларға, сараптама ұйымдарына) қойылатын өлшемшарттар мен талаптарды айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштерін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Қазақстан Республикасының заңдарында белгіленген коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жария етуге қойылатын талаптарды сақтай отырып, қоғамдық маңызы бар нарық субъектілерінен және табиғи монополия субъектілерінен, жеке және заңды тұлғалардан, оның ішінде мемлекеттік органдардан, жергілікті өзін-өзі басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкілеттіктерін, оның ішінде өтініштерді қарау және мемлекеттік бақылау жүргізу жөніндегі өкілеттіктерін жүзеге асыру шеңберінде қажетті ақпаратты сұратуға және алуға құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) табиғи монополиялар субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықты жою туралы нұсқама енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1) табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтерінің әрбір түрі бойынша кірістерді, шығындар мен тартылған активтерді бөлек есепке алуды жүргізу әдістемесін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) осы Заң бұзылған жағдайларда сотқа жүгінеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштерінің сақталуы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) табиғи монополиялар субъектілері мен тұтынушылардың өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) тарифті қалыптастыру бөлігінде мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының жобаларын, оларға өзгерістер және (немесе) толықтырулар енгізуді келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1) республикалық немесе облыстық, аудандық коммуналдық меншіктегі шаруашылықаралық және шаруашылықішілік су бұру каналдары бар магистральдық каналдарды кеңейту, жаңғырту, реконструкциялау және техникалық жай-күйін жақсарту үшін сенімгерлік басқаруға беруді мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен, жергілікті атқарушы органдармен келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-2) республикалық немесе облыстық, аудандық коммуналдық меншіктегі, сондай-ақ табиғи монополиялар субъектісінің меншігіндегі шаруашылықаралық және шаруашылықішілік су бұру каналдары бар магистральдық каналдарды кеңейту, жаңғырту, реконструкциялау және техникалық жай-күйін жақсарту үшін беру жөніндегі сенімгерлік басқару шартын мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен, жергілікті атқарушы органдармен, табиғи монополиялар субъектілерімен келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-3) тармақшаға өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-3) мемлекеттік мүлікті басқару жөніндегі уәкілетті органға, жергілікті атқарушы органға мүлікті сенімгерлік басқару шартын және (немесе) осы Заңның 5-бабы 1-тармағының 10), 12) және 13) тармақшаларында көзделген реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілерін қоспағанда, табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жергілікті атқарушы органдардан берілетін мүлікті беру шартын келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-4) халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдерін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z255" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-5) табиғи монополиялар субъектісінің меншігіндегі, реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті сенімгерлік басқару шартын келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      19) тармақша жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">      25) тармақшаға өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...220 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлік жергілікті атқарушы органдардан немесе мемлекеттік мүлікті басқару жөніндегі уәкілетті органнан өтеусіз пайдалануға алу кезінде, оның ішінде электр желілері басқа энергия беруші ұйымдардан балансқа және (немесе) сенімгерлік басқаруға алынған жағдайда, бекітілген тарифтік сметаға тиісті жылға арналған әлеуметтік-экономикалық даму болжамы деңгейінен асырмай өзгеріс енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3860,146 +3951,260 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) реттеліп көрсетілетін қызметтердің тізбесін бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) тарифтері тарифтік реттеудің ынталандыру әдісі қолданыла отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="53"/>
+    <w:bookmarkStart w:name="z263" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-1) энергетикалық және коммуналдық инфрақұрылымды жаңғырту және салу жобалары бойынша қарыз бойынша сыйақы мөлшерлемесінің бір бөлігін қаржыландыру және (немесе) субсидиялау тетігін айқындау үшін табиғи монополиялар субъектілерінің өтінімдерін қарау қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z264" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-2) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы басшылықты жүзеге асыратын орталық атқарушы органмен, жылу энергетикасы саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы органмен және электр энергетикасы саласында басшылықты жүзеге асыратын мемлекеттік органмен келісу бойынша энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде іске асырылатын жобалар бойынша табиғи монополиялар субъектілері алатын қарыздар, сондай-ақ жергілікті атқарушы органдар шығаратын мемлекеттік бағалы қағаздар бойынша сыйақы мөлшерлемесін субсидиялау қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z264" w:id="54"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) табиғи монополиялар субъектілерімен бірлесіп айына бір реттен сиретпей тұтынушыларды қабылдауды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жергілікті атқарушы органдарға есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормаларына келісім береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35-1) тармақшаға өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-1) жергілікті атқарушы органдарға немесе мемлекеттік мүлікті басқару жөніндегі уәкілетті органға, осы Заңның 5-бабы 1-тармағының 10), 12) және 13) тармақшаларында көзделген реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілерін қоспағанда, табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарын келіседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36) құрылыс объектілерін пайдалануға қабылдау және беру жағдайларын қоспағанда, табиғи монополия субъектісіне осы Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4044,251 +4249,251 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді – ҚР 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.04.2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 26-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 09.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VIII</w:t>
       </w:r>
       <w:r>
@@ -4318,50 +4523,90 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4589,91 +4834,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 09.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VIII</w:t>
       </w:r>
       <w:r>
@@ -4713,69 +4958,127 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бап. Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының құзыреті</w:t>
-[...17 lines deleted...]
-      Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары:</w:t>
+        <w:t>10-бап. Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарының құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-баптың тақырыбына өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өз құзыреті шегінде табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыруға қатысады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4862,70 +5165,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) Табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміндегі табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасының орындалуы туралы есепті қарау қорытындылары бойынша, ол келіп түскен күннен бастап күнтізбелік қырық бес күннен кешіктірмей, бекітілген инвестициялық бағдарлама іс-шараларының орындалуын қабылдаудың орындылығы немесе орынсыздығы туралы өз қорытындысын белгіленген тәртіппен уәкілетті органға жібереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормаларын уәкілетті органмен келісу бойынша бекітеді және олар бекітілгенге дейін бір ай бұрын жария тыңдаулар өткізеді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="56"/>
+    <w:bookmarkStart w:name="z235" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарын уәкілетті органмен келісу бойынша бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4992,368 +5295,408 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11-бап. Табиғи монополиялар субъектілерінің мемлекеттік тіркелімін қалыптастыру </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="57"/>
+    <w:bookmarkStart w:name="z83" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Реттеліп көрсетілетін қызметтерді ұсынатын дара кәсіпкерлер мен заңды тұлғалардың уәкілетті орган қалыптастыратын тізімі Табиғи монополиялар субъектілерінің мемлекеттік тіркелімі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізілмеген тұлғалардың реттеліп көрсетілетін қызметтерді ұсынуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="58"/>
+    <w:bookmarkStart w:name="z84" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Реттеліп көрсетілетін қызметтерді ұсынатын дара кәсіпкер немесе заңды тұлға реттеліп көрсетілетін қызметті тұтынушыларға ұсынуды бастаған күннен бастап күнтізбелік он бес күннен кешіктірмей Табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне өзін енгізу туралы өтінішпен уәкілетті органға жүгінеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z85" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z85" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Табиғи монополиялар субъектілерінің мемлекеттік тіркелімін қалыптастыру және жүргізу оған табиғи монополиялар субъектілерін енгізу және одан алып тастау арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z86" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z86" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Табиғи монополиялар субъектілерінің мемлекеттік тіркелімі республикалық және жергілікті бөлімдерден тұрады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z87" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z87" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Табиғи монополиялар субъектілері мемлекеттік тіркелімінің республикалық бөліміне екі және одан көп облыстың, республикалық маңызы бар қалалардың және астананың аумағында реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілері енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөлімдеріне бір облыстың немесе республикалық маңызы бар қаланың немесе астананың аумағында реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілері енгізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аэронавигацияның, порттардың, әуежайлардың реттеліп көрсетілетін қызметтерін, кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру жөніндегі реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілері Табиғи монополиялар субъектілері мемлекеттік тіркелімінің республикалық бөліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="62"/>
+    <w:bookmarkStart w:name="z88" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Реттеліп көрсетілетін қызметті өзі ұсынатын орны бойынша Табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізілуге жататын шетелдік заңды тұлғаны қоспағанда, Табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне табиғи монополия субъектісі дара кәсіпкердің немесе заңды тұлғаның тіркеу орны бойынша енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z89" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z89" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Реттеліп көрсетілетін қызметті ұсынуды тоқтатқан жағдайда, табиғи монополия субъектісі күнтізбелік он бес күннен кешіктірмей уәкілетті органға өзін Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен алып тастау туралы өтініш береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бап. Табиғи монополиялар салаларының тарифтік реттеу әдістері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="64"/>
+    <w:bookmarkStart w:name="z90" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Тарифті қалыптастыру кезінде табиғи монополиялар салаларының мынадай тарифтік реттеу әдістері қолданылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шығындық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5382,70 +5725,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) индекстеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жасалған мемлекеттік-жекешелік әріптестік шарты негізінде тарифті айқындау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="65"/>
+    <w:bookmarkStart w:name="z91" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Табиғи монополия саласын тарифтік реттеу әдісі жиынтығында мынадай шарттар сақталған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия саласын тарифтік реттеудің тиісті әдісін қолдануға табиғи монополия субъектісінің экономикалық және технологиялық әзірлігі болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5490,117 +5833,117 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13-бап. Табиғи монополия субъектісінің жекелеген әрекеттерді жасауына келісім беру </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="66"/>
+    <w:bookmarkStart w:name="z92" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Табиғи монополия субъектісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы тармақтың 1-1) тармақшасында көзделген жағдайды қоспағанда, егер ағымдағы жылдың басындағы бухгалтерлік баланста есепке алынған мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлік балансқа сәйкес оның активтерінің баланстық құнының 0,05 пайызынан асатын болса, реттеліп көрсетілетін қызметті ұсыну үшін пайдаланылатын мүлікпен мәмілелер жасауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5611,90 +5954,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) кірме жолдардың реттеліп көрсетілетін қызметін ұсыну үшін пайдаланылатын мүлікпен мәмілелер жасауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қайта ұйымдастыруға немесе таратуға уәкілетті органның келісімін алуға міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="67"/>
+    <w:bookmarkStart w:name="z93" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Табиғи монополия субъектісінің осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жекелеген әрекеттерді жасауына келісім беруден, егер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) бұл тарифті жоғарылатуға алып келсе; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5817,90 +6160,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттардың толық емес топтамасы ұсынылса не ұсынылған құжаттарда анық емес ақпарат (мәліметтер) қамтылса, бас тартылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="68"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер ағымдағы жылдың басындағы бухгалтерлік баланста есепке алынған мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлік балансқа сәйкес оның активтерінің баланстық құнының 0,05 пайызынан асатын болса, реттеліп көрсетілетін қызметті ұсыну үшін пайдаланылатын мүлікпен мәмілелер жасауға уәкілетті органның келісімін алу үшін табиғи монополия субъектісі иеліктен шығарылатын объектілер бойынша бөліністе иеліктен шығарылатын мүліктің атауы, типі, түрі, түгендеу нөмірі, бастапқы, қалдық құны көрсетіле отырып, табиғи монополия субъектісінің басшысы қол қойған ағымдағы жылдың басындағы бухгалтерлік баланстан үзінді көшірме-растауды қоса тіркей отырып қоса өтінішхат ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z95" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Табиғи монополия субъектісі қайта ұйымдастыруға немесе таратуға уәкілетті органның келісімін алу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірігу, қосылу, қайта құрылу кезінде – тапсыру актісінің көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5911,51 +6254,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бөлу, бөлініп шығу кезінде – бөлу балансының көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тарату кезінде – тарату балансының көшірмесін тіркей отырып қоса өтінішхат ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="70"/>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5990,459 +6333,565 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттарды ұсынуға міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қуаты аз табиғи монополия субъектісі қайта ұйымдастырылғанға немесе таратылғанға дейін кемінде күнтізбелік он күн бұрын уәкілетті органға өзінің көрсетілген әрекеттерді жасау ниеті туралы ақпаратты жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="71"/>
+    <w:bookmarkStart w:name="z97" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Табиғи монополия субъектісі өтінішхатқа қоса берілетін құжаттарды тізімдеме бойынша ұсынады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгеріс енгізілді – ҚР 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізілді) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бап. Табиғи монополия субъектісінің уәкілетті органды реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыруы туралы хабардар ету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Табиғи монополия субъектісі реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асырған күннен бастап он жұмыс күнінен кешіктірмейтін мерзімде бұл жөнінде уәкілетті органды хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Табиғи монополия субъектісінің реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыруы туралы хабарламасы уәкілетті органға тікелей де, рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы да берілуі (жіберілуі) мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z225" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-      1. Табиғи монополия субъектісі реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асырған күннен бастап он жұмыс күнінен кешіктірмейтін мерзімде бұл жөнінде уәкілетті органды хабардар етуге міндетті.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. ТАРИФТІ ҚАЛЫПТАСТЫРУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z99" w:id="73"/>
-[...15 lines deleted...]
-      2. Табиғи монополия субъектісінің реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыруы туралы хабарламасы уәкілетті органға тікелей де, рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы да берілуі (жіберілуі) мүмкін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап. Тарифті қалыптастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тариф реттеліп көрсетілетін қызметті ұсыну бойынша шығындардың орнын толтыруды және табиғи монополия субъектісін дамытуға және оның тиімді жұмыс істеуіне және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де мақсаттарға бағытталатын пайда алуды қамтамасыз етуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z225" w:id="74"/>
-[...54 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:bookmarkStart w:name="z101" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Заңда көзделген жағдайларды қоспағанда, тариф бес және одан көп жыл мерзімге белгіленеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақты екінші бөлікпен толықтыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. "Электр энергетикасы туралы" Қазақстан Республикасы Заңының 10-бабының 2-2-тармағына сәйкес табиғи монополия субъектісі дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) кемінде жиырма бес пайызы тікелей немесе жанама түрде Ұлттық әл-ауқат қорына тиесілі, жаңартылатын энергия көздерін пайдаланатын энергия өндіруші ұйыммен электр энергиясын сатып алу-сату шартын жасасқан жағдайда, уәкілетті орган тарифтерді белгілеу кезінде электр энергиясын сатып алу-сату шартының қолданылу мерзімі ішінде электр энергиясын сатып алуға табиғи монополия субъектісінің шығындарын есепке алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z265" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Осы Заңның 5-бабы 1-тармағының 3), 4) және 14) тармақшаларында көзделген салалардағы табиғи монополия субъектісінің энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, қолдау және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған қарыз қаражатын қайтаруын қамтамасыз ету мақсатында уәкілетті орган тарифті бекітудің алдағы кезеңіне және табиғи монополия субъектісі борышты өтеу жөніндегі міндеттемелерді орындағанға дейін тарифті бекітудің кейінгі кезеңдеріне арналған шығындарды тарифке енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z259" w:id="77"/>
-[...15 lines deleted...]
-      2-1. "Электр энергетикасы туралы" Қазақстан Республикасы Заңының 10-бабының 2-2-тармағына сәйкес табиғи монополия субъектісі дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) кемінде жиырма бес пайызы тікелей немесе жанама түрде Ұлттық әл-ауқат қорына тиесілі, жаңартылатын энергия көздерін пайдаланатын энергия өндіруші ұйыммен электр энергиясын сатып алу-сату шартын жасасқан жағдайда, уәкілетті орган тарифтерді белгілеу кезінде электр энергиясын сатып алу-сату шартының қолданылу мерзімі ішінде электр энергиясын сатып алуға табиғи монополия субъектісінің шығындарын есепке алады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, қарыз шартының талаптары өзгерген жағдайларды қоспағанда, табиғи монополия субъектісінің тартылған қарыздары бойынша бекітілген тарифтегі шығындар көлемі өзгертілуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополия субъектісі энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде бекітілген инвестициялық бағдарлама мен тарифтік сметаның іс-шаралары орындалған кезде қарыз шарты бойынша міндеттемелерді орындауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тарифтің қолданылу мерзімі өткен жағдайда, табиғи монополия субъектісі, бекітілген инвестициялық бағдарламаны іске асыруға тартылған қарыздар бойынша негізгі борышты өтеуге бағытталған қаражатты қоспағанда, бекітілген инвестициялық бағдарламаны іске асыруға бағытталған қаражатты (амортизациялық аударымдар мен пайданы) есепке алмастан, уәкілетті орган бекіткен тариф бойынша реттеліп көрсетілетін қызметтерді ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z265" w:id="78"/>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="80"/>
+    <w:bookmarkStart w:name="z103" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Уәкілетті органның тарифті бекітуі үшін табиғи монополия субъектісі өтінім ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z104" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өтінім электрондық нысанда ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z105" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z105" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Уәкілетті орган өтінімді ұсынылған күнінен бастап тоқсан жұмыс күні ішінде қарайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z106" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z106" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өтінімге мыналар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тарифтің (не салалық ерекшеліктерді есепке ала отырып прейскуранттың) жобасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6709,168 +7158,62 @@
       13) қарыз ресурстарын қаржыландыру және олардың орнын толтыру шарттары туралы растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) табиғи монополия субъектісінің жобалық қуаты және оны нақты пайдалану туралы деректер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...116 lines deleted...]
-      14-1) ақпараттандыру объектілерінен алынған табиғи монополия субъектісінің қуатын нақты пайдалану туралы деректер;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) цифрлық объектілерден алынған табиғи монополия субъектісінің қуатын нақты пайдалану туралы деректер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) реттеліп көрсетілетін қызметтердің жоспарланатын көлемін растайтын құжаттар (реттеліп көрсетілетін қызметтерді тұтынудың нақты көлемдері көрсетілген шарттардың тізілімі, реттеліп көрсетілетін қызметтерді тұтыну көлемдерінің төмендегенін растайтын құжаттар, жалпыға бірдей сапалы қызмет көрсету міндеті және табиғи монополия субъектісінің мүмкіндіктері, тарифтер деңгейін ұстап-тұру немесе өсіру мақсатында көлемдерді төмендетуге жол бермеу негізінде реттеліп көрсетілетін қызметтерді тұтыну көлемдерінің есеп-қисаптары, тұтынушылық сұранысты маркетингтік зерттеу материалдары);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6901,226 +7244,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өтінім ұсынудың алдындағы төрт тоқсан үшін және алдыңғы күнтізбелік жыл үшін реттеліп көрсетілетін қызметтердің шығындары туралы және көлемдері туралы нақты деректерді растайтын құжаттар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тарифтік реттеудің ынталандыру әдісін қолдана отырып тарифті бекіту кезінде өтінімге осы тармақтың бірінші бөлігінің 1), 3), 4), 6), 7), 9), 10), 13), 14) және 15) тармақшаларында көзделген құжаттар, сондай-ақ негіздейтін материалдарды қоса тіркей отырып, реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштерінің және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштерінің жобалары қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="84"/>
+    <w:bookmarkStart w:name="z107" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Тізбесін уәкілетті орган айқындайтын табиғи монополиялар субъектілері үшін тарифтік реттеудің ынталандыру әдісі қолданылатын тарифтерді бекіту жағдайларын қоспағанда, табиғи монополия субъектісі уәкілетті органға бекітілген тарифтің қолданылу мерзімі өткеннен кейін тарифтік реттеудің ынталандыру әдісі қолданылатын тарифті бекітуге өтінім ұсынуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z108" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z108" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Уәкілетті орган өтінімді алған күннен бастап жеті жұмыс күнінен кешіктірмей қоса берілетін есеп-қисаптар мен негіздейтін материалдардың толықтығын осы баптың 7-тармағына сәйкестігіне тексереді және табиғи монополия субъектісіне өтінімнің қарауға қабылданғаны немесе осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бас тарту себептерін көрсете отырып, оны қабылдаудан бас тартылғаны туралы жазбаша түрде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z109" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z109" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінімге қоса берілетін есеп-қисаптар мен негіздейтін материалдар мынадай рәсімдер сақтала отырып ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) тігіледі, нөмірленеді және табиғи монополия субъектісінің басшысы не оны алмастыратын адам, не табиғи монополия субъектісі басшысының орынбасары қол қояды. Бұл талап өтінімді электрондық нысанда ұсынуға қолданылмайды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реттеліп көрсетілетін қызметтердің әрбір түріне жеке дайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="87"/>
+    <w:bookmarkStart w:name="z256" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарына сәйкес табиғи монополия субъектісі тарифті, тарифтік сметаны және инвестициялық бағдарламаны бекітуге арналған өтінімге қоса берілетін, сондай-ақ бекітілген тарифтік сметаның орындалуы, бекітілген инвестициялық бағдарламаның орындалуы туралы есептерге қоса берілетін есеп-қисаптардың, құжаттардың, ақпараттың және басқа да материалдардың толықтығы, негізділігі мен анықтығы үшін жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z110" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Өтінімді қабылдаудан бас тартуға мыналар негіздер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) табиғи монополия субъектісінің осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7191,418 +7534,418 @@
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделмеген мәліметтерді коммерциялық құпияға жатқызу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Өтінімді қараған кезде қосымша ақпарат қажет болған жағдайда, уәкілетті орган оны табиғи монополия субъектісінен мерзімді, бірақ кемінде бес жұмыс күнін белгілей отырып, жазбаша түрде сұратуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z112" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Жария тыңдауларды уәкілетті орган тарифті бекіту кезінде – тариф бекітілгенге дейін күнтізбелік отыз күннен кешіктірмей, тарифті оңайлатылған тәртіппен бекіту кезінде, сондай-ақ осы Заңның 22-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4), 6), 7), 8) және 9) тармақшаларында көзделген жағдайларда тариф бекітілгенге дейін күнтізбелік он күннен кешіктірмей өткізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z113" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Табиғи монополия субъектісі жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру мерзімді баспасөз басылымында жарияланғаннан кейін жария тыңдауларға қатысушылардың талабы бойынша: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тарифтің және тарифтік сметаның жобаларын; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       экономикалық негізделген есеп-қисаптармен бірге тарифтің өзгеру себептері туралы ақпаратты ұсынуға міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Уәкілетті орган өтінімді қараудың қорытындысы бойынша тарифтің, тарифтік сметаның және инвестициялық бағдарламаның жобаларын түзетуге құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z115" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бекітілетін кезде тариф:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұтынушының есепке алу аспабының болуына немесе болмауына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұтынушылар тобына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) таситын жүктердің түріне, жылжымалы құрамның типіне, тасудың арақашықтығына, таситын жүктердің көлеміне (салмағына) қарай саралануы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z257" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Табиғи монополия субъектісі тарифті саралауды қолдану кезінде алынған қосымша кірісті инвестициялық бағдарламаны ұлғайтуға жұмсауға міндетті.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z115" w:id="93"/>
-[...15 lines deleted...]
-      16. Бекітілетін кезде тариф:</w:t>
+    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тарифті бекіту туралы шешім табиғи монополия субъектісіне оны бекіту туралы шешім қабылданған күннен бастап күнтізбелік бес күннен кешіктірілмей жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тұтынушының есепке алу аспабының болуына немесе болмауына;</w:t>
-[...54 lines deleted...]
-      16-1. Табиғи монополия субъектісі тарифті саралауды қолдану кезінде алынған қосымша кірісті инвестициялық бағдарламаны ұлғайтуға жұмсауға міндетті.</w:t>
+      Тарифті бекіту туралы шешіммен бірге табиғи монополия субъектісі өтініммен бірге ұсынған шығындар, пайда және бекітілген инвестициялық бағдарлама іс-шараларының баптарына өзгерістер мен нақтылаулардың негіздемесі жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Тариф, осы Заңда көзделген жағдайларды қоспағанда, тариф бекітілген айдан кейінгі екінші айдың бірінші күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z116" w:id="95"/>
-[...15 lines deleted...]
-      17. Тарифті бекіту туралы шешім табиғи монополия субъектісіне оны бекіту туралы шешім қабылданған күннен бастап күнтізбелік бес күннен кешіктірілмей жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Табиғи монополия субъектісі тарифтің бекітілгені туралы ақпаратты ол қолданысқа енгізілгенге дейін күнтізбелік отыз күннен кешіктірмей тұтынушының назарына жеткізуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:p>
-[...33 lines deleted...]
-      18. Тариф, осы Заңда көзделген жағдайларды қоспағанда, тариф бекітілген айдан кейінгі екінші айдың бірінші күнінен кейін қолданысқа енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Егер табиғи монополия субъектісі осы Заңда белгіленген мерзімдерде тұтынушыға тарифтің енгізілетіні туралы хабарламаса, онда көрсетілген тариф уәкілетті органның шешімінде көрсетілген күннен бастап енгізілмейді. Бекітілген тарифті енгізу тариф бекітілген айдан кейінгі үшінші айдың бірінші күнінен бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z118" w:id="97"/>
-[...15 lines deleted...]
-      19. Табиғи монополия субъектісі тарифтің бекітілгені туралы ақпаратты ол қолданысқа енгізілгенге дейін күнтізбелік отыз күннен кешіктірмей тұтынушының назарына жеткізуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Табиғи монополия субъектісі уәкілетті органға тарифті жоғарылатпай бекітілген тарифтік сметаны өзгерту туралы электрондық нысандағы өтінішпен ағымдағы күнтізбелік жылдың 1 қарашасына дейін жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z119" w:id="98"/>
-[...15 lines deleted...]
-      20. Егер табиғи монополия субъектісі осы Заңда белгіленген мерзімдерде тұтынушыға тарифтің енгізілетіні туралы хабарламаса, онда көрсетілген тариф уәкілетті органның шешімінде көрсетілген күннен бастап енгізілмейді. Бекітілген тарифті енгізу тариф бекітілген айдан кейінгі үшінші айдың бірінші күнінен бастап жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Тарифтерді қалыптастыру қағидалары мыналарды айқындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z120" w:id="99"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңда көзделген табиғи монополиялар салаларының тарифтік реттеу әдістері ескерілген тарифті есептеу тетігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7883,70 +8226,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) магистральдық теміржол желілерінің реттеліп көрсетілетін қызметтеріне баға шектерін қолдану тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) тарифтің болжамды индексін есептеу және қолдану тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:bookmarkStart w:name="z122" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидалары мыналарды айқындайды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу және одан алып тастау тәртібі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8116,51 +8459,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мыналардың: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      егер ағымдағы жылдың басындағы бухгалтерлiк баланста есепке алынған мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлiк балансқа сәйкес оның активтерiнiң баланстық құнының 0,05 пайызынан асатын болса, реттеліп көрсетілетін қызметті ұсыну үшін пайдаланылатын мүлікпен мәмiлелер жасауға және табиғи монополия субъектiсін қайта ұйымдастыруға немесе таратуға келісім беру туралы өтінішхаттардың;</w:t>
+      егер ағымдағы жылдың басындағы бухгалтерлік баланста есепке алынған мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлік балансқа сәйкес оның активтерінің баланстық құнының 0,05 пайызынан асатын болса, реттеліп көрсетілетін қызметті ұсыну үшін пайдаланылатын мүлікпен мәмілелер жасауға және табиғи монополия субъектісін қайта ұйымдастыруға немесе таратуға келісім беру туралы өтінішхаттардың;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       табиғи монополия субъектісінің тұтынушылар мен өзге де мүдделі тұлғалар алдындағы: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8314,91 +8657,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдерін уәкілетті органның келісу тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жергілікті атқарушы органдардан табиғи монополия субъектісіне берілетін мүлікті беру шартын мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен, жергілікті атқарушы органмен келісу тәртібі;</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="102"/>
+      16) табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес табиғи монополия субъектісіне берілетін мүлікті беру шартын келісу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарын келісу тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Тарифтерді қалыптастыру тәсілдері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) уәкілетті органның тарифті бекітуі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8461,171 +8804,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 05.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
@@ -8714,124 +9057,204 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бап. Тарифтік реттеудің шығындық әдісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:bookmarkStart w:name="z124" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тарифтік реттеудің шығындық әдісі қолданылатын тарифті уәкілетті орган экономикалық негізделген шығындар мен пайданы айқындау жолымен бес және одан көп жыл мерзімге бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z125" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тарифтік реттеудің шығындық әдісі мыналарды көздейді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) экономикалық негізділігін ескере отырып, тарифте есепке алынатын шығындардың түрлері мен мөлшерлерін шектеу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8969,90 +9392,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бекітілген тарифтік смета шығындарының баптарын орындамағаны, амортизациялық аударымдардың және бекітілген инвестициялық бағдарлама іс-шараларының қаражатын мақсатқа сай пайдаланбағаны үшін уақытша өтемдік тарифті бекіту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бап. Тарифтік реттеудің ынталандыру әдісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:bookmarkStart w:name="z126" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тарифтік реттеудің ынталандыру әдісі қолданылатын тарифті уәкілетті орган реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштерін және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштерін ескере отырып, бес және одан көп жыл мерзімге бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тарифтік реттеудің ынталандыру әдісі мыналарды көздейді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) экономикалық негізділігін ескере отырып, тарифте есепке алынатын шығындардың түрлері мен мөлшерлерін шектеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9207,70 +9630,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) инвестициялық бағдарламаны бекіту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) экономикалық және технологиялық тұрғыдан оң әсер алу мақсатында жұмыс істеп тұрған өндірістерді жаңғыртуға (техникалық қайта жарақтандыруға) және кеңейтуге, қазіргі заманғы инфрақұрылым құруға және оны дамытуға бағытталған реттеліп көрсетілетін қызметтерді ұсыну кезінде инновацияларды енгізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="107"/>
+    <w:bookmarkStart w:name="z258" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заңда және тарифтерді қалыптастыру қағидаларында белгіленген тарифтік реттеудің ынталандырушы әдісі бойынша тарифті есептеу тетігіне қолданылмайтын осы Заңның жекелеген талаптары, оның ішінде табиғи монополиялар субъектілерінің міндеттері тарифтік реттеудің ынталандырушы әдісі бойынша тариф бекітілген табиғи монополиялар субъектілеріне қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9279,137 +9702,137 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап. Индекстеу әдісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Индекстеу әдісі қолданылатын тарифті қуаты аз табиғи монополия субъектісі бекітілген тарифті уәкілетті орган айқындайтын деңгейден асырмай индекстеу жолымен жыл сайын белгілейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z129" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z129" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тарифті индекстеу деңгейі Қазақстан Республикасының әлеуметтік-экономикалық даму өлшемдері ескеріле отырып, жыл сайын күнтізбелік жыл басталғанға дейін екі айдан кешіктірілмей айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бап. Жасалған мемлекеттік-жекешелік әріптестік шарты негізінде тарифті айқындау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9551,73 +9974,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20-бап. Тарифтi оңайлатылған тәртiппен бекiту </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="110"/>
+        <w:t xml:space="preserve">20-бап. Тарифті оңайлатылған тәртіппен бекіту </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алғаш рет құрылған табиғи монополия субъектісінің;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9625,426 +10048,426 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жаңа реттелетін қызметті (жаңа реттелетін қызметтерді) көрсететін табиғи монополия субъектісінің;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) егер қолданыстағы тариф объектiлер және (немесе) учаскелер бойынша бөлек бекiтiлген болса, жаңа объектiлерді және (немесе) учаскелерді сатып алған (салған) жағдайда;</w:t>
+      3) егер қолданыстағы тариф объектілер және (немесе) учаскелер бойынша бөлек бекітілген болса, жаңа объектілерді және (немесе) учаскелерді сатып алған (салған) жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) көрсетілетін қызметтеріне субъектіге тариф бекітілген кірме жолдардың ажырамас бөлігі болып табылмайтын кірме жолдардың жаңа учаскелері сатып алынған (салынған) жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қуаты аз табиғи монополия субъектісінің реттеліп көрсетiлетiн қызметiне тарифтi оңайлатылған тәртiппен бекітедi.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="111"/>
+      4) қуаты аз табиғи монополия субъектісінің реттеліп көрсетілетін қызметіне тарифті оңайлатылған тәртіппен бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өтінімді қарау ұсынылған күнінен бастап күнтізбелік отыз күннен аспайтын мерзімді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z136" w:id="112"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z136" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 3) тармақшаларында көрсетілген табиғи монополиялар субъектілері үшін оңайлатылған тәртіппен бекітілген тарифтің қолданылу мерзімі он екі айдан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z137" w:id="113"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z137" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Оңайлатылған тәртіппен бекітілген тарифті қолданысқа енгізу тариф бекітілген айдан кейінгі айдың бірінші күнінен бастап жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z138" w:id="114"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z138" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған табиғи монополиялар субъектілері үшін оңайлатылған тәртіппен бекітілген тарифтің қолданылу мерзімі өткеннен кейін тариф тарифтік реттеудің шығындық әдісі қолданыла отырып, күнтізбелік бір жылға бекітіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 3) тармақшаларында көрсетілген табиғи монополиялар субъектілері үшін оңайлатылған тәртіппен бекітілген тариф көтерілген жағдайда, уәкілетті орган жаңа тарифтерді енгізумен бір мезгілде табиғи монополиялар субъектілерінің негізсіз алған кірісін тұтынушыларға өтеу туралы шешім қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="115"/>
+    <w:bookmarkStart w:name="z139" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған табиғи монополиялар субъектілері тариф қолданысқа енгізілгенге дейін күнтізбелік бес күннен кешіктірмей тұтынушыларға тарифтің, бекітілген тарифтік сметаның өзгеру себептерін қамтитын ақпаратты ұсына отырып, бұл жөнінде хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z140" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жасалған мәміленің немесе банкрот деп танылған борышкер − табиғи монополия субъектісінің мүліктік массасын өткізудің нәтижесінде оның активтері өз меншігіне түскен табиғи монополия субъектісі жаңа тариф бекітілгенге дейін, бірақ активтер түскен күннен бастап алты айдан асырмай, осы активтердің алдыңғы меншік иесі үшін бекітілген тариф бойынша тұтынушыларға реттеліп көрсетілетін қызметтер ұсынуды жалғастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z141" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уәкілетті орган тариф оңайлатылған тәртіппен бекітілетін кезде ол бекітілгенге дейін күнтізбелік он күннен кешіктірмей жария тыңдаулар өткізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z140" w:id="116"/>
-[...15 lines deleted...]
-      7. Жасалған мәміленің немесе банкрот деп танылған борышкер − табиғи монополия субъектісінің мүліктік массасын өткізудің нәтижесінде оның активтері өз меншігіне түскен табиғи монополия субъектісі жаңа тариф бекітілгенге дейін, бірақ активтер түскен күннен бастап алты айдан асырмай, осы активтердің алдыңғы меншік иесі үшін бекітілген тариф бойынша тұтынушыларға реттеліп көрсетілетін қызметтер ұсынуды жалғастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-бапқа өзгеріс енгізілді – ҚР 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізілді) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-бап. Инвестициялық бағдарламаны бекіту және оны өзгерту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Инвестициялық бағдарлама Қазақстан Республикасының даму басымдықтары және әлеуметтік-экономикалық көрсеткіштері ескеріле отырып әзірленеді және:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z141" w:id="117"/>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) реттеліп көрсетілетін қызметтерді ұсынудың технологиялық циклінде тікелей пайдаланылатын қолданыстағы активтерді кеңейтуге, жаңғыртуға, реконструкциялауға, жаңартуға, жаңа активтерді жасауға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10055,70 +10478,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) энергия үнемдеуді қамтамасыз етуге және энергия тиімділігін арттыруға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ұсынылатын реттеліп көрсетілетін қызметтердің сапасын арттыруға бағытталған іс-шараларды көздейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="119"/>
+    <w:bookmarkStart w:name="z143" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Инвестициялық бағдарламаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті орган табиғи монополия субъектісінің реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштерін сақтау және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуі тұрғысынан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10151,70 +10574,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өзге мемлекеттік орган не жергілікті атқарушы орган, ұсынылатын реттеліп көрсетілетін қызметтердің сапасы мен сенімділігін арттыру мақсатында технологиялық негізділік және реттеліп көрсетілетін қызметтерге тұтынушылардың сұранысын қанағаттандыру тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="120"/>
+    <w:bookmarkStart w:name="z144" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Инвестициялық бағдарламаның жобасын қараған кезде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10263,51 +10686,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) негіздейтін құжаттармен расталмаған іс-шаралар алып тасталады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың бірінші бөлігіне сәйкес инвестициялық бағдарламаның барлық іс-шараларын алып тастау инвестициялық бағдарламаны бекітуден бас тартуға негіз болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="121"/>
+    <w:bookmarkStart w:name="z145" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Құзыреті осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10342,148 +10765,148 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген уәкілетті органның, өзге мемлекеттік органның не жергілікті атқарушы органның инвестициялық бағдарламаны бекітуден бас тартуы тарифті бекітуден бас тартуға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z236" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Уәкілетті органның және тиісті салада басшылықты жүзеге асыратын мемлекеттік органның не жергілікті атқарушы органның бірлескен шешімімен инвестициялық бағдарламаны бекітуден бас тарту қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z146" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Инвестициялық бағдарлама тарифтің қолданылу мерзіміне бекітіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z236" w:id="122"/>
-[...15 lines deleted...]
-      4-1. Уәкілетті органның және тиісті салада басшылықты жүзеге асыратын мемлекеттік органның не жергілікті атқарушы органның бірлескен шешімімен инвестициялық бағдарламаны бекітуден бас тарту қабылданады.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бекітілген инвестициялық бағдарламаның іске асырылуы және оны іске асыру үшін тартылған қарыз қаражатының қайтарылуы, сондай-ақ мемлекеттік бағдарламаларды және (немесе) ұлттық жобаларды, сондай-ақ уәкілетті орган бекіткен Қазақстан Республикасындағы Мемлекеттік жоспарлау жүйесінің құжаттарын іске асыру үшін тартылған қаражаттың қайтарылуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z146" w:id="123"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тарифте есепке алынған пайданың және амортизациялық аударымдардың есебінен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздердің есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:bookmarkStart w:name="z148" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Табиғи монополия субъектісі құзыреті осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10518,364 +10941,364 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген уәкілетті органға және (немесе) өзге мемлекеттік органға не жергілікті атқарушы органға бекітілген инвестициялық бағдарламаны тарифті жоғарылатпай өзгерту туралы өтінішпен ағымдағы жылғы 1 қарашаға дейін бір мезгілде жүгінуге құқылы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік бағдарламалар және (немесе) ұлттық жобалар, сондай-ақ уәкілетті орган бекіткен Қазақстан Республикасындағы Мемлекеттік жоспарлау жүйесінің құжаттары іске асырылған жағдайда, табиғи монополия субъектісі уәкілетті органға және (немесе) өзге мемлекеттік органға не жергілікті атқарушы органға бекітілген инвестициялық бағдарламаны өзгерту туралы өтінішпен жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның және (немесе) тиісті салаларда мемлекеттік реттеуді және басшылықты жүзеге асыратын мемлекеттік органдардың, сондай-ақ жергілікті атқарушы органдардың табиғи монополия субъектісінің энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде бекітілген инвестициялық бағдарламаны өзгерту туралы өтінішін қарау тәртібі мен мерзімдері тарифті қалыптастыру қағидаларында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Табиғи монополия субъектісі бекітілген инвестициялық бағдарламаның іс-шараларын табиғи монополия субъектісіне байланысты емес себептер (шарттың екінші тарапы міндеттемелерін орындамауы, конкурсты (тендерді) өткізілмеді деп тану, еңсерілмейтін күштің мән-жайлары салдары) бойынша орындамаған жағдайда, бекітілген инвестициялық бағдарламаның іс-шараларын орындау мерзімдері олар іске асырылатын жылдан кейінгі жылдың 1 наурызына дейін келесі күнтізбелік жылға ауыстырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекітілген ивестициялық бағдарламаның іс-шараларын орындау мерзімдерін қайта ауыстыруға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгерістер енгізілді - ҚР 30.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 08.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бап. Уәкілетті орган бекіткен тарифті қолданылу мерзімі өткенге дейін өзгерту тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уәкілетті орган бекіткен тарифті қолданылу мерзімі өткенге дейін өзгертуге мыналар негіздер болып табылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:p>
-[...311 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) стратегиялық тауарлар түрінің және құнының және (немесе) мемлекеттік реттеуге жататын стратегиялық тауарларды тасымалдауға тарифтердің (бағалардың) өзгеруі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11036,50 +11459,156 @@
         <w:t xml:space="preserve"> талаптарына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізбеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-1) тармақшаға өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) осы Заңның 5-бабы 1-тармағының 10), 12) және 13) тармақшаларында көзделген реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілерін қоспағанда, табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлік өтеусіз пайдалануға алынған жағдайда мүлікті, оның ішінде басқа энергия беруші ұйымдардан электр желілерін мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жергілікті атқарушы органдардан, мемлекеттік мүлікті басқару жөніндегі уәкілетті органнан балансқа және (немесе) сенімгерлік басқаруға алуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -11119,227 +11648,228 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте осы Заңның 5-бабы 1-тармағының 3) және 4) тармақшаларында көрсетілген реттеліп көрсетілетін қызметтерді көрсететін табиғи монополиялар субъектілері үшін көзделген, өңірдегі (қаладағы) экономикалық қызмет түрлері бойынша бір жұмыскердің бір жылдағы статистика деректері бойынша қалыптасқан орташа айлық номиналды жалақысының өзгеруі өзгертуге негіз болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-4) жыл статистикасының деректері бойынша қалыптасқан өңірдегі (қаладағы) экономикалық қызмет түрлері бойынша бір жұмыскердің номиналдық жалақысы республика бойынша экономикалық қызмет түрлері бойынша бір жұмыскердің номиналдық жалақысының деңгейіне жетпеген жағдайда, бекітілген тарифтік сметада Қазақстан Республикасы бойынша экономикалық қызмет түрлері бойынша тиісті деңгейге жеткенге дейін бір жұмыскердің жалақысы деңгейін жылына жиырма пайыздан асырмай ұлғайту есеп-қисабы қолданылады;</w:t>
+      9-4) жыл статистикасының деректері бойынша қалыптасқан өңірдегі (қаладағы) экономикалық қызмет түрлері бойынша бір жұмыскердің номиналдық жалақысы Қазақстан Республикасы бойынша экономикалық қызмет түрлері бойынша бір жұмыскердің номиналдық жалақысының деңгейіне жетпеген жағдайда, бекітілген тарифтік сметада Қазақстан Республикасы бойынша экономикалық қызмет түрлері бойынша тиісті деңгейге жеткенге дейін бір жұмыскердің жалақысы деңгейін жылына жиырма пайыздан асырмай ұлғайту есеп-қисабы қолданылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) табиғи монополия субъектісіне "Қызылорда – Жезқазған – Қарағанды – Теміртау – Астана" маршруты бойынша магистральдық газ құбырын мүліктік жалдауға (жалға) немесе сенімгерлік басқаруға беру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:bookmarkStart w:name="z151" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4), 5), 7), 8), 9), 9-1), 9-2), 9-3), 9-4) және 10) тармақшаларында көзделген негіздерді қоспағанда, тариф қолданылу мерзімі өткенге дейін өзгерген жағдайда, шығындардың тиісті бабы өзгереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) тармақшасына сәйкес тариф қолданылу мерзімі өткенге дейін өзгерген кезде бекітілген тарифтік сметадан тарифтерді қалыптастыру қағидаларында </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>айқындалған</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> инвестициялық шығындар (пайда, амортизациялық аударымдар, негізгі құралдар құнының өсуіне алып келетін күрделі шығындар) алып тасталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="129"/>
+    <w:bookmarkStart w:name="z152" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тарифті өзгерту уәкілетті органның бастамасы бойынша – жылына екі реттен жиілетпей, ал табиғи монополия субъектісінің бастамасы бойынша жылына бір реттен жиілетпей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган бекіткен тарифті бекітілген энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде осы баптың 1-тармағының 4) тармақшасында көзделген оның қолданылу мерзімі өткенге дейін өзгерту негізі бойынша табиғи монополия субъектісі уәкілетті орган бекіткен тарифті оның қолданылу мерзімі өткенге дейін өзгертуге өтінім беру жөнінде қосымша бастамамен бір жыл ішінде жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="130"/>
+    <w:bookmarkStart w:name="z153" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган бекіткен тарифті қолданылу мерзімі өткенге дейін өзгерту үшін табиғи монополия субъектісі уәкілетті органға негіздейтін материалдармен қоса өтінім ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның тарифті қолданылу мерзімі өткенге дейін өзгерту туралы өтінімді қарау мерзімі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11426,1107 +11956,1033 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасында көзделген жағдайда, оның ұсынылған күнінен бастап тоқсан жұмыс күнінен аспайтын мерзімді құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тариф уәкілетті органның бастамасы бойынша өзгерген жағдайда, табиғи монополия субъектісі тиісті ақпаратты алған күннен бастап бір ай мерзімде экономикалық негізделген есеп-қисаптар мен материалдарды ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="131"/>
+    <w:bookmarkStart w:name="z154" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Егер өтінімді қараған кезде қосымша ақпарат қажет болған жағдайда, уәкілетті орган оны мерзімді, бірақ кемінде бес жұмыс күнін белгілей отырып, жазбаша түрде сұратуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте өтінімді қарау табиғи монополия субъектісін бұл жөнінде хабардар ете отырып, қажетті ақпарат алынғанға дейін тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="132"/>
+    <w:bookmarkStart w:name="z155" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өзгертілген тарифті қолданысқа енгізу уәкілетті орган белгілеген күннен бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z156" w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z156" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4), 6), 7), 8) және 9) тармақшаларында көзделген жағдайларда тариф бекітілетін кезде уәкілетті орган ол бекітілгенге дейін күнтізбелік он күннен кешіктірмей жария тыңдаулар өткізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z157" w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z157" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда табиғи монополия субъектісі тариф қолданысқа енгізілгенге дейін күнтізбелік бес күннен кешіктірмей тұтынушыларға тарифтің, бекітілген тарифтік сметаның өзгеру себептерін көрсететін ақпаратты ұсына отырып, бұл жөнінде хабарлайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерістер енгізілді – ҚР 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 08.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-бап. Табиғи монополия субъектісінің сатып алуды жүзеге асыруы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы бап және табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидалары мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік сатып алуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дауыс беретін акцияларының (қатысу үлестерінің) елу және одан көп пайызы ұлттық басқарушы холдингке тікелей немесе жанама тиесілі табиғи монополиялар субъектілерінің сатып алуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының жаңартылатын энергия көздерін пайдалануды қолдау саласындағы заңнамасына сәйкес жүзеге асырылатын, жаңартылатын энергия көздерін пайдаланатын энергия өндіруші ұйымнан электр және (немесе) жылу энергиясын сатып алуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының электр энергетикасы туралы заңнамасына сәйкес теңгерімдеуші электр энергиясын, электр энергиясын орталықтандырылған сауда-саттықта, спот-нарықта сатып алуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қуаты аз табиғи монополиялар субъектілерінің сатып алуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) шығындары тариф бекітілетін кезде есепке алынбайтын табиғи монополиялар субъектілерінің сатып алуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) іссапар шығыстарын жүзеге асыруға байланысты көрсетілетін қызметтерді сатып алуды қоспағанда, табиғи монополия субъектісінің сатып алуына қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алу электрондық сатып алудың цифрлық жүйелерінде мынадай тәсілдердің бірімен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) конкурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) баға ұсыныстарын сұрату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бір көзден алу тәсілімен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) биржалық тауарды сатып алушы ретінде тауар биржаларында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Биржалық тауарларды сатып алу Қазақстан Республикасының тауар биржалары туралы заңнамасына сәйкес тауар биржалары арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Табиғи монополия субъектісі біртекті тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу бойынша конкурс тәсілімен сатып алуды өткізу кезінде конкурстық құжаттамада тауарларды, жұмыстар мен көрсетілетін қызметтерді беру (орындау, көрсету) орны бойынша бөліктерге (лоттарға) бөледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z267" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде жұмыстар мен көрсетілетін қызметтерді сатып алу, жобалар мен өнім берушілерді іріктеу, шарттар жасасу, қазақстандық тауар өндірушілерден тауарларды сатып алу және офтейк-келісімшарттар жасасу энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаның цифрлық сатып алу платформасында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z268" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3. Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыруға байланысты құқықтық қатынастардың ерекшеліктері мен сатып алуды жүзеге асыру тәртібі Қазақстан Республикасының тұрғын үй заңнамасында айқындалады, оларға Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасының күші қолданылмайды және энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру аяқталғанға дейін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде жұмыстар мен көрсетілетін қызметтерді сатып алуды жүзеге асыру қағидаттары "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-12-бабына сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерістер енгізілді – ҚР 27.12.2019 </w:t>
-[...279 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Алып тасталды – ҚР 15.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...442 lines deleted...]
-      2-3. Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыруға байланысты құқықтық қатынастардың ерекшеліктері мен сатып алуды жүзеге асыру тәртібі Қазақстан Республикасының тұрғын үй заңнамасында айқындалады, оларға Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасының күші қолданылмайды және энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру аяқталғанға дейін қолданылады.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер біртекті тауарлардың, жұмыстардың, көрсетілетін қызметтердің құндық мәндегі жылдық көлемі тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің төрт мың еселенген мөлшерінен аспаса, баға ұсыныстарын сұрату тәсілімен сатып алу осындай біртекті тауарларға, жұмыстарға, көрсетілетін қызметтерге өткізіледі. Бұл ретте баға шешуші шарт болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:p>
-[...105 lines deleted...]
-      4. Егер біртекті тауарлардың, жұмыстардың, көрсетілетін қызметтердің құндық мәндегі жылдық көлемі тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің төрт мың еселенген мөлшерінен аспаса, баға ұсыныстарын сұрату тәсілімен сатып алу осындай біртекті тауарларға, жұмыстарға, көрсетілетін қызметтерге өткізіледі. Бұл ретте баға шешуші шарт болып табылады.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бір көзден алу тәсілімен сатып алу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z162" w:id="140"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурс немесе баға ұсыныстарын сұрату тәсілімен сатып алу өткізілмеді деп танылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12618,58 +13074,58 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      6) алып тасталды – ҚР 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12688,51 +13144,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының атқарушылық iс жүргiзу және сот орындаушыларының мәртебесi туралы заңнамасына сәйкес сот орындаушылары өткізетін;</w:t>
+      Қазақстан Республикасының атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы заңнамасына сәйкес сот орындаушылары өткізетін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының оңалту және банкроттық туралы заңнамасына сәйкес өткізілетін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12790,58 +13246,58 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      8) алып тасталды – ҚР 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12890,928 +13346,968 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      9) алып тасталды – ҚР 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк алпыс күн өткен соң қолданысқа </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алған тапсырыс берушінің бірдейлендіру, стандарттау немесе сәйкестікті қамтамасыз ету мақсатында нақ сол өнім берушіден тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу қажеттігі туындаған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="141"/>
+    <w:bookmarkStart w:name="z163" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Табиғи монополия субъектісі сатып алуды Қазақстан Республикасының сауда қызметін реттеу туралы заңнамасына сәйкес электрондық сауда алаңдары арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы бапта реттелмеген бөлікте сатып алу табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларына сәйкес өткізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z164" w:id="142"/>
-[...15 lines deleted...]
-      7. Осы бапта реттелмеген бөлікте сатып алу табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларына сәйкес өткізіледі.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Стратегиялық тауарлар сатып алуды табиғи монополия субъектісі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z165" w:id="143"/>
-[...15 lines deleted...]
-      8. Стратегиялық тауарлар сатып алуды табиғи монополия субъектiсi:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) алып тасталды – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұтынушыларға қойылатын электр энергиясының көтерме сауда нарығына қатысуға арналған шарттарға табиғи монополия субъектісінің сай келмеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) алып тасталды – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының газ және газбен жабдықтау туралы заңнамасына сәйкес газ тарату ұйымдарынан газ сатып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) алып тасталды – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) алып тасталды – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алып тасталды – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының электр энергетикасы туралы заңнамасына сәйкес электр энергиясын сатып алу жағдайларын қоспағанда, тікелей стратегиялық тауар өндірушілерден жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Осы баптың 2-тармағы бірінші бөлігінің 1), 2) және 4) тармақшаларында көзделген тәсілдермен сатып алуға табиғи монополия субъектісі алдында міндеттемелерін орындамау немесе тиісінше орындамау фактісін растайтын өзіне қатысты соттың шешімі заңды күшіне енген тұлғаның соттың шешімі заңды күшіне енген күннен бастап екі жыл бойы қатысуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) алып тасталды – ҚР 19.04.2023 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді – ҚР 15.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі); 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен;</w:t>
+        <w:t xml:space="preserve">); 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...352 lines deleted...]
-      9. Осы баптың 2-тармағы бірінші бөлігінің 1), 2) және 4) тармақшаларында көзделген тәсілдермен сатып алуға табиғи монополия субъектісі алдында міндеттемелерін орындамау немесе тиісінше орындамау фактісін растайтын өзіне қатысты соттың шешімі заңды күшіне енген тұлғаның соттың шешімі заңды күшіне енген күннен бастап екі жыл бойы қатысуына жол берілмейді.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-бап. Тұтынушылардың реттеліп көрсетілетін қызметке қолжетімділігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұтынушылардың реттеліп көрсетілетін қызметке қолжетімділігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:p>
-[...277 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген ақпаратты табиғи монополия субъектісінің интернет-ресурсында орналастырумен, ол болмаған жағдайда, оны уәкілетті органға оның интернет-ресурсында орналастыру үшін ұсынумен, сондай-ақ осы Заңның 25-бабының 6-2-тармағында көзделген ақпаратты мемлекеттік қала құрылысы кадастрының автоматтандырылған ақпараттық жүйесінде орналастырумен және (немесе) оны жаңартып отырумен; </w:t>
+        <w:t xml:space="preserve"> көзделген ақпаратты табиғи монополия субъектісінің интернет-ресурсында орналастырумен, ол болмаған жағдайда, оны уәкілетті органға оның интернет-ресурсында орналастыру үшін ұсынумен, сондай-ақ осы Заңның 25-бабының 6-2-тармағында көзделген ақпаратты мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде орналастырумен және (немесе) оны жаңартып отырумен; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бекітілген егжей-тегжейлі жоспарлау (құрылыс салу схемасы) жобасына сай инженерлік коммуникацияларды дамыту жоспарына сәйкес табиғи монополия субъектісінің: электр, жылу энергиясын беру, сумен жабдықтау және су бұру желілеріне, сондай-ақ магистральдық газ құбырларына және мұнай құбырларына, газ тарату жүйелеріне және топтық резервуарлық қондырғыларға қосуға немесе реттеліп көрсетілетін қызмет көлемін ұлғайтуға арналған техникалық шарттар берумен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13842,71 +14338,71 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реттеліп көрсетілетін қызметке қосумен немесе реттеліп көрсетілетін қызмет көлемін ұлғайтумен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) реттелетін қызметті көрсетуге шарт жасасумен қамтамасыз етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="146"/>
+    <w:bookmarkStart w:name="z168" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Табиғи монополия субъектісінің: электр, жылу энергиясын беру, сумен жабдықтау және су бұру желілеріне, сондай-ақ магистральдық газ құбырларына және мұнай құбырларына, газ тарату жүйелеріне және топтық резервуарлық қондырғыларға қосуға немесе реттеліп көрсетілетін қызмет көлемін ұлғайтуға арналған техникалық шарттарды табиғи монополия субъектісі осы Заңда белгіленген мерзімде береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z169" w:id="147"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13921,229 +14417,123 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасының талабы осы Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10), 11), 12) және 13) тармақшаларында көзделген реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілеріне қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z170" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Электрмен жабдықтау, жылумен жабдықтау, газбен жабдықтау, сумен жабдықтау және су бұру желілеріне қосу осы Заңның 24-1-бабына сәйкес кәсіпкерлік субъектілерінің белгіленген қуаты 200 кВт-қа дейінгі электр қондырғыларын энергия беруші ұйымдардың электр желілеріне қосуды қоспағанда, мынадай кезеңдерден тұрады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z170" w:id="148"/>
-[...140 lines deleted...]
-      1) сәулет-жоспарлау тапсырмасын, топографияны дайындау кезінде сәулет және қала құрылысы органы қалыптастыратын және электрондық нысанда табиғи монополия субъектісіне жіберетін, техникалық шарттарды беруге өтініш;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сәулет-жоспарлау тапсырмасын, топографияны дайындау кезінде сәулет және қала құрылысы органы қалыптастыратын және электрондық нысанда табиғи монополия субъектісіне мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесі арқылы жіберетін, техникалық шарттарды беруге өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи монополия субъектісінің сәулет және қала құрылысы органының техникалық шарттар беруге немесе реттеліп көрсетілетін қызметтер көлемін ұлғайтуға өтінішін қарауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) табиғи монополия субъектісінің техникалық шарттарды сәулет және қала құрылысы органына жіберуі;</w:t>
+      3) табиғи монополия субъектісінің техникалық шарттарды сәулет және қала құрылысы органына мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесі арқылы жіберуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сәулет және қала құрылысы органдары Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасына сәйкес сәулет-жоспарлау тапсырмасымен және топографиямен бірге жүзеге асыратын, техникалық шарттарды беруге өтінішті қарау нәтижесін беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14156,184 +14546,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тұтынушының техникалық шарттарға сәйкес жұмыстарды жүргізуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) тұтынушының жұмыстардың аяқталғаны және табиғи монополия субъектісі желілеріне қосуға әзірлігі туралы хабарлауы. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...132 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға арналған техникалық шарттарды беруге өтінішті қабылдауды және оны қарау нәтижесін беруді Мемлекеттік корпорация "цифрлық үкіметтің" веб-порталы немесе уәкілетті органның цифрлық жүйесі немесе мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесі арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіпкерлік субъектілерінің белгіленген қуаты 200 кВт-қа дейінгі электр қондырғыларын энергия беруші ұйымдардың электр желілеріне технологиялық қосуға өтінішті қабылдау астанада, республикалық және облыстық маңызы бар қалаларда электрондық нысанда ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14368,51 +14644,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Алып тасталды - ҚР 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14458,168 +14734,62 @@
       1) техникалық жағынан күрделі емес объектілер үшін – бес жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық жағынан күрделі объектілер үшін – он жұмыс күні ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...116 lines deleted...]
-      Табиғи монополия субъектісінің желілеріне қосылуға немесе реттеліп көрсетілетін қызмет көлемін ұлғайтуға арналған техникалық шарттар үш жылға беріледі және оларды сәулет және қала құрылысы органдары мемлекеттік қала құрылысы кадастрына ұсынады.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополия субъектісінің желілеріне қосылуға немесе реттеліп көрсетілетін қызмет көлемін ұлғайтуға арналған техникалық шарттар үш жылға беріледі және мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z239" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Құрылыстың нормативтік ұзақтығы үш жылдан асқан жағдайда, техникалық шарттардың қолданылу мерзімі құрылыстың басталғаны туралы растаушы құжаттардың ұсынылу талабымен құрылыс кезеңіне ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14670,51 +14840,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық шарттар табиғи монополия субъектісінің қосылатын желілеріне, материалдарға, жабдықтарға, құрылғыларға, есепке алу аспаптарына қойылатын талаптардың түбегейлі тізбесін айқындауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z175" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Табиғи монополия субъектісінің желілеріне қосуға арналған техникалық шарттарды беруге немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға өтінішті табиғи монополия субъектісі құжаттардың толық топтамасы ұсынылмаған жағдайда екі жұмыс күні ішінде "электрондық үкімет" веб-порталы немесе табиғи монополия субъектісінің кеңсесі арқылы қайтарады.</w:t>
+      9. Табиғи монополия субъектісінің желілеріне қосуға арналған техникалық шарттарды беруге немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға өтінішті табиғи монополия субъектісі құжаттардың толық топтамасы ұсынылмаған жағдайда екі жұмыс күні ішінде "цифрлық үкімет" веб-порталы немесе табиғи монополия субъектісінің кеңсесі арқылы қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z176" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Реттеліп көрсетілетін қызметке қолжетімділік ұсынылған кезде табиғи монополия субъектісіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
@@ -15288,91 +15458,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгерістер енгізілді – ҚР 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 29.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13-VIII</w:t>
       </w:r>
       <w:r>
@@ -15408,63 +15578,103 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15559,91 +15769,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тарау 24-1-баппен толықтырылды – ҚР 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16068,71 +16278,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) табиғи монополиялар субъектілерінің қызметін мемлекеттік реттеуді жүзеге асыруға қатысты өзге де ақпаратты орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z188" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тарифтің жобасын талқылау бойынша жария тыңдаулар Қазақстан Республикасы Парламентінің, мәслихаттардың депутаттары, жергілікті өзін-өзі басқару органдарының, мемлекеттік органдардың, табиғи монополия субъектісінің, бұқаралық ақпарат құралдарының, қоғамдық бірлестіктердің өкілдері, тәуелсіз сарапшылар, тұтынушылар мен өзге де мүдделі тұлғалар шақырыла отырып өткізіледі.</w:t>
+      4. Тарифтің жобасын талқылау бойынша жария тыңдаулар Қазақстан Республикасы Құрылтайының, мәслихаттардың депутаттары, жергілікті өзін-өзі басқару органдарының, мемлекеттік органдардың, табиғи монополия субъектісінің, бұқаралық ақпарат құралдарының, қоғамдық бірлестіктердің өкілдері, тәуелсіз сарапшылар, тұтынушылар мен өзге де мүдделі тұлғалар шақырыла отырып өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z189" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Уәкiлеттi орган мерзімді баспасөз басылымында – тарифтің жобасын талқылау бойынша жария тыңдаулардың өткізілетін күнi мен орны туралы ақпаратты олар өткізілетін күннен күнтізбелік отыз күн бұрын, ал өзінің интернет-ресурсында тарифтің жобасын талқылау бойынша өткізілген жария тыңдаулардың нәтижелерін, оның ішінде талқылаулардың стенограммаларын, қаралатын мәселелер бойынша қабылданған шешімдерімен бірге отырыстардың хаттамаларын олар өткізілген күннен кейін күнтізбелік он күн ішінде орналастырады.</w:t>
+      5. Уәкілетті орган мерзімді баспасөз басылымында – тарифтің жобасын талқылау бойынша жария тыңдаулардың өткізілетін күні мен орны туралы ақпаратты олар өткізілетін күннен күнтізбелік отыз күн бұрын, ал өзінің интернет-ресурсында тарифтің жобасын талқылау бойынша өткізілген жария тыңдаулардың нәтижелерін, оның ішінде талқылаулардың стенограммаларын, қаралатын мәселелер бойынша қабылданған шешімдерімен бірге отырыстардың хаттамаларын олар өткізілген күннен кейін күнтізбелік он күн ішінде орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жария тыңдаулар табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерге, жылу энергиясын өндіру, беру, тарату және (немесе) онымен жабдықтау бойынша реттеліп көрсетілетін қызметтерге арналған тарифтерді белгілеуге өтінімдер қаралатын кезде өткізілсе, уәкілетті орган тиісті әкімшілік-аумақтық бірліктің аумағында таратылатын мерзімді баспасөз басылымдарында жария тыңдаулардың өткізілетін күні мен орны туралы ақпаратты қосымша жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16184,51 +16394,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. Табиғи монополия субъектілері уәкілетті орган айқындайтын тәртіппен бизнес-әріптестер тізілімін құру, жүргізу және пайдалану үшін Қазақстан Республикасының Ұлттық кәсіпкерлер палатасына ақпарат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z238" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-2. Табиғи монополиялар субъектілері сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган бекіткен нысандарға сәйкес мемлекеттік қала құрылысы кадастрының автоматтандырылған ақпараттық жүйесінде:</w:t>
+      6-2. Табиғи монополиялар субъектілері сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган бекіткен нысандарға сәйкес мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мыналар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16986,191 +17196,191 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 05.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
@@ -17179,50 +17389,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z200" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17284,51 +17534,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектісі белгілеген техникалық талаптардың сақталуын талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тарифтiң қолданылу кезеңiнде барлық тұтынушылар үшiн тарифтi төмендетуге;</w:t>
+      2) тарифтің қолданылу кезеңінде барлық тұтынушылар үшін тарифті төмендетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анағұрлым тиімді әдістер мен технологияларды қолдануға, энергия аудитінің немесе экспресс-энергия аудитінің қорытындысы бойынша әзірленген энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шаралар жоспарын іске асыруға, нормативтік техникалық ысыраптарды төмендету жөніндегі іс-шараларды жүргізуге немесе ұсынылатын реттеліп көрсетілетін қызметтер көлемдерін табиғи монополия субъектісіне байланысты емес себептер немесе конкурстық (тендерлік) рәсімдерді өткізу нәтижелері бойынша қысқартуға байланысты шығындарды үнемдеу нәтижесінде пайда болған, іс-шаралар орындалған жағдайда бекітілген инвестициялық бағдарламада және бекітілген тарифтік сметада көзделген шығындардың толық пайдаланылмаған бөлігіне дербес билік етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17666,141 +17916,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ұсынылатын реттеліп көрсетілетін қызметке қатысы жоқ қосымша талаптарды белгілемеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) тұтынушылардан өзі ұсынатын табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшiн төлемдерді өз кассалары және (немесе) екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерiн жүзеге асыратын ұйымдар, интернет-ресурстар немесе терминалдар, ал қажет болған жағдайда төлем агенттері және (немесе) төлем ұйымдары арқылы қабылдауды қамтамасыз етуге;</w:t>
+      7) тұтынушылардан өзі ұсынатын табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемдерді өз кассалары және (немесе) екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, интернет-ресурстар немесе терминалдар, ал қажет болған жағдайда төлем агенттері және (немесе) төлем ұйымдары арқылы қабылдауды қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) Қазақстан Республикасының заңнамасында белгіленген тәртіпке сәйкес есепке алу аспаптарының көрсеткіштері немесе көрсетілетін қызметтерді тұтыну нормалары бойынша тұтынушыларға көрсетілген қызмет үшін есепке жазуды жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) ұсынылатын реттеліп көрсетілетін қызметтердің әрбір түріне тұтынушылармен үлгiлік шарттарға сәйкес жеке шарттар жасасуға;</w:t>
+      8) ұсынылатын реттеліп көрсетілетін қызметтердің әрбір түріне тұтынушылармен үлгілік шарттарға сәйкес жеке шарттар жасасуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) үлгілік шартқа сәйкес астанада, республикалық және облыстық маңызы бар қалаларда кәсіпкерлік субъектілерінің белгіленген қуаты 200 кВт-қа дейінгі электр қондырғыларын энергия беруші ұйымдардың электр желілеріне технологиялық қосу шарттарын электрондық нысанда ғана жасасуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) уәкілетті органмен немесе уәкілетті органның ведомствосымен және оның аумақтық бөлімшелерімен келісу бойынша реттеліп көрсетілетін қызметтердің әрбір түрі бойынша және тұтастай алғанда реттеліп көрсетілетін қызметтерге жатпайтын қызмет бойынша кірістерді, шығындар мен тартылған активтерді бөлек есепке алуды жүргізу тәртібіне сәйкес табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтерінің әрбір түрі бойынша кірістерді, шығындар мен тартылған активтерді бөлек есепке алуды жүргізу әдiстемелерiн әзiрлеуге және бекітуге;</w:t>
+      9) уәкілетті органмен немесе уәкілетті органның ведомствосымен және оның аумақтық бөлімшелерімен келісу бойынша реттеліп көрсетілетін қызметтердің әрбір түрі бойынша және тұтастай алғанда реттеліп көрсетілетін қызметтерге жатпайтын қызмет бойынша кірістерді, шығындар мен тартылған активтерді бөлек есепке алуды жүргізу тәртібіне сәйкес табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтерінің әрбір түрі бойынша кірістерді, шығындар мен тартылған активтерді бөлек есепке алуды жүргізу әдістемелерін әзірлеуге және бекітуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) реттеліп көрсетілетін қызметтердiң әрбiр түрi бойынша және тұтастай алғанда реттеліп көрсетілетін қызметтерге жатпайтын қызмет бойынша кiрiстердi, шығындар мен тартылған активтердi бөлек есепке алуды жүргiзуге; </w:t>
+      10) реттеліп көрсетілетін қызметтердің әрбір түрі бойынша және тұтастай алғанда реттеліп көрсетілетін қызметтерге жатпайтын қызмет бойынша кірістерді, шығындар мен тартылған активтерді бөлек есепке алуды жүргізуге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сырттағы ауаның нақты температурасын ескере отырып, жылу энергиясын өткізу бойынша реттеліп көрсетілетін қызметтің құнын тұтынушыларға тікелей не тұтынушының тұрған жерін анықтау мүмкін болмаған жағдайда, жылу энергиясын өткізу бойынша реттеліп көрсетілетін қызметке ақы төлеу кезінде тарифті төмендету арқылы қайта есептеуді жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17978,51 +18228,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сатып алуды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18-1) сатып алу бойынша ақпаратқа бірыңғай қол жеткізу нүктесін қалыптастыру мақсатында электрондық сатып алудың ақпараттық жүйелерінде жүзеге асырылатын сатып алу туралы ақпаратты, мәліметтерді Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының ақпараттық жүйесіне беруді қамтамасыз етуге;</w:t>
+      18-1) сатып алу бойынша ақпаратқа бірыңғай қол жеткізу нүктесін қалыптастыру мақсатында электрондық сатып алудың цифрлық жүйелерінде жүзеге асырылатын сатып алу туралы ақпаратты, мәліметтерді Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының цифрлық жүйесіне беруді қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) тұтынушылардың талабы бойынша бекітілген тарифтік смета мен инвестициялық бағдарламада қамтылған ақпаратты ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18077,186 +18327,99 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді және осы Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10), 11), 12) және 13) тармақшаларында көзделген реттеліп көрсетілетін қызметтерді қоспағанда, реттеліп көрсетілетін қызметтерді ұсыну кезінде пайдаланылатын желілерді немесе өзге де мүлікті орналастыру схемасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, бекітілген инвестициялық бағдарламаның орындалу барысы туралы ақпаратты (объектілер орналасқан жерлері, фото-бейне түсірілімдермен қоса орындалу сатылары, инвестициялық бағдарламалардың іс-шараларын орындау мерзімдері және құны) тоқсан сайын өзінің интернет-ресурсында орналастыруға не ол болмаған жағдайда уәкілетті органға оның интернет-ресурсында орналастыру үшін ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...98 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) осы Заңның 25-бабының 6-2-тармағында көзделген ақпаратты мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде тұрақты негізде орналастыруға және (немесе) жаңартып отыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) уәкілетті органның талабы бойынша қажетті ақпаратты уәкілетті орган белгілеген, табиғи монополия субъектісі тиісті талапты алған күннен бастап бес жұмыс күнінен кем болмайтын мерзімдерде қағаз жеткізгіште немесе электрондық нысанда ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18265,72 +18428,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) уәкілетті органға тариф, оның өзгергені туралы ол қолданысқа енгізілгенге дейін күнтізбелік отыз күннен кешіктірмей хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген мерзімдердегі тұтынушылар мен өзге де мүдделі тұлғалар алдындағы бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштерінің сақталуы және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептерді бұқаралық ақпарат құралдарында және (немесе) өзінің интернет-ресурсында не уәкілетті органның интернет-ресурсында есеп беру өткізілген күннен бастап күнтізбелік бес күннен кешіктірмей орналастыруға;</w:t>
+        <w:t>
+      24) тарифтерді қалыптастыру қағидаларына сәйкес осы Заңның 25-бабының 6-тармағында белгіленген мерзімдердегі тұтынушылар мен өзге де мүдделі тұлғалар алдындағы бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштерінің сақталуы және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептерді бұқаралық ақпарат құралдарында және (немесе) өзінің интернет-ресурсында не уәкілетті органның интернет-ресурсында есеп беру өткізілген күннен бастап күнтізбелік бес күннен кешіктірмей орналастыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1) уәкілетті органмен табиғи монополиялар субъектісінің меншігіндегі шаруашылықаралық және шаруашылықішілік бұру каналдары бар магистральдық каналдарды кеңейту, жаңғырту, реконструкциялау және техникалық жай-күйін жақсарту үшін беру жөніндегі сенімгерлік басқару шартын келісуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z237" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -18819,91 +18962,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
@@ -18939,324 +19082,364 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі); 30.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 21.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)  Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19317,51 +19500,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жария тыңдауларға қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) уәкілетті органның құқықтық актілеріне өзгерiстер және (немесе) толықтырулар енгiзу туралы, жаңаларын қабылдау және (немесе) қолданыстағыларының күшiн жою туралы өтінішпен уәкiлеттi органға жүгінуге құқылы. </w:t>
+      3) уәкілетті органның құқықтық актілеріне өзгерістер және (немесе) толықтырулар енгізу туралы, жаңаларын қабылдау және (немесе) қолданыстағыларының күшін жою туралы өтінішпен уәкілетті органға жүгінуге құқылы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушының Қазақстан Республикасының заңдарында белгіленген өзге де құқықтары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z204" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -19539,51 +19722,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Тарифтік саясат жөніндегі кеңес уәкілетті органның жанындағы консультативтік-кеңесші орган болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:bookmarkStart w:name="z206" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тарифтік саясат жөніндегі кеңестің құрамына Қазақстан Республикасы Парламентінің депутаттары, уәкілетті органның және өзге мемлекеттік органдардың, Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының, қоғамдық бірлестіктердің, жеке кәсіпкерлік субъектілері бірлестіктерінің, табиғи монополиялар субъектілерінің өкілдері, сарапшылар және өзге де мүдделі тұлғалар кіруі мүмкін.</w:t>
+      2. Тарифтік саясат жөніндегі кеңестің құрамына Қазақстан Республикасы Құрылтайының депутаттары, уәкілетті органның және өзге мемлекеттік органдардың, Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының, қоғамдық бірлестіктердің, жеке кәсіпкерлік субъектілері бірлестіктерінің, табиғи монополиялар субъектілерінің өкілдері, сарапшылар және өзге де мүдделі тұлғалар кіруі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z207" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тарифтік саясат жөніндегі кеңес табиғи монополиялар салаларындағы тариф белгілеудің проблемалық мәселелері жөніндегі комиссияны құруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z208" w:id="190"/>
     <w:p>
@@ -19763,51 +19946,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19827,51 +20010,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19927,64 +20110,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20355,51 +20578,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20438,51 +20661,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының табиғи монополиялар туралы заңнамасына сәйкес тұтынушыларға реттеліп көрсетілетін қызметтерді ұсынатын дара кәсіпкер немесе заңды тұлға бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау субъектілері (бұдан әрі – бақылау субъектісі) болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:bookmarkStart w:name="z242" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Уәкілетті орган бақылау субъектілеріне (объектілеріне) бармай профилактикалық бақылауды талдау және ақпараттық жүйелердің, ашық дереккөздердің, бұқаралық ақпарат құралдарының деректері, сондай-ақ бақылау субъектісінің (объектісінің) қызметі туралы басқа да мәліметтер негізінде жүзеге асырады.</w:t>
+      2. Уәкілетті орган бақылау субъектілеріне (объектілеріне) бармай профилактикалық бақылауды талдау және цифрлық жүйелердің, ашық дереккөздердің, бұқаралық ақпарат құралдарының деректері, сондай-ақ бақылау субъектісінің (объектісінің) қызметі туралы басқа да мәліметтер негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z243" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бұзушылықтардың уақтылы жолын кесу және оларға жол бермеу, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды дербес жою құқығын бақылау субъектісіне (объектісіне) беру және бақылау субъектісіне әкімшілік жүктемені азайту бақылау субъектісіне (объектісіне) бармай профилактикалық бақылаудың мақсаттары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z244" w:id="198"/>
     <w:p>
@@ -20728,51 +20951,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20811,51 +21034,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықты жою туралы нұсқаманы табиғи монополия субъектісі нұсқамада белгіленген, алған күнінен бастап кемінде күнтізбелік он күн болуға тиіс мерзімде орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkStart w:name="z213" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Табиғи монополия субъектiсi Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықты жою туралы нұсқаманы орындамаған жағдайда, уәкiлеттi орган сотқа табиғи монополия субъектiсiн нұсқамада көрсетiлген әрекеттердi жасауға мәжбүрлеу туралы талап арызбен жүгінеді. </w:t>
+      2. Табиғи монополия субъектісі Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықты жою туралы нұсқаманы орындамаған жағдайда, уәкілетті орган сотқа табиғи монополия субъектісін нұсқамада көрсетілген әрекеттерді жасауға мәжбүрлеу туралы талап арызбен жүгінеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:bookmarkStart w:name="z227" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. ТАБИҒИ МОНОПОЛИЯЛАР САЛАЛАРЫНДАҒЫ ЖАУАПТЫЛЫҚ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -21317,104 +21540,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>34-бап. Табиғи монополия субъектiсiнiң осы Заңды бұзудан келтiрген залалдарды өтеуi</w:t>
-[...17 lines deleted...]
-      Табиғи монополия субъектiсiнiң Қазақстан Республикасы табиғи монополиялар туралы заңнамасына қайшы келетiн және басқа жеке немесе заңды тұлғаға, оның iшiнде тарифтi көтеру, реттеліп көрсетiлетiн қызметті ұсынуға шарт жасасудан және орындаудан негiзсiз бас тарту арқылы залал келтiрген әрекеттерi (әрекетсiздiгi) Қазақстан Республикасының азаматтық заңнамасына сәйкес табиғи монополия субъектiсiнiң залалдарды өтеуiне алып келеді.</w:t>
+        <w:t>34-бап. Табиғи монополия субъектісінің осы Заңды бұзудан келтірген залалдарды өтеуі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополия субъектісінің Қазақстан Республикасы табиғи монополиялар туралы заңнамасына қайшы келетін және басқа жеке немесе заңды тұлғаға, оның ішінде тарифті көтеру, реттеліп көрсетілетін қызметті ұсынуға шарт жасасудан және орындаудан негізсіз бас тарту арқылы залал келтірген әрекеттері (әрекетсіздігі) Қазақстан Республикасының азаматтық заңнамасына сәйкес табиғи монополия субъектісінің залалдарды өтеуіне алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>35-бап. Табиғи монополия субъектiсiне уәкiлеттi органның, сондай-ақ оның лауазымды адамдарының құқыққа сыйымсыз шешiмдерiмен, әрекеттерiмен (әрекетсiздiгiмен) келтiрiлген залалдарды өтеу</w:t>
+        <w:t>35-бап. Табиғи монополия субъектісіне уәкілетті органның, сондай-ақ оның лауазымды адамдарының құқыққа сыйымсыз шешімдерімен, әрекеттерімен (әрекетсіздігімен) келтірілген залалдарды өтеу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Уәкiлеттi органның, сондай-ақ оның лауазымды адамдарының құқыққа сыйымсыз шешiмдерiмен, әрекеттерiмен (әрекетсiздiгiмен) табиғи монополия субъектiсiне залал келтiрілген жағдайда, ол бұл залалдардың Қазақстан Республикасының азаматтық заңнамасына сәйкес өтелуін талап етуге құқылы. </w:t>
+      Уәкілетті органның, сондай-ақ оның лауазымды адамдарының құқыққа сыйымсыз шешімдерімен, әрекеттерімен (әрекетсіздігімен) табиғи монополия субъектісіне залал келтірілген жағдайда, ол бұл залалдардың Қазақстан Республикасының азаматтық заңнамасына сәйкес өтелуін талап етуге құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z222" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. ӨТПЕЛІ ЖӘНЕ ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21524,51 +21747,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Табиғи монополиялар туралы" 1998 жылғы 9 шілдедегі Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентiнiң Жаршысы, 1998 ж., № 16, 214-құжат; 1999 ж., № 19, 646-құжат; 2000 ж., № 3-4, 66-құжат; 2001 ж., № 23, 309-құжат; 2002 ж., № 23-24, 193-құжат; 2004 ж., № 14, 82-құжат; № 23, 138, 142-құжаттар; 2006 ж., № 2, 17-құжат; № 3, 22-құжат; № 4, 24-құжат; № 8, 45-құжат; № 13, 87-құжат; 2007 ж., № 3, 20-құжат; № 19, 148-құжат; 2008 ж., № 15-16, 64-құжат; № 24, 129-құжат; 2009 ж., № 11-12, 54-құжат; № 13-14, 62-құжат; № 18, 84-құжат; 2010 ж., № 5, 20, 23-құжаттар; 2011 ж., № 1, 2-құжат; № 11, 102-құжат; № 12, 111-құжат; № 13, 112-құжат; № 16, 129-құжат; 2012 ж., № 2, 9, 15-құжаттар; № 3, 21-құжат; № 4, 30-құжат; № 11, 80-құжат; № 12, 85-құжат; № 15, 97-құжат; 2013 ж., № 4, 21-құжат; № 10-11, 56-құжат; № 15, 79, 82-құжаттар; № 16, 83-құжат; 2014 ж., № 1, 4-құжат; № 4-5, 24-құжат; № 10, 52-құжат; № 11, 64-құжат; № 14, 87-құжат; № 16, 90-құжат; № 19-I, 19-II, 96-құжат; № 23, 143-құжат; 2015 ж., № 9, 46-құжат; № 19-І, 100-құжат; № 20-IV, 113-құжат; № 20-VII, 117-құжат; № 21-ІІ, 131-құжат; № 22-ІІ, 144-құжат; № 22-V, 156-құжат; № 22-VI, 159-құжат; 2016 ж., № 6, 45-құжат; № 8-I, 60-құжат; № 24, 124-құжат; 2017 ж., № 4, 7-құжат; № 9, 17, 22-құжаттар; № 14, 54-құжат; № 20, 96-құжат; 2018 ж., № 10, 32-құжат; № 19, 62-құжат) күші жойылды деп танылсын.</w:t>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 1998 ж., № 16, 214-құжат; 1999 ж., № 19, 646-құжат; 2000 ж., № 3-4, 66-құжат; 2001 ж., № 23, 309-құжат; 2002 ж., № 23-24, 193-құжат; 2004 ж., № 14, 82-құжат; № 23, 138, 142-құжаттар; 2006 ж., № 2, 17-құжат; № 3, 22-құжат; № 4, 24-құжат; № 8, 45-құжат; № 13, 87-құжат; 2007 ж., № 3, 20-құжат; № 19, 148-құжат; 2008 ж., № 15-16, 64-құжат; № 24, 129-құжат; 2009 ж., № 11-12, 54-құжат; № 13-14, 62-құжат; № 18, 84-құжат; 2010 ж., № 5, 20, 23-құжаттар; 2011 ж., № 1, 2-құжат; № 11, 102-құжат; № 12, 111-құжат; № 13, 112-құжат; № 16, 129-құжат; 2012 ж., № 2, 9, 15-құжаттар; № 3, 21-құжат; № 4, 30-құжат; № 11, 80-құжат; № 12, 85-құжат; № 15, 97-құжат; 2013 ж., № 4, 21-құжат; № 10-11, 56-құжат; № 15, 79, 82-құжаттар; № 16, 83-құжат; 2014 ж., № 1, 4-құжат; № 4-5, 24-құжат; № 10, 52-құжат; № 11, 64-құжат; № 14, 87-құжат; № 16, 90-құжат; № 19-I, 19-II, 96-құжат; № 23, 143-құжат; 2015 ж., № 9, 46-құжат; № 19-І, 100-құжат; № 20-IV, 113-құжат; № 20-VII, 117-құжат; № 21-ІІ, 131-құжат; № 22-ІІ, 144-құжат; № 22-V, 156-құжат; № 22-VI, 159-құжат; 2016 ж., № 6, 45-құжат; № 8-I, 60-құжат; № 24, 124-құжат; 2017 ж., № 4, 7-құжат; № 9, 17, 22-құжаттар; № 14, 54-құжат; № 20, 96-құжат; 2018 ж., № 10, 32-құжат; № 19, 62-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21729,55 +21952,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22103,31 +22326,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>