--- v1 (2026-03-04)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b59d9a" w14:textId="5b59d9a">
+    <w:p w14:paraId="93ceb26" w14:textId="93ceb26">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адвокаттық қызмет және заң көмегі туралы</w:t>
+        <w:t>Адвокаттық қызмет және білікті заң көмегі туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Заңы 2018 жылғы 5 шілдедегі № 176-VІ ҚРЗ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -269,50 +269,114 @@
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Заңның тақырыбы жаңа редакцияда – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "және терроризмді қаржыландыруға", "және терроризмді қаржыландыру" деген сөздер тиісінше ", терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға", ", терроризмді қаржыландыру және жаппай қырып-жою қаруын таратуды қаржыландыру" деген сөздермен ауыстырылды – ҚР 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 219-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -333,102 +397,202 @@
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "электрондық үкіметтің", "бірыңғай ақпараттық жүйесі", "ақпараттық жүйе", "бірыңғай ақпараттық жүйесінің", "бірыңғай ақпараттық жүйесінде" деген сөздер тиісінше "цифрлық үкіметтің", "бірыңғай цифрлық жүйесі", "цифрлық жүйе", "бірыңғай цифрлық жүйесінің", "бірыңғай цифрлық жүйесінде" деген сөздермен ауыстырылды– ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бүкіл мәтін бойынша "электрондық үкіметтің", "бірыңғай ақпараттық жүйесі", "ақпараттық жүйе", "бірыңғай ақпараттық жүйесінің", "бірыңғай ақпараттық жүйесінде" деген сөздер тиісінше "цифрлық үкіметтің", "бірыңғай цифрлық жүйесі", "цифрлық жүйе", "бірыңғай цифрлық жүйесінің", "бірыңғай цифрлық жүйесінде" деген сөздермен ауыстыру көзделген – ҚР 09.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256-VIII</w:t>
+        <w:t xml:space="preserve">, 28-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> екінші бөлігін және 98-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қоспағанда, бүкіл мәтін бойынша "заң көмегі", "заң көмегін" "заң көмегіне", "заң көмегінің", "Заң көмегі", "Заң көмегін", "Заң көмегінің", "заң көмегімен" деген сөздер тиісінше "білікті заң көмегі", "білікті заң көмегін" "білікті заң көмегіне", "білікті заң көмегінің", "Білікті заң көмегі", "Білікті заң көмегін", "Білікті заң көмегінің", "білікті заң көмегімен" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -503,231 +667,231 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z109" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) адвокаттық қызмет – адвокаттар жеке және заңды тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін қорғау және оларды іске асыруға жәрдемдесу мақсатында, осы Заңда белгіленген тәртіппен, кәсіптік негізде көрсететін заң көмегі;</w:t>
+      1) адвокаттық қызмет – адвокаттар жеке және заңды тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін қорғау және оларды іске асыруға жәрдемдесу мақсатында, осы Заңда белгіленген тәртіппен, кәсіптік негізде көрсететін білікті заң көмегі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z110" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заң консультанттарының қызметі – заң консультанттарының жеке және заңды тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін қорғау мақсатында заң көмегін көрсету жөніндегі кәсіптік қызметі;</w:t>
+      2) заң консультанттарының қызметі – заң консультанттарының жеке және заңды тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін қорғау мақсатында білікті заң көмегін көрсету жөніндегі кәсіптік қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z111" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) заң көмегі – Қазақстан Республикасы Конституциясының 13-бабының </w:t>
+      3) заң көмегі – Қазақстан Республикасы Конституциясының 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген әркімнің білікті заң көмегін алу құқығын іске асыруды қамтамасыз етуге, оның ішінде осы Заңда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген тәртіппен арнайы заң білімі мен дағдыларын пайдалана отырып қамтамасыз етуге бағытталған қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z112" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) заң көмегіне қатысушылар – заң көмегін көрсететін тұлғалар, клиенттер, заң көмегін көрсетуге тартылған өзге де тұлғалар;</w:t>
+      4) білікті заң көмегіне қатысушылар – білікті заң көмегін көрсететін тұлғалар, клиенттер, білікті заң көмегін көрсетуге тартылған өзге де тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z113" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) заң көмегін көрсету саласындағы уәкілетті мемлекеттік орган (бұдан әрі – уәкілетті орган) – заң көмегінің ұйымдастырылуын, сондай-ақ оның сапасын бақылауды қамтамасыз ететін орталық атқарушы орган;</w:t>
+      5) білікті заң көмегін көрсету саласындағы уәкілетті мемлекеттік орган (бұдан әрі – уәкілетті орган) – білікті заң көмегінің ұйымдастырылуын, сондай-ақ оның сапасын бақылауды қамтамасыз ететін орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z114" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) клиент – заң көмегін алу үшін өтініш жасаған жеке немесе заңды тұлға (өкіл);</w:t>
+      6) клиент – білікті заң көмегін алу үшін өтініш жасаған жеке немесе заңды тұлға (өкіл);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z115" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) құқықтық ақпарат беру – белгіленбеген тұлғалар тобына Қазақстан Республикасы заңнамасының мәселелері бойынша ауызша, жазбаша нысандарда, электрондық құжат нысанында не көріп танысу түрінде ақпарат беру арқылы көрсетілетін заң көмегінің түрі;</w:t>
+      7) құқықтық ақпарат беру – белгіленбеген тұлғалар тобына Қазақстан Республикасы заңнамасының мәселелері бойынша ауызша, жазбаша нысандарда, электрондық құжат нысанында не көріп танысу түрінде ақпарат беру арқылы көрсетілетін білікті заң көмегінің түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z116" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) құқықтық консультация беру – жеке және заңды тұлғаларға ауызша және жазбаша консультациялар нысанында көрсетілетін, оның ішінде арыздарды, шағымдарды, өтінішхаттарды және құқықтық сипаттағы басқа да құжаттарды жасау мәселесіне қатысты заң көмегінің түрі;</w:t>
+      8) құқықтық консультация беру – жеке және заңды тұлғаларға ауызша және жазбаша консультациялар нысанында көрсетілетін, оның ішінде арыздарды, шағымдарды, өтінішхаттарды және құқықтық сипаттағы басқа да құжаттарды жасау мәселесіне қатысты білікті заң көмегінің түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z117" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) мүдделер қақтығысы – заң көмегін көрсететін тұлғаның жеке мүдделері мен клиенттің мүдделері арасындағы заң көмегін көрсетпеуге немесе сапалы көрсетпеуге алып келуі мүмкін қайшылық. </w:t>
+      9) мүдделер қақтығысы – білікті заң көмегін көрсететін тұлғаның жеке мүдделері мен клиенттің мүдделері арасындағы білікті заң көмегін көрсетпеуге немесе сапалы көрсетпеуге алып келуі мүмкін қайшылық. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -752,161 +916,201 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-бап. Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасы</w:t>
+        <w:t>2-бап. Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z118" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасы Қазақстан Республикасының Конституциясына негізделеді, осы Заң мен Қазақстан Республикасының адвокаттық қызметті және заң көмегін реттейтін өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
+      1. Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасы Қазақстан Республикасының Конституциясына негізделеді, осы Заң мен Қазақстан Республикасының адвокаттық қызметті және білікті заң көмегін реттейтін өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z119" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Заң көмегі осы Заңға және Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес көрсетіледі.</w:t>
+      2. Білікті заң көмегі осы Заңға және Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z120" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңда қамтылғаннан өзгеше қағидалар белгіленсе, онда халықаралық шарттың қағидалары қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z121" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жекелеген тұлғалардың заң көмегін көрсету шарттары мен тәртібі Қазақстан Республикасының заңдарында белгіленеді.</w:t>
+      4. Жекелеген тұлғалардың білікті заң көмегін көрсету шарттары мен тәртібі Қазақстан Республикасының заңдарында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -982,141 +1186,141 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-бап. Заң көмегін көрсету қағидаттары</w:t>
-[...17 lines deleted...]
-      Заң көмегін көрсету мынадай қағидаттарға негізделеді:</w:t>
+        <w:t>3-бап. Білікті заң көмегін көрсету қағидаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегін көрсету мынадай қағидаттарға негізделеді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заң үстемдігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заң көмегін көрсететін тұлғалардың тәуелсіздігі;</w:t>
+      2) білікті заң көмегін көрсететін тұлғалардың тәуелсіздігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) клиенттің құқықтары мен бостандықтарын құрметтеу және қорғау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) клиенттің мүддесінде заң көмегін ұсыну;</w:t>
+      4) клиенттің мүддесінде білікті заң көмегін ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кәсіптік құпияны сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1126,252 +1330,252 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кәсіптік және әдептік мінез-құлық нормаларын сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) заң көмегін көрсету шектері мен шараларын айқындау еркіндігі;</w:t>
-[...17 lines deleted...]
-      8) заң көмегін көрсету стандарттарын сақтау;</w:t>
+      7) білікті заң көмегін көрсету шектері мен шараларын айқындау еркіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) білікті заң көмегін көрсету стандарттарын сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сотқа, сот ісін жүргізу қағидаларына және кәсіп бойынша әріптестерге құрмет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) заң көмегінің қолжетімділігі.</w:t>
+      10) білікті заң көмегінің қолжетімділігі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-бап. Заң көмегін көрсету қағидаттарының мәні</w:t>
+        <w:t>4-бап. Білікті заң көмегін көрсету қағидаттарының мәні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z122" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Заң көмегін көрсетудің мазмұнын айқындайтын және заң көмегіне қатысушылардың құқықтары мен міндеттерін іске асырудың жалпы шарттарын қамтамасыз ететін оның іргелі бастаулары заң көмегін көрсету қағидаттары болып табылады.</w:t>
+      1. Білікті заң көмегін көрсетудің мазмұнын айқындайтын және білікті заң көмегіне қатысушылардың құқықтары мен міндеттерін іске асырудың жалпы шарттарын қамтамасыз ететін оның іргелі бастаулары білікті заң көмегін көрсету қағидаттары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z123" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Заң көмегін көрсету қағидаттары өзара байланысты болады және өздерінің жүйесін құрайды. Қағидаттардың әрқайсысын іске асыру заң көмегін көрсетудің өзге қағидаттарымен өзара іс-қимыл жасаса отырып жүзеге асырылады.</w:t>
+      2. Білікті заң көмегін көрсету қағидаттары өзара байланысты болады және өздерінің жүйесін құрайды. Қағидаттардың әрқайсысын іске асыру білікті заң көмегін көрсетудің өзге қағидаттарымен өзара іс-қимыл жасаса отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z124" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Заң көмегін көрсету қағидаттарын сақтамау осы Заңда және Қазақстан Республикасының өзге де заңдарында белгіленген жауаптылыққа алып келеді.</w:t>
+      3. Білікті заң көмегін көрсету қағидаттарын сақтамау осы Заңда және Қазақстан Республикасының өзге де заңдарында белгіленген жауаптылыққа алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бап. Заң үстемдігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заң көмегі баршаның заң алдындағы теңдігі, Қазақстан Республикасы Конституциясының, сондай-ақ осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінің талаптарын сақтау міндеті бастауларында ұсынылады.</w:t>
+      Білікті заң көмегі баршаның заң алдындағы теңдігі, Қазақстан Республикасы Конституциясының, сондай-ақ осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінің талаптарын сақтау міндеті бастауларында ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-бап. Заң көмегін көрсететін тұлғалардың тәуелсіздігі</w:t>
-[...17 lines deleted...]
-      Заң көмегін көрсететін тұлғалар өздерінің құқықтарын жүзеге асыру және кәсіптік міндеттерін орындау кезінде тәуелсіз болады.</w:t>
+        <w:t>6-бап. Білікті заң көмегін көрсететін тұлғалардың тәуелсіздігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегін көрсететін тұлғалар өздерінің құқықтарын жүзеге асыру және кәсіптік міндеттерін орындау кезінде тәуелсіз болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарында тікелей көзделген жағдайларды қоспағанда, олардың қызметіне прокуратура, соттар, басқа да мемлекеттік органдар, өзге де ұйымдар мен тұлғалар тарапынан араласуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1380,158 +1584,158 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7-бап. Клиенттің құқықтары мен бостандықтарын құрметтеу және қорғау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заң көмегі жеке тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін, сондай-ақ заңды тұлғалардың құқықтары мен заңды мүдделерін қорғау және оларды іске асыруда жәрдемдесу мақсатында көрсетіледі. </w:t>
-[...17 lines deleted...]
-      Заң көмегін көрсету кезінде клиенттің ар-намысын қорлайтын немесе қадір-қасиетін кемітетін, оның жеке өмірінің қолсұғылмаушылығына қол сұғатын, оның жеке және отбасылық құпиясын, жеке салымдар мен жинақ ақшалардың, хат жазысудың, телефон арқылы сөйлесулердің, пошталық, телеграфтық және өзге де хабарлардың құпиясын бұзатын әрекеттерге тыйым салынады.</w:t>
+      Білікті заң көмегі жеке тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін, сондай-ақ заңды тұлғалардың құқықтары мен заңды мүдделерін қорғау және оларды іске асыруда жәрдемдесу мақсатында көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегін көрсету кезінде клиенттің ар-намысын қорлайтын немесе қадір-қасиетін кемітетін, оның жеке өмірінің қолсұғылмаушылығына қол сұғатын, оның жеке және отбасылық құпиясын, жеке салымдар мен жинақ ақшалардың, хат жазысудың, телефон арқылы сөйлесулердің, пошталық, телеграфтық және өзге де хабарлардың құпиясын бұзатын әрекеттерге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-бап. Клиенттің мүддесінде заң көмегін ұсыну</w:t>
-[...71 lines deleted...]
-      Заң көмегін көрсететін тұлға кәсіптік міндеттерін орындау кезінде мүдделер қақтығысын болғызбау жөніндегі шараларды қабылдауға міндетті.</w:t>
+        <w:t>8-бап. Клиенттің мүддесінде білікті заң көмегін ұсыну</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегін көрсететін тұлға клиенттің мүдделеріне зиян келтіруді болғызбау үшін қажетті шараларды қабылдай отырып, өзінің кәсіптік міндеттерін тиісінше орындауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегін көрсету кезінде білікті заң көмегін көрсететін тұлға клиентке, қаржылық шығындардың сипаты мен мөлшерін қоса алғанда, білікті заң көмегінің ықтимал нәтижелері мен салдарларын түсіндіруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегін көрсету шараларын таңдау клиенттің мүдделерін негізге алуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегін көрсететін тұлға кәсіптік міндеттерін орындау кезінде мүдделер қақтығысын болғызбау жөніндегі шараларды қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бап. Кәсіптік құпияны сақтау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1540,51 +1744,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің келісуінсіз кәсіптік құпияны ашуға болмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заң көмегін көрсету кезінде, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, кәсіптік құпияны сақтау жөніндегі шаралар қабылданады. Кәсіптік құпияны сақтау міндеті уақытпен шектелмейді.</w:t>
+      Білікті заң көмегін көрсету кезінде, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, кәсіптік құпияны сақтау жөніндегі шаралар қабылданады. Кәсіптік құпияны сақтау міндеті уақытпен шектелмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына сәйкес қаржы мониторингі жөніндегі уәкілетті органға мәліметтер мен ақпаратты ұсыну кәсіптік құпияны жария ету болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1655,280 +1859,362 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бап. Кәсіптік және әдептік мінез-құлық нормаларын сақтау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заң көмегі жоғары кәсіптік және әдептік нормалар сақтала отырып көрсетіледі. Осы нормаларды қалыптастыруды заң көмегін көрсететін тұлғалар жалпыға бірдей қабылданған мінез-құлық, адамгершілік нормалары және заң көмегін көрсету стандарттары негізінде жүзеге асырады.</w:t>
+      Білікті заң көмегі жоғары кәсіптік және әдептік нормалар сақтала отырып көрсетіледі. Осы нормаларды қалыптастыруды білікті заң көмегін көрсететін тұлғалар жалпыға бірдей қабылданған мінез-құлық, адамгершілік нормалары және білікті заң көмегін көрсету стандарттары негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-бап. Заң көмегін көрсету шектері мен шараларын айқындау еркіндігі</w:t>
-[...17 lines deleted...]
-      Егер бұл Қазақстан Республикасының заңдарында көзделсе, заң көмегін көрсетудің шектері мен шаралары заң көмегін көрсететін тұлғаның қалауы бойынша айқындалады және шектеледі.</w:t>
+        <w:t>11-бап. Білікті заң көмегін көрсету шектері мен шараларын айқындау еркіндігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бұл Қазақстан Республикасының заңдарында көзделсе, білікті заң көмегін көрсетудің шектері мен шаралары білікті заң көмегін көрсететін тұлғаның қалауы бойынша айқындалады және шектеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-бап. Заң көмегін көрсету стандарттарын сақтау</w:t>
-[...35 lines deleted...]
-      Заң көмегінің сапасын қамтамасыз ету мақсатында оны жүзеге асыруға тиісті кәсіптік даярлығы бар және өз біліктілігін кезең-кезеңімен арттырып отыратын адамдар жіберіледі.</w:t>
+        <w:t>12-бап. Білікті заң көмегін көрсету стандарттарын сақтау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегін көрсету стандарттары Қазақстан Республикасының заңнамасы негізінде білікті заң көмегін көрсету сапасының үздік практикаларын ендіру арқылы қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегінің сапасын қамтамасыз ету мақсатында оны жүзеге асыруға тиісті кәсіптік даярлығы бар және өз біліктілігін кезең-кезеңімен арттырып отыратын адамдар жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бап. Сотқа, сот ісін жүргізу қағидаларына және кәсіп бойынша әріптестерге құрмет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заң көмегін көрсететін тұлғалар өздерінің кәсіп бойынша әріптестеріне құрмет, әділдік және ынтымақтастық рухында қарым-қатынас жасауға тиіс.</w:t>
-[...17 lines deleted...]
-      Заң көмегін көрсету сотқа және сот ісін жүргізу қағидаларына деген құрметке негізделуге тиіс.</w:t>
+      Білікті заң көмегін көрсететін тұлғалар өздерінің кәсіп бойынша әріптестеріне құрмет, әділдік және ынтымақтастық рухында қарым-қатынас жасауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегін көрсету сотқа және сот ісін жүргізу қағидаларына деген құрметке негізделуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-бап. Заң көмегінің қолжетімділігі</w:t>
-[...35 lines deleted...]
-      Осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген жағдайларда, заң көмегі тегін көрсетіледі.</w:t>
+        <w:t>14-бап. Білікті заң көмегінің қолжетімділігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әр адамның білікті заң көмегін алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген жағдайларда азаматтарға олар ақы төлемейтін білікті заң көмегі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бап жаңа редакцияда – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-бап. Заң көмегінің түрлері</w:t>
-[...17 lines deleted...]
-      Заң көмегі:</w:t>
+        <w:t>15-бап. Білікті заң көмегінің түрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z412" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтық ақпарат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z413" w:id="20"/>
     <w:p>
       <w:pPr>
@@ -1951,210 +2237,422 @@
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z414" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Заңда және Қазақстан Республикасының өзге де заңдарында белгіленген жағдайларда және тәртіппен жеке және заңды тұлғалардың мүдделерін соттарда, қылмыстық қудалау органдарында, өзге де мемлекеттік органдар мен мемлекеттік емес ұйымдарда қорғау және білдіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-1) тармақшамен толықтыру көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) клиентпен қолданыстағы немесе ықтимал құқықтық қатынастардың қатысушылары болып табылатын кез келген тұлғалармен өзара іс-қимыл жасауда клиенттің заңды мүдделерін қорғау үшін өзге құқықтық әрекеттер жасау түрінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Құқықтық ақпарат беру, құқықтық консультация беру, адвокаттардың жеке тұлғалардың мүдделерін қорғауы және білдіруі "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" Қазақстан Республикасының Заңына сәйкес мемлекет кепілдік берген заң көмегін көрсету саласындағы ең төмен әлеуметтік стандарттар болып табылады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-баптың екінші бөлігіне өзгеріс енгізу көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтық ақпарат беру, құқықтық консультация беру, адвокаттардың жеке тұлғалардың мүдделерін қорғауы және білдіруі "Ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы" Қазақстан Республикасының Заңына сәйкес мемлекет кепілдік берген білікті заң көмегін көрсету саласындағы ең төмен әлеуметтік стандарттар болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-бап. Заң көмегінің нысандары</w:t>
-[...17 lines deleted...]
-      Мыналар заң көмегінің нысандары болып табылады:</w:t>
+        <w:t>16-бап. Білікті заң көмегінің нысандары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мыналар білікті заң көмегінің нысандары болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z441" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтеулі негізде көрсетілетін заң көмегі;</w:t>
+      1) өтеулі негізде көрсетілетін білікті заң көмегі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z442" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекет кепілдік берген заң көмегі;</w:t>
+      2) мемлекет кепілдік берген білікті заң көмегі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z443" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) кешенді әлеуметтік заң көмегі.</w:t>
+      3) кешенді әлеуметтік білікті заң көмегі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-бап. Өтеулі негізде заң көмегін көрсету</w:t>
+        <w:t>17-бап. Өтеулі негізде білікті заң көмегін көрсету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер осы Заңда және Қазақстан Республикасының заңдарында өзгеше белгіленбесе, заң көмегін көрсету туралы жазбаша шарт негізінде жеке және заңды тұлғаларға ақылы түрде көрсетілетін заң көмегі өтеулі негіздегі заң көмегі деп танылады. </w:t>
+      Егер осы Заңда және Қазақстан Республикасының заңдарында өзгеше белгіленбесе, білікті заң көмегін көрсету туралы жазбаша шарт негізінде жеке және заңды тұлғаларға ақылы түрде көрсетілетін білікті заң көмегі өтеулі негіздегі білікті заң көмегі деп танылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2189,181 +2687,263 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18-бап. Мемлекет кепілдік берген заң көмегі</w:t>
-[...17 lines deleted...]
-      Заң көмегін алуға құқығы бар жеке және заңды тұлғаларға осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген негізде және тәртіппен, тегін негізде көрсетілетін заң көмегі мемлекет кепілдік беретін заң көмегі деп танылады.</w:t>
+        <w:t>18-бап. Мемлекет кепілдік берген білікті заң көмегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегін осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген негізде және тәртіппен алуға құқығы бар жеке және заңды тұлғалар ақы төлемейтін негізде оларға көрсетілетін білікті заң көмегі мемлекет кепілдік беретін білікті заң көмегі деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19-бап. Кешенді әлеуметтік заң көмегі</w:t>
+        <w:t>19-бап. Кешенді әлеуметтік білікті заң көмегі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z125" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген тұлғаларға, клиентті заң көмегін сұрап өтініш жасаған кезінен бастап Қазақстан Республикасының заңдарында көзделген тәртіппен іс бойынша қорытынды құқықтық шешім қабылданғанға (құқықтық жағдай шешілгенге) дейін құқықтық қолдап отыруды білдіретін өтеусіз заң көмегін шартқа сәйкес көрсету кешенді әлеуметтік заң көмегі болып табылады.</w:t>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға, клиентті білікті заң көмегін сұрап өтініш жасаған кезінен бастап Қазақстан Республикасының заңдарында көзделген тәртіппен іс бойынша қорытынды құқықтық шешім қабылданғанға (құқықтық жағдай шешілгенге) дейін құқықтық қолдап отыруды білдіретін өтеусіз білікті заң көмегін шартқа сәйкес көрсету кешенді әлеуметтік білікті заң көмегі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кешенді әлеуметтік заң көмегін көрсету көлемі мен тәртібін заң консультанттарының палаталары, Республикалық адвокаттар алқасы белгілейді. Кешенді әлеуметтік заң көмегін көрсету көлемі мен тәртібі туралы мәліметтер уәкілетті органға жіберіледі.</w:t>
-[...17 lines deleted...]
-      Кешенді әлеуметтік заң көмегін көрсету әлеуметтік жауапкершілікті іске асыру нысандарының бірі болып табылады және ерікті түрде жүзеге асырылады.</w:t>
+      Кешенді әлеуметтік білікті заң көмегін көрсету көлемі мен тәртібін заң консультанттарының палаталары, Республикалық адвокаттар алқасы белгілейді. Кешенді әлеуметтік білікті заң көмегін көрсету көлемі мен тәртібі туралы мәліметтер уәкілетті органға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кешенді әлеуметтік білікті заң көмегін көрсету әлеуметтік жауапкершілікті іске асыру нысандарының бірі болып табылады және ерікті түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z126" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Кешенді әлеуметтік заң көмегі мыналарға:</w:t>
+      2. Кешенді әлеуметтік білікті заң көмегі мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасына сәйкес арнаулы әлеуметтік қызметтерге мұқтаж адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2544,70 +3124,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар балаларды жалғыз өзі тәрбиелеп отырған не қамқорлығында кәмелетке толған мүгедектігі бар адамдары бар адамдарға көрсетілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кешенді әлеуметтік заң көмегі азаматтық сот ісін жүргізу шеңберінде кәсіпкерлік қызметке байланысты даулар бойынша көрсетілмейді.</w:t>
+      Кешенді әлеуметтік білікті заң көмегі азаматтық сот ісін жүргізу шеңберінде кәсіпкерлік қызметке байланысты даулар бойынша көрсетілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекет кешенді әлеуметтік заң көмегін көрсетуге елеулі үлес қосуды ынталандырады.</w:t>
+      3. Мемлекет кешенді әлеуметтік білікті заң көмегін көрсетуге елеулі үлес қосуды ынталандырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2743,69 +3323,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20-бап. Заң көмегін көрсететін тұлғалар</w:t>
+        <w:t>20-бап. Білікті заң көмегін көрсететін тұлғалар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заң көмегін өз құзыреті шегінде мыналар: </w:t>
+      Білікті заң көмегін өз құзыреті шегінде мыналар: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2815,107 +3395,107 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адвокаттар, нотариустар, жеке сот орындаушылары, заң консультанттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) заң көмегін көрсетіп жүрген және заң көмегін көрсететін тұлғалардың міндетті мүшелікке негізделген коммерциялық емес ұйымдарында және заң консультанттарының палаталарында тұрмайтын жеке тұлғалар көрсетеді.</w:t>
+      3) білікті заң көмегін көрсетіп жүрген және білікті заң көмегін көрсететін тұлғалардың міндетті мүшелікке негізделген коммерциялық емес ұйымдарында және заң консультанттарының палаталарында тұрмайтын жеке тұлғалар көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-бап. Заң көмегін көрсету саласындағы мемлекеттік саясат</w:t>
+        <w:t>21-бап. Білікті заң көмегін көрсету саласындағы мемлекеттік саясат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z128" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Заң көмегін көрсету саласындағы мемлекеттік саясат жеке және заңды тұлғалардың заң көмегін алу құқықтарының кепілдіктерін іске асыру мақсатында жүзеге асырылатын ұйымдастырушылық-құқықтық, әлеуметтік-экономикалық, техникалық, ақпараттық, аккредиттеу, лицензиялау-бақылау шаралары мен өзге де шаралардың жиынтығымен қамтамасыз етіледі.</w:t>
+      1. Білікті заң көмегін көрсету саласындағы мемлекеттік саясат жеке және заңды тұлғалардың білікті заң көмегін алу құқықтарының кепілдіктерін іске асыру мақсатында жүзеге асырылатын ұйымдастырушылық-құқықтық, әлеуметтік-экономикалық, техникалық, ақпараттық, аккредиттеу, лицензиялау-бақылау шаралары мен өзге де шаралардың жиынтығымен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z129" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Заң көмегін көрсету саласындағы мемлекеттік саясаттың негізгі бағыттарын Қазақстан Республикасының Президенті айқындайды.</w:t>
+      2. Білікті заң көмегін көрсету саласындағы мемлекеттік саясаттың негізгі бағыттарын Қазақстан Республикасының Президенті айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z130" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Заңда Қазақстан Республикасындағы мемлекеттік адвокатура қызметінің негіздері, тәртібі мен шарттары белгіленуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
@@ -2965,51 +3545,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Үкіметі заң көмегін көрсету саласындағы мемлекеттік саясаттың негізгі бағыттарын әзірлейді.</w:t>
+      Қазақстан Республикасының Үкіметі білікті заң көмегін көрсету саласындағы мемлекеттік саясаттың негізгі бағыттарын әзірлейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бап. Уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3018,339 +3598,339 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заң көмегін көрсету саласындағы мемлекеттік саясатты қалыптастырады және іске асырады;</w:t>
-[...35 lines deleted...]
-      3) заң көмегін көрсету мәселелері бойынша нормативтік құқықтық актілердің жобаларын әзірлейді;</w:t>
+      1) білікті заң көмегін көрсету саласындағы мемлекеттік саясатты қалыптастырады және іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекет кепілдік берген білікті заң көмегін көрсететін тұлғалардың қызметін үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білікті заң көмегін көрсету мәселелері бойынша нормативтік құқықтық актілердің жобаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасына, заң көмегін көрсету көлемінің толықтығы мен сапасына мониторинг жүргізеді; </w:t>
-[...17 lines deleted...]
-      5) заң көмегін көрсету саласында халықаралық ынтымақтастықты жүзеге асырады;</w:t>
+      4) Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасына, білікті заң көмегін көрсету көлемінің толықтығы мен сапасына мониторинг жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) білікті заң көмегін көрсету саласында халықаралық ынтымақтастықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) заң көмегін көрсету стандарттарын келіседі; </w:t>
-[...143 lines deleted...]
-      13) адвокат, заң консультанты көрсететін, мемлекет кепілдік берген заң көмегіне ақы төлеу және құқықтық консультация беруге, қорғауға және өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеу қағидаларын бекітеді;</w:t>
+      6) білікті заң көмегін көрсету стандарттарын келіседі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) білікті заң көмегін көрсету сапасының өлшемшарттарын келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекет кепілдік берген білікті заң көмегін көрсету сапасының өлшемшарттарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекет кепілдік берген білікті заң көмегінің барлық түрі бойынша бюджеттік бағдарламалардың әкімшісі болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекет кепілдік берген білікті заң көмегі жүйесінің жұмыс істеуі мен дамуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) адвокат, заң консультанты көрсеткен, мемлекет кепілдік берген білікті заң көмегіне ақы төлеудің және құқықтық консультация беруге, қорғау мен өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеу мөлшерлерін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекет кепілдік берген білікті заң көмегін көрсетудің жүйесі және негізгі қорытындылары туралы ақпараттың жылына кемінде бір рет Қазақстан Республикасының бүкіл аумағына таратылатын мерзімді баспасөз басылымдарында жариялануын және өзінің интернет-ресурсында орналастырылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) адвокат, заң консультанты көрсеткен, мемлекет кепілдік берген білікті заң көмегін есепке алу тәртібін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) адвокат, заң консультанты көрсететін, мемлекет кепілдік берген білікті заң көмегіне ақы төлеу және құқықтық консультация беруге, қорғауға және өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеу қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) мемлекет кепілдік берген көрсетілетін заң көмегінің сапасын бақылауды жүзеге асырады; </w:t>
+      14) мемлекет кепілдік берген көрсетілетін білікті заң көмегінің сапасын бақылауды жүзеге асырады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) заң консультанттары палаталарының қызметін бақылауды жүзеге асырады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16) халыққа заң көмегін көрсететін тұлғалар, заң көмегін көрсету тетіктері, негіздері мен шарттары туралы құқықтық ақпарат беруді қамтамасыз етеді; </w:t>
+      16) халыққа білікті заң көмегін көрсететін тұлғалар, білікті заң көмегін көрсету тетіктері, негіздері мен шарттары туралы құқықтық ақпарат беруді қамтамасыз етеді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) заң консультанттары палатасының үлгілік жарғысын әзірлейді және бекітеді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3515,344 +4095,278 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24-бап. Заң көмегінің бірыңғай ақпараттық жүйесі</w:t>
-[...35 lines deleted...]
-      Заң көмегінің бірыңғай ақпараттық жүйесі жұмыс істеген кезде құпиялылықты сақтау қамтамасыз етіледі.</w:t>
+        <w:t>24-бап. Білікті заң көмегінің бірыңғай цифрлық жүйесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттық қызметті және заң консультанттарының қызметін автоматтандыруға арналған ақпараттық жүйе білікті заң көмегінің бірыңғай цифрлық жүйесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегінің бірыңғай цифрлық жүйесі жұмыс істеген кезде құпиялылықты сақтау қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білікті заң көмегінің бірыңғай цифрлық жүйесінің цифрлық объектілері "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен Республикалық адвокаттар алқасына және Республикалық заң консультанттары алқасына сенімгерлік басқаруға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-БӨЛІМ. МЕМЛЕКЕТ КЕПІЛДІК БЕРГЕН ЗАҢ КӨМЕГІ </w:t>
+        <w:t xml:space="preserve"> 2-БӨЛІМ. МЕМЛЕКЕТ КЕПІЛДІК БЕРГЕН БІЛІКТІ ЗАҢ КӨМЕГІ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z102" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. МЕМЛЕКЕТ КЕПІЛДІК БЕРГЕН ЗАҢ КӨМЕГІНІҢ ЖҮЙЕСІ</w:t>
+        <w:t xml:space="preserve"> 2-тарау. МЕМЛЕКЕТ КЕПІЛДІК БЕРГЕН БІЛІКТІ ЗАҢ КӨМЕГІНІҢ ЖҮЙЕСІ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">25-бап. Мемлекет кепілдік берген заң көмегін көрсететін тұлғалар және оны көрсету тәртібі </w:t>
-[...17 lines deleted...]
-      Мемлекет кепілдік берген заң көмегін:</w:t>
+        <w:t xml:space="preserve">25-бап. Мемлекет кепілдік берген білікті заң көмегін көрсететін тұлғалар және оны көрсету тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет кепілдік берген білікті заң көмегін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекеттік органдар "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен, өз құзыреті шегінде құқықтық ақпарат беру түрінде өтеусіз; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3916,51 +4430,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке сот орындаушылары "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасының Заңында белгіленген жағдайларда және тәртіппен, әлеуметтік маңызы бар істер санатын орындау кезінде өтеусіз көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңдарында көзделген жағдайларда, мемлекет кепілдік берген заң көмегін өзге тұлғалар өтеусіз көрсете алады.</w:t>
+      Қазақстан Республикасының заңдарында көзделген жағдайларда, мемлекет кепілдік берген білікті заң көмегін өзге тұлғалар өтеусіз көрсете алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3995,90 +4509,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>26-бап. Мемлекет кепілдік берген заң көмегін алуға құқығы бар тұлғалар</w:t>
+        <w:t>26-бап. Мемлекет кепілдік берген білікті заң көмегін алуға құқығы бар тұлғалар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z131" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Құқықтық ақпарат беру түріндегі мемлекет кепілдік берген заң көмегін тегін алуға барлық жеке және (немесе) заңды тұлғалардың құқығы бар.</w:t>
+      1. Құқықтық ақпарат беру түріндегі мемлекет кепілдік берген білікті заң көмегін тегін алуға барлық жеке және (немесе) заңды тұлғалардың құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z508" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Құқықтық консультация беру түріндегі мемлекет кепілдік берген заң көмегі:</w:t>
+      2. Құқықтық консультация беру түріндегі мемлекет кепілдік берген білікті заң көмегі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алименттер өндіріп алу, зейнетақы мен жәрдемақылар тағайындау, ақтау, босқын немесе қандас мәртебесін алу мәселелері бойынша жеке тұлғаларға, ата-анасының қамқорлығынсыз қалған кәмелетке толмағандарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4180,51 +4694,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кәсіпкерлік қызметпен байланысты емес мәселелер бойынша жан басына шаққандағы орташа айлық кірістері облыстарда, республикалық маңызы бар қалаларда, астанада белгіленген кедейлік шегінен төмен табысы аз адамдарға (отбасыларға) осы Заңда және Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z509" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Соттарда, қылмыстық қудалау органдарында, өзге де мемлекеттік органдарда және мемлекеттік емес ұйымдарда жеке тұлғалардың мүдделерін қорғау және білдіру түріндегі мемлекет кепілдік берген заң көмегі:</w:t>
+      3. Соттарда, қылмыстық қудалау органдарында, өзге де мемлекеттік органдарда және мемлекеттік емес ұйымдарда жеке тұлғалардың мүдделерін қорғау және білдіру түріндегі мемлекет кепілдік берген білікті заң көмегі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасына сәйкес әкімшілік жауаптылыққа тартылатын адамға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4238,90 +4752,292 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес талап қоюшыға не жауапкерге және Қазақстан Республикасының әкімшілік сот ісін жүргізу туралы заңнамасына сәйкес талап қоюшыға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының қылмыстық-процестік заңнамасына сәйкес күдіктіге, айыпталушыға, сотталушыға, сотталған адамға, ақталған адамға, жәбірленушіге осы Заңда және Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z510" w:id="36"/>
-[...15 lines deleted...]
-      4. Осы баптың 1, 2 және 3-тармақтарында көрсетілген тұлғалар Қазақстан Республикасының аумағында мемлекет кепілдік берген заң көмегін тұрғылықты жеріне және тұрған жеріне қарамастан алуға құқылы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-1-тармақпен толықтыру көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармаққа өзгеріс енгізу көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы баптың 1, 2 және 3-тармақтарында көрсетілген тұлғалар Қазақстан Республикасының аумағында мемлекет кепілдік берген білікті заң көмегін тұрғылықты жеріне және тұрған жеріне қарамастан алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z511" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекет кепілдік берген білікті заң көмегіне мұқтаж тұлғаның мүддесіне орай оның өкілі заңдарда белгіленген тәртіппен осындай көмек көрсету туралы өтінішхатпен жүгіне алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z511" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4354,177 +5070,177 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>27-бап. Мемлекет кепілдік берген заң көмегіне мұқтаж тұлғаның құқықтары мен міндеттері</w:t>
-[...125 lines deleted...]
-      6) мемлекет кепілдік берген заң көмегі көрсетілген мәселенің құпиялығына құқығы бар.</w:t>
+        <w:t>27-бап. Мемлекет кепілдік берген білікті заң көмегіне мұқтаж тұлғаның құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекет кепілдік берген білікті заң көмегіне мұқтаж тұлғаның:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекет кепілдік берген білікті заң көмегіне теңдей қол жеткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз құқықтары, міндеттері және мемлекет кепілдік берген білікті заң көмегін көрсету шарттары туралы ақпарат алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекет кепілдік берген білікті заң көмегін көрсететін тұлғаларға тегін білікті заң көмегін көрсету үшін өтініш жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекет кепілдік берген білікті заң көмегін Қазақстан Республикасының заңнамасында көзделген тәртіппен алуға немесе оны алудан бас тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекет кепілдік берген білікті заң көмегін көрсететін тұлғалардың әрекеттеріне не әрекетсіздігіне осы Заңда және Қазақстан Республикасының заңнамасында көзделген тәртіппен шағым жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекет кепілдік берген білікті заң көмегі көрсетілген мәселенің құпиялығына құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Өзіне осы Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -4538,1209 +5254,1247 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген, мемлекет кепілдік берген заң көмегін көрсету туралы өтінішхатпен жүгінген тұлға:</w:t>
-[...35 lines deleted...]
-      2) мемлекет кепілдік берген заң көмегін көрсету шарттарына ықпал ететін мән-жайлардың өзгергені туралы уақтылы хабарлауға;</w:t>
+        <w:t xml:space="preserve"> көзделген, мемлекет кепілдік берген білікті заң көмегін көрсету туралы өтінішхатпен жүгінген тұлға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзінің мемлекет кепілдік берген білікті заң көмегін алуға құқығын растайтын, тізбесін уәкілетті орган бекітетін құжаттарды ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекет кепілдік берген білікті заң көмегін көрсету шарттарына ықпал ететін мән-жайлардың өзгергені туралы уақтылы хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) мемлекет кепілдік берген заң көмегін көрсету қажеттігіне негіз болған ақпараттың анықтығын қамтамасыз етуге міндетті. </w:t>
+      3) мемлекет кепілдік берген білікті заң көмегін көрсету қажеттігіне негіз болған ақпараттың анықтығын қамтамасыз етуге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">28-бап. Адвокаттар көрсететін мемлекет кепілдік берген заң көмегін ұйымдастыру, оны көрсету тәртібі және есепке алу </w:t>
-[...18 lines deleted...]
-      1. Адвокаттардың мемлекет кепілдік берген заң көмегін көрсетуге қатысуын облыстың, республикалық маңызы бар қаланың, астананың адвокаттар алқасы уәкілетті органмен келісу бойынша, Республикалық адвокаттар алқасы айқындаған тәртіппен заң көмегінің бірыңғай ақпараттық жүйесі арқылы ұйымдастырады.</w:t>
+        <w:t xml:space="preserve">28-бап. Адвокаттар көрсететін мемлекет кепілдік берген білікті заң көмегін ұйымдастыру, оны көрсету тәртібі және есепке алу </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттардың мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысуын астананың, облыстың, республикалық маңызы бар қаланың адвокаттар алқасы уәкілетті органмен келісу бойынша, Республикалық адвокаттар алқасы айқындаған тәртіппен білікті заң көмегінің бірыңғай цифрлық жүйесі арқылы ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Астананың, облыстың, республикалық маңызы бар қаланың адвокаттар алқасы жыл сайын бірінші желтоқсаннан кешіктірмей аумақтық әділет органына мемлекет кепілдік берген білікті заң көмегін көрсету жүйесіне қатысатын адвокаттардың тізімін жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекет кепілдік берген білікті заң көмегін көрсету жүйесіне қатысу үшін адвокаттарды іріктеудің өлшемшарттарын Республикалық адвокаттар алқасы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z137" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекет кепілдік берген білікті заң көмегін көрсету жүйесіне қатысатын адвокаттар тізіміне қосудың артықшылықты құқығы кешенді әлеуметтік білікті заң көмегін көрсететін адвокаттарға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізімде адвокаттың тегі, аты, әкесінің аты (ол бар болған жағдайда), адвокаттық қызметпен айналысуға арналған лицензияның нөмірі мен берілген күні, адвокаттық қызметті ұйымдастыру нысаны, адвокаттық қызметтің атауы және оны жүзеге асыру орны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адвокаттар алқасының төралқасы адвокаттардың тізімін кезең-кезеңімен жаңартып отырады және жаңартылған күйде ұстайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қылмыстық процесті жүргізетін органдардың, соттардың немесе әкімшілік құқық бұзушылықтар туралы істерді қарауға уәкілеттік берілген органдардың (лауазымды адамдардың) тағайындауы бойынша білікті заң көмегін көрсету үшін адвокатты таңдау заң көмегінің бірыңғай цифрлық жүйесінің көмегімен жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аумақтық әділет органы жыл сайын он бесінші желтоқсаннан кешіктірмей, адвокаттармен мемлекет кепілдік берген білікті заң көмегін көрсету туралы келісім жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган Республикалық адвокаттар алқасының ұсынымдарын ескере отырып әзірлейтін және бекітетін келісімнің нысанында адвокаттардың астана, облыс, республикалық маңызы бар қала аумағында тұратын халықты білікті заң көмегімен толыққанды қамтамасыз ету жөніндегі міндеттері және оның шарттары қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аумақтық әділет органы жыл сайын жиырма бесінші желтоқсаннан кешіктірмей мемлекет кепілдік берген білікті заң көмегін көрсету жүйесіне қатысатын адвокаттардың тізімін өзінің интернет-ресурсына орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық адвокаттар алқасы жиырма бесінші желтоқсаннан кешіктірмей білікті заң көмегінің бірыңғай цифрлық жүйесінде мемлекет кепілдік берген білікті заң көмегін көрсету жүйесіне қатысатын адвокаттардың тізімін орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Облыстың, республикалық маңызы бар қаланың, астананың адвокаттар алқасы жыл сайын бірінші желтоқсаннан кешіктірмей аумақтық әділет органына мемлекет кепілдік берген заң көмегін көрсету жүйесіне қатысатын адвокаттардың тізімін жібереді. </w:t>
-[...114 lines deleted...]
-      5. Аумақтық әділет органы жыл сайын он бесінші желтоқсаннан кешіктірмей, адвокаттармен мемлекет кепілдік берген заң көмегін көрсету туралы келісім жасасады.</w:t>
+      7. Құқықтық консультация беру түріндегі, мемлекет кепілдік берген білікті заң көмегін көрсету өтініш иесі өтініш жасаған кезде бірден адвокаттың қызметтік үй-жайында жүзеге асырылады. Білікті заң көмегін өтініш иесі өтініш жасағаннан кейін бірден көрсету мүмкін болмаған кезде, ол үш жұмыс күнінен аспайтын мерзімде көрсетілуге тиіс. Адвокат өтініш иесіне қабылдау күні мен уақыты туралы қолжетімді нысанда хабарлайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...33 lines deleted...]
-      6. Аумақтық әділет органы жыл сайын жиырма бесінші желтоқсаннан кешіктірмей мемлекет кепілдік берген заң көмегін көрсету жүйесіне қатысатын адвокаттардың тізімін өзінің интернет-ресурсына орналастырады.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Егер өтініш иесі жүріп-тұруындағы қиындықтарға байланысты ауыр науқасы, мүгедектігі немесе өзге де мән-жайлар салдарынан адвокат белгілеген қабылдау орнына келе алмайтындай жағдайда болса, құқықтық консультация беру оның болатын жерінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Республикалық адвокаттар алқасы жиырма бесінші желтоқсаннан кешіктірмей заң көмегінің бірыңғай ақпараттық жүйесінде мемлекет кепілдік берген заң көмегін көрсету жүйесіне қатысатын адвокаттардың тізімін орналастырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="44"/>
+      Тұлға сол бір мәселе бойынша мемлекет кепілдік берген білікті заң көмегін бір рет ала алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекет кепілдік берген білікті заң көмегін есепке алуды осындай көмек ұсынған адвокат уәкілетті орган айқындаған тәртіппен жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z144" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Адвокаттар ай сайын, есепті айдан кейінгі айдың бесінші күнінен кешіктірмей, өздері көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы есепті білікті заң көмегінің бірыңғай цифрлық жүйесі арқылы қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есеп нысанын Республикалық адвокаттар алқасының ұсынымдарын ескере отырып, уәкілетті орган бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Астананың, облыстың, республикалық маңызы бар қаланың адвокаттар алқасы жыл сайын бесінші шілдеден және бесінші қаңтардан кешіктірмей, білікті заң көмегінің бірыңғай цифрлық жүйесі арқылы аумақтық әділет органына уәкілетті орган Республикалық адвокаттар алқасының ұсынымдарын ескере отырып бекітетін нысан бойынша адвокаттар көрсеткен, мемлекет кепілдік берген білікті заң көмегі туралы жиынтық есеп ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астананың, облыстың, республикалық маңызы бар қаланың адвокаттар алқасының жиынтық есебінде ауылдық елді мекендердің мемлекет кепілдік берген білікті заң көмегімен қамтамасыз етілуі туралы ақпарат қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-бапқа өзгерістер енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28-1-бап. Заң консультанттарының мемлекет кепілдік берген білікті заң көмегін көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультанттарының мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысуын заң консультанттарының палаталары уәкілетті орган айқындаған тәртіппен ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Заң 28-1-баппен толықтырылды – ҚР 20.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-бап. Мемлекет кепілдік берген білікті заң көмегін көрсетуден бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Егер өтініш иесі жүгінімнің құқықтық сипаты болмаса, құқықтық ақпарат беру түріндегі мемлекет кепілдік берген білікті заң көмегін көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z147" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мынадай негіздердің бірі болған кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Құқықтық консультация беру түріндегі, мемлекет кепілдік берген заң көмегін көрсету өтініш иесі өтініш жасаған кезде бірден адвокаттың қызметтік үй-жайында жүзеге асырылады. Заң көмегін өтініш иесі өтініш жасағаннан кейін бірден көрсету мүмкін болмаған кезде, ол үш жұмыс күнінен аспайтын мерзімде көрсетілуге тиіс. Адвокат өтініш иесіне қабылдау күні мен уақыты туралы қолжетімді нысанда хабарлайды. </w:t>
-[...136 lines deleted...]
-    </w:p>
+      1) өтініш иесі мемлекет кепілдік берген білікті заң көмегін алуға құқығы бар, осы Заңның 26-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тұлғалар санатына жатпаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш иесі жүгінімнің құқықтық сипаты болмаса, құқықтық консультация беру, қорғау және өкілдік ету түріндегі мемлекет кепілдік берген білікті заң көмегін көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекет кепілдік берген білікті заң көмегін көрсетуден бас тарту уәжді болуға тиіс және оған уәкілетті органға, сотқа Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-бапқа өзгерістер енгізілді – ҚР 09.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 49-VII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-бапқа өзгерістер енгізілді - ҚР 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.06.2022 </w:t>
+        <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 20.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>28-1-бап. Заң консультанттарының мемлекет кепілдік берген заң көмегін көрсету тәртібі</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">30-бап. Мемлекет кепілдік берген білікті заң көмегін қаржыландыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет кепілдік берген білікті заң көмегін қаржыландыру Қазақстан Республикасының заңнамасында белгіленген тәртіппен бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-БӨЛІМ. АДВОКАТТЫҚ ҚЫЗМЕТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z103" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. АДВОКАТУРА ЖӘНЕ АДВОКАТТЫҢ МӘРТЕБЕСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-бап. Адвокатураның мақсаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасындағы адвокатура адамның өз құқықтарын, бостандықтарын сот арқылы қорғауға және білікті заң көмегін алуға мемлекет кепілдік берген және Қазақстан Республикасының Конституциясында бекітілген құқықтарын іске асыруға жәрдемдесуге, сондай-ақ дауды бейбіт жолмен реттеуге жәрдемдесуге арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z151" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар алқасы адвокаттардың қылмыстық істер, әкімшілік құқық бұзушылықтар туралы істер бойынша қорғау, сондай-ақ қылмыстық, азаматтық және әкімшілік істер мен әкімшілік құқық бұзушылықтар туралы істер бойынша өкілдік ету, сондай-ақ жеке тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін, сондай-ақ заңды тұлғалардың құқықтары мен заңды мүдделерін қорғау және оларды іске асыруда жәрдемдесу мақсатында білікті заң көмегінің өзге де түрлерін көрсету жөніндегі қызметін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z152" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокаттар өздері жүзеге асыратын адвокаттық қызмет шеңберінде көрсететін білікті заң көмегі кәсіпкерлік қызмет болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Заң 28-1-баппен толықтырылды – ҚР 20.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 128-VII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-бапқа өзгеріс енгізілді – ҚР 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> Заңымен (01.07.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>29-бап. Мемлекет кепілдік берген заң көмегін көрсетуден бас тарту</w:t>
-[...364 lines deleted...]
-      2. Адвокаттар алқасы адвокаттардың қылмыстық iстер, әкімшілік құқық бұзушылықтар туралы істер бойынша қорғау, сондай-ақ қылмыстық, азаматтық және әкімшілік істер мен әкімшілік құқық бұзушылықтар туралы істер бойынша өкілдік ету, сондай-ақ жеке тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерiн, сондай-ақ заңды тұлғалардың құқықтары мен заңды мүдделерiн қорғау және оларды iске асыруда жәрдемдесу мақсатында заң көмегiнiң өзге де түрлерiн көрсету жөнiндегi қызметiн ұйымдастырады.</w:t>
+        <w:t xml:space="preserve">32-бап. Адвокат </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жоғары заң білімі бар, адвокаттық қызметпен айналысуға лицензия алған, адвокаттар алқасының мүшесі болып табылатын және осы Заңмен регламенттелетін адвокаттық қызмет шеңберінде кәсіптік негізде білікті заң көмегін көрсететін Қазақстан Республикасының азаматы адвокат болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z152" w:id="56"/>
-[...15 lines deleted...]
-      3. Адвокаттар өздері жүзеге асыратын адвокаттық қызмет шеңберiнде көрсететiн заң көмегi кәсiпкерлiк қызмет болып табылмайды.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сот әрекетке қабілетсіз не әрекет қабілеті шектеулі деп таныған не заңда белгіленген тәртіппен жойылмаған немесе алынбаған сотталғандығы бар адам адвокат бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...137 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5944,942 +6698,1048 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">33-бап. Адвокаттың құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="59"/>
+    <w:bookmarkStart w:name="z155" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Адвокат көмек сұрап өтініш жасаған тұлғаға ол мұқтаж болып тұрған кез келген заң көмегiн көрсетуге құқылы. </w:t>
+      1. Адвокат көмек сұрап өтініш жасаған тұлғаға ол мұқтаж болып тұрған кез келген білікті заң көмегін көрсетуге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z156" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Заңның 63-бабының 7-тармағында көзделген жағдайды қоспағанда, адвокат өзіне өтініш жасаған тұлғамен білікті заң көмегін көрсету туралы өз атынан жазбаша шарт жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z157" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокат қорғаушы немесе өкіл ретінде әрекет ете отырып:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z156" w:id="60"/>
-[...15 lines deleted...]
-      2. Осы Заңның 63-бабының 7-тармағында көзделген жағдайды қоспағанда, адвокат өзiне өтініш жасаған тұлғамен заң көмегiн көрсету туралы өз атынан жазбаша шарт жасасады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білікті заң көмегін сұрап өтініш жасаған тұлғалардың құқықтары мен мүдделерін құзыретіне тиісті мәселелерді шешу кіретін барлық соттарда, мемлекеттік, өзге де органдар мен ұйымдарда қорғауға және білдіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) барлық мемлекеттік органдардан, жергілікті өзін-өзі басқару органдары мен заңды тұлғалардан адвокаттық қызметті жүзеге асыруға қажетті мәліметтерді сұратуға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында белгіленген тәртіппен және шектерде, білікті заң көмегін көрсетуге қажетті нақты деректерді өзі дербес жинауға және оларды мемлекеттік органдар мен лауазымды адамдарға ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) процестік құжаттарды, тергеу және сот істерін қоса алғанда, көмек сұрап өтініш жасаған тұлғаға қатысты материалдармен танысуға және оларда қамтылған ақпаратты Қазақстан Республикасының заңдарында тыйым салынбаған кез келген тәсілмен тіркеп алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) іске кіріскен кезден бастап жолығулардың санын, ұзақтығын шектемей және мұндай жолығулардың құпиялығын қамтамасыз ететін жағдайларда өзі қорғайтын адаммен оңаша жолығып тұруға ие болуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) білікті заң көмегін көрсетуге байланысты туындайтын және ғылым, техника, өнер саласында және басқа да қызмет салаларында арнайы білімді талап ететін мәселелерді түсіндіру үшін шарттық негізде мамандардың қорытындыларын сұратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік билік, жергілікті өзін-өзі басқару органдарының, қоғамдық бірлестіктердің, ұйымдардың, лауазымды адамдар мен мемлекеттік қызметшілердің көмек сұрап өтініш жасаған тұлғалардың құқықтарына және заңмен қорғалатын мүдделеріне қысым жасайтын шешімдеріне және әрекеттеріне (әрекетсіздігіне) өтінішхаттар мәлімдеуге, белгіленген тәртіппен шағымдар келтіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) егер бұл анықтау сотқа дейінгі тергеп-тексеру жүргізу кезінде, сотта қорғауды немесе өкілдік етуді жүзеге асыру үшін қажет болса, мемлекеттік құпияларды құрайтын, сондай-ақ әскери, коммерциялық, қызметтік және заңмен қорғалатын өзге де құпияны қамтитын ақпаратпен Қазақстан Республикасының заңдарында көзделген тәртіппен танысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) білікті заң көмегін сұрап өтініш жасаған тұлғалардың құқықтары мен заңды мүдделерін қорғаудың заңда тыйым салынбаған барлық құралдары мен тәсілдерін пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) татуластыру рәсімдерін жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z444" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) кешенді әлеуметтік білікті заң көмегін көрсетуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z157" w:id="61"/>
-[...15 lines deleted...]
-      3. Адвокат қорғаушы немесе өкiл ретiнде әрекет ете отырып:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) заңнамаға қайшы келмейтін өзге де әрекеттерді жасауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік орган немесе лауазымды адам, Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, адвокаттың білікті заң көмегін сұрап өтініш жасаған тұлғаның мүдделерін білдіру құқығын танудан бас тарта алмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заң көмегiн сұрап өтініш жасаған тұлғалардың құқықтары мен мүдделерiн құзыретiне тиiстi мәселелердi шешу кiретiн барлық соттарда, мемлекеттiк, өзге де органдар мен ұйымдарда қорғауға және бiлдiруге;</w:t>
-[...180 lines deleted...]
-      11) кешенді әлеуметтік заң көмегін көрсетуге;</w:t>
+      Адвокат соттардың, прокуратураның, қылмыстық процесті жүргізетін органдардың әкімшілік ғимараттарына Қазақстан Республикасының заңнамасында белгіленген тәртіппен, адвокат куәлігін көрсету арқылы еркін кіру құқығын пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттың ұстап алынғандарды, күзетпен ұсталатындарды және жазасын өтеп жатқандарды ұстау орындарына кіруі белгіленген өткізу режиміне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адвокаттың міндетті сақтандыру қаражаты есебінен жүзеге асырылатын, мемлекет кепілдік берген әлеуметтік қорғауға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) заңнамаға қайшы келмейтiн өзге де әрекеттердi жасауға құқылы.</w:t>
-[...93 lines deleted...]
-      Адвокаттар әлеуметтiк сақтандыруға арналған жарналарды Қазақстан Республикасының заңнамасына сәйкес төлейдi.</w:t>
+      Адвокаттар әлеуметтік сақтандыруға арналған жарналарды Қазақстан Республикасының заңнамасына сәйкес төлейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Адвокаттың Қазақстан Республикасының заңнамасына сәйкес зейнетақымен қамсыздандырылуға құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="65"/>
+    <w:bookmarkStart w:name="z160" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Адвокаттар сот отырыстарына адвокаттық мантиялар киіп қатысуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттық мантиялардың нысаны мен сипаттамасын Республикалық адвокаттар алқасы әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Адвокат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзінің кәсіптік міндеттерін орындаған кезде Қазақстан Республикасының Конституциясын, Қазақстан Республикасының заңнамасын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы адвокатының антын, Адвокаттардың кәсіптік әдеп кодексін сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адвокаттар алқасының мүшесі болуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z448" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өзінің кәсіптік жауапкершілігін сақтандыруды жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Адвокаттық мантиялардың нысаны мен сипаттамасын Республикалық адвокаттар алқасы әзірлейді және бекітеді.</w:t>
-[...18 lines deleted...]
-      7. Адвокат:</w:t>
+      5) клиентке адвокаттар алқасына мүшелігі туралы ақпарат беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) клиентке білікті заң көмегін көрсетуге кедергі келтіретін мән-жайлардың туындауы салдарынан өзінің оны көрсетуге қатыса алмайтыны туралы хабарлауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) клиенттің талап етуі бойынша адвокаттың кәсіптік жауапкершілігін сақтандыру шартының көшірмесін ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өзiнiң кәсiптік мiндеттерiн орындаған кезде Қазақстан Республикасының Конституциясын, Қазақстан Республикасының заңнамасын сақтауға;</w:t>
-[...54 lines deleted...]
-      4) өзінің кәсіптік жауапкершілігін сақтандыруды жүзеге асыруға;</w:t>
+      8) клиенттің талап етуі бойынша онымен құпия ақпаратты жария етпеу туралы келісім жасасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) білікті заң көмегін көрсетуге байланысты өзіне мәлім болған мәліметтерді құпия сақтауға және оларды көмек сұрап өтініш жасаған тұлғаның келісуінсіз жария етпеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) клиенттің құқықтарын, бостандықтары мен заңды мүдделерін қамтамасыз етуге бағытталған іс жүзіндегі мән-жайларды анықтау бойынша заңда тыйым салынбаған кез келген әрекетті орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) клиенттің талап етуі бойынша білікті заң көмегін көрсету туралы жазбаша шартты орындау туралы есеп ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) клиенттің талап етуі бойынша білікті заң көмегін көрсету кезінде пайдаланылған құжаттардың көшірмелерін білікті заң көмегін көрсету аяқталған күннен бастап үш жыл бойы қағаз немесе электрондық жеткізгіштерде не электрондық құжаттар нысанында сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өзінің біліктілігін ұдайы арттырып отыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) адвокаттар алқасына мүше болып кіргеннен кейін, сондай-ақ коммерциялық ұйым құрылғаннан кейін бір ай ішінде, өзіне заңды түрде тиесілі ақшаны, сондай-ақ мүліктік жалдауға берілген мүлікті қоспағанда, өз меншігіндегі, коммерциялық ұйымдардың жарғылық капиталындағы үлесті (акциялар пакетін) және пайдаланылуы кіріс алуға алып келетін өзге де мүлікті сенімгерлік басқаруға беруге міндетті. Мүлікті сенімгерлік басқару шарты нотариаттық куәландырылуға жатады. Адвокат өзіне тиесілі облигацияларды, ашық және аралық инвестициялық пай қорларының пайларын сенімгерлік басқаруға бермеуге құқылы. Адвокаттың сенімгерлік басқаруға немесе мүліктік жалдауға берілген мүліктен кіріс алуға құқығы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңдарында және білікті заң көмегін көрсету туралы шартта көзделген өзге де міндеттерді орындауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Адвокаттың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) клиентке адвокаттар алқасына мүшелігі туралы ақпарат беруге;</w:t>
-[...36 lines deleted...]
-      7) клиенттің талап етуі бойынша адвокаттың кәсіптік жауапкершілігін сақтандыру шартының көшірмесін ұсынуға;</w:t>
+      мүдделер қақтығысы болған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процестік заңнамада көзделген, адвокаттың іске қатысуын болғызбайтын мән-жайлар болған кезде білікті заң көмегін көрсетуіне тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайларда адвокат білікті заң көмегін көрсетуден бас тартуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Адвокаттың іс бойынша көмек сұрап өтініш жасаған тұлғаның жағдайын нашарлататын құқықтық ұстанымда болуына, өз өкілеттігін өзі мүдделерін қорғайтын немесе білдіретін тұлғаға нұқсан келтіріп пайдалануына тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...237 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="71"/>
+    <w:bookmarkStart w:name="z164" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Адвокат осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген мән-жайлар болмаған кезде қылмыстық iс бойынша қабылданған тапсырмадан бас тартуға құқылы емес және қорғалатын тұлғаның немесе адвокаттың өзiнiң көзқарасы бойынша сот төрелігіне сай емес үкiм шығарылған жағдайда, оған белгiленген тәртiппен шағым жасауға мiндеттi.</w:t>
-[...38 lines deleted...]
-      Коммерциялық ұйымның байқаушы кеңесінің (директорлар кеңесінің) құрамына кірген жағдайда, адвокат осы ұйымға және онымен үлестес тұлғаларға заң көмегін көмек көрсетуге құқылы емес.</w:t>
+        <w:t xml:space="preserve"> көзделген мән-жайлар болмаған кезде қылмыстық іс бойынша қабылданған тапсырмадан бас тартуға құқылы емес және қорғалатын тұлғаның немесе адвокаттың өзінің көзқарасы бойынша сот төрелігіне сай емес үкім шығарылған жағдайда, оған белгіленген тәртіппен шағым жасауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z165" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Адвокаттың Қазақстан Республикасы Жоғары Сот Кеңесінің және коммерциялық ұйымның байқаушы кеңесінің (директорлар кеңесінің) құрамына кіру, дауды шешу үшін тиісті төреліктің төрешісі болып сайлану немесе тағайындалу, сондай-ақ оқытушылық, ғылыми, шығармашылық қызметпен айналысу жағдайларынан басқа ретте, мемлекеттік қызметте болуына және кәсіпкерлік қызметпен айналысуына, өзге де ақы төленетін лауазымда болуына тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммерциялық ұйымның байқаушы кеңесінің (директорлар кеңесінің) құрамына кірген жағдайда, адвокат осы ұйымға және онымен үлестес тұлғаларға білікті заң көмегін көмек көрсетуге құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокат адвокаттық қызметті адвокаттар алқасында, Республикалық адвокаттар алқасында, адвокаттардың халықаралық қоғамдық бірлестіктерінде ақы төленетін сайланбалы және тағайындалатын лауазымдардағы жұмыспен қоса атқаруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6908,51 +7768,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VII</w:t>
       </w:r>
       <w:r>
@@ -6981,538 +7841,578 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">34-бап. Адвокаттың кәсіптік мiнез-құлық нормалары </w:t>
-[...35 lines deleted...]
-      1) өзінің құқықтарын жүзеге асыру және міндеттерін орындау кезінде адалдық бiлдiруге;</w:t>
+        <w:t xml:space="preserve">34-бап. Адвокаттың кәсіптік мінез-құлық нормалары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокат білікті заң көмегін көрсету кезінде мынадай кәсіптік қағидаларды сақтауға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзінің құқықтарын жүзеге асыру және міндеттерін орындау кезінде адалдық білдіруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) органдар мен лауазымды адамдарға қатысты өзiн әдептi ұстауға; </w:t>
+      2) органдар мен лауазымды адамдарға қатысты өзін әдепті ұстауға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) өзінің кәсіптік мiнез-құлқын көмек сұрап өтініш жасаған тұлғаның құқықтары мен заңды мүдделерiне сәйкес қалыптастырып және шектей отырып, iстi қасақана созуға, заң көмегiн көрсетудiң заңсыз әдiстерiне, алдауға жол бермеуге; </w:t>
+      3) өзінің кәсіптік мінез-құлқын көмек сұрап өтініш жасаған тұлғаның құқықтары мен заңды мүдделеріне сәйкес қалыптастырып және шектей отырып, істі қасақана созуға, білікті заң көмегін көрсетудің заңсыз әдістеріне, алдауға жол бермеуге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) көмек сұрап өтініш жасаған тұлғаның мүдделерiне адалдық сақтауға және оның мүдделерiне қайшы қандай да бір әрекеттер жасамауға тиіс. </w:t>
+      4) көмек сұрап өтініш жасаған тұлғаның мүдделеріне адалдық сақтауға және оның мүдделеріне қайшы қандай да бір әрекеттер жасамауға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>35-бап. Адвокаттық қызметтiң кепiлдiктерi</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="73"/>
+        <w:t>35-бап. Адвокаттық қызметтің кепілдіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының заңдарында тікелей көзделген жағдайлардан басқа ретте, адвокаттың құқықтары шектелуге жатпайды. Заңды адвокаттық қызметке араласу не кедергі келтіру Қазақстан Республикасының заңдарында көзделген жауаптылыққа алып келеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z167" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокатты ол білікті заң көмегін көрсетіп отырған тұлғамен теңдестіруге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z168" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының заңдарында белгіленген жағдайларды қоспағанда, мыналарға:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z167" w:id="74"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       адвокат өзінің кәсіптік міндеттерін жүзеге асырған кезде өзіне мәлім болған мән-жайлар туралы одан куә ретінде жауап алуға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      адвокаттан, оның көмекшісінен, оның тағылымдамадан өтушісінен, адвокатпен, заң консультациясымен, адвокаттық кеңсемен еңбек қатынастарында тұрған тұлғадан, адвокаттар алқасы төралқасының басшылары мен жұмыскерлерiнен, сондай-ақ өзінің адвокаттық қызметпен айналысу құқығы тоқтатылған немесе тоқтатыла тұрған адамнан заң көмегiн көрсетуге байланысты мәлiметтерді, материалдарды талап етіп алдыруға немесе талап етуге немесе оларды адвокаттың және оның клиентінің келісуінсіз, басқа тәсілмен алуға әрекеттенуге тыйым салынады.</w:t>
-[...18 lines deleted...]
-      4. Мемлекеттік органдар, лауазымды адамдар адвокатқа өзi қорғайтын адаммен оңаша жолығудың құпиялылығын қамтамасыз ететін жағдайларда, осындай жолығулар беруден бас тартуға, сондай-ақ олардың саны мен ұзақтығын шектеуге құқылы емес.</w:t>
+      адвокаттан, оның көмекшісінен, оның тағылымдамадан өтушісінен, адвокатпен, заң консультациясымен, адвокаттық кеңсемен еңбек қатынастарында тұрған тұлғадан, адвокаттар алқасы төралқасының басшылары мен жұмыскерлерінен, сондай-ақ өзінің адвокаттық қызметпен айналысу құқығы тоқтатылған немесе тоқтатыла тұрған адамнан білікті заң көмегін көрсетуге байланысты мәліметтерді, материалдарды талап етіп алдыруға немесе талап етуге немесе оларды адвокаттың және оның клиентінің келісуінсіз, басқа тәсілмен алуға әрекеттенуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік органдар, лауазымды адамдар адвокатқа өзі қорғайтын адаммен оңаша жолығудың құпиялылығын қамтамасыз ететін жағдайларда, осындай жолығулар беруден бас тартуға, сондай-ақ олардың саны мен ұзақтығын шектеуге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z170" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасының заңдарында көзделген жағдайлардан басқа ретте, адвокаттық іс қағаздарын жүргізу, онымен байланысты өзге де материалдар мен құжаттар, сондай-ақ адвокаттың мүлкі, оның ішінде ұялы байланыс құралдары, аудиоаппаратурасы, компьютерлік техникасы жете тексерілуге, қарап-тексерілуге, алынуға, алып қойылуға және тексерілуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z171" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Адвокаттық қызметті жүзеге асыру кезінде адвокаттың қауіпсіздігін қамтамасыз ету құқығына заңда белгіленген тәртіппен кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z170" w:id="77"/>
-[...15 lines deleted...]
-      5. Қазақстан Республикасының заңдарында көзделген жағдайлардан басқа ретте, адвокаттық іс қағаздарын жүргізу, онымен байланысты өзге де материалдар мен құжаттар, сондай-ақ адвокаттың мүлкі, оның ішінде ұялы байланыс құралдары, аудиоаппаратурасы, компьютерлік техникасы жете тексерілуге, қарап-тексерілуге, алынуға, алып қойылуға және тексерілуге жатпайды.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қылмыстық қудалау органдары, олардың лауазымды адамдары процестік заңда көзделген жағдайларда, адвокатты оның тергеу және өзге де процестік әрекеттерге адвокатпен келісілген мерзімде қатысуы қажет екені туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z171" w:id="78"/>
-[...15 lines deleted...]
-      6. Адвокаттық қызметті жүзеге асыру кезінде адвокаттың қауіпсіздігін қамтамасыз ету құқығына заңда белгіленген тәртіппен кепілдік беріледі.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік органдар, жергілікті өзін-өзі басқару органдары және заңды тұлғалар адвокаттың білікті заң көмегін көрсетуіне байланысты сұрау салуына он жұмыс күні ішінде жазбаша жауап беруге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z172" w:id="79"/>
-[...15 lines deleted...]
-      7. Қылмыстық қудалау органдары, олардың лауазымды адамдары процестік заңда көзделген жағдайларда, адвокатты оның тергеу және өзге де процестік әрекеттерге адвокатпен келiсiлген мерзiмде қатысуы қажет екені туралы хабардар етуге мiндеттi.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер ақпарат қолжетімділігі шектеулі ақпаратқа жатқызылған жағдайда, адвокатқа сұратылып отырған мәліметтерді беруден бас тартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Адвокаттың қабылданған тапсырманы орындау кезінде сотта процестік заңнамада белгіленген тәртіппен адвокаттық қызметті жүзеге асыру үшін қажетті компьютерлерді, смартфондар мен өзге де техникалық құралдарды пайдалануға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z173" w:id="80"/>
-[...15 lines deleted...]
-      8. Мемлекеттiк органдар, жергілікті өзін-өзі басқару органдары және заңды тұлғалар адвокаттың заң көмегiн көрсетуiне байланысты сұрау салуына он жұмыс күні ішінде жазбаша жауап беруге мiндеттi.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бап. Адвокат қызметін сақтандыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокат шартқа сәйкес білікті заң көмегі көрсетілетін үшінші тұлғаларға осындай көмек көрсету нәтижесінде зиян келтіру салдарынан туындайтын міндеттемелер бойынша кәсіптік жауапкершілігін сақтандыру шартын жасауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...19 lines deleted...]
-      9. Адвокаттың қабылданған тапсырманы орындау кезінде сотта процестік заңнамада белгіленген тәртіппен адвокаттық қызметті жүзеге асыру үшін қажетті компьютерлерді, смартфондар мен өзге де техникалық құралдарды пайдалануға құқығы бар.</w:t>
+        <w:t xml:space="preserve">
+      Адвокат кәсіптік жауапкершілігін сақтандыру шарты болмаған кезде білікті заң көмегін көрсетуге кірісуге құқылы емес. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер адвокат адвокаттық кеңсенің әріптесі болып табылса, онда оның кәсіптік жауапкершілігін сақтандыру шартын жасасуды адвокаттық кеңсе жүзеге асыруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Сақтанушының (сақтандырылған тұлғаның) шартқа сәйкес білікті заң көмегі көрсетілетін үшінші тұлғаларға адвокаттық қызметті жүзеге асыруға байланысты келтірілген зиянды Қазақстан Республикасының заңнамасында белгіленген тәртіппен өтеу міндетіне байланысты мүліктік мүдделері адвокаттың кәсіптік жауапкершілігін сақтандыру объектісі болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Адвокат шартқа сәйкес заң көмегі көрсетілетін үшінші тұлғаларға осындай көмек көрсету нәтижесiнде зиян келтiру салдарынан туындайтын мiндеттемелер бойынша кәсіптік жауапкершiлiгiн сақтандыру шартын жасауға міндетті.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Шартқа сәйкес білікті заң көмегі көрсетілетін үшінші тұлғалардың мүліктік мүдделеріне сақтандырылған тұлғаның білікті заң көмегін көрсетуі кезінде жол берген кәсіптік қателіктері салдарынан келтірілген зиянды өтеу бойынша сақтанушының (сақтандырылғанның) азаматтық-құқықтық жауапкершілігінің басталу фактісі адвокаттың кәсіптік жауапкершілігін сақтандыру шарты бойынша сақтандыру жағдайы болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баптың мақсаттары үшін кәсіптік қателіктер деп мыналар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7538,806 +8438,806 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құжаттарды дұрыс ресімдемеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) шартқа сәйкес заң көмегі көрсетілетін тұлғаға зиян келтіруге алып келген, жасалатын заңдық әрекеттердің салдарлары туралы оған хабарламау;</w:t>
-[...17 lines deleted...]
-      4) сақтанушы (сақтандырылған тұлға) заң көмегін көрсету үшін клиенттен алған құжаттардың жоғалуы немесе бүлінуі;</w:t>
+      3) шартқа сәйкес білікті заң көмегі көрсетілетін тұлғаға зиян келтіруге алып келген, жасалатын заңдық әрекеттердің салдарлары туралы оған хабарламау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сақтанушы (сақтандырылған тұлға) білікті заң көмегін көрсету үшін клиенттен алған құжаттардың жоғалуы немесе бүлінуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) адвокаттық құпияны құрайтын мәліметтерді құқыққа сыйымсыз жария ету түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кәсіптік жауапкершілікті сақтандыру шартында сақтандырылған тұлғаның шартқа сәйкес заң көмегі көрсетілетін үшінші тұлғалардың мүліктік мүдделеріне осындай көмек көрсетуі нәтижесінде зиян келтіруге алып келген өзге де әрекеттер (әрекетсіздік) айқындалуы мүмкін.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="86"/>
+      Кәсіптік жауапкершілікті сақтандыру шартында сақтандырылған тұлғаның шартқа сәйкес білікті заң көмегі көрсетілетін үшінші тұлғалардың мүліктік мүдделеріне осындай көмек көрсетуі нәтижесінде зиян келтіруге алып келген өзге де әрекеттер (әрекетсіздік) айқындалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер шартқа сәйкес білікті заң көмегі көрсетілетін үшінші тұлғаларға келтірілген зиян сақтанушының (сақтандырылған тұлғаның) кәсіптік міндеттерді абайсыз бұзуының салдары болып табылса, сақтандыру жағдайы басталған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z179" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Адвокаттың кәсіптік жауапкершілігін сақтандыру шарты бойынша сақтандыру сомасының мөлшері оның шарттарымен айқындалады және қызметін республикалық маңызы бар қаланың, астананың аумағында жүзеге асыратын адвокаттар үшін – адвокаттың кәсіптік жауапкершілігін міндетті сақтандыру шарты жасалған күнге тиісті қаржы жылына республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің кемінде бір мың еселенген, өзге адвокаттар үшін кемінде бес жүз еселенген мөлшерін құрауға тиіс. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттың кәсіптік жауапкершілігін сақтандырудың тәртібі мен өзге де шарттары адвокаттың кәсіптік жауапкершілігін сақтандырудың үлгілік шарты негізінде тараптардың келісімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-бап. Адвокаттық құпия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Адвокаттық құпияны адвокатқа өтініш жасау фактісі, көмек сұрап өтініш жасаған тұлғамен және басқа да тұлғалармен ауызша және жазбаша келіссөздердің мазмұны туралы, көмек сұрап өтініш жасаған тұлғаның мүдделерінде қабылданатын әрекеттердің сипаты мен нәтижелері туралы мәліметтер, сондай-ақ білікті заң көмегін көрсетуге қатысты өзге ақпарат құрайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z181" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар, олардың көмекшілері, тағылымдамадан өтушілері, адвокаттар алқасы төралқасының, заң консультациясының, адвокаттық кеңсенің жұмыскерлері, сондай-ақ адвокаттық қызметпен айналысу құқығы тоқтатылған немесе тоқтатыла тұрған адам білікті заң көмегін көрсетуге байланысты алынған қандай да бір мәліметтерді жария етуге, сондай-ақ өз мүдделері немесе үшінші тұлғалардың мүдделері үшін пайдалануға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокаттық құпияға жататын мәліметтерді көмек сұрап өтініш жасаған тұлғаның келісуінсіз жария еткен адвокат заңға сәйкес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z183" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қаржы мониторингі жөніндегі уәкілетті органға "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына сәйкес мәліметтер мен ақпарат ұсыну адвокаттық құпияны жария ету болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z184" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адвокаттық құпияны сақтау міндеті уақытпен шектелмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z185" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Адвокаттар, олардың көмекшілері, тағылымдамадан өтушілері, адвокаттар алқасы төралқасының, заң консультациясының, адвокаттық кеңсенің жұмыскерлері адвокаттық құпияны сақтау, оның ішінде оны санкцияланбаған қол жеткізуден қорғау үшін қажетті шараларды қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-1-бап. Адвокаттардың мемлекеттік құпияларға рұқсат алуы мен қол жеткізуі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z518" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттық қызметті жүзеге асыру кезеңінде адвокаттар мемлекеттік құпияларға рұқсат алуды ресімдеу үшін өздері мүшесі болып табылатын адвокаттар алқасының орналасқан жеріндегі аумақтық әділет органына жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z519" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттардың мемлекеттік құпияларға рұқсат алу мен қол жеткізу тәртібі Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 36-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 49-VII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 37-1-баппен толықтырылды – ҚР 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>37-бап. Адвокаттық құпия</w:t>
-[...155 lines deleted...]
-      1. Адвокаттық қызметті жүзеге асыру кезеңінде адвокаттар мемлекеттік құпияларға рұқсат алуды ресімдеу үшін өздері мүшесі болып табылатын адвокаттар алқасының орналасқан жеріндегі аумақтық әділет органына жүгінуге құқылы.</w:t>
+        <w:t>38-бап. Адвокаттың көмекшілері мен тағылымдамадан өтушілері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттардың көмекшілері мен тағылымдамадан өтушілері болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z519" w:id="94"/>
-[...15 lines deleted...]
-      2. Адвокаттардың мемлекеттік құпияларға рұқсат алу мен қол жеткізу тәртібі Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасында айқындалады.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттың көмекшілері еңбек шарты негізінде заң консультациясында, адвокаттық кеңседе немесе адвокаттық қызметпен жеке-дара айналысатын адвокатта жұмыс істей алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...110 lines deleted...]
-      1. Адвокаттардың көмекшiлерi мен тағылымдамадан өтушiлерi болуы мүмкiн.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттың көмекшілері адвокаттың нұсқауы бойынша және жауапкершілігімен оның тапсырмаларын орындауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокаттық қызметтің кәсіптік білімдері мен практикалық дағдыларын меңгеру мақсатында адвокаттар алқасымен тағылымдамадан өту туралы шарт жасасқан, жоғары заң білімі бар Қазақстан Республикасының азаматы адвокаттың тағылымдамадан өтушісі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z187" w:id="96"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның 32-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгiленген талаптарға сай келетін және тағылымдамадан өтуге ниет бiлдiрген адам адвокаттар алқасының төралқасына тізбесі уәкілетті органмен келісу бойынша Республикалық адвокаттар алқасы әзірлейтін және бекітетін Адвокаттардың тағылымдамадан өтушілерінің тағылымдамадан өту тәртібі туралы ережеде белгіленетін құжаттарды қоса бере отырып, тағылымдамадан өтуге жiберу туралы өтiнiшпен жүгiнедi.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="98"/>
+        <w:t xml:space="preserve"> белгіленген талаптарға сай келетін және тағылымдамадан өтуге ниет білдірген адам адвокаттар алқасының төралқасына тізбесі уәкілетті органмен келісу бойынша Республикалық адвокаттар алқасы әзірлейтін және бекітетін Адвокаттардың тағылымдамадан өтушілерінің тағылымдамадан өту тәртібі туралы ережеде белгіленетін құжаттарды қоса бере отырып, тағылымдамадан өтуге жіберу туралы өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Адвокаттар алқасының төралқасы өтінішті қарау нәтижелері бойынша мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тағылымдамадан өтуге жіберу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тағылымдамадан өтуге жіберуден бас тарту туралы шешімдердің бірін қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағылымдамадан өтуге жіберу туралы өтініш бойынша шешім өтініш берушінің өтініші адвокаттар алқасының төралқасына келіп түскен күннен бастап бес жұмыс күні ішінде қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адвокаттардың тағылымдамадан өтушілер санының көп жинақталуы себепті тағылымдамадан өтуге жіберуден бас тартуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z191" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Тағылымдама кемінде бес жыл адвокаттық қызмет өтілі бар адвокаттың басшылығымен жүзеге асырылады. Тағылымдаманың ұзақтығы алты айдан бір жылға дейінді құрайды. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тағылымдамадан өтуге жіберу туралы;</w:t>
-[...54 lines deleted...]
-      5. Адвокаттардың тағылымдамадан өтушiлер санының көп жинақталуы себепті тағылымдамадан өтуге жiберуден бас тартуға жол берiлмейдi.</w:t>
+      Тағылымдама кезеңі заң мамандығы бойынша жұмыс өтіліне есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағылымдамадан өту кезеңінде тағылымдамадан өтуші еңбек шарты бойынша адвокаттың көмекшісі ретінде жұмысқа қабылдануы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тағылымдамадан өтуді ұйымдастыруды уәкілетті органмен келісу бойынша Республикалық адвокаттар алқасы әзірлейтін және бекітетін Адвокаттардың тағылымдамадан өтушілерінің тағылымдамадан өту тәртібі туралы ережеге сәйкес адвокаттар алқасының төралқасы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z191" w:id="100"/>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тағылымдаманың нәтижелері бойынша тағылымдамадан өтушінің жетекшісі қорытынды жасайды және оны бекіту үшін адвокаттар алқасының төралқасына береді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8384,51 +9284,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тағылымдамадан өту туралы қорытындыны бекітуден бас тарту туралы шешім уәжді болуға тиіс және оған Республикалық адвокаттар алқасына немесе сотқа шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тағылымдамадан өтпеген адам тағылымдамаға жалпы негіздерде қайта жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="102"/>
+    <w:bookmarkStart w:name="z193" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасы Конституциялық заңының 34-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8523,510 +9423,550 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша судья өкілеттіктерін тоқтатқан адамдар тағылымдамадан өтпейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z194" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Адвокаттың көмекшісі мен тағылымдамадан өтушісі адвокаттық қызметпен дербес айналысуға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z195" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Адвокаттар алқасының Жарғысында тағылымдама барысында орындайтын жұмысы үшін тағылымдамадан өтушілерді материалдық көтермелеу шаралары көзделуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z194" w:id="103"/>
-[...15 lines deleted...]
-      9. Адвокаттың көмекшісі мен тағылымдамадан өтушісі адвокаттық қызметпен дербес айналысуға құқылы емес.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-бап. Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тағылымдамадан өткен және адвокаттық қызметпен айналысуға үміткер адамдар астананың, облыстардың және республикалық маңызы бар қалалардың аумақтық әділет органдарына өтініш беру арқылы Қазақстан Республикасының заңнамасын білуге және практикалық дағдылардың тиісті деңгейін тексеруге кешенді компьютерлік тестілеу нысанындағы аттестаттаудан өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z195" w:id="104"/>
-[...15 lines deleted...]
-      10. Адвокаттар алқасының Жарғысында тағылымдама барысында орындайтын жұмысы үшін тағылымдамадан өтушілерді материалдық көтермелеу шаралары көзделуі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z520" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z521" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Жоғары Сот Кеңесі жанындағы Біліктілік комиссиясында біліктілік емтиханын тапсырған, сотта тағылымдамадан ойдағыдай өткен және облыстық немесе оған теңестірілген соттың жалпы отырысының оң пікірін алған адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z522" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасы Конституциялық заңының 34-бабы 1-тармағының 1), 2), 3), 9), 10) және 12) тармақшаларында көзделген негіздер бойынша судья өкілеттіктерін тоқтатқан адамдар аттестаттаудан өтуден босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z523" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудың негізгі міндеті адвокаттық қызметпен айналысуға арналған лицензияны алуға үміткерлерді сапалы іріктеуді қамтамасыз ету болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z524" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдамадан өткен және адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттау мен байқау түрінде аттестаттаудың тәртібі мен шарттарын уәкілетті орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z525" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер адвокаттық қызметпен айналысуға үміткер адам осы Заңда белгіленген талаптарға сәйкес келмесе, аттестаттауға жіберуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауға жіберуден бас тартуға Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z526" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Астананың, облыстың және республикалық маңызы бар қаланың аумақтық әділет органы адвокаттық қызметпен айналысуға үміткер адамның аттестаттаудан өту қорытындысы бойынша адвокаттық қызметпен айналысуға үміткер адамды аттестаттау не аттестаттамау туралы уәжді шешім шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау не аттестаттамау туралы уәжді шешімге Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z527" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Адвокаттық қызметпен айналысуға аттестаттау туралы шешім шығарылған кезден бастап үш жыл ішінде жарамды болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z528" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттау тоқсанына бір реттен сиретпей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттық қызметпен айналысуға үміткер адамдар Қазақстан Республикасының заңнамасын білуін тексеру мақсатында байқау түрінде аттестаттаудан өтуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z529" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Адвокаттық қызметпен айналысуға үміткер адам адвокаттық қызметпен айналысуға арналған лицензияның қолданысы тоқтатылған немесе одан айырылған жағдайда адвокаттық қызметпен айналысуға арналған лицензияны алуға қайта өтініш берген кезде аттестаттаудан өтуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 49-VII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-бап жаңа редакцияда – ҚР 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
-[...322 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 39-бап жаңа редакцияда – ҚР 17.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 241-VIII</w:t>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9091,274 +10031,274 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-бап. Адвокаттық қызметпен айналысуға арналған лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="116"/>
-[...15 lines deleted...]
-      1. Адвокаттық қызметпен айналысуға арналған лицензия адвокаттық қызметпен айналысуға берілген рұқсат болып табылады және оны үміткер Қазақстан Республикасының заңнамасында белгіленген тәртiппен және шарттарда тағылымдамадан және аттестаттаудан өткеннен кейін лицензиар береді.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттық қызметпен айналысуға арналған лицензия адвокаттық қызметпен айналысуға берілген рұқсат болып табылады және оны үміткер Қазақстан Республикасының заңнамасында белгіленген тәртіппен және шарттарда тағылымдамадан және аттестаттаудан өткеннен кейін лицензиар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z213" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лицензиар адвокаттық қызметпен айналысуға арналған лицензиялардың тізілімін жүргізеді, тізілімнің мәліметтерін, сондай-ақ адвокаттық қызметпен айналысатын адвокаттардың тізімін жаңартылған күйде өзінің интернет-ресурсында орналастыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42-бап. Лицензия беруден бас тарту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензия беруден "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында көзделген негіздер бойынша бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-бап. Адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтата тұру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтата тұру тәртібі Қазақстан Республикасының заңдарында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z213" w:id="117"/>
-[...15 lines deleted...]
-      2. Лицензиар адвокаттық қызметпен айналысуға арналған лицензиялардың тізілімін жүргізеді, тізілімнің мәліметтерін, сондай-ақ адвокаттық қызметпен айналысатын адвокаттардың тізімін жаңартылған күйде өзінің интернет-ресурсында орналастыруды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттық қызметпен айналысуға арналған лицензияның қолданысы, Қазақстан Республикасының заңдарында көзделген жалпы негіздерден басқа, мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...90 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адвокат мемлекеттік қызметте болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ол Қазақстан Республикасының Парламенті депутатының, өз қызметін бюджет қаражаты есебінен ақы төленетін, тұрақты немесе жұмыстан босатылған негізде жүзеге асыратын мәслихат депутатының өкілеттіктерін атқарған;</w:t>
+      2) ол Қазақстан Республикасының Құрылтайы депутатының, өз қызметін бюджет қаражаты есебінен ақы төленетін, тұрақты немесе жұмыстан босатылған негізде жүзеге асыратын мәслихат депутатының өкілеттіктерін атқарған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адвокат мерзімді әскери қызметті өткерген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) адвокат өз қызметін адвокаттар алқасына берілген өзінің өтініші негізінде тоқтата тұрған кезеңде тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="120"/>
+    <w:bookmarkStart w:name="z216" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Адвокаттық қызметпен айналысуға арналған лицензияның қолданысы мынадай жағдайларда көрсетілген мерзімге: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9407,288 +10347,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="121"/>
+    <w:bookmarkStart w:name="z418" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) адвокатты қылмыстық-процестік заңға сәйкес қылмыс жасауда айыпталушы деп танығанда – үкім заңды күшіне енгенге дейін; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z419" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) біліктілікті арттырудан өту мерзімін күнтізбелік отыз күннен астам уақыт дәлелсіз себеппен бұзғанда не оны өтуден бас тартқанда – бұзушылық жойылғанға дейін, бірақ үш айдан аспайтын мерзімге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z420" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адвокат мемлекет кепілдік берген білікті заң көмегін көрсету сапасының өлшемшарттарына сәйкес келмейтін, мемлекет кепілдік берген білікті заң көмегін жүйелі түрде (қатарынан күнтізбелік он екі ай ішінде үш және одан да көп рет) көрсеткенде – алты айға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z419" w:id="122"/>
-[...15 lines deleted...]
-      3) біліктілікті арттырудан өту мерзімін күнтізбелік отыз күннен астам уақыт дәлелсіз себеппен бұзғанда не оны өтуден бас тартқанда – бұзушылық жойылғанға дейін, бірақ үш айдан аспайтын мерзімге;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында көзделген талаптарды жүйелі түрде (қатарынан күнтізбелік он екі ай ішінде үш және одан да көп рет) бұзғанда – алты айға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z420" w:id="123"/>
-[...15 lines deleted...]
-      4) адвокат мемлекет кепілдік берген заң көмегін көрсету сапасының өлшемшарттарына сәйкес келмейтін, мемлекет кепілдік берген заң көмегін жүйелі түрде (қатарынан күнтізбелік он екі ай ішінде үш және одан да көп рет) көрсеткенде – алты айға;</w:t>
+    <w:bookmarkStart w:name="z422" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) коммерциялық ұйымның байқаушы кеңесінің құрамына кіру, дауды шешу үшін тиісті төреліктің төрешісі болып сайлану немесе тағайындалу, сондай-ақ оқытушылық, ғылыми, шығармашылық қызметпен айналысу жағдайларын қоспағанда, адвокат кәсіптік қызметпен қатар кәсіпкерлік немесе өзге де ақы төленетін қызметпен де айналысқанда – алты айға тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z421" w:id="124"/>
-[...15 lines deleted...]
-      5) "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында көзделген талаптарды жүйелі түрде (қатарынан күнтізбелік он екі ай ішінде үш және одан да көп рет) бұзғанда – алты айға;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтата тұру астананың, облыстардың, республикалық маңызы бар қалалардың аумақтық әділет органдарының ұсынуы, Республикалық және аумақтық адвокаттар алқаларының өтінішхаты негізінде лицензиардың шешімімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z422" w:id="125"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиардың адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтата тұру туралы шешімінде лицензияның қолданысын тоқтата тұру себептері мен мерзімі көрсетілуге тиіс. Адвокат лицензиясының қолданысын тоқтата тұру лицензиар адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтата тұру туралы шешім қабылдаған күннен бастап адвокаттық қызметті жүзеге асыруға тыйым салуға алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="127"/>
+    <w:bookmarkStart w:name="z218" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген негiздер бойынша тоқтатыла тұрған адвокаттық қызметпен айналысуға арналған лицензияның қолданысын қайта бастау адвокаттың өтiнiшi бойынша күнтізбелік он күн iшiнде лицензиардың бұйрығы және оны тоқтата тұру үшiн негiздердiң тоқтатылғанын растайтын құжаттар негiзiнде жүзеге асырылады. Адвокаттық қызметпен айналысуға арналған лицензия қолданысының қайта басталғаны туралы адвокат, адвокаттар алқасы, құқық қорғау органдарының орталық аппараттары және соттардың қызметін ұйымдастырушылық және материалдық-техникалық қамтамасыз ету жөніндегі уәкілетті орган хабардар етіледі. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z219" w:id="128"/>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша тоқтатыла тұрған адвокаттық қызметпен айналысуға арналған лицензияның қолданысын қайта бастау адвокаттың өтініші бойынша күнтізбелік он күн ішінде лицензиардың бұйрығы және оны тоқтата тұру үшін негіздердің тоқтатылғанын растайтын құжаттар негізінде жүзеге асырылады. Адвокаттық қызметпен айналысуға арналған лицензия қолданысының қайта басталғаны туралы адвокат, адвокаттар алқасы, құқық қорғау органдарының орталық аппараттары және соттардың қызметін ұйымдастырушылық және материалдық-техникалық қамтамасыз ету жөніндегі уәкілетті орган хабардар етіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z219" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтата тұру немесе қайта бастау туралы шешім лицензиардың интернет-ресурсында орналастырылады. Қабылданған шешім туралы адвокат, адвокаттар алқасы, құқық қорғау органдарының орталық аппараттары және соттардың қызметін ұйымдастырушылық және материалдық-техникалық қамтамасыз ету жөніндегі уәкілетті орган хабардар етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z220" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z220" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтата тұру туралы немесе қайта бастаудан бас тарту туралы шешімге адвокат сотқа шағым жасауға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z221" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z221" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Қажет болған және клиент келіскен жағдайларда, адвокаттар алқасы адвокатының адвокаттық қызметпен айналысуға арналған лицензиясы тоқтатыла тұрған клиентті заң көмегімен қамтамасыз ету жөніндегі шараларды қабылдайды. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
+      8. Қажет болған және клиент келіскен жағдайларда, адвокаттар алқасы адвокатының адвокаттық қызметпен айналысуға арналған лицензиясы тоқтатыла тұрған клиентті білікті заң көмегімен қамтамасыз ету жөніндегі шараларды қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9710,164 +10650,204 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">44-бап. Адвокаттық қызметпен айналысуға арналған лицензияың қолданысын тоқтату және одан айыру </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="131"/>
+    <w:bookmarkStart w:name="z222" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтату "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында көзделген тәртіппен және негіздерде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z223" w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z223" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Адвокаттық қызметпен айналысуға арналған лицензиядан айыру Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z224" w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z224" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Лицензиар адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтатуды, осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздерден бөлек, мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) адвокат заңды күшіне енген сот шешімі бойынша әрекетке қабілетсіз немесе әрекет қабілеті шектеулі, қайтыс болды не хабарсыз кетті деп танылған; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9972,243 +10952,243 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қасақана қылмыс жасағаны үшін адвокатқа қатысты соттың айыптау үкімі заңды күшіне енген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) адвокатқа медициналық сипаттағы мәжбүрлеу шараларын қолдану туралы сот шешімі заңды күшіне енген жағдайларда жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="134"/>
+    <w:bookmarkStart w:name="z225" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Адвокаттық қызметпен айналысуға арналған лицензиядан айыру, осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздерден басқа, мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z423" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) адвокат кәсіптік міндеттерін орындау кезінде Қазақстан Республикасының заңнамасын, білікті заң көмегін көрсету қағидаттарын, Адвокаттардың кәсіптік әдеп кодексін өрескел не бірнеше рет бұзған; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды – ҚР 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z425" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Заңының 43-бабы 3-тармағының 6) тармақшасында көзделген лицензияның қолданысы тоқтатыла тұрған мән-жайлар жойылмаған;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z423" w:id="135"/>
-[...131 lines deleted...]
-    <w:bookmarkStart w:name="z426" w:id="137"/>
+    <w:bookmarkStart w:name="z426" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) лицензиаттың лицензия беруге негіз болған құжаттарда анық емес немесе қасақана бұрмалаған ақпарат ұсыну фактісі анықталған; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z427" w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z427" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) қатарынан отыз алты ай ішінде лицензияның қолданысы осы Заңының 43-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10243,91 +11223,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша үш рет тоқтатыла тұрған жағдайларда, лицензиардың талап қоюы бойынша сот тәртібімен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z226" w:id="139"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z226" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда, адвокаттар алқасы төралқасының өтінішхаты адвокаттық қызметпен айналысуға арналған лицензиядан айыру туралы талап қою арызын дайындауға негіз болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы баптың 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10400,935 +11380,1041 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда, аумақтық әділет органының ұсынуы да адвокаттық қызметпен айналысуға арналған лицензиядан айыру туралы талап қою арызын дайындауға негіз болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лицензиар сот шешімі негізінде адвокаттық қызметпен айналысуға арналған лицензиядан айыру туралы бұйрық шығарады, оның көшірмесі лицензиясының қолданысы тоқтатылған адамға жіберіледі. Адвокаттық қызметпен айналысуға арналған лицензия қолданысының тоқтатылғаны туралы соттар, құқық қорғау органдары және адвокаттар алқасы хабардар етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="140"/>
+    <w:bookmarkStart w:name="z227" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда, аумақтық әділет органының ұсынуы адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтату туралы шешім қабылдауға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиар адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтату туралы бұйрық шығарады, оның көшірмесі лицензиясының қолданысы тоқтатылған адамға жіберіледі. Адвокаттық қызметпен айналысуға арналған лицензия қолданысының тоқтатылғаны туралы соттардың қызметін ұйымдастырушылық және материалдық-техникалық қамтамасыз ету жөніндегі уәкілетті орган, құқық қорғау органдарының орталық аппараттары және адвокаттар алқасы хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45-бап. Адвокаттар көрсететін білікті заң көмегінің түрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Білікті заң көмегін көрсете отырып, адвокаттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтық мәселелер бойынша ауызша нысанда да, жазбаша нысанда да консультациялар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арыздар, шағымдар, өтінішхаттар мен құқықтық сипаттағы басқа да құжаттар жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-1) тармақшамен толықтыру көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) азаматтық және әкімшілік сот ісін жүргізуге клиенттің өкілі ретінде қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қылмыстық сот ісін жүргізуге және әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізуге клиенттің қорғаушысы немесе өкілі ретінде қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) медиация жүргізу кезінде, төрелікте және дауларды шешетін өзге де органдарда істерді талқылауға клиенттің өкілі ретінде қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік органдарда, қоғамдық бірлестіктер мен өзге де ұйымдарда клиенттің мүдделерін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) егер шет мемлекеттердің заңнамасында, халықаралық сот органдарының және өзге де халықаралық ұйымдардың жарғылық құжаттарында немесе Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше белгіленбесе, шет мемлекеттердің мемлекеттік органдарында, соттарында және құқық қорғау органдарында, халықаралық сот органдарында, шет мемлекеттердің мемлекеттік емес органдарында клиенттің мүдделерін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) атқарушылық ісін жүргізуге, сондай-ақ қылмыстық жазаны орындау кезінде клиенттің өкілі ретінде қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) татуластыру рәсімдерін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар Қазақстан Республикасының заңдарында тыйым салынбаған өзге білікті заң көмегін де көрсетеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:p>
-[...338 lines deleted...]
-    <w:bookmarkStart w:name="z230" w:id="143"/>
+    <w:bookmarkStart w:name="z230" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көмек сұрап өтініш жасаған тұлға, егер қорғалушы өзіне адвокат таңдамаса немесе таңдай алмаса, адвокаттың қатысуы міндетті қылмыстық істер бойынша адвокат қорғаушы ретінде тағайындалған жағдайларды қоспағанда, адвокат таңдауда еркін болады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z231" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қылмыстық істер бойынша кәсіптік қорғауды адвокаттар ғана жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-бап. Адвокаттың өкілеттіктерін куәландыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттың нақты істі жүргізуге өкілеттіктері адвокат куәлігімен және қорғау (өкілдік ету) туралы жазбаша хабарламамен расталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z231" w:id="144"/>
-[...15 lines deleted...]
-      4. Қылмыстық істер бойынша кәсіптік қорғауды адвокаттар ғана жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z233" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокат куәлігінің нысанын және оны толтыру тәртібін Республикалық адвокаттар алқасының төралқасы әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттық қызметпен айналысуға арналған лицензиядан айырылуына немесе оның қолданысының тоқтатылуына, сондай-ақ қолданысының тоқтатыла тұруына байланысты адвокаттар алқасына мүшеліктен шығарылған адам тиісті шешім қабылданғаннан кейін өзінің куәлігін өзі мүшесі болған адвокаттар алқасына тапсыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қорғау (өкілдік ету) туралы жазбаша хабарламада қорғалуға (өкілдік етілуге) жататын жеке тұлғаның тегі, аты, әкесінің аты (ол бар болған жағдайда), өкілдік етілетін заңды тұлғаның атауы, сондай-ақ білікті заң көмегін көрсетуге арналған шарттың күні мен тіркеу нөмірі көрсетілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау (өкілдік ету) туралы жазбаша хабарламаға қорғауды (өкілдік етуді) жүзеге асыратын адвокат қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қорғау (өкілдік ету) туралы жазбаша хабарламаның нысанын, оның ішінде оған енгізілетін мәліметтердің тізбесін Республикалық адвокаттар алқасы уәкілетті органмен келісу бойынша бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z236" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қорғау (өкілдік ету) туралы жазбаша хабарламаға анық емес мәліметтер енгізгені үшін адвокат осы Заңда және Қазақстан Республикасының өзге де заңдарында белгіленген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z237" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өзінің қызметін Қазақстан Республикасы ратификациялаған тиісті халықаралық шарт негізінде жүзеге асыратын шетелдік адвокаттың өкілеттіктері оның жеке басын, адвокат мәртебесін және білікті заң көмегін көрсетуге өкілеттіктерін куәландыратын құжаттармен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z238" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Адвокаттың Қазақстан Республикасының бүкіл аумағында, сондай-ақ егер бұл қабылданған тапсырманы орындауға қажет болса және тиісті мемлекеттердің заңнамасы мен Қазақстан Республикасы ратификациялаған халықаралық шарттарға қайшы келмесе, оның шегінен тыс жерлерде адвокаттық қызметпен айналысуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 45-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 46-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>46-бап. Адвокаттың өкiлеттiктерiн куәландыру</w:t>
-[...154 lines deleted...]
-      6. Өзінің қызметін Қазақстан Республикасы ратификациялаған тиісті халықаралық шарт негізінде жүзеге асыратын шетелдік адвокаттың өкілеттіктері оның жеке басын, адвокат мәртебесін және заң көмегін көрсетуге өкілеттіктерін куәландыратын құжаттармен расталады.</w:t>
+        <w:t xml:space="preserve">47-бап. Адвокаттар көрсететін білікті заң көмегіне ақы төлеу </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z239" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттар көрсететін білікті заң көмегіне ақы төлеу және татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеу мөлшері адвокаттың көмек сұрап өтініш жасаған тұлғамен жазбаша шартында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z238" w:id="151"/>
-[...15 lines deleted...]
-      7. Адвокаттың Қазақстан Республикасының бүкіл аумағында, сондай-ақ егер бұл қабылданған тапсырманы орындауға қажет болса және тиiстi мемлекеттердiң заңнамасы мен Қазақстан Республикасы ратификациялаған халықаралық шарттарға қайшы келмесе, оның шегінен тыс жерлерде адвокаттық қызметпен айналысуға құқығы бар.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарт жасасу міндетті болып табылады және Қазақстан Республикасының азаматтық заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарттың бір данасы осындай шарт жасасылған тұлғаға табыс етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шарттың елеулі талаптары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...165 lines deleted...]
-      1) қорғаушы не өкіл ретінде тапсырманы орындауды қабылдаған адвокаттың тегін, атын және әкесінің атын (ол бар болған жағдайда) не адвокаттық кеңсенің атауын көрсету. Адвокаттық кеңсе мен заң көмегін сұрап өтініш жасаған тұлға арасында жасалатын шарт бойынша қорғаушы не өкіл ретінде тапсырманы орындауды адвокаттық кеңсе тағайындаған адвокат қабылдайды;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қорғаушы не өкіл ретінде тапсырманы орындауды қабылдаған адвокаттың тегін, атын және әкесінің атын (ол бар болған жағдайда) не адвокаттық кеңсенің атауын көрсету. Адвокаттық кеңсе мен білікті заң көмегін сұрап өтініш жасаған тұлға арасында жасалатын шарт бойынша қорғаушы не өкіл ретінде тапсырманы орындауды адвокаттық кеңсе тағайындаған адвокат қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адвокаттық қызметті ұйымдастыру нысанын және тапсырманы қабылдаған адвокат мүшесі болып табылатын адвокаттар алқасын көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11338,1347 +12424,1429 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тапсырманың нысанасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) көрсетілетін заң көмегіне ақы төлеу және адвокаттың қорғау мен өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарын өтеу мөлшері мен тәртібі;</w:t>
+      4) көрсетілетін білікті заң көмегіне ақы төлеу және адвокаттың қорғау мен өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарын өтеу мөлшері мен тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) шартты бұзу тәртібі мен жағдайлары. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="154"/>
-[...15 lines deleted...]
-      3. Тараптар шартта қылмыстық іс және әкімшілік құқық бұзушылық туралы іс бойынша заң көмегін қоспағанда, адвокаттар көрсететін заң көмегіне ақы төлеу мөлшері заң көмегін көрсету нәтижесіне байланысты болатын талапты көздеуге құқылы.</w:t>
+    <w:bookmarkStart w:name="z241" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тараптар шартта қылмыстық іс және әкімшілік құқық бұзушылық туралы іс бойынша білікті заң көмегін қоспағанда, адвокаттар көрсететін білікті заң көмегіне ақы төлеу мөлшері білікті заң көмегін көрсету нәтижесіне байланысты болатын талапты көздеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттың немесе адвокаттық кеңсенің тиісті қаржы құжатын бермей, білікті заң көмегіне, оның ішінде ауызша заң консультацияларына ақы төлеу және тапсырманы орындауға байланысты шығыстар есебіне қолма-қол ақша алуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 47-бапқа өзгеріс енгізілді – ҚР 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48-бап. Адвокаттар көрсететін, мемлекет кепілдік берген білікті заң көмегіне ақы төлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокат көрсететін, мемлекет кепілдік берген білікті заң көмегіне ақы төлеу бюджет қаражаты есебінен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z243" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокат көрсететін, мемлекет кепілдік берген білікті заң көмегіне ақы төлеу және құқықтық консультация беруге, қорғау мен өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеу мөлшерлерін уәкілетті орган белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокат көрсететін білікті заң көмегіне ақы төлеу және құқықтық консультация беруге, қорғау мен өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеу тәртібі уәкілетті орган айқындайтын мемлекет кепілдік берген білікті заң көмегіне ақы төлеу қағидаларында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z245" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының заңнамасында көзделген жағдайларда, адвокат көрсететін, мемлекет кепілдік берген білікті заң көмегіне, іссапарлық, көліктік шығыстарға ақы төлеу және оның құқықтық консультация беруге, қорғау мен өкілдік етуге байланысты басқа да шығыстарын өтеу қылмыстық қудалау органдарының қаулылары және соттардың ұйғарымдары бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 47-бапқа өзгеріс енгізілді – ҚР 17.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 241-VIII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 48-бапқа өзгеріс енгізілді – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. АДВОКАТТЫҚ ҚЫЗМЕТТІ ҰЙЫМДАСТЫРУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-бап. Адвокаттық қызметті ұйымдастыру нысандары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокат өз қызметін адвокаттар алқасында құрылатын заң консультациясында не заңды тұлғаны тіркеместен, жеке-дара жүзеге асыруға, сондай-ақ өзі дербес немесе басқа адвокаттармен бірлесіп, адвокаттық кеңсе құруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіптік қызметті заңды тұлғаны тіркеместен, жеке-дара жүзеге асыратын адвокаттың адамдарды қабылдауға, адвокаттық іс қағаздарын жүргізудің сақталуын және адвокаттық құпияны сақтауды қамтамасыз ету үшін жағдайларды сақтауға қажетті қызметтік үй-жайы болуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>50-бап. Адвокаттар алқасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттар алқасын адвокаттық қызметпен айналысуға құқығы бар адамдар құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z247" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар алқасы адвокаттардың жеке және заңды тұлғаларға білікті заң көмегін көрсету, адвокаттардың құқықтары мен заңды мүдделерін білдіру және қорғау, осы Заңда белгіленген өзге де функцияларды орындау үшін адвокаттар құратын коммерциялық емес, тәуелсіз, кәсіптік, өзін-өзі басқаратын және өзін-өзі қаржыландыратын ұйымы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z248" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Астананың, облыстың, республикалық маңызы бар қаланың аумағында адвокаттардың бір ғана алқасы құрылып, жұмыс істеуге тиіс, ол астананың, басқа облыстың, республикалық маңызы бар қаланың аумағында өзінің құрылымдық бөлімшелерін (филиалдары мен өкілдіктерін) құруға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Астананың, облыстың, республикалық маңызы бар қаланың аумағында адвокаттар алқасы болмаған жағдайда, ол осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес келетін кемінде он құрылтайшының бастамаcы бойынша құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттар алқасын құруға мемлекеттік органдардың арнайы рұқсаты талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттар алқасының атауы аумағында өзі құрылған әкімшілік-аумақтық бірліктің атауын қамтуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адвокаттар алқасының негізгі міндеттері мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адвокаттар алқасының мүшелері адвокаттық қызметті жүзеге асырған кезде оларға жәрдемдесу, кәсіптік көмек көрсету және оларды қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адвокаттар алқасы мүшелерінің қызметін материалдық-техникалық және анықтамалық-ақпараттық қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адвокаттық қызметті жүзеге асыруға кәсіптік бақылауды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) алдын ала тергеу органдары мен соттың тағайындауы бойынша мемлекет кепілдік берген білікті заң көмегінің көрсетілуін және қорғауды ұйымдастыру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адвокаттар алқасы өзінің интернет-ресурсына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адвокаттар алқасы мүшелерінің жаңартылған күйдегі тізімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының адвокаттық қызметке және білікті заң көмегіне қатысты нормативтік құқықтық актілерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Адвокаттардың кәсіптік әдеп кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білікті заң көмегін көрсету стандарттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) білікті заң көмегі сапасының өлшемшарттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) біліктілікті арттыру стандарттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z445" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кешенді әлеуметтік білікті заң көмегін көрсету туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) адвокаттар алқасы мүшелерінің жалпы жиналысы (конференциясы), адвокаттар алқасын басқарудың атқарушы органдары қабылдаған шешімдерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) адвокаттардың тәртіптік комиссиясы жұмысының нәтижелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) алқаның қаржылық-шаруашылық қызметі туралы, әрбір өзіндік ерекшелік бойынша жеке-жеке барлық түсімдер мен шығыстар туралы ақпарат қамтылатын есепті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) адвокаттар алқасының қызметі және оның мүшелері туралы өзге де қажетті ақпаратты орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттар алқасы адвокаттар алқасы мүшелерінің ақпарат алу тәсілдерін көздеуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Адвокаттар алқасы заң консультацияларын құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z252" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Адвокаттар алқалары Республикалық адвокаттар алқасына бірігеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>48-бап. Адвокаттар көрсететін, мемлекет кепілдік берген заң көмегіне ақы төлеу</w:t>
-[...149 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>51-бап. Адвокаттар алқасының мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z253" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттар алқасының мүлкі адвокаттар алқасының мүшелері төлейтін жарналар, гранттар және Қазақстан Республикасының заңнамасында белгіленген тәртіппен заңды және жеке тұлғалардан түсетін қайырымдылық көмек, қайырмалдықтар есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z254" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар алқасының ортақ мұқтаждарға арналған шығындарына оны материалдық қамтамасыз етуге, адвокаттарға сыйақы беруге арналған шығыстар және олардың адвокаттар алқасының органдарында жұмыс істеуіне байланысты шығыстардың өтемақысы, адвокаттар алқасы аппараты жұмыскерлерінің жалақысына жұмсалатын шығыстар және Қазақстан Республикасының заңнамасы мен адвокаттар алқасының сметасында көзделген өзге шығыстар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...611 lines deleted...]
-      1. Адвокаттар алқасының мүлкі адвокаттар алқасының мүшелері төлейтін жарналар, гранттар және Қазақстан Республикасының заңнамасында белгіленген тәртіппен заңды және жеке тұлғалардан түсетін қайырымдылық көмек, қайырмалдықтар есебінен қалыптастырылады.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52-бап. Адвокаттар алқасының жарғысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z255" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттар алқасының жарғысында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z254" w:id="169"/>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адвокаттар алқасының атауы, қызмет нысанасы мен мақсаттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) адвокаттар алқасы мүшелерiнiң құқықтары мен мiндеттерi;</w:t>
-[...107 lines deleted...]
-      8) адвокаттардың мемлекет кепiлдік берген заң көмегiн көрсету тәртібі және соттың, қылмыстық қудалау органдарының тағайындауы бойынша заң көмегiн адвокаттар арасында бөлу тәртiбi;</w:t>
+      2) адвокаттар алқасы мүшелерінің құқықтары мен міндеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адвокаттар алқасына мүшелікке қабылдау, мүшелікті тоқтата тұру мен тоқтату тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адвокаттар алқасының құрылымы, оның органдарын қалыптастыру тәртібі мен олардың құзыреті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заң консультацияларын құру және олардың қызмет ету тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүлікті түзу көздері мен оған билік ету тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мүшелік және нысаналы жарналарды төлеу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) адвокаттардың мемлекет кепілдік берген білікті заң көмегін көрсету тәртібі және соттың, қылмыстық қудалау органдарының тағайындауы бойынша білікті заң көмегін адвокаттар арасында бөлу тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Адвокаттарға аттестаттау жүргізу тәртібі туралы ереже негізінде адвокаттарға аттестаттау жүргізу тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) адвокаттар алқасы мүшелерiнiң және адвокаттардың тағылымдамадан өтушiлерінiң тәртiптiк жауаптылығы және оған тарту тәртiбi;</w:t>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="171"/>
+      10) адвокаттар алқасы мүшелерінің және адвокаттардың тағылымдамадан өтушілерінің тәртіптік жауаптылығы және оған тарту тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтату туралы талап қою арызын дайындау жөнінде өтінішхат қозғау тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) адвокаттар алқасын қайта ұйымдастыру мен тарату тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) адвокаттар алқасы таратылған кезде мүліктің тағдыры көзделуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Адвокаттар алқасының жарғысында осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бөлімінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы бөлімнің талаптарын көрсететін ережелер қамтылуға тиіс, сондай-ақ Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де ережелер қамтылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-бап. Адвокаттар алқасының органдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="172"/>
+    <w:bookmarkStart w:name="z257" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жоғары орган – мүшелердің жалпы жиналысы (конференциясы); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12707,1481 +13875,1481 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бақылау органы – ревизиялық комиссия адвокаттар алқасының органдары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокаттар алқасында адвокаттардың тәртіптік комиссиясы құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="173"/>
-[...15 lines deleted...]
-      2. Адвокаттар алқасының жарғысында көзделген жағдайларда, адвокаттар алқасында адвокаттар алқасы мүшелерiнiң жалпы жиналысы (конференциясы) қабылдайтын ережелер негiзiнде жұмыс iстейтiн әдеп жөніндегі комиссия мен басқа да органдар құрылуы мүмкiн.</w:t>
+    <w:bookmarkStart w:name="z258" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар алқасының жарғысында көзделген жағдайларда, адвокаттар алқасында адвокаттар алқасы мүшелерінің жалпы жиналысы (конференциясы) қабылдайтын ережелер негізінде жұмыс істейтін әдеп жөніндегі комиссия мен басқа да органдар құрылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-бап. Адвокаттар алқасы мүшелерінің жалпы жиналысы (конференциясы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттар алқасы мүшелерінің жалпы жиналысы (конференциясы) адвокаттар алқасы қызметінің кез келген мәселелерін шешуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z260" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жалпы жиналыстың (конференцияның) айрықша құзыретіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адвокаттар алқасының жарғысын және оған өзгерістер мен толықтырулар енгізу туралы шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адвокаттар алқасының төралқасын, төралқа төрағасын, ревизиялық комиссиясын, ревизиялық комиссия төрағасын, тәртіптік комиссиясын, адвокаттар алқасының тәртіптік комиссиясының төрағасын сайлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адвокаттар алқасының жарғысында көзделген басқа органдарды және олардың басшыларын сайлау, осы органдар туралы ережелерді бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адвокаттар алқасы органдарының, адвокаттар алқасының басшылары мен жұмыскерлерінің қызметі туралы есептерді тыңдау және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адвокаттар алқасының төралқа мүшелерін, төралқа төрағасын, басқа да сайланбалы органдарының мүшелері мен төрағаларын мерзімінен бұрын кері шақыртып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің еселенген мөлшерінде есептелетін мүшелік және нысаналы жарналардың мөлшерлемелерін белгілеу жатады, бұл ретте кәсіптік қызметін ауылдық елді мекендерде жүзеге асыратын адвокаттар не бір жылдан аз адвокаттық қызмет өтілі бар жастар белгіленген мөлшерлеменің елу пайызы мөлшерінде мүшелік және нысаналы жарналарды төлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қаржылық-шаруашылық қызмет туралы есепті бекіту жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z261" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокаттар алқасы мүшелерінің жалпы жиналысы (конференциясы) адвокаттар алқасы мүшелері жалпы санының немесе тиісінше, адвокаттар алқасы мүшелері конференциясының сайланған делегаттары құрамының үштен екісі болған кезде шешімдер қабылдауға құқықты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z262" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адвокаттар алқасы мүшелерінің жалпы жиналысын (конференциясын) адвокаттар алқасының төралқасы кемінде жылына бір рет шақырады. Ревизиялық комиссияның немесе адвокаттар алқасы мүшелерінің жалпы санының кемінде төрттен бірінің талап етуі бойынша адвокаттар алқасы төралқасының төрағасы отыз күн ішінде адвокаттар алқасы мүшелерінің жалпы жиналысын (конференциясын) шақыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z263" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адвокаттар алқасының жарғысында жалпы жиналыстың (конференцияның) айрықша құзыретіне жататын өзге де мәселелер көзделуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>54-бап. Адвокаттар алқасы мүшелерiнiң жалпы жиналысы (конференциясы)</w:t>
-[...204 lines deleted...]
-      4. Адвокаттар алқасы мүшелерінің жалпы жиналысын (конференциясын) адвокаттар алқасының төралқасы кемiнде жылына бiр рет шақырады. Ревизиялық комиссияның немесе адвокаттар алқасы мүшелерiнің жалпы санының кемiнде төрттен бiрiнiң талап етуi бойынша адвокаттар алқасы төралқасының төрағасы отыз күн iшiнде адвокаттар алқасы мүшелерінің жалпы жиналысын (конференциясын) шақыруға мiндеттi.</w:t>
+        <w:t>55-бап. Адвокаттар алқасының төралқасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттар алқасының төралқасы адвокаттар алқасының алқалы атқарушы органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z263" w:id="178"/>
-[...15 lines deleted...]
-      5. Адвокаттар алқасының жарғысында жалпы жиналыстың (конференцияның) айрықша құзыретiне жататын өзге де мәселелер көзделуi мүмкiн.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәл сол бір адамдар адвокаттар алқасының төралқасында қатарынан екі мерзімнен артық бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар алқасының төралқасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адвокаттар алқасының жеке және заңды тұлғаларға білікті заң көмегін, оның ішінде Қазақстан Республикасының заңнамасында көзделген жағдайларда, адвокаттар бюджет қаражаты есебінен көрсететін, мемлекет кепілдік берген білікті заң көмегін көрсету жөніндегі жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адвокаттар алқасы мүшелерінің жалпы жиналысын (конференциясын) шақырады және оның шешімдерін орындауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адвокаттардың кәсіптік және өзге де құқықтарын қорғайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адвокаттар алқасының мүшелігіне қабылдауды жүзеге асырады, алқа мүшелігінен шығарады, адвокаттардың тағылымдамадан өтушілерінің тағылымдамадан өтуін ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адвокаттардың қызметі туралы олардың қорытылған есептерін Республикалық адвокаттар алқасына тоқсан сайын ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жүктілігі және босануы бойынша не бала үш жасқа толғанға дейін оның күтіміне байланысты демалыста болған кезеңінде адвокаттарды және еңбекке уақытша қабілетсіздігі салдарынан қатарынан екі айдан астам адвокаттық қызметті жүзеге асырмаған адвокаттарды мүшелік және нысаналы жарналарды төлеуден босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) адвокаттың әрекеттеріне (әрекетсіздігіне) жеке және заңды тұлғалардан келіп түскен шағымдарды (ұсынуларды) тексеру жөніндегі жұмысты ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) адвокаттарға аттестаттау жүргізуді және олардың біліктілігін арттыру жөніндегі жұмысты ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осы Заңда көзделген негіздер бойынша лицензиарға адвокатқа қатысты адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтата тұру немесе адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтату туралы талап қою арызын дайындау жөнінде өтінішхат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) адвокаттардың Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарын сақтауын қамтамасыз ету бойынша жұмысты ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жыл сайын мониторинг нәтижелері бойынша алқа адвокаттары көрсететін қызметтердің орташа құнын (көрсетілетін қызметтердің түрлері бойынша) айқындайды және осы ақпараттың адвокаттар алқасының, Республикалық адвокаттар алқасының интернет-ресурстарында орналастырылуын және бұқаралық ақпарат құралдарында жариялануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) оң жұмыс тәжірибесін талдайды, қорытады және таратады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) кодификациялық-анықтамалық жұмыс жүргізуді ұйымдастырады, адвокаттық қызмет мәселелері бойынша әдістемелік құралдар мен ұсынымдарды әзірлейді және басып шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) заң консультацияларын құрады, олардың меңгерушілерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) нысанын Республикалық адвокаттар алқасы бекітетін адвокат куәлігін береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) адвокаттар алқасының қаражатына жарғыда айқындалған және адвокаттар алқасы мүшелерінің жалпы жиналысы (конференциясы) айқындаған тәртіппен билік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) бухгалтерлік есепке алуды, қаржылық есептілікті, іс қағаздарын жүргізуді және бастапқы статистикалық деректерді қалыптастыруды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) адвокаттар алқасының мүлкіне билік ету тәртібін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) адвокаттар алқасы мүшелерінің жалпы жиналысының (конференциясының) айрықша құзыретіне жатқызылғандардан басқа, адвокаттар алқасы қызметінің өзге де мәселелерін шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 54-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 55-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>55-бап. Адвокаттар алқасының төралқасы</w:t>
-[...18 lines deleted...]
-      1. Адвокаттар алқасының төралқасы адвокаттар алқасының алқалы атқарушы органы болып табылады.</w:t>
+        <w:t>56-бап. Адвокаттар алқасы төралқасының төрағасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сайланған күніне дейін кемінде бес жыл тікелей адвокаттар алқасының мүшесі болған адвокат адвокаттар алқасы төралқасының төрағасы болып сайлана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дәл сол бір адамдар адвокаттар алқасының төралқасында қатарынан екі мерзімнен артық бола алмайды.</w:t>
-[...18 lines deleted...]
-      2. Адвокаттар алқасының төралқасы:</w:t>
+      Адвокаттар алқасы төралқасының төрағасы жасырын дауыс беру арқылы төрт жыл мерзімге сайланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәл сол бір адам қатарынан екі мерзімнен артық адвокаттар алқасы төралқасының төрағасы лауазымын атқара алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z267" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар алқасы төралқасының төрағасы алқаның жарғысына сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) адвокаттар алқасының жеке және заңды тұлғаларға заң көмегiн, оның ішінде Қазақстан Республикасының заңнамасында көзделген жағдайларда, адвокаттар бюджет қаражаты есебінен көрсететін, мемлекет кепілдік берген заң көмегін көрсету жөнiндегi жұмысын ұйымдастырады;</w:t>
-[...323 lines deleted...]
-      19) адвокаттар алқасы мүшелерiнiң жалпы жиналысының (конференциясының) айрықша құзыретiне жатқызылғандардан басқа, адвокаттар алқасы қызметiнiң өзге де мәселелерiн шешедi.</w:t>
+      1) төралқаның жұмысын ұйымдастырады, оның отырыстарында төрағалық етеді және төралқа, адвокаттар алқасы мүшелерінің жалпы жиналыстары (конференциялары) шешімдерінің орындалуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) төралқа аппаратының жұмысына басшылық етеді, адвокаттар алқасы аппаратының жұмыскерлерін жұмысқа қабылдауды және жұмыстан босатуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдарда, қоғамдық бірлестіктерде, басқа да ұйымдар мен мекемелерде адвокаттар алқасы атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адвокаттық қызметті ұйымдастырудың адвокат таңдаған нысанын және заңды мекенжайын көрсетіп, адвокаттар алқасына мүше болып кірген, сондай-ақ шығарылу себептерін көрсете отырып, адвокаттар алқасына мүшеліктен шығарылған лицензиаттар туралы мәліметтердің лицензиарға, Республикалық адвокаттар алқасына уақтылы ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адвокаттар көрсеткен білікті заң көмегі туралы статистикалық мәліметтерді қоса алғанда, адвокаттар алқасының қызметі туралы есептің Республикалық адвокаттар алқасына ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) адвокаттар көрсеткен, мемлекет кепілдік берген білікті заң көмегі туралы және қорғау мен өкілдік етуге байланысты шығыстарды бюджет қаражаты есебінен өтеу туралы жиынтық есептің аумақтық әділет органына уақтылы ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) адвокаттардың тағылымдамадан өтушілерінің тағылымдамадан өтуін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) адвокаттардың біліктілігін арттыру бағдарламаларының іске асырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттар алқасының төралқасы төрағасының басқа да өкілеттіктері адвокаттар алқасының жарғысында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 55-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 56-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>56-бап. Адвокаттар алқасы төралқасының төрағасы</w:t>
-[...18 lines deleted...]
-      1. Сайланған күніне дейін кемiнде бес жыл тiкелей адвокаттар алқасының мүшесi болған адвокат адвокаттар алқасы төралқасының төрағасы болып сайлана алады.</w:t>
+        <w:t>57-бап. Адвокаттар алқасының ревизиялық комиссиясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттар алқасының ревизиялық комиссиясы адвокаттар алқасы мен оның органдарының қаржылық-шаруашылық қызметін бақылауды жүзеге асыратын адвокаттар алқасының органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:p>
-[...316 lines deleted...]
-    <w:bookmarkStart w:name="z269" w:id="184"/>
+    <w:bookmarkStart w:name="z269" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Адвокаттар алқасының ревизиялық комиссиясы адвокаттар алқасы мүшелерінің қатарынан құрылуы мүмкін. Ревизиялық комиссияның мүшелері адвокаттар алқасында өзге сайланбалы лауазымды атқаруға құқылы емес. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Адвокаттар алқасының ревизиялық комиссиясы бес адамнан аспайтын құрамда құрылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокаттар алқасы ревизиялық комиссиясының мүшелері өз қызметін ерікті негіздерде, өтеусіз жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="185"/>
+    <w:bookmarkStart w:name="z270" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Адвокаттар алқасының ревизиялық комиссиясы адвокаттар алқасы мүшелерiнiң жалпы жиналысында (конференциясында) төрт жылдан аспайтын мерзiмге сайланады және алқаның жоғары басқару органына есеп береді. </w:t>
+      3. Адвокаттар алқасының ревизиялық комиссиясы адвокаттар алқасы мүшелерінің жалпы жиналысында (конференциясында) төрт жылдан аспайтын мерзімге сайланады және алқаның жоғары басқару органына есеп береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәл сол бір адам адвокаттар алқасының ревизиялық комиссиясы құрамында бір мерзімнен артық бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адвокаттар алқасы ревизиялық комиссиясының кез келген уақытта адвокаттар алқасының қаржылық-шаруашылық қызметіне тексеру жүргізуге құқығы бар. Адвокаттар алқасының органдары адвокаттар алқасы ревизиялық комиссиясының талап етуі бойынша тексеруге қажетті құжаттарды ұсынуға және ауызша немесе жазбаша нысанда қажетті түсініктер беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z272" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ревизиялық комиссия адвокаттар алқасының қаржылық-шаруашылық қызметі туралы жылдық есепке міндетті түрде тексеру жүргізеді және оның нәтижелерін адвокаттар алқасының және Республикалық адвокаттар алқасының интернет-ресурстарында орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:p>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="188"/>
+    <w:bookmarkStart w:name="z273" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Ревизиялық комиссия адвокаттар алқасы мүшелерінің кезекті жалпы жиналысына (конференциясына) есеп ұсынады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z274" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Адвокаттар алқасы ревизиялық комиссиясының жұмыс тәртібі, есеп ұсыну мерзімділігі адвокаттар алқасының жарғысында және ішкі құжаттарында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58-бап. Адвокаттар алқасына мүшелік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Адвокаттар алқасына мүшелік міндетті болып табылады. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z274" w:id="189"/>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кіру жарналарына тыйым салынады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14209,901 +15377,981 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мән-жайлардың бірінің анықталуы адвокаттар алқасына мүшелікке қабылдаудан бас тартуға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Адвокаттар алқасына мүшелiкке қабылдаудан бас тартуға Республикалық адвокаттар алқасына немесе сотқа шағым жасалуы мүмкiн.</w:t>
-[...18 lines deleted...]
-      2. Адам адвокаттар алқасынан шығарылып, бiрақ адвокаттық қызметпен айналысуға арналған лицензиясын сақтап қалған жағдайда, ол шығарылған күннен бастап кемінде алты ай өткеннен кейiн адвокаттар алқасына қайта қабылдануы мүмкiн. Бұл кезеңде адвокаттық қызметтi жүзеге асыруға жол берiлмейдi.</w:t>
+      Адвокаттар алқасына мүшелікке қабылдаудан бас тартуға Республикалық адвокаттар алқасына немесе сотқа шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адам адвокаттар алқасынан шығарылып, бірақ адвокаттық қызметпен айналысуға арналған лицензиясын сақтап қалған жағдайда, ол шығарылған күннен бастап кемінде алты ай өткеннен кейін адвокаттар алқасына қайта қабылдануы мүмкін. Бұл кезеңде адвокаттық қызметті жүзеге асыруға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58-1-бап. Адвокаттар тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z460" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республикалық адвокаттар алқасы білікті заң көмегінің бірыңғай цифрлық жүйесінде адвокаттар тізілімін қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z461" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар тізілімі мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z462" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адвокаттың тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), оның туған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z463" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адвокаттық қызметпен айналысуға арналған лицензияның нөмірі мен берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z464" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) астананың, облыстың, республикалық маңызы бар қаланың адвокаттар алқасына мүше болу күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z465" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адвокаттық қызмет ұйымының адвокат таңдаған нысаны, заңды мекенжайы, байланыс телефондарының нөмірлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z466" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адвокатқа қатысты тәртіптік жазалау шараларының болуы немесе болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z467" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтата тұру күні мен негіздері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z468" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтату күні мен негіздері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z469" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) адвокаттар алқасына мүшелікті тоқтата тұру не тоқтату күні мен негіздері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z470" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокат Республикалық адвокаттар алқасын адвокаттар тізілімінде қамтылған ақпаратты өзгертуге алып келетін кез келген оқиғалардың басталғаны туралы жазбаша нысанда немесе электрондық құжат жіберу арқылы осындай оқиғалар басталған күннен кейінгі күннен бастап үш жұмыс күні ішінде хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z471" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының заңдарында қол жеткізу шектелген мәліметтерді қоспағанда, адвокаттар тізілімінде қамтылған ақпарат жалпыға бірдей қолжетімді болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-1-баппен толықтырылды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>58-1-бап. Адвокаттар тізілімі</w:t>
-[...317 lines deleted...]
-        </w:rPr>
         <w:t>59-бап. Адвокаттың анты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="204"/>
+    <w:bookmarkStart w:name="z277" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Адвокаттар алқасына мүшелікке кірген лицензиат Республикалық адвокаттар алқасы белгілеген тәртіппен мынадай мазмұнда ант береді: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мен, (аты және тегі), білікті заң көмегін көрсету қағидаттарын, Адвокаттардың кәсіптік әдеп кодексін сақтауға, адам құқықтарын, бостандықтары мен мүдделерін адал және шынайы ниетпен қорғауға, білікті заң көмегін алу құқығын қамтамасыз етуге, Қазақстан Республикасының Конституциясына, Қазақстан Республикасының заңдарына сәйкес жүктелген міндеттерді орындауға салтанатты түрде ант етемін.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z278" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лицензиат ант мәтініне қол қояды, ол адвокаттың жеке ісінде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z279" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокаттар алқасы адвокаттар алқасы мүшелерінің тізімін жүргізеді және оны жаңартылған күйде адвокаттар алқасының интернет-ресурсында орналастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Мен, (аты және тегі), заң көмегін көрсету қағидаттарын, Адвокаттардың кәсіптік әдеп кодексiн сақтауға, адам құқықтарын, бостандықтары мен мүдделерін адал және шынайы ниетпен қорғауға, заң көмегін алу құқығын қамтамасыз етуге, Қазақстан Республикасының Конституциясына, Қазақстан Республикасының заңдарына сәйкес жүктелген міндеттерді орындауға салтанатты түрде ант етемін.".</w:t>
-[...56 lines deleted...]
-        <w:t>
       Адвокаттар алқасы адвокат мәртебесін алу, тоқтата тұру және тоқтату туралы ақпаратты Республикалық адвокаттар алқасына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">60-бап. Адвокаттар алқасына мүшелікті тоқтату </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="207"/>
+    <w:bookmarkStart w:name="z280" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Адвокаттар алқасының төралқасы адвокаттың адвокаттар алқасына мүшелігін мынадай: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z428" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адвокаттық қызметпен айналысуға арналған лицензияның қолданысы тоқтатылған немесе одан айырылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z429" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) адвокат өз міндеттерін орындаған кезде Қазақстан Республикасы заңнамасының талаптары мен нормаларын, адвокаттар алқасының жарғысында бекітілген білікті заң көмегін көрсету қағидаттарын, Адвокаттардың кәсіптік әдеп кодексін өрескел не бірнеше рет бұзған; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z428" w:id="208"/>
-[...15 lines deleted...]
-      1) адвокаттық қызметпен айналысуға арналған лицензияның қолданысы тоқтатылған немесе одан айырылған;</w:t>
+    <w:bookmarkStart w:name="z430" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Заңның 55-бабы 2-тармағының 8) тармақшасына сәйкес адвокаттар алқасы өткізген аттестаттау нәтижелері бойынша белгіленген біліктілігінің жеткіліксіздігі салдарынан адвокаттың өз кәсіптік міндеттерін орындай алмайтыны анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z429" w:id="209"/>
-[...15 lines deleted...]
-      2) адвокат өз міндеттерін орындаған кезде Қазақстан Республикасы заңнамасының талаптары мен нормаларын, адвокаттар алқасының жарғысында бекітілген заң көмегін көрсету қағидаттарын, Адвокаттардың кәсіптік әдеп кодексін өрескел не бірнеше рет бұзған; </w:t>
+    <w:bookmarkStart w:name="z530" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) адвокаттық қызметпен айналысуға арналған лицензияның қолданысы тоқтатыла тұрған осы Заңның 43-бабы 3-тармағының 3) тармақшасында көзделген мән-жайлар жойылмаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z430" w:id="210"/>
-[...15 lines deleted...]
-      3) осы Заңның 55-бабы 2-тармағының 8) тармақшасына сәйкес адвокаттар алқасы өткізген аттестаттау нәтижелері бойынша белгіленген біліктілігінің жеткіліксіздігі салдарынан адвокаттың өз кәсіптік міндеттерін орындай алмайтыны анықталған;</w:t>
+    <w:bookmarkStart w:name="z431" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мүшелік жарналарды жүйелі түрде төлемеген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z530" w:id="211"/>
-[...15 lines deleted...]
-      3-1) адвокаттық қызметпен айналысуға арналған лицензияның қолданысы тоқтатыла тұрған осы Заңның 43-бабы 3-тармағының 3) тармақшасында көзделген мән-жайлар жойылмаған;</w:t>
+    <w:bookmarkStart w:name="z432" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коммерциялық ұйымның байқаушы кеңесінің құрамына кіру, дауды шешу үшін тиісті төреліктің төрешісі болып сайлану немесе тағайындалу, сондай-ақ оқытушылық, ғылыми, шығармашылық қызметпен айналысу жағдайларын қоспағанда, адвокат кәсіптік қызметпен қатар кәсіпкерлік немесе өзге ақы төленетін қызметпен де айналысқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z431" w:id="212"/>
-[...15 lines deleted...]
-      4) мүшелік жарналарды жүйелі түрде төлемеген;</w:t>
+    <w:bookmarkStart w:name="z433" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өз еркі бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z432" w:id="213"/>
-[...15 lines deleted...]
-      5) коммерциялық ұйымның байқаушы кеңесінің құрамына кіру, дауды шешу үшін тиісті төреліктің төрешісі болып сайлану немесе тағайындалу, сондай-ақ оқытушылық, ғылыми немесе өзге де шығармашылық қызметпен айналысу жағдайларын қоспағанда, адвокат кәсіптік қызметпен қатар кәсiпкерлiк немесе өзге ақы төленетін қызметпен де айналысқан;</w:t>
+    <w:bookmarkStart w:name="z434" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) адвокат қайтыс болған жағдайларда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z433" w:id="214"/>
-[...15 lines deleted...]
-      6) өз еркі бойынша;</w:t>
+    <w:bookmarkStart w:name="z435" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) алқаның жарғысында көзделген өзге де жағдайларда тоқтатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z434" w:id="215"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z281" w:id="217"/>
+    <w:bookmarkStart w:name="z281" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Адвокатты адвокаттар алқасынан осы баптың 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3) және 3-1) тармақшаларында көзделген негіздер бойынша шығару адвокаттық қызметпен айналысуға арналған лицензияның қолданысын тоқтатуға алып келеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z282" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокаттар алқасына мүшелікті тоқтатуға адвокаттар алқасының төралқасы қаулысының көшірмесі адвокатқа табыс етілген күннен бастап бір ай мерзімде Республикалық адвокаттар алқасына немесе сотқа шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 60-бапқа өзгеріс енгізілді – ҚР 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>61-бап. Адвокаттар алқасы мүшесінің құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттар алқасы мүшесінің:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z282" w:id="218"/>
-[...137 lines deleted...]
-    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адвокаттар алқасы, оның органдары мен лауазымды адамдары тарапынан берілетін жәрдемді, кәсіптік көмек пен қорғауды пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15111,823 +16359,823 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адвокаттар алқасының және Республикалық адвокаттар алқасының органдарына сайлауға және сайлануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) адвокаттар алқасы органдарының алдына алқа қызметiне қатысты мәселелер қоюға, алқа мен оның органдарының жұмысын жақсарту жөнiнде ұсыныстар енгiзуге, шешiмдердi талқылау мен қабылдауға қатысуға, адвокаттар алқасының органдарынан олардың қызметi туралы құжаттар мен материалдар ұсынуын талап етуге;</w:t>
-[...35 lines deleted...]
-      5) адвокаттар алқасының жарғысында айқындалған тәртiппен және шарттарда оның мүлкiн пайдалануға;</w:t>
+      3) адвокаттар алқасы органдарының алдына алқа қызметіне қатысты мәселелер қоюға, алқа мен оның органдарының жұмысын жақсарту жөнінде ұсыныстар енгізуге, шешімдерді талқылау мен қабылдауға қатысуға, адвокаттар алқасының органдарынан олардың қызметі туралы құжаттар мен материалдар ұсынуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өзінің қызметін немесе мінез-құлқын адвокаттар алқасының органдары тексерген және талқылаған барлық жағдайларда оған жеке өзі қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адвокаттар алқасының жарғысында айқындалған тәртіппен және шарттарда оның мүлкін пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) адвокаттар алқасының құрамынан өз еркімен шығуға құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="220"/>
-[...15 lines deleted...]
-      2. Адвокаттар алқасының мүшесi:</w:t>
+    <w:bookmarkStart w:name="z284" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар алқасының мүшесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адвокаттар алқасы жарғысының талаптарын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адвокаттар алқасы мүшелері жалпы жиналысының (конференциясының), Республикалық адвокаттар алқасының және олардың органдарының шешімдерін орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүшелік және нысаналы жарналар төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адвокаттар алқасының төралқасына көрсетілген білікті заң көмегі туралы статистикалық мәліметтер ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тегі, аты, әкесінің аты (ол бар болған жағдайда) өзгерген жағдайда, Қазақстан Республикасының рұқсаттар және хабарламалар туралы заңнамасында белгіленген тәртіппен және шарттарда лицензиарға адвокаттық қызметпен айналысуға арналған лицензияны қайта ресімдеу туралы өтініш беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) адвокаттар алқасының төралқасына өзінің заңды мекенжайының өзгергені туралы хабарлауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) адвокаттар алқасының төралқасына жеке және заңды тұлғалардың өзі көрсеткен білікті заң көмегінің сапасына берген жолданымдары бойынша тексеру үшін қажетті материалдарды ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z285" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокаттар алқасының мүшесі адвокаттар алқасының алдында, мүшелік және нысаналы жарналарды төлеу міндеттемесінен басқа, өзге біржақты мүліктік міндеттемелер жүктей алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z286" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адвокаттар алқасының мүшелері өздерінің құқықтары мен міндеттері бойынша тең болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...137 lines deleted...]
-      3. Адвокаттар алқасының мүшесі адвокаттар алқасының алдында, мүшелік және нысаналы жарналарды төлеу міндеттемесінен басқа, өзге біржақты мүліктік міндеттемелер жүктей алмайды.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 61-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>62-бап. Заң консультациясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Азаматтардың білікті заң көмегіне қол жеткізуін қамтамасыз ету үшін адвокаттар алқасының төралқасы заң консультацияларын, оның ішінде мамандандырылған заң консультацияларын құрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z286" w:id="222"/>
-[...15 lines deleted...]
-      4. Адвокаттар алқасының мүшелері өздерінің құқықтары мен міндеттері бойынша тең болады.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультациясы адвокаттар алқасының құрылымдық бөлімшесі (филиалы) болып табылады. Оның өз атауы және тиісті адвокаттар алқасына тиесілілігі көрсетілген мөрі, білікті заң көмегін көрсетуді ұйымдастыруға қажетті өзге атрибутикасы болады. Заң консультациясы адвокаттар алқасы мүшелерінің жалпы жиналысы (конференциясы) қабылдайтын Ереже негізінде жұмыс істейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z289" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заң консультациясы орналасатын жерді адвокаттар алқасының төралқасы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z290" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заң консультациясын адвокаттар алқасының төралқасы тағайындайтын меңгеруші басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>62-бап. Заң консультациясы</w:t>
-[...95 lines deleted...]
-        </w:rPr>
         <w:t>63-бап. Адвокаттық кеңсе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="227"/>
+    <w:bookmarkStart w:name="z291" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Адвокаттық кеңсе коммерциялық емес ұйым болып табылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z292" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Адвокаттық кеңсе адвокаттардың білікті заң көмегін көрсетуінің материалдық, ұйымдастырушылық-құқықтық және өзге де жағдайларын қамтамасыз ету мақсатында құрылады (жасалады). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z293" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Адвокаттық кеңсені адвокаттар алқасының мүшесі (мүшелері) құрады (жасайды). Адвокат тек бір ғана адвокаттық кеңсенің әріптесі бола алады. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z292" w:id="228"/>
+    <w:bookmarkStart w:name="z294" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адвокаттық кеңсенің әріптестері оның міндеттемелері бойынша жауап бермейді, ал адвокаттық кеңсе өз әріптестерінің міндеттемелері бойынша жауап бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z295" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адвокаттық кеңсе клиенттермен және үшінші тұлғалармен есеп айырысу бойынша және адвокаттық кеңсенің құрылтай құжаттарында көзделген басқа да мәселелер бойынша адвокаттардың өкілдері болып әрекет ете алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z296" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Адвокаттық кеңсе құрған (жасаған) адвокаттар өздерінің арасында қарапайым жазбаша нысанда әріптестік шарт жасасады. Әріптестік шарт бойынша адвокаттар барлық әріптестердің атынан білікті заң көмегін көрсету үшін өз күш-жігерін біріктіруге міндеттенеді. Әріптестік шарт адвокаттық кеңсені мемлекеттік тіркеу үшін ұсынылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z297" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Егер әріптестік шартта өзгеше белгіленбесе, адвокаттық кеңсенің жалпы істерін жүргізуді басқарушы әріптес жүзеге асырады. Білікті заң көмегін көрсету туралы шартты адвокаттық кеңсе өз атынан, соған кіретін барлық әріптестердің тапсырмасы бойынша, солардың есебінен және мүдделерінде жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z298" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Адвокаттық кеңсе адвокаттардың заң көмегiн көрсетуiнiң материалдық, ұйымдастырушылық-құқықтық және өзге де жағдайларын қамтамасыз ету мақсатында құрылады (жасалады). </w:t>
-[...79 lines deleted...]
-      6. Адвокаттық кеңсе құрған (жасаған) адвокаттар өздерінің арасында қарапайым жазбаша нысанда әріптестік шарт жасасады. Әріптестік шарт бойынша адвокаттар барлық әріптестердің атынан заң көмегін көрсету үшін өз күш-жігерін біріктіруге міндеттенеді. Әріптестік шарт адвокаттық кеңсені мемлекеттік тіркеу үшін ұсынылмайды.</w:t>
+      8. Бір адвокат құрған (жасаған) адвокаттық кеңсе өз қызметін жарғы негізінде жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z297" w:id="233"/>
-[...15 lines deleted...]
-      7. Егер әріптестік шартта өзгеше белгіленбесе, адвокаттық кеңсенің жалпы істерін жүргізуді басқарушы әріптес жүзеге асырады. Заң көмегін көрсету туралы шартты адвокаттық кеңсе өз атынан, соған кіретін барлық әріптестердің тапсырмасы бойынша, солардың есебінен және мүдделерінде жасасады.</w:t>
+    <w:bookmarkStart w:name="z299" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Адвокаттық кеңсенің адвокаты адвокаттық кеңсе мемлекеттік тіркелгеннен және (немесе) оған қабылданғаннан кейін күнтізбелік он күн ішінде бұл туралы тиісті адвокаттар алқасын жазбаша хабардар етуге және адвокаттық кеңсенің әріптестік құжаттарын оның иелігіне ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z298" w:id="234"/>
-[...15 lines deleted...]
-      8. Бiр адвокат құрған (жасаған) адвокаттық кеңсе өз қызметін жарғы негізінде жүзеге асырады. </w:t>
+    <w:bookmarkStart w:name="z300" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Адвокаттық кеңселердің әріптестері салым ретінде енгізген мүлік адвокаттық кеңсеге меншік құқығында тиесілі болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z299" w:id="235"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="237"/>
+    <w:bookmarkStart w:name="z301" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Адвокаттық кеңсе әріптестерінің құрамын өзгерту: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әріптестің шығуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жаңа әріптесті қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әріптестің адвокаттық қызметті осы Заңда көзделген негіздер бойынша тоқтатуы салдарынан жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Адвокаттық кеңсенің әріптестері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер адвокаттық кеңсенің жарғысында өзгеше көзделмесе, адвокаттық кеңседен шыққан не адвокаттық қызметті тоқтатқан кезде өздері адвокаттық кеңсенің меншігіне берген мүлік құны шегінде адвокаттық кеңсе мүлкінің бір бөлігін немесе осы мүліктің құнын алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адвокаттық кеңсе таратылған жағдайда, оның кредиторлармен есеп айырысқаннан кейін қалған мүлкінің бір бөлігін өздері адвокаттық кеңсенің меншігіне берген мүлік құны шегінде алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Адвокаттық кеңселерді құруға мемлекеттік органдардың арнайы рұқсаты талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...128 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 63-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -15999,1634 +17247,1634 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>64-бап. Адвокаттық қызметті жеке-дара жүзеге асыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="240"/>
+    <w:bookmarkStart w:name="z304" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Кәсіптік қызметті жеке-дара жүзеге асыруға шешім қабылдаған адвокат бұл туралы адвокаттар алқасын хабардар етеді. Хабарламада адвокаттың тегі, аты, әкесінің аты (ол бар болған жағдайда), оның тұрақты тұрған жері көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z305" w:id="241"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z305" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Кәсіптік қызметті заңды тұлға құрмастан, жеке-дара жүзеге асыратын адвокат банктерде есеп айырысу шоттары мен өзге де шоттарға, жеке мөрге, мөртабандарға, жеке бланкілерге ие болуға құқылы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>65-бап. Республикалық адвокаттар алқасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z306" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республикалық адвокаттар алқасы адвокаттар алқаларының міндетті мүшелігіне негізделген, коммерциялық емес, тәуелсіз, кәсіптік, өзін-өзі басқаратын, өзін-өзі қаржыландыратын ұйым болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z307" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республикалық адвокаттар алқасы адвокаттық өзін-өзі басқару ұйымы ретінде Қазақстан Республикасындағы және оның шегінен тыс жердегі мемлекеттік және өзге де ұйымдарда адвокаттар алқалары мен адвокаттардың мүдделерін білдіру және қорғау, адвокаттар алқаларының қызметін үйлестіру, адвокаттар көрсететін білікті заң көмегінің жоғары деңгейін қамтамасыз ету мақсатында құрылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z308" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республикалық адвокаттар алқасын Адвокаттар алқаларының республикалық конференциясы құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z309" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республикалық адвокаттар алқасының жарғысын Адвокаттар алқаларының республикалық конференциясы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z310" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республикалық адвокаттар алқасы Қазақстан Республикасының заңнамасында белгіленген тәртіппен мемлекеттік тіркелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z311" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республикалық адвокаттар алқасын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z312" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республикалық адвокаттар алқасы мен оның органдарының өз құзыреті шегінде қабылдаған шешімдері адвокаттар алқалары мен адвокаттар үшін міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z313" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республикалық адвокаттар алқасы адвокаттар тізілімін жаңартылған күйде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z314" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Республикалық адвокаттар алқасы адвокаттардың әрекеттеріне (әрекетсіздігіне), адвокаттар алқаларының басқару органдарының шешімдеріне шағымдарды осы Заңға сәйкес қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z315" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жарғыда көзделген жағдайларда, Республикалық адвокаттар алқасында Адвокаттар алқаларының республикалық конференциясы қабылдайтын ережелер негізінде жұмыс істейтін әдеп жөніндегі комиссия мен басқа да органдар құрылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 65-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>65-бап. Республикалық адвокаттар алқасы</w:t>
-[...178 lines deleted...]
-      9. Республикалық адвокаттар алқасы адвокаттардың әрекеттеріне (әрекетсіздігіне), адвокаттар алқаларының басқару органдарының шешімдеріне шағымдарды осы Заңға сәйкес қарайды.</w:t>
+        <w:t>66-бап. Республикалық адвокаттар алқасының жарғысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республикалық адвокаттар алқасының жарғысында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z315" w:id="251"/>
-[...15 lines deleted...]
-      10. Жарғыда көзделген жағдайларда, Республикалық адвокаттар алқасында Адвокаттар алқаларының республикалық конференциясы қабылдайтын ережелер негiзiнде жұмыс iстейтiн әдеп жөніндегі комиссия мен басқа да органдар құрылуы мүмкiн.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Республикалық адвокаттар алқасының атауы, қызмет нысанасы мен мақсаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Республикалық адвокаттар алқасы мүшелерінің құқықтары мен міндеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Республикалық адвокаттар алқасының құрылымы, оның органдарын қалыптастыру тәртібі мен олардың құзыреті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мүлікті түзу көздері және оған билік ету тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адвокаттар алқалары жүзеге асыратын аударымдардың мөлшері мен тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Республикалық адвокаттар алқасын қайта ұйымдастыру және тарату тәртібі көзделуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z317" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республикалық алқаның жарғысында Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де ережелер қамтылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 65-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 66-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>66-бап. Республикалық адвокаттар алқасының жарғысы</w:t>
-[...18 lines deleted...]
-      1. Республикалық адвокаттар алқасының жарғысында:</w:t>
+        <w:t>67-бап. Адвокаттар алқаларының республикалық конференциясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z318" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттар алқаларының республикалық конференциясы Республикалық адвокаттар алқасының жоғары органы болып табылады, ол екі жылда кемінде бір рет шақырылады. Егер конференцияның жұмысына Республикалық адвокаттар алқасы мүшелерінің төрттен үшінен кем емес делегаттар қатысқан болса, ол құқықты болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:p>
-[...123 lines deleted...]
-      2. Республикалық алқаның жарғысында Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де ережелер қамтылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z319" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Конференция Республикалық адвокаттар алқасы қызметінің кез келген мәселелерін шешуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конференцияның айрықша құзыретіне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Республикалық адвокаттар алқасының жарғысын қабылдау және оған өзгерістер мен толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Республикалық адвокаттар алқасы төралқасының орналасатын жерін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Республикалық адвокаттар алқасы төралқасының мүшелерін лауазымға сайлау және одан босату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Республикалық адвокаттар алқасының төрағасын лауазымға сайлау және одан босату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Республикалық адвокаттар алқасы ревизиялық комиссиясының мүшелері мен төрағасын лауазымға сайлау және одан босату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) адвокатураның тәртіптік комиссиясының мүшелері мен төрағасын лауазымға сайлау және одан босату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Республикалық конференцияда адвокаттар алқаларынан делегаттардың өкілдік ету нормаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Адвокаттардың кәсіптік әдеп кодексін бекіту және оған өзгерістер мен толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Адвокаттарға аттестаттау жүргізу тәртібі туралы ережені бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 66-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      10) алып тасталды – ҚР 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) алып тасталды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) алып тасталды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) алып тасталды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) алып тасталды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) алып тасталды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) алып тасталды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) алып тасталды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z446" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) кешенді әлеуметтік білікті заң көмегін көрсетудің көлемі мен тәртібін бекіту; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) адвокаттардың бұқаралық ақпарат құралдарындағы мінез-құлық қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20) алып тасталды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21) алып тасталды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z502" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Республикалық адвокаттар алқасының ортақ мұқтаждарына адвокаттар алқалары жүзеге асыратын жарналардың мөлшері мен тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Республикалық адвокаттар алқасын ұстауға арналған шығыстар сметасын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Республикалық адвокаттар алқасы төралқасының есебін, оның ішінде Республикалық адвокаттар алқасын ұстауға арналған шығыстар сметасының атқарылуы туралы есебін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) ревизиялық комиссияның Республикалық адвокаттар алқасының қаржылық-шаруашылық қызметінің нәтижелері туралы есебін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) конференцияның регламентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Республикалық адвокаттар алқасының жарғысында және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> қараңыз) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>67-бап. Адвокаттар алқаларының республикалық конференциясы</w:t>
-[...608 lines deleted...]
-      18) кешенді әлеуметтік заң көмегін көрсетудің көлемі мен тәртібін бекіту; </w:t>
+        <w:t>68-бап. Республикалық адвокаттар алқасының төралқасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республикалық адвокаттар алқасының төралқасы Республикалық адвокаттар алқасының алқалы атқарушы органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:p>
-[...352 lines deleted...]
-    <w:bookmarkStart w:name="z321" w:id="259"/>
+    <w:bookmarkStart w:name="z321" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Республикалық адвокаттар алқасының төралқасы жасырын дауыс беру арқылы төрт жылға сайланады және әрбір адвокаттар алқасынан адвокаттардың тең санынан тұрады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сол бір адам Республикалық адвокаттар алқасының төралқасында бір мерзімнен артық бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="260"/>
+    <w:bookmarkStart w:name="z322" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Төралқа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Республикалық адвокаттар алқасының жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17708,51 +18956,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) адвокаттар алқаларының қызметін үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) уәкілетті орган бекітетін нысан бойынша, адвокаттар көрсеткен заң көмегі туралы статистикалық мәліметтерді уәкілетті органға ұсынады;</w:t>
+      6) уәкілетті орган бекітетін нысан бойынша, адвокаттар көрсеткен білікті заң көмегі туралы статистикалық мәліметтерді уәкілетті органға ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) адвокаттардың кәсіптік деңгейін көтеру жөніндегі жұмысты ұйымдастырады, адвокаттарды кәсіптік даярлаудың бірыңғай әдістемесін әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17837,1282 +19085,1282 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) адвокаттар алқаларын ақпараттық қамтамасыз етуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жыл сайын мониторинг нәтижелері бойынша алқалар адвокаттары көрсететін қызметтердің орташа құнын (көрсетілетін қызметтердің түрлері бойынша) айқындайды және осы ақпараттың Республикалық адвокаттар алқасының интернет-ресурсында орналастырылуын және бұқаралық ақпарат құралдарында жариялануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z447" w:id="261"/>
+    <w:bookmarkStart w:name="z447" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Республикалық адвокаттар алқасының интернет-ресурсында:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңартылған күйде адвокаттық қызметпен айналысатын адвокаттардың тізімін, сондай-ақ аумақтық адвокаттар алқалары адвокаттарының тізімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының адвокаттық қызметке және білікті заң көмегіне қатысты нормативтік құқықтық актілерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттардың кәсіптік әдеп кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білікті заң көмегін көрсету стандарттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білікті заң көмегі сапасының өлшемшарттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілікті арттыру стандарттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық адвокаттар алқасының қаржылық-шаруашылық қызметі туралы, әрбір өзіндік ерекшелік бойынша жеке-жеке барлық түсімдер мен шығыстар туралы ақпарат қамтылатын есепті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адвокаттар алқалары және Республикалық адвокаттар алқасы төралқаларының құрамдары туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кешенді әлеуметтік білікті заң көмегін көрсету туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адвокатураның тәртіптік комиссиясы жұмысының нәтижелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адвокатураның іс-шаралары мен оқиғаларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және Республикалық адвокаттар алқасының қызметі туралы өзге де қажетті ақпаратты орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық адвокаттар алқасы адвокаттар алқалары мүшелерінің ақпарат алу тәсілдерін көздеуге тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) екі жылда кемінде бір рет Адвокаттар алқаларының республикалық конференциясын шақырады, оның күн тәртібін қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Республикалық адвокаттар алқасының мүлкіне сметаға және мүліктің мақсатына сәйкес өз құзыреті шегінде билік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Республикалық адвокаттар алқасы төралқасының регламентін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Республикалық адвокаттар алқасының эмблемасын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) білікті заң көмегін көрсету стандарттарын уәкілетті органмен келісу бойынша бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-2) білікті заң көмегін көрсету сапасының өлшемшарттарын уәкілетті органмен келісу бойынша бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-3) адвокаттық мантияның нысаны мен сипаттамасын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-4) адвокат куәлігінің нысанын және оны толтыру тәртібін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-5) адвокаттардың тағылымдамадан өтушілерінің тағылымдамадан өту тәртібі туралы ережені уәкілетті органмен келісу бойынша бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-6) адвокаттардың біліктілігін арттыру стандарттарын уәкілетті органмен келісу бойынша бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-7) адвокаттардың біліктілігін арттыру тәртібін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-8) адвокаттық сұрау салудың нысанын, оны ресімдеу және жіберу тәртібін уәкілетті органмен келісу бойынша бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-9) адвокаттардың тәртіптік комиссиясы туралы ережені бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-10) адвокатураның тәртіптік комиссиясы туралы ережені бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-11) адвокаттар үшін олардың қызметінің ерекшеліктері мен өзіндік ерекшілігін ескере отырып, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл мәселелері жөнінде әдістемелік ұсынымдарды әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-12) қаржы мониторингі жөніндегі уәкілетті орган белгілеген нысан бойынша және мерзімдерде қаржы мониторингі жөніндегі уәкілетті органға жыл сайын осындай ақпарат бере отырып, қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын таратуды қаржыландыру тәуекелдерін анықтау тұрғысынан адвокаттардың қызметіне талдауды және мониторингті өз құзыреті шегінде жүргізеді, Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасын қолдану практикасын жинақтап қорытады және оны жетілдіру жөнінде ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Республикалық адвокаттар алқасының жарғысында көзделген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ревизиялық комиссияның немесе адвокаттар алқалары жалпы санының кемінде үштен бірінің талап етуі бойынша Республикалық адвокаттар алқасының төралқасы екі ай ішінде кезектен тыс Республикалық конференцияны шақыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z324" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Төралқаның шешімдері оның отырысына қатысып отырған мүшелері жалпы санының жай көпшілік даусымен қабылданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...551 lines deleted...]
-      4. Ревизиялық комиссияның немесе адвокаттар алқалары жалпы санының кемінде үштен бірінің талап етуі бойынша Республикалық адвокаттар алқасының төралқасы екі ай ішінде кезектен тыс Республикалық конференцияны шақыруға міндетті.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 68-бапқа өзгерістер енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>69-бап. Республикалық адвокаттар алқасының төрағасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z325" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кемінде бес жыл адвокаттық қызмет өтілі бар адвокат Республикалық адвокаттар алқасының төрағасы болып сайлана алады. Республикалық адвокаттар алқасының төрағасы жасырын дауыс беру арқылы төрт жыл мерзімге сайланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z324" w:id="263"/>
-[...15 lines deleted...]
-      5. Төралқаның шешімдері оның отырысына қатысып отырған мүшелері жалпы санының жай көпшілік даусымен қабылданады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәл сол бір адам Республикалық адвокаттар алқасының төрағасы лауазымын бір мерзімнен артық атқара алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республикалық адвокаттар алқасының төрағасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік және өзге де ұйымдарда, сондай-ақ жеке тұлғалармен қарым-қатынаста Республикалық адвокаттар алқасының атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Республикалық адвокаттар алқасының атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Республикалық адвокаттар алқасының атынан мәмілелер жасасады және Республикалық адвокаттар алқасы төралқасының шешімі бойынша Республикалық адвокаттар алқасының мүлкіне сметаға және мүліктің мақсатына сәйкес билік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Республикалық адвокаттар алқасы төралқасының отырыстарын шақырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Республикалық адвокаттар алқасы төралқасының шешімдері мен Адвокаттар алқаларының республикалық конференциясы шешімдерінің орындалуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>70-бап. Республикалық адвокаттар алқасының ревизиялық комиссиясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z327" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республикалық адвокаттар алқасының ревизиялық комиссиясы Республикалық адвокаттар алқасының қаржылық-шаруашылық қызметін бақылауды жүзеге асыратын және Адвокаттар алқаларының республикалық конференциясына есеп беретін органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z328" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республикалық адвокаттар алқасының ревизиялық комиссиясы адвокаттар алқаларының мүшелері қатарынан құрылуы мүмкін. Республикалық адвокаттар алқасы ревизиялық комиссиясының мүшелері Республикалық адвокаттар алқасында өзге сайланбалы лауазымды атқаруға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық адвокаттар алқасының ревизиялық комиссиясы бес адамнан аспайтын құрамда құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық адвокаттар алқасы ревизиялық комиссиясының мүшелері өз қызметін ерікті негіздерде, өтеусіз жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республикалық адвокаттар алқасының ревизиялық комиссиясын Адвокаттар алқаларының республикалық конференциясы төрт жылдан аспайтын мерзімге сайлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәл сол бір адам Республикалық адвокаттар алқасының ревизиялық комиссиясының құрамында бір мерзімнен артық бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z330" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республикалық адвокаттар алқасы ревизиялық комиссиясының кез келген уақытта Республикалық адвокаттар алқасының қаржылық-шаруашылық қызметіне тексеру жүргізуге құқығы бар және осы мақсатта ол Республикалық адвокаттар алқасы органдарының бүкіл құжаттамасына қол жеткізу құқығына ие болады. Республикалық адвокаттар алқасы органдарының мүшелері Республикалық адвокаттар алқасы ревизиялық комиссиясының талап етуі бойынша ауызша немесе жазбаша нысанда қажетті түсініктер беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z331" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республикалық адвокаттар алқасының ревизиялық комиссиясы Республикалық адвокаттар алқасының қаржылық-шаруашылық қызметі туралы жылдық есепке міндетті түрде тексеру жүргізеді және оның нәтижелерін Республикалық адвокаттар алқасының интернет-ресурсында орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z332" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республикалық адвокаттар алқасының ревизиялық комиссиясы Адвокаттар алқалары республикалық конференциясының кезекті жиналысына есеп ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z333" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республикалық адвокаттар алқасы ревизиялық комиссиясының жұмыс тәртібі, есеп ұсыну мерзімділігі Республикалық адвокаттар алқасының жарғысында және ішкі құжаттарында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 68-бапқа өзгерістер енгізілді – ҚР 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 70-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.07.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>69-бап. Республикалық адвокаттар алқасының төрағасы</w:t>
-[...167 lines deleted...]
-    </w:p>
+        <w:t>71-бап. Республикалық адвокаттар алқасының мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z334" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республикалық адвокаттар алқасының мүлкі адвокаттар алқалары жүзеге асыратын жарналар, гранттар және Қазақстан Республикасының заңнамасында белгіленген тәртіппен заңды және жеке тұлғалардан түсетін қайырымдылық көмек, қайырмалдықтар есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z335" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республикалық адвокаттар алқасының жалпы мұқтаждарына арналған шығындарға оны материалдық қамтамасыз етуге, адвокаттарға сыйақы беруге арналған шығыстар және олардың Республикалық адвокаттар алқасының органдарында жұмыс істеуіне байланысты шығыстардың өтемақысы, Республикалық адвокаттар алқасы аппараты жұмыскерлерінің жалақысына жұмсалатын шығыстар және Қазақстан Республикасының заңнамасы мен Республикалық адвокаттар алқасының сметасында көзделген өзге шығыстар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>70-бап. Республикалық адвокаттар алқасының ревизиялық комиссиясы</w:t>
-[...291 lines deleted...]
-      1. Республикалық адвокаттар алқасының мүлкі адвокаттар алқалары жүзеге асыратын жарналар, гранттар және Қазақстан Республикасының заңнамасында белгіленген тәртіппен заңды және жеке тұлғалардан түсетін қайырымдылық көмек, қайырмалдықтар есебінен қалыптастырылады.</w:t>
+        <w:t>72-бап. Адвокаттардың тәртіптік жауаптылығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z336" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокатты тәртіптік жауаптылыққа тартуды адвокаттардың тәртіптік комиссиясы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z335" w:id="274"/>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокаттардың тәртіптік комиссиясы адвокаттар алқасы мүшелерінің жалпы жиналысы (конференциясы) сайлайтын және оған есеп беретін, адвокаттар алқасының тәуелсіз органы болып табылады. Адвокаттардың тәртіптік комиссиясы шешімдерінің міндетті сипаты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19177,166 +20425,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокаттардың тәртіптік комиссиясы туралы ережені және тәртіптік жауаптылыққа тарту рәсімін Республикалық адвокаттар алқасы белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокаттардың тәртіптік комиссиясының өкілеттік мерзімі төрт жылды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z337" w:id="276"/>
+    <w:bookmarkStart w:name="z337" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тәртіптік істі адвокаттардың тәртіптік комиссиясы бұзушылық анықталған күннен бастап екі айдан аспайтын мерзімде қарайды. Тәртіптік іс жүргізу адвокат еңбекке уақытша жарамсыз болған және ол іссапарда болған жағдайларда тоқтатыла тұруы мүмкін. Тоқтата тұру мерзімі тәртіптік істі қараудың жалпы мерзіміне қосылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z338" w:id="277"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z338" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тәртіптік істі қарау кезінде адвокаттардың тәртіптік комиссиясы өзінің отырыстарына шағымдар жолдаған тұлғаларды, сондай-ақ адвокаттар алқасының өздеріне қатысты шағымдар қаралатын мүшелерін шақыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әділет органдары тәртіптік іс жүргізуді қозғау туралы ұсыну енгізген жағдайда, оның міндетті түрде қаралуы әділет органы өкілінің қатысуымен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарау уақыты мен орны туралы тиісті түрде хабардар етілген көрсетілген тұлғалардың келмеуі тәртіптік іс жүргізуді қарауға кедергі болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z339" w:id="278"/>
+    <w:bookmarkStart w:name="z339" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Адвокаттың осы Заңның, Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасының, Адвокаттардың кәсіптік әдеп кодексінің, адвокаттар алқасы жарғысының талаптарын, Республикалық адвокаттар алқасы органдарының, адвокаттар алқаларының шешімдерін бұзғанын көрсететін жеткілікті негіздердің болуы тәртіптік іс жүргізуді қозғауға негіз болып табылады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z340" w:id="279"/>
+      4. Адвокаттың осы Заңның, Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасының, Адвокаттардың кәсіптік әдеп кодексінің, адвокаттар алқасы жарғысының талаптарын, Республикалық адвокаттар алқасы органдарының, адвокаттар алқаларының шешімдерін бұзғанын көрсететін жеткілікті негіздердің болуы тәртіптік іс жүргізуді қозғауға негіз болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z340" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Адвокаттардың тәртіптік комиссиясы адвокатқа мынадай тәртіптік жазалау шараларын қолдануға құқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ескерту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19385,323 +20633,323 @@
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>60-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша және тәртіппен адвокаттар алқасынан шығару.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="280"/>
+    <w:bookmarkStart w:name="z341" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Адвокаттың тәртіптік теріс қылық жасағаны үшін тек бір тәртіптік жаза қолданылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәртіптік жаза ол анықталған күннен бастап бір айдан аспайтын, бірақ ол жасалған күннен бастап алты айдан аспайтын мерзімде қолданылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәртіптік істі қарау нәтижелері бойынша тәртіптік комиссия адвокаттар алқасының мүшесін анықталған бұзушылықтарды жоюға міндеттейтін және оларды жою мерзімдерін белгілейтін нұсқама шығара алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z342" w:id="281"/>
+    <w:bookmarkStart w:name="z342" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шешімдер адвокаттардың тәртіптік комиссиясы мүшелерінің көпшілік даусымен қабылданады және қабылданған күнінен бастап күшіне енеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер адвокаттардың тәртіптік комиссиясының отырысына оның мүшелерінің жартысынан көбі қатысқан болса, ол құқықты болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="282"/>
+    <w:bookmarkStart w:name="z343" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Адвокаттардың тәртіптік комиссиясы адвокаттар алқасының мүшесіне қатысты тәртіптік жазалау шараларын қолдану туралы шешім қабылдаған күннен бастап бес жұмыс күні ішінде адвокаттар алқасы осы шешімнің көшірмесін оның алынғанын тіркеуді қамтамасыз ететін байланыс құралдарын пайдалана отырып, адвокаттар алқасының мүшесіне, сондай-ақ шешім қабылданған шағымды жолдаған адамға жібереді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z344" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Адвокаттардың тәртіптік комиссиясының шешіміне осы шешім жария етілген кезден бастап үш ай ішінде адвокатураның тәртіптік комиссиясында немесе сотта дау айтылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z345" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Адвокаттардың тәртіптік комиссиясы жұмысының нәтижелері адвокаттар алқасының интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z344" w:id="283"/>
-[...15 lines deleted...]
-      9. Адвокаттардың тәртіптік комиссиясының шешіміне осы шешім жария етілген кезден бастап үш ай ішінде адвокатураның тәртіптік комиссиясында немесе сотта дау айтылуы мүмкін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 72-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бап. Адвокатураның тәртіптік комиссиясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z346" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттар алқалары басқару органдарының мүшелерін, Республикалық адвокаттар алқасы басқару органдарының мүшелерін тәртіптік жауаптылыққа тартуды адвокатураның тәртіптік комиссиясы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z345" w:id="284"/>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокатураның тәртіптік комиссиясы адвокаттардың тәртіптік комиссиясының шешімдеріне шағымдарды да қарайды, тәртіптік практиканы қорытады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19766,222 +21014,222 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәл сол бір адам адвокатураның тәртіптік комиссиясында бір мерзімнен артық бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокатураның тәртіптік комиссиясының өкілеттік мерзімі төрт жылды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="286"/>
+    <w:bookmarkStart w:name="z347" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Адвокаттар алқалары басқару органдарының мүшелерін, Республикалық адвокаттар алқасы басқару органдарының мүшелерін тәртіптік жауаптылыққа тарту осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>72-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген қағидалар бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z348" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адвокатураның тәртіптік комиссиясы адвокаттар алқалары басқару органдарының мүшелеріне, Республикалық адвокаттар алқасы басқару органдарының мүшелеріне мынадай тәртіптік жазалау шараларын қолдануға құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ескерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сөгіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қатаң сөгіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z349" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер істі қарау нәтижелері бойынша тәртіптік комиссия жауаптылыққа тартылып жатқан адамды адвокаттар алқасынан шығаруға негіздер бар екенін анықтаған жағдайда, ол тиісті адвокаттар алқасына адвокаттың алқадағы мүшелігін тоқтату туралы мәселені қарауды тапсырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z348" w:id="287"/>
-[...15 lines deleted...]
-      3. Адвокатураның тәртіптік комиссиясы адвокаттар алқалары басқару органдарының мүшелеріне, Республикалық адвокаттар алқасы басқару органдарының мүшелеріне мынадай тәртіптік жазалау шараларын қолдануға құқылы:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттар алқасының мүшені алқадан шығару туралы шешіміне адвокаттар алқасының төралқасы қаулысының көшірмесі адвокатқа табыс етілген күннен бастап бір ай мерзімде сотқа шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z350" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адвокаттардың тәртіптік комиссиясының шешіміне, әрекеттеріне (әрекетсіздігіне) шағымды қарау нәтижелері бойынша адвокатураның тәртіптік комиссиясының:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:p>
-[...110 lines deleted...]
-    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағымды – қанағаттандырусыз, ал адвокаттардың тәртіптік комиссиясының шешімін өзгеріссіз қалдыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20064,70 +21312,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Адвокатураның тәртіптік комиссиясының шешімі ашық дауыс беру арқылы, отырысқа қатысып отырған комиссия мүшелерінің көпшілік даусымен қабылданады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокатураның тәртіптік комиссиясының шешіміне сотта дау айтылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z351" w:id="290"/>
+    <w:bookmarkStart w:name="z351" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Адвокатураның тәртіптік комиссиясы жұмысының нәтижелері Республикалық адвокаттар алқасының интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20181,703 +21429,809 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74-бап. Адвокаттар алқасының әрекеттеріне (әрекетсіздігіне), оның басқару органдарының шешімдеріне шағым жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Адам өзінің құқықтары мен заңды мүдделерін адвокаттар алқасының әрекеттері (әрекетсіздігі) және (немесе) оның басқару органдарының шешімдері бұзған жағдайда, мұндай әрекеттерге (әрекетсіздікке) және (немесе) шешімдерге Республикалық адвокаттар алқасында немесе сотта дау айтуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z352" w:id="291"/>
+    <w:bookmarkStart w:name="z352" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-БӨЛІМ. ЗАҢ КОНСУЛЬТАНТТАРЫНЫҢ ЗАҢ КӨМЕГІН КӨРСЕТУІ</w:t>
+        <w:t xml:space="preserve"> 4-БӨЛІМ. ЗАҢ КОНСУЛЬТАНТТАРЫНЫҢ БІЛІКТІ ЗАҢ КӨМЕГІН КӨРСЕТУІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z105" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. ЗАҢ КОНСУЛЬТАНТЫНЫҢ МӘРТЕБЕСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>75-бап. Заң консультанты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z353" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жоғары заң білімі бар, заң мамандығы бойынша кемінде екі жыл жұмыс өтілі бар, аттестаттаудан өткен, заң консультанттары палатасының мүшесі болып табылатын және білікті заң көмегін көрсететін жеке тұлға заң консультанты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z105" w:id="292"/>
+    <w:bookmarkStart w:name="z354" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультанты білікті заң көмегін дара кәсіпкерлік түрінде жеке практикамен айналыса отырып не дара кәсіпкер ретінде мемлекеттік тіркеусіз, сондай-ақ заңды тұлғамен еңбек шарты негізінде өзі дербес көрсете алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>76-бап. Заң консультантының құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z355" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Заң консультанты көмек сұрап өтініш жасаған тұлғаға ол мұқтаж болып отырған кез келген білікті заң көмегін Қазақстан Республикасының заңнамасында айқындалған тәртіппен және шарттарда көрсетуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z356" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультанты өзіне өтініш жасаған тұлғамен өзінің атынан білікті заң көмегін көрсету туралы жазбаша шарт жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғамен еңбек шарты негізінде жұмыс істейтін заң консультанты білікті заң көмегін көрсеткен жағдайда, клиентке білікті заң көмегін көрсету туралы жазбаша шартты заңды тұлға жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z357" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заң консультанты өкіл ретінде әрекет ете отырып:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білікті заң көмегін сұрап өтініш жасаған тұлғалардың құқықтары мен мүдделерін құзыретіне тиісті мәселелерді шешу кіретін соттарда, мемлекеттік, өзге де органдар мен ұйымдарда білдіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) барлық мемлекеттік органдардан, жергілікті өзін-өзі басқару органдары мен заңды тұлғалардан білікті заң көмегін көрсетуге қажетті мәліметтерді сұратуға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында белгіленген тәртіппен және шектерде, білікті заң көмегін көрсетуге қажетті нақты деректерді өзі дербес жинауға, сондай-ақ оларды мемлекеттік органдар мен лауазымды адамдарға ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) процестік құжаттарды, сот істерін қоса алғанда, білікті заң көмегін сұрап өтініш жасаған тұлғаға қатысты материалдармен танысуға және оларда қамтылған ақпаратты заңдарда тыйым салынбаған кез келген тәсілмен тіркеп алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) білікті заң көмегін көрсетуге байланысты туындайтын және ғылым, техника, өнер саласында және басқа да қызмет салаларында арнайы білімді талап ететін мәселелерді түсіндіру үшін шарттық негізде мамандардың қорытындыларын сұратуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) мемлекеттік билік, жергілікті өзін-өзі басқару органдарының, қоғамдық бірлестіктердің, ұйымдардың, лауазымды адамдар мен мемлекеттік қызметшілердің көмек сұрап өтініш жасаған тұлғалардың құқықтарына және заңмен қорғалатын мүдделеріне қысым жасайтын шешімдеріне және әрекеттеріне (әрекетсіздігіне) өтінішхаттар мәлімдеуге, белгіленген тәртіппен шағымдар келтіруге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) білікті заң көмегін сұрап өтініш жасаған тұлғалардың құқықтары мен заңды мүдделерін қорғаудың заңмен тыйым салынбаған барлық құралдары мен тәсілдерін пайдалануға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) татуластыру рәсімдерін жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кешенді әлеуметтік білікті заң көмегін көрсетуге;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...117 lines deleted...]
-      2. Заң консультанты өзіне өтініш жасаған тұлғамен өзінің атынан заң көмегін көрсету туралы жазбаша шарт жасасады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-1) тармақшамен толықтыру көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де әрекеттер жасауға құқықты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z358" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заң консультанты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      4) процестік құжаттарды, сот істерін қоса алғанда, заң көмегін сұрап өтініш жасаған тұлғаға қатысты материалдармен танысуға және оларда қамтылған ақпаратты заңдарда тыйым салынбаған кез келген тәсілмен тіркеп алуға; </w:t>
-[...145 lines deleted...]
-      1) Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасының талаптарын, сондай-ақ заң консультанттары палатасының қағидалары мен стандарттарының талаптарын сақтауға; </w:t>
+      1) Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасының талаптарын, сондай-ақ заң консультанттары палатасының қағидалары мен стандарттарының талаптарын сақтауға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) өзі мүшесі болып табылатын заң консультанттары палатасы белгілеген Кәсіптік әдеп кодексінің қағидаларын сақтауға, сондай-ақ осы Заңда белгіленген жарналарды төлеуге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) кәсіптік қызметте заң көмегін көрсету қағидаттарын басшылыққа алуға; </w:t>
+      3) кәсіптік қызметте білікті заң көмегін көрсету қағидаттарын басшылыққа алуға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) соттарда тұлғалардың мүдделерін білдіру түрінде заң көмегін көрсету үшін заң консультанттары палаталарының бірінің мүшесі болуға; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z436" w:id="299"/>
+      4) соттарда тұлғалардың мүдделерін білдіру түрінде білікті заң көмегін көрсету үшін заң консультанттары палаталарының бірінің мүшесі болуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z436" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) клиентке заң көмегін көрсетуге кедергі келтіретін мән-жайлардың туындауы салдарынан өзінің заң көмегін көрсетуге қатыса алмайтыны туралы хабарлауға; </w:t>
+      5) клиентке білікті заң көмегін көрсетуге кедергі келтіретін мән-жайлардың туындауы салдарынан өзінің білікті заң көмегін көрсетуге қатыса алмайтыны туралы хабарлауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z437" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) білікті заң көмегін көрсету кезінде клиенттен және үшінші тұлғалардан алынатын құжаттардың сақталуын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) клиентке заң консультанттары палатасына мүшелігі туралы ақпарат беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z438" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) клиенттің талап етуі бойынша заң консультантының кәсіптік жауапкершілігін сақтандыру шартының көшірмесін ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z437" w:id="300"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) клиенттің талап етуі бойынша, өзі мүшесі болып табылатын заң консультанттары палатасы мүшелерінің тізілімінен үзінді-көшірме ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z439" w:id="302"/>
+    <w:bookmarkStart w:name="z439" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) егер клиент бұған қарсы болмаса, клиентпен құпия ақпаратты жария етпеу туралы келісім жасасуға; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) клиенттің құқықтарын, бостандықтары мен заңды мүдделерін қамтамасыз етуге бағытталған нақты мән-жайларды анықтау бойынша заңда тыйым салынбаған кез келген әрекеттерді орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z440" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) білікті заң көмегін көрсету кезінде пайдаланылған құжаттардың көшірмелерін білікті заң көмегін көрсету аяқталған күнінен бастап үш жыл бойы қағаз немесе электрондық жеткізгіште не электрондық құжаттар нысанында клиенттің талап етуі бойынша сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өзінің біліктілігін ұдайы арттырып отыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z450" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) кәсіптік жауапкершілікті сақтандыруды жүзеге асыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z359" w:id="305"/>
+    <w:bookmarkStart w:name="z359" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Егер заң консультанты заңды тұлғамен еңбек қатынастарында тұрған жағдайда, осы баптың 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20952,91 +22306,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген міндеттер осы заңды тұлғаға жүктеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z360" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заң консультантының іс бойынша көмек сұрап өтініш жасаған адамның жағдайын нашарлататын құқықтық ұстанымда болуына, өз өкілеттіктерін өзі мүддесін білдіретін тұлғаға нұқсан келтіре отырып пайдалануына тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z361" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мүдделер қақтығысы болған жағдайда, заң консультантының білікті заң көмегін көрсетуіне тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z360" w:id="306"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заң консультанты, егер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21044,1735 +22398,1761 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       клиент пен заң консультантының, оның жақын туыстарының мүдделер қақтығысы болса, сондай-ақ мүдделер қақтығысын құрайтын басқа да мән-жайлар болған кезде; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының процестік заңнамасында көзделген негіздер болса, заң көмегін көрсетуден бас тартуға міндетті.</w:t>
+      Қазақстан Республикасының процестік заңнамасында көзделген негіздер болса, білікті заң көмегін көрсетуден бас тартуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-1-бап. Заң консультанты қызметінің кепілдіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z473" w:id="308"/>
+    <w:bookmarkStart w:name="z473" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының заңдарында тікелей көзделген жағдайлардан басқа, заң консультантының құқықтары шектелмеуге тиіс. Заң консультантының заңды қызметіне араласу не кедергі келтіру Қазақстан Республикасының заңдарында көзделген жауаптылыққа алып келеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z474" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік органдар, жергілікті өзін-өзі басқару органдары және заңды тұлғалар заң консультантының білікті заң көмегін көрсетуіне байланысты сұрау салуына он жұмыс күні ішінде жазбаша жауап беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер ақпарат қол жеткізу шектелген ақпаратқа жатқызылған жағдайда, заң консультантына сұрау салынған мәліметтерді беруден бас тартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z475" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заң консультантының қабылданған тапсырманы орындау кезінде сотта және басқа да мемлекеттік және мемлекеттік емес органдар мен ұйымдарда білікті заң көмегін көрсетуге қажетті компьютерлерді, смартфондарды және өзге де техникалық құралдарды Қазақстан Республикасының процестік заңнамасында белгіленген тәртіппен пайдалануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z474" w:id="309"/>
-[...15 lines deleted...]
-      2. Мемлекеттік органдар, жергілікті өзін-өзі басқару органдары және заңды тұлғалар заң консультантының заң көмегін көрсетуіне байланысты сұрау салуына он жұмыс күні ішінде жазбаша жауап беруге міндетті.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 76-1-баппен толықтырылды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>77-бап. Заң консультантының қызметін сақтандыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z362" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Заң консультанты шартқа сәйкес білікті заң көмегі көрсетілетін үшінші тұлғаларға зиян келтіру салдарынан туындайтын міндеттемелер бойынша кәсіптік жауапкершілікті сақтандыру шартын жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер ақпарат қол жеткізу шектелген ақпаратқа жатқызылған жағдайда, заң консультантына сұрау салынған мәліметтерді беруден бас тартылуы мүмкін.</w:t>
-[...18 lines deleted...]
-      3. Заң консультантының қабылданған тапсырманы орындау кезінде сотта және басқа да мемлекеттік және мемлекеттік емес органдар мен ұйымдарда заң көмегін көрсетуге қажетті компьютерлерді, смартфондарды және өзге де техникалық құралдарды Қазақстан Республикасының процестік заңнамасында белгіленген тәртіппен пайдалануға құқығы бар.</w:t>
+      Заң консультанты кәсіптік жауапкершілікті сақтандыру шарты болмаған кезде білікті заң көмегін көрсетуге кірісуге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заң консультанты заңды тұлғамен еңбек қатынастарында тұрған жағдайда, заң консультантының кәсіптік жауапкершілігін сақтандыру шартын жасасу жөніндегі міндет осы заңды тұлғаға жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z363" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сақтанушының (сақтандырылған тұлғаның) шартқа сәйкес білікті заң көмегі көрсетілетін үшінші тұлғаларға қызметті жүзеге асыру нәтижесінде келтірілген зиянды Қазақстан Республикасының заңнамасында белгіленген тәртіппен өтеу міндетіне байланысты мүліктік мүдделері заң консультантының кәсіптік жауапкершілігін сақтандыру объектісі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z364" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Шартқа сәйкес білікті заң көмегі көрсетілетін үшінші тұлғалардың мүліктік мүдделеріне сақтандырылған тұлғаның білікті заң көмегін көрсету кезінде жол берген кәсіптік қателіктері салдарынан келтірілген зиянды өтеу бойынша сақтанушының азаматтық-құқықтық жауапкершілігінің басталу фактісі заң консультантының кәсіптік жауапкершілігін сақтандыру шарты бойынша сақтандыру жағдайы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тараудың мақсаттары үшін кәсіптік қателіктер деп мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) процестік мерзімдерді өткізіп алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құжаттарды дұрыс рәсімдемеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шартқа сәйкес білікті заң көмегі көрсетілетін тұлғаға өзіне зиян келтіруге алып келген, жасалатын заңдық әрекеттердің салдары туралы хабарламау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сақтанушы (сақтандырылған тұлға) білікті заң көмегін көрсету үшін клиенттен алған құжаттардың жоғалуы немесе бүлінуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сақтандырылған тұлғаның білікті заң көмегін көрсету процесінде өзіне мәлім болған мәліметтерді құқыққа сыйымсыз жария етуі түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультантының кәсіптік жауапкершілігін сақтандыру шартында сақтандырылған тұлғаның осындай көмек көрсетуі нәтижесінде шартқа сәйкес білікті заң көмегі көрсетілетін үшінші тұлғалардың мүліктік мүдделеріне зиян келтіруге алып келген өзге де әрекеттер (әрекетсіздік) айқындалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z365" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер шартқа сәйкес білікті заң көмегі көрсетілетін үшінші тұлғаларға келтірілген зиян сақтанушының (сақтандырылған тұлғаның) кәсіптік міндеттерді абайсыз бұзуының салдары болып табылса, сақтандыру жағдайы басталған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z366" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заң консультантының кәсіптік жауапкершілігін сақтандыру шарты бойынша сақтандыру сомасының мөлшері оның талаптарымен айқындалады және республикалық маңызы бар қаланың, астананың аумағында қызметін жүзеге асыратын заң консультанттары үшін – заң консультантының кәсіптік жауапкершілігін сақтандыру шарты жасалған күнге тиісті қаржы жылына республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің кемінде бір мың еселенген, өзге заң конультанттары үшін – кемінде бес жүз еселенген мөлшерін құрауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультантының кәсіптік жауапкершілігін сақтандырудың тәртібі мен өзге де талаптары заң консультантының кәсіптік жауапкершілігін сақтандырудың үлгілік шарты негізінде тараптардың келісімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>77-1-бап. Заң консультантының көмекшілері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z477" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Заң консультанттарының көмекшілері болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z478" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультантының көмекшілері еңбек шарты негізінде жұмыс істей алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультанттарының көмекшілері заң консультантының нұсқауы бойынша және жауапкершілігімен оның тапсырмаларын орындауға құқылы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 76-1-баппен толықтырылды – ҚР 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 77-1-баппен толықтырылды – ҚР 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>77-бап. Заң консультантының қызметін сақтандыру</w:t>
-[...286 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>77-2-бап. Заң консультантының құпиясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z480" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Заң консультантына жүгіну фактісі, көмек сұрап өтініш жасаған тұлғамен және басқа да адамдармен ауызша және жазбаша келіссөздердің мазмұны туралы, көмек сұрап өтініш жасаған тұлғаның мүддесінде қабылданатын әрекеттердің сипаты мен нәтижелері туралы мәліметтер заң консультантының құпиясын құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z481" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультанттары, олардың көмекшілері, заң консультанттары палаталарының және олардың органдарының лауазымды адамдары, сондай-ақ заң консультантының мәртебесінен айырылған адам білікті заң көмегін көрсетуге байланысты және (немесе) өзінің кәсіптік қызметін жүзеге асыру нәтижесінде алынған қандай да бір мәліметтерді жария етуге, сондай-ақ өз мүддесінде немесе үшінші тұлғалардың мүддесінде пайдалануға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z482" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының заңнамасында көзделген жағдайларды қоспағанда, заң консультантының құпиясына жататын мәліметтерді көмек сұрап өтініш жасаған тұлғаның келісуінсіз жария еткені үшін осы баптың 2-тармағында аталған адамдар Қазақстан Республикасының заңдарына сәйкес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z483" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына сәйкес қаржы мониторингі жөніндегі уәкілетті органға мәліметтер мен ақпарат ұсыну заң консультантының құпиясын жария ету болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z484" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кәсіптік құпияны сақтау міндеті уақытпен шектелмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z485" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заң консультанттары, олардың көмекшілері, заң консультанттары палаталарының және олардың органдарының лауазымды адамдары, сондай-ақ заң консультанты мәртебесінен айырылған адам кәсіптік құпияны сақтау, оның ішінде оны санкцияланбаған қол жеткізуден қорғау үшін қажетті шаралар қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 77-2-баппен толықтырылды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...61 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. ЗАҢ КОНСУЛЬТАНТТАРЫНЫҢ ҚЫЗМЕТІН ҰЙЫМДАСТЫРУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>78-бап. Заң консультанттары палатасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z367" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Білікті заң көмегін көрсету жөніндегі қызметті реттеу және өз мүшелерінің Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасының, заң консультанттары палатасының қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын сақтауы бөлігінде олардың қызметін бақылау мақсатында құрылған, заң консультанттары палаталарының тізіліміне енгізілген, мүшелік шарттарында кемінде екі жүз заң консультантын біріктіретін, міндетті мүшелікке негізделген өзін-өзі реттейтін ұйым заң консультанттары палатасы болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z368" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультанттары палатасының қызметі "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңымен, осы Заңмен, Қазақстан Республикасының заңнамасымен, сондай-ақ заң консультанттары палатасының жарғысымен, қағидаларымен және стандарттарымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 77-1-баппен толықтырылды – ҚР 09.06.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 78-бапқа өзгеріс енгізілді – ҚР 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>77-2-бап. Заң консультантының құпиясы</w:t>
-[...249 lines deleted...]
-      1. Заң көмегін көрсету жөніндегі қызметті реттеу және өз мүшелерінің Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасының, заң консультанттары палатасының қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын сақтауы бөлігінде олардың қызметін бақылау мақсатында құрылған, заң консультанттары палаталарының тізіліміне енгізілген, мүшелік шарттарында кемінде екі жүз заң консультантын біріктіретін, міндетті мүшелікке негізделген өзін-өзі реттейтін ұйым заң консультанттары палатасы болып танылады.</w:t>
+        <w:t>78-1 бап. Республикалық заң консультанттары алқасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z487" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республикалық заң консультанттары алқасы – облыстардың (астананың және республикалық маңызы бар қалалардың) кемінде үштен екісінің атынан өкілдік ететін заң консультанттары палаталарының ерікті мүшелігіне негізделген, қызметі мен өкілеттіктері осы Заңда, Қазақстан Республикасының өзге де заңнамасында, алқа жарғысында айқындалатын және өзінің мүшелері болып табылатын заң консультанттары палаталарына қатысты және олардың мүдделерінде жүзеге асырылатын коммерциялық емес ұйым.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z368" w:id="326"/>
-[...15 lines deleted...]
-      2. Заң консультанттары палатасының қызметі "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңымен, осы Заңмен, Қазақстан Республикасының заңнамасымен, сондай-ақ заң консультанттары палатасының жарғысымен, қағидаларымен және стандарттарымен реттеледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық заң консультанттары алқасын облыстардың (астананың және республикалық маңызы бар қалалардың) кемінде үштен екісінің атынан өкілдік ететін заң консультанттары палаталары өкілдерінің құрылтай съезі құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z488" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:p>
-[...94 lines deleted...]
-      1. Республикалық заң консультанттары алқасы – облыстардың, республикалық маңызы бар қалалардың және астананың кемінде үштен екісінің атынан өкілдік ететін заң консультанттары палаталарының ерікті мүшелігіне негізделген, қызметі мен өкілеттіктері осы Заңда, Қазақстан Республикасының өзге де заңнамасында, алқа жарғысында айқындалатын және өзінің мүшелері болып табылатын заң консультанттары палаталарына қатысты және олардың мүдделерінде жүзеге асырылатын коммерциялық емес ұйым.</w:t>
+    <w:bookmarkStart w:name="z489" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары басқару органы – заң консультанттары палаталары өкілдерінің съезі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:p>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z490" w:id="330"/>
+    <w:bookmarkStart w:name="z490" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) тұрақты негізде жұмыс істейтін атқарушы басқару органы – төраға басқаратын басқарма; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z491" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қаржылық-шаруашылық қызметті ішкі бақылау органы – ревизиялық комиссия (ревизор) Республикалық заң консультанттары алқасының басқару органдары болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z492" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республикалық заң консультанттары алқасы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z491" w:id="331"/>
-[...15 lines deleted...]
-      3) қаржылық-шаруашылық қызметті ішкі бақылау органы – ревизиялық комиссия (ревизор) Республикалық заң консультанттары алқасының басқару органдары болып табылады.</w:t>
+    <w:bookmarkStart w:name="z493" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заң консультанттары палаталарының қызметін үйлестіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z492" w:id="332"/>
-[...15 lines deleted...]
-      3. Республикалық заң консультанттары алқасы:</w:t>
+    <w:bookmarkStart w:name="z494" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдарда, мемлекеттік емес ұйымдарда, оның ішінде шетелдік және халықаралық ұйымдарда заң консультанттары палаталарының мүдделерін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z493" w:id="333"/>
-[...15 lines deleted...]
-      1) заң консультанттары палаталарының қызметін үйлестіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z495" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білікті заң көмегі мәселелері бойынша нормативтік құқықтық актілерді әзірлеуге қатысады және әдістемелік материалдар әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z494" w:id="334"/>
-[...15 lines deleted...]
-      2) мемлекеттік органдарда, мемлекеттік емес ұйымдарда, оның ішінде шетелдік және халықаралық ұйымдарда заң консультанттары палаталарының мүдделерін білдіреді;</w:t>
+    <w:bookmarkStart w:name="z496" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына және халықаралық шарттарға қайшы келмейтін өзге де қызметті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z495" w:id="335"/>
-[...15 lines deleted...]
-      3) заң көмегі мәселелері бойынша нормативтік құқықтық актілерді әзірлеуге қатысады және әдістемелік материалдар әзірлейді;</w:t>
+    <w:bookmarkStart w:name="z497" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республикалық заң консультанттары алқасының төрағасы жасырын дауыс беру арқылы төрт жыл мерзімге сайланады. Бұл ретте дәл сол бір адам алқа төрағасының лауазымын қатарынан екі мерзімнен артық атқара алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z496" w:id="336"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасына және халықаралық шарттарға қайшы келмейтін өзге де қызметті жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z498" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республикалық заң консультанттары алқасы төрағасының өкілеттіктері алқаның жарғысында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z497" w:id="337"/>
-[...15 lines deleted...]
-      4. Республикалық заң консультанттары алқасының төрағасы жасырын дауыс беру арқылы төрт жыл мерзімге сайланады. Бұл ретте дәл сол бір адам алқа төрағасының лауазымын қатарынан екі мерзімнен артық атқара алмайды.</w:t>
+    <w:bookmarkStart w:name="z499" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республикалық заң консультанттары алқасының съезі Республикалық заң консультанттары алқасының жалпы мұқтаждықтарына заң консультанттарының палаталары жүзеге асыратын ай сайынғы жарналардың мөлшері мен тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z498" w:id="338"/>
-[...15 lines deleted...]
-      5. Республикалық заң консультанттары алқасы төрағасының өкілеттіктері алқаның жарғысында айқындалады.</w:t>
+    <w:bookmarkStart w:name="z500" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республикалық заң консультанттары алқасының басқармасы барлық түсімдер мен шығыстар туралы ақпаратты қамтитын, Республикалық заң консультанттары алқасының қаржылық-шаруашылық қызметі туралы жылдық есепті жасайды және оны Республикалық заң консультанттары алқасының интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z499" w:id="339"/>
-[...15 lines deleted...]
-      6. Республикалық заң консультанттары алқасының съезі Республикалық заң консультанттары алқасының жалпы мұқтаждықтарына заң консультанттарының палаталары жүзеге асыратын ай сайынғы жарналардың мөлшері мен тәртібін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z501" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республикалық заң консультанттары алқасының ревизиялық комиссиясы (ревизоры) Республикалық заң консультанттары алқасының қаржылық-шаруашылық қызметі туралы жылдық есепті тексеруді жүргізеді және оның нәтижелерін Республикалық заң консультанттары алқасының интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z500" w:id="340"/>
-[...15 lines deleted...]
-      7. Республикалық заң консультанттары алқасының басқармасы барлық түсімдер мен шығыстар туралы ақпаратты қамтитын, Республикалық заң консультанттары алқасының қаржылық-шаруашылық қызметі туралы жылдық есепті жасайды және оны Республикалық заң консультанттары алқасының интернет-ресурсында орналастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 78-1-баппен толықтырылды – ҚР 09.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79-бап. Заң консультанттары палатасының жарғысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультанттары палатасының жарғысы палатаның уәкілетті орган бекітетін үлгілік жарғысы негізінде әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>80-бап. Заң консультанттары палатасының функциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультанттары палатасы мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсіптік мінез-құлық қағидалары мен Кәсіптік әдеп кодексін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) палата мүшелігіне қабылдау қағидалары мен шарттарын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті органмен келісу бойынша білікті заң көмегін көрсету стандарттарын, білікті заң көмегі сапасының өлшемшарттарын белгілейді және палата мүшелерінің оларды орындауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) палата мүшелері беретін деректер негізінде, құпиялылық туралы талаптарды сақтай отырып, палата мүшелері көрсететін заң кызметтерінің алдыңғы кезең үшін қалыптастырылатын орташа құны туралы жиынтық-талдамалық ақпарат соңғы орналастырылған күннен бастап осы ақпараттың жылына кемінде бір рет өзінің интернет-ресурсында орналастырылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кешенді әлеуметтік білікті заң көмегін көрсету көлемі мен тәртібін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) палатаның бекітілген стандарттарына сәйкес өз мүшелерінің біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заң консультанттары палатасының мүшелерін ақпараттық және әдістемелік қамтамасыз етуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z503" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) Қазақстан Республикасының заңнамасына сәйкес мемлекет кепілдік берген білікті заң көмегін көрсету жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z501" w:id="341"/>
-[...15 lines deleted...]
-      8. Республикалық заң консультанттары алқасының ревизиялық комиссиясы (ревизоры) Республикалық заң консультанттары алқасының қаржылық-шаруашылық қызметі туралы жылдық есепті тексеруді жүргізеді және оның нәтижелерін Республикалық заң консультанттары алқасының интернет-ресурсында орналастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік органдарда, мемлекеттік емес ұйымдарда, оның ішінде шетелдік және халықаралық ұйымдарда өз мүшелерінің мүдделерін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заң консультанттары палатасы мүшелерінің Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасының, білікті заң көмегін көрсету қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын сақтауын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z506" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) заң консультанттарының Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарын сақтауын қамтамасыз ету бойынша жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...364 lines deleted...]
-      10) осы Заңның, Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасының, заң көмегін көрсету қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын бұзғаны үшін заң консультанттары палатасының мүшелерін жауаптылыққа тарту туралы мәселелерді қарайды;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осы Заңның, Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасының, білікті заң көмегін көрсету қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын бұзғаны үшін заң консультанттары палатасының мүшелерін жауаптылыққа тарту туралы мәселелерді қарайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) орта білімнен кейінгі, жоғары заң білім беру ұйымдары түлектерінің кәсіптік практикадан өтуін ұйымдастыруға жәрдемдеседі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) практиканы қорытады және заң көмегін одан әрі жетілдіру мен дамыту жөнінде ұсынымдар мен ұсыныстар әзірлейді;</w:t>
+      12) практиканы қорытады және білікті заң көмегін одан әрі жетілдіру мен дамыту жөнінде ұсынымдар мен ұсыныстар әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) заң консультанттары палатасы мүшелерінің тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22970,51 +24350,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>82-бап. Заң консультанттары палатасына мүшелік</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Азаматтық процестік кодексіне және Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес жеке және заңды тұлғалардың мүдделеріне өкілдік ету түрінде заң көмегін жүзеге асыратын адамдар үшін заң консультанттары палатасына мүшелік міндетті болып табылады.</w:t>
+      Қазақстан Республикасының Азаматтық процестік кодексіне және Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес жеке және заңды тұлғалардың мүдделеріне өкілдік ету түрінде білікті заң көмегін жүзеге асыратын адамдар үшін заң консультанттары палатасына мүшелік міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -23072,90 +24452,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">83-бап. Заң консультанттары палатасына мүшелікті алу және тоқтату шарттары мен тәртібі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z369" w:id="344"/>
+    <w:bookmarkStart w:name="z369" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>75-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келетін, сондай-ақ аттестаттаудан өткен жеке тұлға заң консультанттары палатасының мүшесі бола алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заң консультанттары палатасы палата мүшелеріне қойылатын қосымша талаптарды көздеуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23430,460 +24810,460 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) адвокаттық қызметпен айналысуға лицензиясы бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) теріс себептер бойынша шығарылғандарды қоспағанда, прокурор немесе тергеуші лауазымында кемінде он жыл жұмыс өтілі болған жағдайда, прокуратура және тергеу органдарынан шығарылған адамдар аттестаттаудан өтуден босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z370" w:id="345"/>
+    <w:bookmarkStart w:name="z370" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Үміткер заң консультанттары палатасына кіру үшін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары заң білімі туралы құжатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жойылмаған немесе алынбаған сотталғандығының жоқтығы туралы анықтаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заң мамандығы бойынша кемінде екі жыл жұмыс өтілі бар екенін растайтын құжаттарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аттестаттау нәтижелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультанты бір мезгілде осы Заңның талаптарына сәйкес келетін бір ғана заң консультанттары палатасының мүшесі бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z371" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заң консультанттары палатасының алқалы басқару органы адамның осы бапта белгіленген талаптарға сәйкестігі туралы шешімді мұндай адамнан өтініш пен қажетті құжаттар келіп түскен күннен бастап бес жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзіне қатысты осы бапта белгіленген талаптарға сәйкестігі туралы шешім қабылданған адам заң консультанттары палатасына мүшелікке қабылданған болып есептеледі және осындай адам туралы мәліметтер мұндай адам заң консультантының кәсіптік жауапкершілігін сақтандыру шартын ұсынған күннен бастап үш жұмыс күні ішінде заң консультанттары палатасы мүшелерінің тізіліміне енгізіледі. Осындай адамға ол туралы мәліметтер заң консультанттары палатасы мүшелерінің тізіліміне енгізілген күннен бастап бес жұмыс күні ішінде заң консультанттары палатасына толық мүшелігін растайтын құжат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z372" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адамды заң консультанттары палатасының мүшелігіне қабылдаудан бас тартуға мыналар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жоғары заң білімі туралы құжатты;</w:t>
-[...146 lines deleted...]
-        <w:t>
       1) адамның осы баптың талаптарына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) адамды Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасының, заң көмегін көрсету қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын бұзғаны үшін заң консультанттары палатасы мүшелерінің тізілімінен шығару, егер шығарылған күннен бастап үш жылдан аз уақыт өтсе, негіз болып табылады.</w:t>
+      2) адамды Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасының, білікті заң көмегін көрсету қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын бұзғаны үшін заң консультанттары палатасы мүшелерінің тізілімінен шығару, егер шығарылған күннен бастап үш жылдан аз уақыт өтсе, негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заң консультанттары палатасының заң консультанттары палатасына мүшелікке қабылдаудан бас тарту туралы шешіміне уәкілетті органға шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дау реттелмеген кезде, уәкілетті органның шешіміне сотқа шағым жасалуы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="348"/>
+    <w:bookmarkStart w:name="z373" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Заң консультанттары палатасына мүшелікті заң консультанттары палатасының алқалы басқару органы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заң консультанттары палатасына мүшеліктен шығу туралы заң консультантының өтініші негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарғыда көзделген негіздер бойынша тоқтатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z374" w:id="349"/>
+    <w:bookmarkStart w:name="z374" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Адамның заң консультанттары палатасына мүшелігі көрсетілген палатаға оған қатысты шағым түскен жағдайда, егер заң консультанттары палатасының мүшесіне қатысты тексеру жүргізілсе немесе тәртіптік ықпал ету шарасын қолдану туралы іс қаралып жатса – тексеру аяқталғанға дейін, ал бұзушылықтар анықталған жағдайда тәртіптік комиссия бұзушылық және тәртіптік жазалау шарасын қолдану туралы істі қарап біткенге дейін тоқтатылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z375" w:id="350"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z375" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Заң консультанттары палатасы мүшесінің қайтыс болғанын растайтын ақпарат заң консультанттары палатасына келіп түскен жағдайда, заң консультанттары палатасы мүшелерінің тізіліміне заң консультанттары палатасына мүшелікті тоқтату туралы жазба енгізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z376" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өзіне қатысты заң консультанттары палатасына мүшелікті тоқтату туралы шешім қабылданған адам өз клиенттерін заң консультанттары палатасына өз мүшелігінің тоқтатылу фактісі туралы хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z377" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заң консультанттары палатасының алқалы басқару органы заң консультантының заң консультанттары палатасына мүшелігін тоқтату туралы шешім қабылдаған күннен кейінгі күннен кешіктірмей, заң консультанттары палатасы осындай шешімді заң консультанттары палатасының интернет-ресурсында орналастыруға, сондай-ақ осындай шешімнің көшірмесін:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z376" w:id="351"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өзіне қатысты заң консультанттары палатасында мүшелікті тоқтату туралы шешім қабылданған адамға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) егер адамды заң консультанттары палатасына мүшеліктен шығару оның Қазақстан Республикасының адвокаттық қызмет және заң көмегiн көрсету туралы заңнамасының, заң көмегін көрсету қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын бұзғанына байланысты болса, заң консультанттары палаталарының тізіліміне енгізілген барлық өзiн-өзi реттейтiн ұйымдарға;</w:t>
+      2) егер адамды заң консультанттары палатасына мүшеліктен шығару оның Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегін көрсету туралы заңнамасының, білікті заң көмегін көрсету қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын бұзғанына байланысты болса, заң консультанттары палаталарының тізіліміне енгізілген барлық өзін-өзі реттейтін ұйымдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті органға жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24002,359 +25382,359 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заң консультанттары палатасында "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңында көзделген тәртіппен мамандандырылған органдар құрылуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>85-бап. Заң консультанттары палатасы мүшелерінің жалпы жиналысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z378" w:id="353"/>
+    <w:bookmarkStart w:name="z378" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Заң консультанттары палатасы мүшелерінің жалпы жиналысы заң консультанттары палатасының жоғары басқару органы болып табылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z379" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультанттары палатасы мүшелері жалпы жиналысының құзыреті және оның қызмет ету тәртібі "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңында, осы Заңда және Қазақстан Республикасының өзге де заңдарында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультанттары палатасының жарғысында заң консультанттары палатасы мүшелері жалпы жиналысының өзге өкілеттіктері де көзделуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>86-бап. Заң консультанттары палатасының алқалы басқару органы мен атқарушы басқару органы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультанттары палатасының алқалы басқару органы мен атқарушы басқару органының құзыреті, құрылу және қызмет ету тәртібі "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңында, осы Заңда, Қазақстан Республикасының өзге де заңдарында, және заң консультанттары палатасының жарғысында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>86-1-бап. Заң консультанты көрсететін мемлекет кепілдік берген білікті заң көмегіне ақы төлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z513" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Заң консультанты көрсететін мемлекет кепілдік берген білікті заң көмегіне ақы төлеу бюджет қаражаты есебінен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z379" w:id="354"/>
-[...15 lines deleted...]
-      2. Заң консультанттары палатасы мүшелері жалпы жиналысының құзыреті және оның қызмет ету тәртібі "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңында, осы Заңда және Қазақстан Республикасының өзге де заңдарында айқындалады.</w:t>
+    <w:bookmarkStart w:name="z514" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультанты көрсететін мемлекет кепілдік берген білікті заң көмегіне ақы төлеу және құқықтық консультация беруге, қорғауға және өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеу мөлшерлерін Қазақстан Республикасының Үкіметі белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:p>
-[...14 lines deleted...]
-      Заң консультанттары палатасының жарғысында заң консультанттары палатасы мүшелері жалпы жиналысының өзге өкілеттіктері де көзделуі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z515" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заң консультанты көрсететін білікті заң көмегіне ақы төлеу және құқықтық консультация беруге, қорғауға және өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеу тәртібі уәкілетті орган бекітетін, мемлекет кепілдік берген білікті заң көмегіне ақы төлеу қағидаларында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z516" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының заңнамасында көзделген жағдайларда, заң консультанты көрсететін мемлекет кепілдік берген білікті заң көмегіне, іссапар, көлік шығыстарына ақы төлеу және оның құқықтық консультация беруге, қорғауға және өкілдік етуге байланысты басқа да шығыстарын өтеу соттардың ұйғарымдары бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Заң 86-1-баппен толықтырылды - ҚР 20.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>86-бап. Заң консультанттары палатасының алқалы басқару органы мен атқарушы басқару органы</w:t>
-[...192 lines deleted...]
-        </w:rPr>
         <w:t>87-бап. Заң консультанттары палатасының ревизиялық комиссиясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z380" w:id="359"/>
+    <w:bookmarkStart w:name="z380" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Заң консультанттары палатасының ревизиялық комиссиясы заң консультанттары палатасының қаржылық-шаруашылық қызметін бақылауды жүзеге асыратын заң консультанттары палатасының органы болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z381" w:id="360"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z381" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ревизиялық комиссия заң консультанттары палатасының мүшелері қатарынан құрылуы мүмкін. Заң консультанттары палатасының алқалы және атқарушы басқару органдарының мүшелері ревизиялық комиссияның құрамына кіре алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ревизиялық комиссияның құзыреті және қызмет ету тәртібі "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңында, Қазақстан Республикасының өзге де заңдарында және заң консультанттары палатасының жарғысында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24515,403 +25895,403 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>89-бап. Заң консультанттары палатасының ақпаратқа қол жеткізуді және оны құқыққа сыйымсыз пайдаланудан қорғауды қамтамасыз етуі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z382" w:id="361"/>
+    <w:bookmarkStart w:name="z382" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Заң консультанттары палатасы мынадай: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз мүшелерінің құрамы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) палата мүшелерінің жауапкершілігін қамтамасыз ету шарттары, тәсілдері мен тәртібі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заң консультанттары палатасына өз мүшелігін тоқтатқан мүшелер және олардың мүшелігін тоқтату негіздері туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заң консультанттары палатасына мүшелік шарттары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заң консультанттары палатасының қағидалары мен стандарттарының мазмұны туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) білікті заң көмегі сапасының өлшемшарттары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заң консультанттары палатасы басқару органдарының және мамандандырылған органдарының құрылымы мен құзыреті, заң консультанттары палатасының алқалы басқару органының, атқарушы басқару органының сандық және дербес құрамы, заң консультанттары палатасының жеке-дара атқарушы басқару органының функцияларын жүзеге асыратын тұлға туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заң консультанттары палатасы мүшелерінің жалпы жиналысы және алқалы басқару органы қабылдаған шешімдер туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заң консультанттары палатасының мүшелерін Қазақстан Республикасы адвокаттық қызмет және білікті заң көмегі туралы заңнамасының, қағидалар мен стандарттардың, Кәсіптік әдеп кодексінің талаптарын бұзғаны үшін жауаптылыққа тарту жағдайлары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) соттарға заң консультанттары палатасы берген, сондай-ақ палатаға қатысты берілген кез келген талап қоюлар және арыздар туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қаржылық-шаруашылық қызмет туралы, әрбір өзіндік ерекшелік бойынша жеке-жеке барлық түсімдер мен шығыстар туралы ақпарат қамтылатын есеп жөнінде ақпаратты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осы Заңда, Қазақстан Республикасының заңнамасында және (немесе) заң консультанттары палатасының ішкі құжаттарында көзделген өзге де ақпаратты өзінің интернет-ресурсында орналастыру және Қазақстан Республикасының бүкіл аумағында таратылатын бұқаралық ақпарат құралдарында жариялау арқылы оларға қол жеткізуді қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z383" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Палата жұмыскерлердің құқыққа сыйымсыз пайдалануы заң консультанттары палатасының мүшелеріне моральдық зиян және (немесе) мүліктік нұқсан келтіруі немесе осындай зиян және (немесе) нұқсан келтіруге алғышарттар жасауы мүмкін ақпаратты алу, пайдалану, өңдеу, сақтау және қорғау тәсілдерін көздеуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z384" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заң консультанттары палатасы өз жұмыскерлерінің қызметтік жағдайына орай өздеріне мәлім болған ақпаратты құқыққа сыйымсыз пайдалануына байланысты әрекеттері үшін өз мүшелерінің алдында жауапты болады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:p>
-[...255 lines deleted...]
-    <w:bookmarkStart w:name="z385" w:id="364"/>
+    <w:bookmarkStart w:name="z385" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заң консультанттары палатасы ақпаратты ашып көрсету жөніндегі міндеттердің орындалмағаны және (немесе) тиісінше орындалмағаны үшін Қазақстан Республикасының заңдарына сәйкес жауапты болады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>90-бап. Заң консультанттары палаталарының тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z386" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уәкілетті орган заң консультанттары палаталарының тізілімін электрондық форматта жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z387" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультанттары палаталарының тізілімінде қамтылған мәліметтер ашық болып табылады және уәкілетті органның интернет-ресурсында жаңартылған күйде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25030,130 +26410,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заң консультанттары палаталарының тізілімінен шығару туралы заңды күшіне енген сот шешімі негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>92-бап. Заң консультанттары палатасы мүшелерінің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z388" w:id="367"/>
+    <w:bookmarkStart w:name="z388" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заң консультанттары палатасы заң консультанттары палатасы мүшелерінің тізілімін электрондық форматта жүргізеді және оны өзінің интернет-ресурсында жаңартылған күйде орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z389" w:id="368"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z389" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Заң консультанттары палатасы мүшелерінің тізілімі заң консультанттары палаталары тізілімінің осы Заңның талаптарына сәйкес келетін және заң консультанттары палатасына мүшелік, оны тоқтата тұру және тоқтату туралы мәліметтер қамтылатын құрамдасы болып табылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z390" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адам осы бапта көзделген өзі туралы мәліметтер заң консультанттары палатасы мүшелерінің тізіліміне енгізілген күннен бастап заң консультанттары палатасы мүшесінің барлық құқықтарына ие болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z391" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заң консультанттары палатасы мүшелерінің тізілімінде мынадай мәліметтер қамтылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z390" w:id="369"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заң консультанттары палатасы мүшесінің тіркеу нөмірі, оны тізілімде тіркеу күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25200,190 +26580,190 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) палата мүшесіне заң консультанттары палатасы жүргізген тексерулердің нәтижелері және оған тәртіптік және өзге де жазалар қолдану фактілері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уәкілетті орган, заң консультанттары палатасы көздеген өзге де мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="371"/>
+    <w:bookmarkStart w:name="z392" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заң консультанттары палатасына өз мүшелігін тоқтатқан адамдарға қатысты заң консультанттары палатасы мүшелерінің тізілімінде осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ақпаратпен қатар, заң консультанттары палатасына мүшелікті тоқтату күні және мұндай тоқтатудың негіздері туралы, интернет-ресурста орналастырылуға жататын ақпарат қамтылуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z393" w:id="372"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z393" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Тұрғылықты жері туралы мәліметтерді, жеке басты куәландыратын құжаттың деректерін және егер қолжетімділігі Қазақстан Республикасының заңдарында шектелсе, өзге де мәліметтерді қоспағанда, осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мәліметтер заң консультанттары палатасының интернет-ресурсында ашып көрсетілуге жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z394" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Заң консультанттары палатасы осы Заңда және "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңында белгіленген талаптарға сәйкес, өзі туралы мәліметтер палаталар тізіліміне енгізілген күннен бастап заң консультанттары палатасы мүшелерінің тізілімін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z395" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заң консультанттары палатасының мүшесі заң консультанттары палатасын заң консультанттары палатасы мүшелерінің тізілімінде қамтылған ақпараттың өзгеруіне алып келетін кез келген оқиғалар басталған күннен кейінгі күннен бастап үш жұмыс күні ішінде, осындай оқиғалардың басталғаны туралы жазбаша нысанда немесе электрондық құжат жіберу арқылы хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z394" w:id="373"/>
-[...15 lines deleted...]
-      7. Заң консультанттары палатасы осы Заңда және "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңында белгіленген талаптарға сәйкес, өзі туралы мәліметтер палаталар тізіліміне енгізілген күннен бастап заң консультанттары палатасы мүшелерінің тізілімін жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z396" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тұрғылықты жері туралы мәліметтерді, жеке басты куәландыратын құжат деректерін және егер қолжетімділігі Қазақстан Республикасының заңдарында шектелсе, өзге де мәліметтерді қоспағанда, заң консультанттары палатасы мүшелерінің тізілімінде қамтылған ақпарат заң консультанттары палатасы айқындаған тәртіппен жеке және заңды тұлғалардың сұрау салуы бойынша ұсынылады. Мұндай ақпаратты ұсыну мерзімі тиісті сұрау салу келіп түскен күннен бастап бес жұмыс күнінен аса алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z395" w:id="374"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>93-бап. Заң консультанттары палатасының өз мүшелерінің қызметін бақылауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25407,51 +26787,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-бап. Заң консультанттары палатасы мүшелерінің жауапкершілігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заң консультанттары палатасының мүшесі Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасының, палата жарғысының, қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын бұзғаны үшін осы Заңға, Қазақстан Республикасының заңдарына, заң консультанттары палатасының қағидалары мен стандарттарына сәйкес жауапты болады.</w:t>
+      Заң консультанттары палатасының мүшесі Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасының, палата жарғысының, қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын бұзғаны үшін осы Заңға, Қазақстан Республикасының заңдарына, заң консультанттары палатасының қағидалары мен стандарттарына сәйкес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заң консультанттары палатасының мүшелеріне жазалар қолдану, оларды алып тастау және шағым жасау тәртібі палатаның жарғысында және қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25498,381 +26878,381 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңда көзделген жағдайларда, заң консультанттары палатасының әрекеттеріне (әрекетсіздігіне), оның басқару органының шешімдеріне, дауды міндетті түрде сотқа дейінгі реттеу тәртібі сақтала отырып, сотта дау айтылуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">96-бап. Заң консультанттары палаталарының жауапкершілігі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="376"/>
+    <w:bookmarkStart w:name="z397" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Заң консультанттары палатасы Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасының, заң консультанттары палатасының қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын бұзғаны үшін осы Заңға және Қазақстан Республикасының өзге де заңдарына сәйкес жауапты болады. </w:t>
+      1. Заң консультанттары палатасы Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасының, заң консультанттары палатасының қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын бұзғаны үшін осы Заңға және Қазақстан Республикасының өзге де заңдарына сәйкес жауапты болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z398" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультанттарының палаталары, заң консультанттары палаталарының мүшелері, клиенттер уәкілетті органға Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасын, заң консультанттары палатасының қағидалары мен стандарттарын, Кәсіптік әдеп кодексін бұзушылықтар туралы жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z399" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Шағым түскен кезде, егер шағымды заң консультанттары палатасы бұрын қарамаған жағдайда, уәкілетті орган оны тиісті палатаға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z398" w:id="377"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z400" w:id="379"/>
+    <w:bookmarkStart w:name="z400" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Егер шағым палатаның қарау нысанасы болған жағдайда, уәкілетті орган жолданымды Қазақстан Республикасының заңдарында белгіленген тәртіппен қарайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkEnd w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды қарау қорытындылары бойынша уәкілетті орган заң консультанттары палатасына нұсқама, ескерту түрінде ықпал ету шараларын қолдануға, сондай-ақ осы Заңға және Қазақстан Республикасының өзге де заңдарына сәйкес өзге шаралар қабылдауға құқылы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер заң консультанттары палатасы уәкілетті органның нұсқамасы, ескертуі бойынша шараларды қабылдамаған немесе уақтылы қабылдамаған жағдайда, уәкілетті орган заң консультанттары палатасына заң консультанттары палаталарының тізілімінен шығару түрінде ықпал ету шарасын қолдану туралы мәселеге бастама жасайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z401" w:id="380"/>
+    <w:bookmarkStart w:name="z401" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Заң консультанттары палатасының әрекеттерінде (әрекетсіздігінде), оның басқару органдарының шешімдерінде бұзушылықтар болған жағдайда, заң консультанттары палатасына қатысты, сот тәртібімен, заң консультанттары палаталарының тізілімнен шығару түрінде ықпал ету шарасы қолданылуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">97-бап. Заң консультанттарының палаталарын мемлекеттік бақылау </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уәкілетті орган заң консультанттары палаталарының Қазақстан Республикасының адвокаттық қызмет және білікті заң көмегі туралы заңнамасының, заң консультанттары палатасының қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын орындауына білікті заң көмегін көрсету саласындағы бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z403" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заң консультанттары палаталарының қызметіне білікті заң көмегін көрсету саласындағы бақылау Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес жоспардан тыс тексерулер және бақылау субъектісіне бару арқылы профилактикалық бақылау жүргізу жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 97-бапқа өзгеріс енгізілді – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-      1. Уәкілетті орган заң консультанттары палаталарының Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасының, заң консультанттары палатасының қағидалары мен стандарттарының, Кәсіптік әдеп кодексінің талаптарын орындауына заң көмегін көрсету саласындағы бақылауды жүзеге асырады.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. ҚОРЫТЫНДЫ ЖӘНЕ ӨТПЕЛІ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z403" w:id="382"/>
-[...15 lines deleted...]
-      2. Заң консультанттары палаталарының қызметіне заң көмегін көрсету саласындағы бақылау Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес жоспардан тыс тексерулер және бақылау субъектісіне бару арқылы профилактикалық бақылау жүргізу жолымен жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>98-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z404" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Заң:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:p>
-[...136 lines deleted...]
-    <w:bookmarkStart w:name="z452" w:id="385"/>
+    <w:bookmarkStart w:name="z452" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 2019 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 16-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25987,210 +27367,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-баптың 3-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оныншы абзацын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z453" w:id="386"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z453" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 2019 жылғы 1 қаңтардан бастап қолданысқа енгізілетін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019 жылғы 1 қаңтарға дейін мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z451" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "46-бап. Адвокаттың өкілеттіктерін куәландыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z405" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокаттың нақты істі жүргізуге өкілеттіктері заң консультациясы немесе адвокаттық кеңсе беретін, ал ол өз қызметін заңды тұлғаны тіркеместен, жеке-дара жүзеге асырған кезде – адвокаттар алқасының төралқасы беретін ордермен куәландырылады. Ордердің нысанын уәкілетті орган бекітеді. Ордерлер беруді бақылау мен есепке алуды адвокаттар алқасының төралқасы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z451" w:id="387"/>
-[...15 lines deleted...]
-      "46-бап. Адвокаттың өкілеттіктерін куәландыру</w:t>
+    <w:bookmarkStart w:name="z406" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокат куәлігінің нысаны мен оны толтыру тәртібін Республикалық адвокаттар алқасы әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z405" w:id="388"/>
-[...15 lines deleted...]
-      1. Адвокаттың нақты істі жүргізуге өкілеттіктері заң консультациясы немесе адвокаттық кеңсе беретін, ал ол өз қызметін заңды тұлғаны тіркеместен, жеке-дара жүзеге асырған кезде – адвокаттар алқасының төралқасы беретін ордермен куәландырылады. Ордердің нысанын уәкілетті орган бекітеді. Ордерлер беруді бақылау мен есепке алуды адвокаттар алқасының төралқасы жүзеге асырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокат мәртебесі тоқтатыла тұрған немесе тоқтатылған адам тиісті шешім қабылданғаннан кейін өзінің куәлігін адвокаттар алқасына тапсыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z407" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өз қызметін Қазақстан Республикасы ратификациялаған тиісті халықаралық шарт негізінде жүзеге асыратын шетелдік адвокаттың өкілеттіктері жеке басын, адвокат мәртебесін және оның заң көмегін көрсетуге өкілеттіктерін куәландыратын құжаттармен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z406" w:id="389"/>
-[...15 lines deleted...]
-      2. Адвокат куәлiгiнің нысаны мен оны толтыру тәртібін Республикалық адвокаттар алқасы әзірлейді және бекiтеді.</w:t>
+    <w:bookmarkStart w:name="z408" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адвокаттың Қазақстан Республикасының бүкіл аумағында, сондай-ақ егер бұл қабылданған тапсырманы орындауға қажет болса және тиісті мемлекеттердің заңнамасы мен Қазақстан Республикасы ратификациялаған халықаралық шарттарға қайшы келмесе, оның шегінен тыс жерлерде адвокаттық қызметпен айналысуға құқығы бар." деген редакцияда қолданылады деп белгіленіп, осы бапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:p>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z454" w:id="392"/>
+    <w:bookmarkStart w:name="z454" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 2020 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 33-баптың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26285,251 +27665,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>77-бапты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z455" w:id="393"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z455" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) 2020 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 83-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінің бірінші сөйлемі 2020 жылғы 1 қаңтарға дейін мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z456" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Өзіне қатысты осы бапта белгіленген талаптарға сәйкестігі туралы шешім қабылданған адам заң консультанттары палатасына мүшелікке қабылданған болып есептеледі және осындай адам туралы мәліметтер үш жұмыс күні ішінде заң консультанттары палатасы мүшелерінің тізіліміне енгізіледі." деген редакцияда қолданылады деп белгіленіп, осы сөйлемді қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z409" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Заң қолданысқа енгізілгенге дейін білікті заң көмегін көрсететін жеке және заңды тұлғалар осы Заң қолданысқа енгізілген күннен бастап бір жыл ішінде өз қызметін осы Заңның талаптарына сәйкес келтіреді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z456" w:id="394"/>
-[...15 lines deleted...]
-      "Өзіне қатысты осы бапта белгіленген талаптарға сәйкестігі туралы шешім қабылданған адам заң консультанттары палатасына мүшелікке қабылданған болып есептеледі және осындай адам туралы мәліметтер үш жұмыс күні ішінде заң консультанттары палатасы мүшелерінің тізіліміне енгізіледі." деген редакцияда қолданылады деп белгіленіп, осы сөйлемді қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z410" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Заң қолданысқа енгізілгенге дейін өз қызметін жүзеге асырып келген адвокаттар алқасы, Республикалық адвокаттар алқасы осы Заң қолданысқа енгізілген күннен бастап алты ай ішінде өз қызметін адвокаттар алқаларының, Республикалық адвокаттар алқасының төрағаларын сайлау, олардың басқару органдарын қалыптастыру тәртібін қоса алғанда, осы Заңның талаптарына сәйкес келтіруге тиіс және әділет органдарында қайта тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z409" w:id="395"/>
-[...15 lines deleted...]
-      2. Осы Заң қолданысқа енгізілгенге дейін заң көмегін көрсететін жеке және заңды тұлғалар осы Заң қолданысқа енгізілген күннен бастап бір жыл ішінде өз қызметін осы Заңның талаптарына сәйкес келтіреді.</w:t>
+    <w:bookmarkStart w:name="z411" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z410" w:id="396"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z457" w:id="398"/>
+    <w:bookmarkStart w:name="z457" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Адвокаттық қызмет туралы" 1997 жылғы 5 желтоқсандағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 1997 ж., № 22, 328-құжат; 2001 ж., № 15-16, 236-құжат; 2003 ж., № 11, 65-құжат; 2004 ж., № 23, 142-құжат; 2007 ж., № 2, 18-құжат; № 9, 67-құжат; № 10, 69-құжат; 2009 ж., № 8, 44-құжат; № 19, 88-құжат; № 24, 130-құжат; 2010 ж., № 5, 23-құжат; 2011 ж., № 23, 179-құжат; 2012 ж., № 4, 32-құжат; № 6, 44-құжат; № 10, 77-құжат; 2013 ж., № 14, 72, 74-құжаттар; № 15, 76-құжат; 2014 ж., № 10, 52-құжат; № 11, 61-құжат; № 16, 90-құжат; № 19-І, 19-ІІ, 96-құжат; 2015 ж., № 16, 79-құжат; № 20-VІІ, 115-құжат; № 23-ІІ, 170-құжат; 2016 ж., № 7-ІІ, 55-құжат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z458" w:id="399"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z458" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Мемлекет кепілдік берген заң көмегі туралы" 2013 жылғы 3 шілдедегі Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 2013 ж., № 14, 73-құжат; 2014 ж., № 19-I, 19-II, 96-құжат; 2015 ж., № 10, 50-құжат; № 20-IV, 113-құжат; № 22-І, 141-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -26687,55 +28067,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27061,31 +28441,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>