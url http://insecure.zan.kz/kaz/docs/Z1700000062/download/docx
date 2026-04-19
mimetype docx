--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a62a13b" w14:textId="a62a13b">
+    <w:p w14:paraId="c2b01da" w14:textId="c2b01da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -581,640 +581,598 @@
         <w:t>
       7) коллекторлық қызмет саласындағы уәкілетті орган (бұдан әрі - уәкілетті орган) - қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z31" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кредитор – берешек бойынша борышкерге талап ету құқығы бар екінші деңгейдегі банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, банк операцияларының жекелеген түрлерiн жүзеге асыратын ұйым немесе микроқаржылық қызметті жүзеге асыратын ұйым.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z119" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сервистік компания – құқықтарды (талаптарды) сенімгерлік басқару шарты шеңберінде банктік қарыз шарты, микрокредит беру туралы шарт бойынша, құқықтарды (талаптарды) сенімгерлік басқару бойынша, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік қарыз шартының, микрокредит беру туралы шарттың талаптарын өзгертуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзімен құқықтарды (талаптарды) сенімгерлік басқару шарты жасалған тұлғаның мүдделерін сотта білдіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борышкерден ақшаны және (немесе) өзге де мүлікті қабылдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Заңда, Қазақстан Республикасының өзге де заңдарында және (немесе) құқықтарды (талаптарды) сенімгерлік басқару шартында көзделген өзге де өкілеттіктерге қатысты өкілеттіктерге ие стрестік активтерді басқару жөніндегі еншілес ұйым, коллекторлық агенттік.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді - ҚР 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 04.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...242 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-бап. Қазақстан Республикасының коллекторлық қызмет туралы заңнамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="9"/>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының коллекторлық қызмет туралы заңнамасы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізделеді, Қазақстан Республикасының Азаматтық кодексінен, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z33" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z33" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Заңда реттелмеген бөлiгiнде коллекторлық агенттіктерге "Шаруашылық серіктестіктері туралы" және "Жауапкершілігі шектеулі және қосымша жауапкершілігі бар серіктестіктер туралы" Қазақстан Республикасы заңдарының күші қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z34" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z34" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңда қамтылғаннан өзгеше қағидалар белгiленсе, онда халықаралық шарттың қағидалары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-бап. Коллекторлық қызмет саласындағы мемлекеттік реттеудің негізгі мақсаты, міндеттері мен қағидаттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="12"/>
+    <w:bookmarkStart w:name="z144" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық агенттіктер қызметінің құқықтық негіздерін белгілеу коллекторлық қызмет саласындағы мемлекеттік реттеудің негізгі мақсаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z145" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z145" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызмет саласындағы мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z146" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z146" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттіктер қызметінің стандарттарын белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z147" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z147" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коллекторлық агенттіктердің борышкермен және (немесе) оның өкілімен және (немесе) банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберіндегі міндеттемелерге байланысты үшінші тұлғамен өзара іс-қимыл жасау тәртібін белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z148" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z148" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) борышкерлердің және (немесе) олардың өкілдерінің және (немесе) банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберіндегі міндеттемелерге байланысты үшінші тұлғалардың құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z149" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z149" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық қызмет саласындағы мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z150" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z150" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттіктер қызметінің ашықтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z151" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z151" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коллекторлық агенттіктердің қызметін реттеу және бақылау стандарттарын, әдістерін арттыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z152" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z152" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коллекторлық агенттіктердің жауапкершілігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1253,471 +1211,357 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="21"/>
+    <w:bookmarkStart w:name="z100" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. КОЛЛЕКТОРЛЫҚ АГЕНТТІКТІ ҚҰРУ ЖӘНЕ ОНЫҢ ҚЫЗМЕТІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бап. Коллекторлық агенттік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық агенттік шаруашылық серіктестіктің ұйымдық-құқықтық нысанында құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық агенттіктің атауында мiндеттi түрде "коллекторлық агенттік" деген сөздер қамтылуға тиiс. Коллекторлық агенттіктің атауын қысқартуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің атауында "ұлттық" немесе "республикалық" немесе "орталық" деген сөздер кез келген тілде толық немесе қысқартылған түрде болмауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктер тізіліміне енгізілмеген заңды тұлға коллекторлық қызметті жүзеге асыруға, өзін коллекторлық қызметпен айналысушы ретінде сипаттауға, сондай-ақ өз атауында "коллекторлық агенттік" деген сөздерді, олардан туындайтын, өзін коллекторлық қызметті жүзеге асырады деп болжататын сөздерді пайдалануға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="24"/>
+    <w:bookmarkStart w:name="z128" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Коллекторлық агенттік "Жауапкершілігі шектеулі және қосымша жауапкершілігі бар серіктестіктер туралы" Қазақстан Республикасы Заңының 12-1-бабына сәйкес басқа коллекторлық агенттікке үлестес болып табылмауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бірде-бір тұлға, егер ол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті органға өзі туралы және осы тармақтың бірінші абзацында көрсетілген тұлғаның жарғылық капиталындағы қатысу үлестерінің не орналастырылған (артықшылықты және қоғам сатып алған акцияларды шегере отырып) акцияларының жиырма бес пайызынан астамын тікелей немесе жанама иеленетін және (немесе) пайдаланатын және (немесе) оларға билік ететін жеке тұлғалар, сол сияқты көрсетілген тұлғаны бақылауды жүзеге асыратын жеке тұлғалар туралы ақпаратты ашпаса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жойылмаған немесе алынбаған сотталғандығы бар жеке тұлға болып табылса;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) құрылтайшысы (акционері, қатысушысы) не басшы жұмыскері бұдан бұрын, уәкілетті орган коллекторлық агенттікті осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағы бірінші бөлігінің 1), 2), 3), 4), 5), 6) және 7) тармақшаларында көзделген негіздер бойынша коллекторлық агенттіктер тізілімнен шығару туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде осы коллекторлық агенттіктің бірінші басшысы немесе құрылтайшысы (қатысушысы) болған заңды тұлға болып табылса;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="26"/>
+        <w:t xml:space="preserve"> 1-тармағы бірінші бөлігінің 1), 4), 5), 6), 7), 9) және 10) тармақшаларында көзделген негіздер бойынша коллекторлық агенттіктер тізілімнен шығару туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде осы коллекторлық агенттіктің бірінші басшысы немесе құрылтайшысы (қатысушысы) болған заңды тұлға болып табылса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z135" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тізбесін уәкілетті орган белгілейтін оффшорлық аймақтарда тіркелсе, тұрғылықты жері немесе орналасқан жері болса, коллекторлық агенттіктің жарғылық капиталына қатысу үлестерінің он немесе одан көп пайызын дербес немесе басқа тұлғамен (тұлғалармен) бірлесіп тікелей немесе жанама түрде иелене және (немесе) пайдалана және (немесе) оларға билік ете немесе бақылау жасай алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z106" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z106" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Коллекторлық агенттіктің құрылтайшылары құрылатын коллекторлық агенттіктің жарғылық капиталының ең төмен мөлшерін оны мемлекеттік тіркеу (қайта тіркеу) кезінде толық төлеуге міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z107" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z107" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің жарғылық капиталының ең төмен мөлшері уәкілетті органның нормативтік құқықтық актісінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z108" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z108" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің жарғылық капиталы тек Қазақстан Республикасының ұлттық валютасындағы ақшамен ғана қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1826,110 +1670,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коллекторлық агенттік банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым жеке тұлғамен жасасқан банктік қарыз шарты бойынша құқықтарды (талаптарды) сатып алған жағдайда банк омбудсманының офисіне міндетті жарналарды төлеуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттік микроқаржылық қызметті жүзеге асыратын ұйым жеке тұлғамен жасасқан микрокредит беру туралы шарт бойынша құқықтарды (талаптарды) сатып алған жағдайда микроқаржы омбудсманының офисіне міндетті жарналарды төлеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның мақсаттарында заңды тұлғаның жарғылық капиталындағы қатысу үлестерін не орналастырылған (артықшылықты және қоғам сатып алған акцияларды шегере отырып) акцияларын жанама иелену және (немесе) пайдалану және (немесе) оларға билік ету деп басқа заңды тұлғалардың акцияларын (жарғылық капиталындағы қатысу үлестерін) иелену (дауыс беру) арқылы заңды тұлғаның шешімдерін, заңды тұлғаның жарғылық капиталындағы қатысу үлестерінің он немесе одан да көп пайызын иеленетін және (немесе) пайдаланатын және (немесе) оларға билік ететін тұлғаның немесе бірлесіп осындай тұлғалар болып табылатын тұлғалардың шешімдерін айқындау мүмкіндігі түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Заңның мақсаттарында заңды тұлғаны бақылау (бақылау) деп заңды тұлға қабылдайтын шешімдерді айқындау мүмкіндігі түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2011,104 +1855,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бап. Коллекторлық қызметті жүзеге асыру негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық қызмет өзінің нысанасы кредиторға берешекті сотқа дейін өндіріп алу және реттеу бойынша, сондай-ақ берешекке байланысты ақпарат жинау бойынша қызметтер көрсету болып табылатын шарт (бұдан әрі - берешекті өндіріп алу туралы шарт) негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауапкершілігі шектеулі және қосымша жауапкершілігі бар серіктестіктер туралы" Қазақстан Республикасы Заңының 12-1-бабының 2-тармағына сәйкес коллекторлық агенттіктің үлестес тұлғалары болып табылатын кредиторлармен коллекторлық агенттіктің берешекті өндіріп алу туралы шарт жасасуына тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2119,90 +2003,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің "Жауапкершілігі шектеулі және қосымша жауапкершілігі бар серіктестіктер туралы" Қазақстан Республикасы Заңының 12-1-бабының 2-тармағына сәйкес коллекторлық агенттіктің үлестес тұлғасы болып табылатын жеке сот орындаушысымен атқарушылық құжатты орындау шарттары туралы келісім (шарт) жасасуына тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің "Жауапкершілігі шектеулі және қосымша жауапкершілігі бар серіктестіктер туралы" Қазақстан Республикасы Заңының 12-1-бабының 2-тармағына сәйкес коллекторлық агенттіктің үлестес тұлғасы болып табылатын нотариусқа нотариаттық іс-әрекеттер жасау үшін жүгінуіне тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызмет берешек туындаған жағдайда және қарыз алушы банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемелерді орындау мерзімін өткізіп алуға жол берген кезде банктік қарыз шартында немесе микрокредит беру туралы шартта кредитордың коллекторлық агенттікті тартуға құқығы болған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық агенттік пен кредитор арасында берешекті өндіріп алу туралы шарт жазбаша нысанда жасалады және онда, оның ішінде мынадай талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тараптардың құқықтары мен міндеттері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2431,130 +2315,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағы бірінші бөлігінің төртінші абзацында көзделген жағдайда, берешекті өндіріп алу туралы шартты бұзу тәртібі мен мерзімдері, сондай-ақ құжаттарды қайтару тәртібі мен мерзімдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) борышкерге қатысты коллекторлық қызметті мерзімінен бұрын тоқтату тәртібі мен талаптары қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="36"/>
+    <w:bookmarkStart w:name="z109" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Берешекті өндіріп алу туралы шарт осы тармақтың бірінші бөлігінде көрсетілген ақпаратты қамтуға тиіс борышкерлер тізілімін (тізілімдерін) қағаз жеткізгіште немесе электрондық нысанда бере отырып, бір немесе бірнеше борышкерге қатысты жасалуы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z110" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z110" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берешекті өндіріп алу туралы шартқа сондай-ақ берешекті өндіріп алу туралы шарттың орындалуына байланысты берілетін құжаттар мен борышкер жөніндегі мәліметтер тізбесі, мерзімі өткен берешекті реттеу бойынша борышкерге қатысты кредитор қабылдаған, Қазақстан Республикасының заңдарында көзделген шаралар жөніндегі ақпарат қоса беріледі. Ақпарат банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде міндеттемелерді орындамаудың немесе тиісінше орындамаудың соңғы күнінен бастап берешекті коллекторлық агенттікке бергенге дейінгі кезең үшін көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z111" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z111" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берешекті өндіріп алу туралы шарт бойынша берешекке қатысты коллекторлық қызмет жөніндегі қызметтерді көрсету мерзімі алты айдан кем болмауға және бес жылдан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z112" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z112" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда не берешекті өндіріп алу туралы шартта көзделген жағдайларда, сондай-ақ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) борышкер Қазақстан Республикасының заңнамасында белгіленген тәртіппен банкрот деп танылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2619,90 +2503,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) борышкер банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша кредитор алдындағы міндеттемесін орындаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осы Заңның 15-бабы 1-тармағының 1) тармақшасында көзделген жағдайларда, борышкерге қатысты коллекторлық қызметті мерзімінен бұрын тоқтатуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="40"/>
+    <w:bookmarkStart w:name="z113" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берешекті өндіріп алу туралы шарт шеңберінде коллекторлық агенттікке берілген берешек басқа коллекторлық агенттікке беріле алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z114" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z114" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берешекті өндіріп алу туралы шартқа осы Заңда реттелмеген мәселелер бойынша Қазақстан Республикасы Азаматтық кодексінің тапсыру және қызметтерді өтеулі көрсету туралы ережелері қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2912,70 +2796,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бап. Коллекторлық қызметті жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық агенттік борышкермен және (немесе) оның өкілімен және (немесе) банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде кредиторға міндеттемелері арқылы байланысты болатын үшінші тұлғамен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттіктің борышкерлермен байланыс жасауға арналған телефон нөмірлерінен телефон арқылы сөйлесулер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3022,70 +2906,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұялы байланыс бойынша мәтіндік, дыбыстық және өзге де хабарлар жіберу тәсілімен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Интернет желісі арқылы өзара іс-қимыл жасасуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық агенттіктің борышкермен және (немесе) оның өкілімен және (немесе) банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде кредиторға міндеттемелері арқылы байланысты болатын үшінші тұлғамен өзара іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әрбір байланыс кезінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3258,150 +3142,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өзара іс-қимыл процесін аудио- немесе аудиотіркеуі бар бейнетехника құралдарының көмегімен тіркей отырып;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кредитордан, борышкерден және (немесе) оның өкілінен және (немесе) үшінші тұлғалардан алынған құжаттар мен ақпараттың, оның ішінде банк құпиясының, микрокредит беру құпиясының, коммерциялық немесе Қазақстан Республикасының заңдарымен қорғалатын өзге де құпияның, борышкердің және (немесе) оның өкілінің және (немесе) үшінші тұлғалардың дербес деректерінің сақталуын қамтамасыз ете отырып жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="44"/>
+    <w:bookmarkStart w:name="z115" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс күндері сағат 8.00-ден 21.00-ге дейінгі кезеңдегі өзара іс-қимыл жасау жөніндегі талаптарды қоспағанда, осы тармақтың бірінші бөлігінің 3) және 4) тармақшаларында көзделген талаптар коллекторлық агенттіктің осы Заңның 16-бабының 2-тармағында көзделген міндеттерді бұзатын борышкермен және (немесе) оның өкілімен өзара іс-қимыл жасауына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе. Осы тармақтың мақсаттары үшін жұмыс күндері деп демалыс немесе мереке күндері (ұлттық және мемлекеттік мерекелер) болып табылмайтын, дүйсенбі мен жұма аралығындағы апта күндері түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z47" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Борышкердің және (немесе) оның өкілінің талап етуі бойынша коллекторлық агенттік борышкерді және (немесе) оның өкілін осы Заңның 16-бабында көзделген құқықтарымен және міндеттерімен таныстыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Борышкермен жасалған банктік қарыз (микрокредит) шартында борышкердің орналасқан жерін және (немесе) байланыс деректерін анықтау шарты болған кезде осындай мақсатта коллекторлық агенттіктің осы баптың 1-тармағының бірінші абзацында аталған тұлға болып табылмайтын үшінші тұлғамен өзара іс-қимыл жасауына жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z104" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z104" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде аталған үшінші тұлғамен өзара іс-қимыл жасау кезінде коллекторлық агенттік мынадай ақпаратты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коллекторлық агенттіктің атауын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3412,90 +3296,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коллекторлық агенттік жұмыскерінің тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілсе) және лауазымын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       борышкердің тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілсе) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="49"/>
+    <w:bookmarkStart w:name="z105" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің осы тармақтың бірінші бөлігінде көрсетілген жеке тұлғамен өзара іс-қимылы осы баптың 2-тармағы бірінші бөлігінің 2), 3), 4), 6) және 7) тармақшаларында көзделген талаптар сақталған жағдайда, сондай-ақ, егер осы тұлға коллекторлық агенттікпен өзара іс-қимылды жүзеге асыруға келісім білдірген, оның ішінде ауызша келісім білдірген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z50" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коллекторлық агенттіктің коллекторлық қызметті жүзеге асыруы кезінде мынадай жосықсыз әрекеттерді жүзеге асыруына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) борышкермен және (немесе) оның өкілімен және (немесе) үшінші тұлғамен өзара іс-қимылдың осы баптың 1-тармағында көзделмеген өзге де тәсілдерін пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3916,70 +3800,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) берешекті ақшадан басқа, өзге мүлікпен өтеуді талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, кредитордан және (немесе) оның өкілінен және (немесе) үшінші тұлғалардан алынған коммер циялық немесе Қазақстан Республикасының заңдарымен қорғалатын өзге де құпияны жария етуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="51"/>
+    <w:bookmarkStart w:name="z138" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1. Коллекторлық агенттік жұмыскерінің борышкермен және (немесе) оның өкілімен, және (немесе) үшінші тұлғамен өзара іс-қимыл жасасуы кезінде мынадай жосықсыз әрекеттерді жүзеге асыруына: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттік жұмыскері өзара іс-қимыл жасасатын тұлғаны берешектің мөлшеріне, сипатына және пайда болу негіздеріне қатысты жаңылыстыруына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4026,90 +3910,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коллекторлық агенттік жұмыскері өзара іс-қимыл жасасатын тұлғаның құқықтары мен бостандықтарына қол сұғатын, олардың өмірі мен денсаулығына қатер төндіретін, сондай-ақ осы тұлғаға мүліктік және өзге де зиян келтіруге алып келетін құқыққа қайшы әрекеттер жасауына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) борышкерге және (немесе) оның өкіліне, және (немесе) үшінші тұлғаларға күш қолдану не олардың мүлкін жою немесе бүлдіру қатерін төндіру, қорлау, алаяқтық, жалған құжаттар жасау, бопсалау арқылы борышкерді банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемелерді орындауға мәжбүрлейтін қысым көрсетуіне тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="52"/>
+    <w:bookmarkStart w:name="z51" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы баптың нормалары бұзылған жағдайда, коллекторлық агенттік өзі дербес немесе уәкілетті органның талабы бойынша жұмыскердің осы баптың 1-тармағының бірінші абзацында және 4-тармағының бірінші бөлігінде көрсетілген тұлғалармен өзара іс-қимыл жасасу жөніндегі өкілеттігін тоқтату жөнінде шаралар қабылдауға және үш жұмыс күні ішінде уәкілетті органға ақпарат беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z52" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z52" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы баптың 1, 2, 4-тармақтарының, 5-тармағы 1) және 9) тармақшаларының, 5-1 және 6-тармақтарының талаптары коллекторлық агенттік банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша құқықты (талап етуді) басқаға беру нәтижесінде туындаған өзінің кредитор құқықтарын іске асырған кезде оған және оның жұмыскерлеріне, сондай-ақ сервистік компанияларға қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4158,90 +4042,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="54"/>
+    <w:bookmarkStart w:name="z131" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы баптың 1-тармағының, 2-тармағы бірінші бөлігінің 1) тармақшасы бірінші бөлігінің төртінші және бесінші абзацтарының, 2), 3), 4) және 6) тармақшаларының, 5-1-тармағының талаптары банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша кредитордың мүдделерін білдірген кезде коллекторлық агенттіктің жұмыскерлеріне қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z136" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z136" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Коллекторлық қызметті жүзеге асыру кезінде коллекторлық агенттіктің жеке сот орындаушыларымен ынтымақтастықты көздейтін шарттар жасасуына тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4457,128 +4341,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бап. Берешекті сотқа дейін реттеу тәртібінің ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="56"/>
+    <w:bookmarkStart w:name="z53" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бастапқы байланыс кезінде коллекторлық агенттік борышкер-жеке тұлғаға және (немесе) оның өкіліне банктік қарыз шартының немесе микрокредит беру туралы шарттың талаптарын өзгерту туралы жазбаша өтінішпен коллекторлық агенттікке олардың (оның) жүгіну құқығы туралы хабар береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Борышкер-жеке тұлға және (немесе) оның өкілі өздеріне (өзіне) коллекторлық агенттік хабар берген күннен кейін күнтізбелік отыз күн ішінде коллекторлық агенттікке банктік қарыз шартының немесе микрокредит беру туралы шарттың талаптарын өзгерту туралы жазбаша өтінішпен және (немесе) коллекторлық агенттікке "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасының Заңында көзделген сәйкестендіру құралдарын қолдану арқылы клиент-жеке тұлғаны сәйкестендіруді жүзеге асыруға мүмкіндік беретін ақпараттандыру объектілері (бұдан әрі – ақпараттандыру объектілері) арқылы жүгінеді, онда берешектің пайда болу себептері мен мән-жайлары, кірістері мен шығыстары, отбасы құрамы (мүшелері), тұрғылықты жері, мүлкінің бар-жоғы туралы мәліметтер, борышкердің өтінішін қарау және оның банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемелерін орындауға өз қаражатының жеткілікті екендігін айқындау үшін кредиторға қажетті өзге де мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="57"/>
+    <w:bookmarkStart w:name="z54" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық агенттік жазбаша өтінішті алған күннен кейін күнтізбелік он күн ішінде оны кредиторға жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z55" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z55" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кредитор борышкердің жазбаша өтінішін алған күннен кейін күнтізбелік он бес күн ішінде банктік қарыз шартын немесе микрокредит беру туралы шартты өзгертудің ұсынылған талаптарын қарайды және коллекторлық агенттік пен борышкерге және (немесе) оның өкіліне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктік қарыз шартына немесе микрокредит беру туралы шартқа ұсынылған өзгерістермен келісетіні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4589,90 +4473,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банктік қарыз шартының немесе микрокредит беру туралы шарттың талаптарын өзгерту бойынша өзінің ұсыныстары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) банктік қарыз шартының немесе микрокредит беру туралы шарттың талаптарын өзгертуден бас тарту себептерінің уәжді негіздемесін көрсете отырып, осындай бас тарту туралы жазбаша нысанда және (немесе) ақпараттандыру объектілері арқылы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="59"/>
+    <w:bookmarkStart w:name="z56" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Коллекторлық агенттік кредитор қабылдаған шешімді алғаннан кейін күнтізбелік он күн ішінде ол туралы борышкерге хабарлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z57" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z57" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Борышкерге қатысты коллекторлық қызметті жүзеге асыру кезінде кредитор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотқа оның берешегін өндіріп алу туралы талап қойып жүгінуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4700,358 +4584,338 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">6. Алып тасталды – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6-тармақты алып тастау көзделген – ҚР 16.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 6-бапқа өзгерістер енгізілді – ҚР 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1-бап. Коллекторлық агенттік берешек құқығын (талапты) басқаға беру нәтижесінде туындаған өзінің кредитор құқықтарын іске асырған кезде оның берешекті реттеу ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коллекторлық агенттік өзіне кредитор берешек бойынша, оның ішінде сот шешімі бойынша немесе нотариустың атқарушылық жазбасы негізінде өндіріп алынған берешек бойынша құқықты (талап етуді) берген кезде борышкер-жеке тұлғаға және (немесе) оның өкіліне банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгерту туралы жазбаша өтінішпен және (немесе) ақпараттандыру объектілері арқылы коллекторлық агенттікке олардың (оның) жүгіну құқығы туралы хабар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-бапқа өзгерістер енгізілді – ҚР 02.07.2018 </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...86 lines deleted...]
-        <w:t xml:space="preserve">      1-тармақтың екінші бөлігі 01.05.2026 бастап қолданысқа енгізіледі – ҚР 19.06.2024 </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың екінші бөлігі 01.05.2027 бастап қолданысқа енгізіледі – ҚР 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (мәтін алып тасталды).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5300,1323 +5164,1045 @@
       2) банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгерту бойынша қарсы ұсыныстар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгертуден бас тарту себептерінің уәжді негіздемесін көрсете отырып, осындай бас тарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық агенттік мерзімді әскери қызметтегі әскери қызметшілерге банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша уәкілетті орган айқындаған тәртіппен қарыз және (немесе) микрокредит бойынша сыйақыны есепке жазбай, мерзімді әскери қызмет өткеру мерзімін және ол аяқталғаннан кейінге күнтізбелік алпыс күнді қамтитын кезеңге негізгі борыш пен сыйақы бойынша төлемді кейінге қалдыруды ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-тармақтың екінші бөлігі жаңа редакцияда көзделген – ҚР 16.01.2026 </w:t>
+        <w:t xml:space="preserve">      2-тармақтың үшінші бөлігіне өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімді әскери қызметке шақырылған әскери қызметшілер, сондай-ақ олардың қызметтен шығарылуы туралы мәліметтермен алмасу Қазақстан Республикасының Қорғаныс министрлігімен келісу бойынша уәкілетті орган айқындаған тәртіппен мемлекеттік органдар мен кредиттік бюролардың ақпараттық жүйелерінің өзара іс-қимылын қамтамасыз ету арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық агенттіктің осы тармақтың бірінші бөлігінің 2) тармақшасында көзделген шешімі алынған күннен бастап күнтізбелік он бес күн ішінде коллекторлық агенттік пен қарыз алушы-жеке тұлға арасында өзара қолайлы шешімге қол жеткізілмеуі банктік қарыз шарты бойынша немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгертуден бас тарту болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗҚАИ-ның ескертпесі!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігіне өзгеріс енгізу көзделген – ҚР 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Борышкер-жеке тұлға коллекторлық агенттіктің осы баптың 2-тармағы бірінші бөлігінің 3) тармақшасында көзделген шешімін алған күннен бастап күнтізбелік он бес күн ішінде немесе банктік қарыз шарты бойынша немесе микрокредит беру туралы шарт бойынша міндеттемені орындау талаптарын өзгерту туралы өзара қолайлы шешімге осы баптың 2-тармағының бесінші бөлігінде көзделген мерзімде қол жеткізілмеген кезде бір мезгілде коллекторлық агенттікті хабардар ете отырып, банк және (немесе) микроқаржы омбудсманына жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ЗҚАИ-ның ескертпесі!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың екінші бөлігіне өзгеріс енгізу көзделген – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк және (немесе) микроқаржы омбудсмандары борышкер-жеке тұлғаның коллекторлық агенттікке жүгінуінің және коллекторлық агенттікпен банктік қарыз шартының немесе микрокредит беру туралы шарттың талаптарын өзгерту туралы өзара қолайлы шешімге қол жеткізбеудің дәлелдерін ұсынған кезде оның жолданымын қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ЗҚАИ-ның ескертпесі!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың үшінші бөлігіне өзгеріс енгізу көзделген – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк және (немесе) микроқаржы омбудсмандары "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңына сәйкес халықтың әлеуметтік жағынан осал топтарына жататын борышкер-жеке тұлғаның тұрғынжай болып табылатын жылжымайтын мүлік ипотекасымен қамтамасыз етілген, кәсіпкерлік қызметті жүзеге асыруға байланысты емес ипотекалық тұрғын үй қарызы (ипотекалық қарыз) шарты бойынша немесе микрокредит беру туралы шарт бойынша жолданымын қараған кезеңде кепілге қойылған мүлікке сотқа талап қоюды беру арқылы немесе соттан тыс тәртіппен өндіріп алуды қолдануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ЗҚАИ-ның ескертпесі!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақпен толықтыру көзделген – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-баппен толықтырылды - ҚР 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); өзгеріс енгізілді – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бап. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлғаны есептік тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға "Азаматтарға арналған үкімет" мемлекеттік корпорациясында мемлекеттік тіркелген (қайта тіркелген) күнінен бастап үш ай ішінде есептік тіркелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды – ҚР 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1052 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="63"/>
+    <w:bookmarkStart w:name="z61" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға есептік тіркеуден өту үшін уәкілетті орган бекіткен нормативтік құқықтық актіде көзделген құжаттарды уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z62" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z62" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган есептік тіркеуден өтуге арналған құжаттарды алған кезден бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға құжаттар топтамасын толық ұсынбаған жағдайда, уәкілетті орган осы тармақтың бірінші бөлігінде көрсетілген мерзімдерде өтінішті одан әрі қараудан уәжді түрде жазбаша нысанда бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="65"/>
+    <w:bookmarkStart w:name="z63" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уәкілетті орган есептік тіркеуден өту туралы өтінішті құжаттар топтамасы толық ұсынылған күннен бастап он жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z64" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z64" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Уәкілетті орган коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлғаны осы баптың 5-тармағында белгіленген мерзімде коллекторлық агенттіктер тізіліміне енгізуге және оны осы шешім мен тіркеу нөмірі туралы хабардар етуге не есептік тіркеуден бас тарту себептері туралы уәжді түрде жазбаша нысанда жауап беруге міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z65" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z65" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Есептік тіркеуден өткен коллекторлық агенттіктердің тізілімі уәкілетті органның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6645,51 +6231,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43-VII</w:t>
       </w:r>
       <w:r>
@@ -6792,70 +6378,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бап. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлғаны есептік тіркеуден бас тарту негіздерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="68"/>
+    <w:bookmarkStart w:name="z66" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлғаны есептік тіркеуден бас тарту мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті орган бекіткен нормативтік құқықтық актіде көзделген құжаттарда көрсетілуге жататын анық емес мәліметтер мен ақпарат берілген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6962,70 +6548,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында белгіленген талаптарды сақтамаған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="69"/>
+    <w:bookmarkStart w:name="z67" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағының 1), 2) және 3) тармақшаларында көзделген негіздер бойынша есептік тіркеуден бас тартылған жағдайда коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға есептік тіркеуден бас тартуды алған күннен кейін отыз жұмыс күні ішінде осы Заңның 7-бабының 3-тармағына сәйкес құжаттарды қайтадан ұсынуға құқылы не өзінің атауынан "коллекторлық агенттік" деген сөздерді, олардан туындайтын, оның коллекторлық қызметті жүзеге асыратынын болжайтын сөздерді алып тастау арқылы қайта тіркеу рәсімін жүргізуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға осы баптың 1-тармағының 4) және 5) тармақшаларында көзделген негіздер бойынша есептік тіркеуден бас тартуды алған жағдайда, мұндай заңды тұлға өзінің атауынан "коллекторлық агенттік" деген сөздерді, олардан туындайтын, өзін коллекторлық қызметті жүзеге асырады деп болжататын сөздерді алып тастау арқылы қайта тіркеу рәсімін жүргізуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7137,716 +6723,568 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бап. Коллекторлық агенттікті коллекторлық агенттіктер тізілімінен шығару негіздері</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...179 lines deleted...]
-      1-2) уәкілетті органның нормативтік құқықтық актісінде белгіленген жарғылық капиталдың ең төмен мөлшері жөніндегі талаптар сақталмаған;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коллекторлық агенттік коллекторлық агенттіктер тізілімінен мынадай негіздердің бірі бойынша шығарылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес ұсынылуы талап етілетін есептілік белгіленген мерзімде бірнеше рет (қатарынан күнтізбелік он екі ай ішінде екі және одан көп рет) ұсынылмаған немесе уақтылы ұсынылмаған;</w:t>
-[...234 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="73"/>
+      1) коллекторлық агенттіктің және (немесе) оның борышкерлермен өзара іс-қимыл жасайтын қызметкерлерінің осы Заңның 5-бабы 5-тармағының 7) және 8) тармақшаларында, 5-1-тармағында көзделген жосықсыз әрекеттердің бірін қатарынан күнтізбелік он екі ай ішінде үш және одан көп рет жасауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) есептік тіркеуден өту үшін ұсынылған құжаттарда анық емес мәліметтер мен ақпараттың анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті органның нормативтік құқықтық актісінде белгіленген жарғылық капиталдың ең төмен мөлшері жөніндегі талаптардың сақталмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес ұсынылуы талап етілетін есептілік белгіленген мерзімде бірнеше рет (қатарынан күнтізбелік он екі ай ішінде екі және одан көп рет) ұсынылмауы немесе уақтылы ұсынылмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коллекторлық агенттіктің уәкілетті органға Қазақстан Республикасының коллекторлық қызмет туралы заңнамасына сәйкес талап етілетін ақпаратты немесе өзге де сұратылатын ақпаратты бірнеше рет (қатарынан күнтізбелік он екі ай ішінде үш реттен көп) бермеуі, уақтылы бермеуі не коллекторлық агенттіктің уәкілетті органға Қазақстан Республикасының коллекторлық қызмет туралы заңнамасына сәйкес ұсынылуы талап етілетін мәліметтер қамтылмаған ақпаратты беруі не анық емес ақпарат беруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) коллекторлық агенттіктің шектеулі ықпал ету шараларын қолдану арқылы өзі қабылдаған және (немесе) оған уәкілетті орган жүктеген міндеттерді бірнеше рет (қатарынан күнтізбелік он екі ай ішінде үш реттен көп) орындамауы, уақтылы орындамауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) коллекторлық қызметтің қатарынан күнтізбелік он екі ай ішінде жүзеге асырылмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) коллекторлық агенттіктің осы Заңда белгіленген коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға міндетті мүше болу туралы талапты бұзуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) коллекторлық агенттіктің қызметін тоқтату туралы сот актісінің заңды күшіне енуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) коллекторлық агенттіктің тексеру жүргізуге соңғы күнтізбелік он екі айда үш және одан көп рет кедергі жасауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) коллекторлық агенттіктің коллекторлық қызметті жүзеге асыруды ерікті түрде тоқтату туралы шешім қабылдауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 11) тармақшасында көзделген жағдайда коллекторлық агенттіктің коллекторлық агенттіктер тізілімінен шығару туралы өтінішіне барлық міндеттемелердің орындалғанын растау, сондай-ақ баланста бұрын иеленген құқықтардың (талаптардың) болмауы туралы хат қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Коллекторлық агенттікті коллекторлық агенттіктер тізілімінен шығарудың орындылығын айқындау кезінде мыналар ескеріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұзушылықтардың сипаты және салдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жол берілген бұзушылықтардың ауқымы мен айтарлықтай болуы және олардың салдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұзушылықтардың жүйелілігі мен ұзақтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жол берілген бұзушылықтардың туындауына негіз болған себептер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бұрын қолданылған шектеулі ықпал ету шараларының болуы және тиімділігі (нәтижелілігі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) анықталған бұзушылықтарды жоюға және олардың тиімділігіне бағытталған дербес шаралар қабылдауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық агенттік коллекторлық агенттіктердің тізілімінен шығарылған жағдайда, уәкілетті орган оны шығарылған күннен бастап күнтізбелік жеті күн ішінде бұл туралы жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарлама есептік тіркеуден өтуге арналған өтініште не коллекторлық агенттіктің тұрған жерінің өзгергені туралы жазбаша хабарламада көрсетілген мекенжай бойынша жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="74"/>
+    <w:bookmarkStart w:name="z70" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уәкілетті органның коллекторлық агенттікті коллекторлық агенттіктер тізілімінен алып тастау туралы шешіміне Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z116" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z116" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның коллекторлық агенттікті коллекторлық агенттіктер тізілімінен алып тастау туралы шешіміне шағым жасау осы шешімнің орындалуын тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z71" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коллекторлық агенттікке өзінің коллекторлық агенттіктер тізілімінен шығарылғаны туралы уәкілетті органның хабарламасын алған кезден бастап берешекті өндіріп алу туралы жаңа шарттар және (немесе) банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтардың (талаптардың) коллекторлық агенттікке өту жағдайларын қамтитын шарттар (бұдан әрі – талап ету құқығын басқаға беру шарты) жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 63-бабының 1-тармағында, "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-1-бабы 5-тармағының бірінші бөлігінде аталған тұлғаларға құқықтарды (талаптарды) беруді қоспағанда, коллекторлық агенттікке оның коллекторлық агенттіктер тізілімінен шығарылғаны туралы уәкілетті органның хабарламасын алған кезден бастап, сондай-ақ қайта ұйымдастыру нәтижесінде осы коллекторлық агенттіктің құқықтары мен міндеттемелерінің құқықтық мирасқоры болған заңды тұлғаға банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша құқықтарды (талаптарды) үшінші тұлғаға беруді жүргізуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіпкерлік қызметті жүзеге асырумен байланысты емес банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша жеке тұлғалармен шарттық қатынастар тоқтатылғанға дейін коллекторлық агенттіктер тізілімінен шығарылған коллекторлық агенттік, сондай-ақ қайта ұйымдастыру нәтижесінде осы коллекторлық агенттіктің құқықтары мен міндеттемелерінің құқықтық мирасқоры болған заңды тұлға банктік қарыз шарты және (немесе) микрокредит беру туралы шарт шеңберінде кредитордың қарыз алушымен өзара қатынастарына, сондай-ақ кредиттік бюролардың дерекқорындағы барлық борышкер бойынша ақпаратты жаңартуға Қазақстан Республикасының заңнамасында қойылатын талаптар мен шектеулерді сақтауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Коллекторлық агенттік өзінің коллекторлық агенттіктер тізілімінен шығарылғаны туралы уәкілетті органның хабарламасын алған күннен не коллекторлық агенттік коллекторлық қызметті жүзеге асыруды ерікті түрде тоқтату туралы шешім қабылдаған күннен кейін күнтізбелік отыз күн ішінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атауынан "коллекторлық агенттік" деген сөздерді, олардан туындайтын, өзін коллекторлық қызметті жүзеге асырады деп болжататын сөздерді алып тастау арқылы қайта тіркеу рәсімін жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7929,70 +7367,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзіне банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша құқықтар (талаптар) берілген тұлға не мұндай тұлға сенімгерлік басқарудың жаңа шартын жасасқан сервистік компания осы тармақтың бірінші бөлігінің төртінші абзацында көзделген жағдайда, мәліметтер мен құжаттардың қабылдануын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген әрекеттерді жүзеге асырмаған жағдайда, коллекторлық агенттік Қазақстан Республикасының заңдарында белгіленген тәртіппен мәжбүрлеп таратылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="77"/>
+    <w:bookmarkStart w:name="z73" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коллекторлық агенттік өзінің коллекторлық агенттіктер тізілімінен шығарылғаны туралы уәкілетті органның хабарламасын алған күннен бастап күнтізбелік бес күн ішінде бұл туралы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       берешекті өндіріп алу туралы шарттар жасасқан кредиторларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8246,104 +7684,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бап. Коллекторлық агенттіктің құжаттама жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="78"/>
+    <w:bookmarkStart w:name="z74" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық агенттік шарттарды тіркеу журналында берешекті өндіріп алу туралы барлық шарттарды, құқықты (талапты) басқаға беру шарттарын, сенімгерлік басқару шарттарын тіркейді және кредиторлардан қабылданатын құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берешекті өндіріп алу туралы шарттарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8498,90 +7976,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) борышкердің берешекті өтегенін растайтын құжаттарды (немесе олардың көшірмелерін); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кепілге салынған мүлікті өткізу жөніндегі құжаттарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="79"/>
+    <w:bookmarkStart w:name="z122" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) берешекті өндіріп алу туралы шартта, құқықты (талапты) басқаға беру шартында, сенімгерлік басқару шартында берілуі көзделген өзге де құжаттарды есепке алуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z75" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z75" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шарттарды тіркеу журналын жүргізу қағаз жеткізгіште немесе электрондық нысанда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8617,110 +8095,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бап. Коллекторлық қызмет құпиясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="81"/>
+    <w:bookmarkStart w:name="z76" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық қызмет құпиясы коллекторлық қызметті жүзеге асыру кезінде коллекторлық агенттік алған және (немесе) жасаған борышкер, кредитор, берешек туралы, банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде креди торға міндеттемелері арқылы байланысты болатын үшінші тұлғалар, берешекті өндіріп алу туралы жасалған шарттардың талап тары туралы кез келген мәліметтер мен өзге де мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z77" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z77" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Борышкерге қатысты коллекторлық қызмет құпиясы борышкердің өзіне, борышкердің жазбаша келiсiмi, оның ішінде банктік қарыз шартын жасасу кезінде - банк құпиясын ашуға немесе микрокредит беру туралы шартты жасасу кезінде микрокредит беру құпиясын ашуға берген жазбаша келісімі негiзiнде үшiншi тұлғаға, сондай-ақ осы баптың 3, 4 және 5-тармақтарында көрсетiлген тұлғаларға ғана ашылуы мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z78" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z78" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық қызметті жүзеге асыру кезінде коллекторлық агенттік алған және (немесе) жасаған борышкер, кредитор, берешек туралы, банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде кредиторға міндеттемелері арқылы байланысты болатын үшінші тұлғалар, берешекті өндіріп алу туралы жасалған шарттардың талаптары туралы мәліметтер мен өзге де мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қылмыстық қудалау функциясын жүзеге асыратын мемлекеттік органдарға және лауазымды адамдарға: олардың іс жүргізуінде жатқан қылмыстық iстер бойынша, прокурор санкциялаған жазбаша сұрау салу негiзiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8861,208 +8339,140 @@
       7) оңалту және банкроттық саласындағы уәкілетті органға: өзі жөнінде соттың банкрот деп тану туралы заңды күшіне енген шешімі бар тұлғаға қатысты, банкроттық және (немесе) оңалту туралы іс қозғалғанға дейін бес жыл ішіндегі кезең үшін, прокурордың санкциясымен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уәкілетті органға: коллекторлық агенттіктердің қызметіне мемлекеттік бақылауды жүзеге асыруға байланысты мәселелер бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...100 lines deleted...]
-    </w:p>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға: өз мүшелерінің (қатысушыларының) қызметін бақылауды жүзеге асырумен байланысты мәселелер бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға: өз мүшелерінің (қатысушыларының) қызметін бақылауды жүзеге асырумен байланысты мәселелер бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы бойынша мемлекеттік басқару саласындағы уәкілетті органға: "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңында көзделген рәсімдерді қолдану туралы арыз берген азаматқа қатысты сұрау салу негізінде осындай сұрау салу берілгенге дейінгі үш жыл ішіндегі кезең үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қаржы басқарушысына: төлем қабілеттілігін қалпына келтіру немесе сот арқылы банкроттық рәсімін қолдану туралы іс қозғалған азаматқа қатысты сұрау салу негізінде прокурордың санкциясымен беріледі. Өкілеттіктерді растау мақсатында сұрау салуға соттың рәсімді қолдану туралы іс қозғау жөніндегі ұйғарымы қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="84"/>
+    <w:bookmarkStart w:name="z79" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Борышкерге қатысты коллекторлық қызметті жүзеге асыру кезінде коллекторлық агенттік алған және (немесе) жасаған борышкер, кредитор туралы, банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде кредиторға міндет темелері арқылы байланысты болатын үшінші тұлғалар, берешек, берешекті өндіріп алу туралы жасалған шарттардың талаптары туралы мәліметтер мен өзге де мәліметтер осы баптың 3-тармағында көзделген тұлғалардан басқа, сондай-ақ жазбаша сұрау салу негізінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) борышкер өсиетте көрсеткен тұлғаларға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9073,70 +8483,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нотариустарға: өздерінің іс жүргiзуіндегі мұрагерлiк iстер бойынша нотариустың сұрау салуы негiзiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) шетелдік консулдық мекемелерге: олардың іс жүргізуінде жатқан мұрагерлік істер бойынша беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мыналар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттіктердің "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасының Заңына сәйкес кредиттік бюроларға ақпарат беруі және кредиттік бюролардың берешек бөлігінде борышкер туралы ақпарат беруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9271,70 +8681,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызметтің құпиясы банк және (немесе) микроқаржы омбудсмандарына оның қарауында жатқан, жеке тұлғалардың ол бойынша міндеттемелер "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 36-1-бабының 3 және 4-тармақтарында немесе "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-1-бабының 4 және 5-тармақтарында көрсетілген тұлғаға берілген банктік қарыз шартынан немесе микрокредит беру туралы шарттан туындайтын келіспеушіліктерді реттеу жөніндегі жүгінулері бойынша ашылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="86"/>
+    <w:bookmarkStart w:name="z81" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы Заңның және Қазақстан Республикасының басқа да заңдарының негізінде Қазақстан Республикасының заңдарымен қорғалатын құпияны құрайтын мәлiметтерге қол жеткізген коллекторлық агенттіктер, сондай-ақ өзге де тұлғалар көрсетілген мәлiметтердi жария еткенi немесе заңсыз пайдаланғаны үшiн Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9576,124 +8986,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бап. Коллекторлық агенттіктің жұмыскерлеріне қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="87"/>
+    <w:bookmarkStart w:name="z82" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Атқарушы органның (алқалы және (немесе) жеке-дара) бірінші басшысы және мүшелері, байқаушы кеңестің (бар болған жағдайда) бірінші басшысы және мүшелері, бас бухгалтер коллекторлық агенттіктің басшы жұмыскерлері болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z83" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z83" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының азаматтығына ие емес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9852,348 +9302,136 @@
         <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2) тармақшалары негізінде тоқтатылған адамдарды қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы, сақтандыру қызметі, білім беру, мемлекеттік басқару және қорғаныс, міндетті әлеуметтік қамсыздандыру салаларында, құқық және бухгалтерлік есепке алу саласында, сондай-ақ техникалық реттеу саласындағы уәкілетті орган бекіткен экономикалық қызмет түрлерінің жалпы сыныптауышына сәйкес айқындалған төлемдерді жинау жөніндегі агенттіктер мен кредиттік бюролар қызметінде жұмыс тәжірибесі жоқ (тиісті жұмыс өтілі жұмысқа қабылданған күні кемінде бір жыл болуға тиіс);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...104 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) бұдан бұрын, уәкілетті орган коллекторлық агенттікті осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағы бірінші бөлігінің 1), 2), 3), 4), 5), 6) және 7) тармақшаларында көзделген негіздер бойынша коллекторлық агенттіктер тізілімінен шығару туралы шешім қабылдағанға дейін үш жылдан аспайтын кезеңде коллекторлық агенттіктің басшы жұмыскері не оның жарғылық капиталындағы қатысу үлестерінің он немесе одан да көп пайызын иеленген тұлға болып табылған;</w:t>
+        <w:t xml:space="preserve"> 1-тармағы бірінші бөлігінің 1), 4), 5), 6), 7), 9) және 10) тармақшаларында көзделген негіздер бойынша коллекторлық агенттіктер тізілімінен шығару туралы шешім қабылдағанға дейін үш жылдан аспайтын кезеңде коллекторлық агенттіктің басшы жұмыскері не оның жарғылық капиталындағы қатысу үлестерінің он немесе одан да көп пайызын иеленген тұлға болып табылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) өзіне қатысты қаржы ұйымының, банк және (немесе) сақтандыру холдингінің басшы жұмыскерінің лауазымын атқару және қаржы ұйымының ірі қатысушысы (ірі акционері) болу құқығынан өмір бойына айыру түрінде қылмыстық жаза қолдану туралы сот шешімі заңды күшіне енген; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...134 lines deleted...]
-      Көрсетілген талап уәкілетті орган қаржы ұйымын таратуға және (немесе) қаржы нарығында қызметін жүзеге асыруын тоқтатуға алып келген, оны консервациялау не оның акцияларын мәжбүрлеп сатып алу, қаржы ұйымын лицензиядан айыру туралы шешім қабылдағаннан кейін не Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы соттың шешімі заңды күшіне енгеннен кейін бес жыл ішінде қолданылады;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)  уәкілетті орган немесе Қазақстан Республикасының бейрезидент қаржы ұйымы резиденті болып табылатын мемлекеттің қаржылық қадағалау органы банкке реттеу режимін қолдану туралы шешімді, қаржы ұйымын таратуға және (немесе) қаржы нарығында қызметін жүзеге асыруын тоқтатуға алып келген қаржы ұйымын лицензиядан айыру туралы шешімді қабылдағанға дейін не Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот шешімі заңды күшіне енгенге дейін бір жылдан аспайтын кезеңде бұрын, қаржы ұйымының басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі, бас бухгалтері, ірі қатысушы жеке тұлға, қаржы ұйымының ірі қатысушысының, банк және (немесе) сақтандыру холдингі заңды тұлғасының басшысы болған жеке тұлға коллекторлық агенттіктің басшы қызметкері бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген талап уәкілетті орган немесе Қазақстан Республикасының бейрезидент қаржы ұйымы резиденті болып табылатын мемлекеттің қаржылық қадағалау органы қаржы ұйымына реттеу режимін қолдану туралы шешімді, қаржы ұйымын таратуға және (немесе) қаржы нарығында қызметін жүзеге асыруын тоқтатуға алып келген, қаржы ұйымын лицензиядан айыру туралы шешімді қабылдағаннан кейін не Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот шешімі заңды күшіне енгеннен кейін он жыл ішінде қолданылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұдан бұрын, қатарынан төрт және одан да көп кезең ішінде шығарылған эмиссиялық бағалы қағаздар бойынша купондық сыйақы төлеу бойынша дефолтқа жол берген не өзі бойынша дефолтқа жол берілген шығарылған эмиссиялық бағалы қағаздар бойынша купондық сыйақы төлеу жөніндегі берешек сомасы купондық сыйақының төрт еселенген және (немесе) одан да көп мөлшерін құрайтын не шығарылған эмиссиялық бағалы қағаздар бойынша негізгі борышты төлеу бойынша дефолт мөлшері төлеу күніне республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштен он мың есе асатын соманы құрайтын қаржы ұйымының басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі, бас бухгалтері, ірі қатысушысының (ірі акционерінің) – заңды тұлғасының – эмитенттің ірі қатысушы (ірі акционері) – жеке тұлғасы, басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі, бас бухгалтері болған жеке тұлға коллекторлық агенттіктің басшы жұмыскері бола алмайды. Көрсетілген талап осы тармақшада көзделген мән-жайлар туындаған кезден бастап бес жыл ішінде қолданылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10280,353 +9518,325 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды бұзғаны үшін коллекторлық агенттіктен босатылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сыбайлас жемқорлық құқық бұзушылықтар үшін әкімшілік жауаптылыққа тартылған жеке тұлға коллекторлық агенттіктің басшы қызметкері бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="89"/>
+    <w:bookmarkStart w:name="z134" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Борышкермен және (немесе) оның өкілімен және (немесе) үшінші тұлғамен өзара іс-қимыл жасайтын коллекторлық агенттіктің басшы қызметкерінің, жұмыскерінің бір мезгілде басқа коллекторлық агенттікпен еңбек және өзге де қатынастарда болуына тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z84" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z84" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы баптың 2-тармағының 1), 3), 5), 9), 10), 11), 12) және 13) тармақшаларында көзделген талаптарға сәйкес келмейтін, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі немесе жоғары білімі жоқ коллекторлық агенттік жұмыскерлері борышкермен және (немесе) оның өкілімен және (немесе) банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде кредиторға міндеттемелері арқылы байланысты болатын үшінші тұлғамен өзара іс-қимыл жасасуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z117" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z117" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық және кәсіптік, орта білімнен кейінгі немесе жоғары білімінің бар-жоғына қойылатын талаптар коллекторлық агенттіктің борышкермен және (немесе) оның өкілімен және (немесе) үшінші тұлғалармен телефонмен сөйлесулер арқылы өзара іс-қимыл жасайтын жұмыскерлеріне қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z155" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың басшы қызметкерлері осы баптың 1 және 2-тармағында белгіленген талаптарға сай келуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгеріс енгізілді – ҚР 24.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...146 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бап. Құжаттарды сақтау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің сақталуға жататын негізгі құжаттарының тізбесін және оларды сақтау мерзімдерін уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="92"/>
+    <w:bookmarkStart w:name="z85" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. КОЛЛЕКТОРЛЫҚ АГЕНТТІКТІҢ, БОРЫШКЕРДІҢ ЖӘНЕ (НЕМЕСЕ) ОНЫҢ ӨКІЛІНІҢ ҚҰҚЫҚТАРЫ МЕН МІНДЕТТЕРІ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бап. Коллекторлық агенттіктің құқықтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10694,188 +9904,62 @@
       3) егер Қазақстан Республикасының заңдарында немесе шартта өзгеше көзделмесе, банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша қамтамасыз ету болып табылатын, өзі бойынша құқықты (талап етуді) коллекторлық агенттік кредитордан алған кепiлге салынған мүлiкке сот тәртібімен өндіріп алуды қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) егер кредитор берешекті өндіріп алу туралы шарттың талаптарын бұзған, борышкер мен оның берешегі туралы құжаттардың (түпнұсқалары мен көшірмелерін), ақпараттың берілуін қамтамасыз етпеген, анық емес деректер ұсынған жағдайларда, берешекті өндіріп алу туралы шартты орындаудан бас тартуға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...104 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) кредитор "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 36-бабы 2-1-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-2-бабы </w:t>
+      5) кредитор "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 61-бабы 11-тармағы 4) тармақшасының екінші бөлігінде және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-2-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-1) тармақшасында көзделген талаптарды сақтаған жағдайда жеке тұлғаның банктік қарыз шарты немесе микрокредит беру туралы шарты бойынша кредитормен талап ету құқығын басқаға беру шартын жасасуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -10890,250 +9974,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тиісті өкілеттіктері болған кезде сотта және атқарушылық іс жүргізуде кредитордың өкілі ретінде әрекет етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) борышкермен жасалған банктік қарыз шартында (микрокредит беру туралы шартта) осындай талап болған кезде борышкердің тұрған жері және (немесе) байланыс деректері туралы ақпаратты үшінші тұлғалардан сұратуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="93"/>
+    <w:bookmarkStart w:name="z123" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) сенімгерлік басқару шарты шеңберінде сервистік компания ретінде әрекет етуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коллекторлық агенттік сенімгерлік басқару шарты шеңберінде: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...156 lines deleted...]
-        <w:t xml:space="preserve"> екінші бөлігіне сәйкес қарыз алушы үшін жақсартылған жағдайларда, оларды біржақты тәртіппен өзгертуге жол беріледі;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тараптардың келісімі бойынша өзімен сенімгерлік басқару шарты жасалған тұлға берген өкілеттіктер шеңберінде банктік қарыз шартының немесе микрокредит беру туралы шарттың талаптарын өзгертуге құқылы. Банктік қарыз шартының және (немесе) микрокредит беру туралы шарттың талаптары "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 57-бабы 4-тармағының екінші бөлігіне және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 4-бабының 4-тармағы екінші бөлігіне сәйкес қарыз алушы үшін жақсартылған жағдайларда, оларды біржақты тәртіппен өзгертуге жол беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өзімен сенімгерлік басқару шарты жасалған тұлғаның мүдделерін сотта, оның ішінде берешекті өндіріп алу және (немесе) кепіл затына өндіріп алуды қолдану процесінде, білдіруге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11164,70 +10102,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағалаушылардың, аудиторлардың, заңгерлердің және өзге де консультанттардың көрсетілетін қызметтерін пайдалануға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сервистік компания ретінде әрекет ететін коллекторлық агенттікке сыйақыны, сондай-ақ сенімгерлік басқарумен байланысты шығыстарды банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтарға (талаптарға) ие болған тұлға сенімгерлік басқару шартының талаптарына сәйкес төлейді (өтейді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="94"/>
+    <w:bookmarkStart w:name="z124" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осы Заңда, Қазақстан Республикасының өзге де заңдарында, берешекті өндіріп алу туралы шартта және (немесе) құқықты (талапты) басқаға беру шартында және (немесе) сенімгерлік басқару шартында белгіленген өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11309,104 +10247,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бап. Коллекторлық агенттіктің мiндеттерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="95"/>
+    <w:bookmarkStart w:name="z86" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық агенттік:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) екі жұмыс күні ішінде өзінің борышкермен үлестес екендігі, осындай үлестестіктің негіздері туралы, сондай-ақ коллекторлық агенттіктің шарттық міндеттемелерді орындауына ықпал ететін немесе ықпал ете алатын және (немесе) коллекторлық агенттіктің жеке мүддесі мен кредитордың заңды мүдделері арасында қайшылықтың туындауына не кредитордың заңды мүдделеріне, оның ішінде борышкердің кредитор алдындағы өз міндеттемелерін орындамауына коллекторлық агенттіктің тікелей немесе жанама түрде мүдделі болуы салдарынан қысым жасалуына алып келуі мүмкін өзге де мән-жайлар туралы ақпаратты кредитордың назарына жеткізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11615,70 +10593,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік кредиттік бюромен ақпарат беру туралы шарт жасасуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актісіне сәйкес Қазақстан Республикасының Ұлттық Банкіне есептілік ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) талап ету құқығын басқаға беру шарттары бойынша мәліметтерді өзінің тұрған жеріндегі мемлекеттік кіріс органдарына салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын уәкілетті мемлекеттік орган уәкілетті органмен келісу бойынша белгілеген нысан бойынша тоқсаннан кейiнгi айдың 25-күнінен кешiктiрмей ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уәкілетті орган анықтаған Қазақстан Республикасының заңнамасын бұзушылықтарды жоюға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11821,210 +10799,230 @@
       18) ай сайын, есепті айдан кейінгі айдың оныншы күнінен кешіктірмей, уәкілетті орган айқындаған тәртіппен, коллекторлық агенттіктің жарғылық капиталындағы қатысу үлестерінің он немесе одан да көп пайызын өзі дербес немесе басқа тұлғамен (тұлғалармен) бірлесіп тікелей немесе жанама иеленетін және (немесе) пайдаланатын және (немесе) оларға билік ететін немесе бақылау жасайтын тұлғалар туралы мәліметтер ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1) сенімгерлік басқару шарты шеңберінде Қазақстан Республикасының заңнамасымен кредитор мен борышкердің банктік қарыз шарты және (немесе) микрокредит беру туралы шарт шеңберіндегі өзара қатынастарына қойылатын талаптар мен шектеулерді сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...98 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-2) мынадай оқиғалардың бірі басталған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым уәкілетті органның тізіліміне енгізілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коллекторлық агенттіктер тізіліміне енгізілген және уәкілетті органның тізіліміне енгізілген коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым бар болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдағы өзінің мүшелігін (қатысуын) тоқтатқан күннен кейінгі күнтізбелік тоқсан күн ішінде коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға кіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-4) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым белгілеген жарналарды төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-5) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның сұрау салуы бойынша коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым айқындайтын тәртіппен тексеру жүргізу үшін қажетті барлық ақпаратты беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген коллекторлық қызметті жүзеге асыру қағидаларын және осы Заңда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген өзге де талаптарды сақтауға мiндеттi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="97"/>
+    <w:bookmarkStart w:name="z87" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Коллекторлық агенттіктер коллекторлық қызметке мемлекеттік бақылауды қамтамасыз ету мақсатында өзінің қызметі туралы уәкілетті орган сұратқан ақпарат пен мәліметтерді береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің ақпаратты бермеуі, уақтылы бермеуі немесе Қазақстан Республикасының коллекторлық қызмет туралы заңнамасына сәйкес ұсынылуы талап етілетін мәліметтерді қамтымайтын ақпаратты беруі, анық емес ақпаратты беруі, есептілікті ұсыну мерзімін бұзуы, анық емес, сол сияқты толық емес есептілікті не көрінеу анық емес мәліметтерді ұсынуы Қазақстан Республикасының заңдарында көзделген жауаптылыққа алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12071,51 +11069,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43-VII</w:t>
       </w:r>
       <w:r>
@@ -12284,124 +11282,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бап. Борышкердің және (немесе) оның өкілінің құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="98"/>
+    <w:bookmarkStart w:name="z88" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Борышкер және (немесе) оның өкілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z126" w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z126" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредитордан, коллекторлық агенттікпен сенімгерлік басқару шартын жасасқан тұлғадан, берешек бойынша борышкерге талап қою құқығы бар коллекторлық агенттіктен коллекторлық агенттік, оның орналасқан жері, коллекторлық агенттікте борышкердің дербес деректерінің болуы, берешектің мөлшері мен құрылымы туралы мәліметтер алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коллекторлық агенттіктің талаптарына толығымен, сондай-ақ оның бір бөлігіне, оның ішінде сотта дау айтуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12486,108 +11524,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) берешектің бар немесе жоқ екендігі туралы анықтама алу үшін кредит бюросына, коллекторлық агенттікке және (немесе) кредиторға жүгінуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) коллекторлық агенттіктің жұмыскерлерімен өзара іс-қимыл жасасу процесін аудио- және (немесе) бейнетехника құралдарының көмегімен өзі дербес тіркеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="100"/>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жүгіну себептерін негіздей отырып, кредиторға не сенімгерлік басқару шартына сәйкес сенімгерлік басқаруды жүзеге асыратын коллекторлық агенттікке банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша міндеттемелерді орындаумен байланысты көрсетілген шарттардың талаптарын өзгерту туралы өтінішпен жүгінуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген өзге де құқықтарға ие болуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="101"/>
+    <w:bookmarkStart w:name="z89" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Борышкер және (немесе) оның өкілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттікке өзінің тұрғылықты жерінің (заңды мекенжайының) өзгергені, атының, әкесінің атының (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегінің ауысуы, жеке басты куәландыратын құжаттарының алмастырылғаны (мерзімі өткен, жоғалған жағдайда) туралы, өздерімен (өзімен) байланысу үшін пайдаланылатын байланыс ақпаратының өзгергені және коллекторлық агенттіктің өздерімен (өзімен) байланысу және өзара іс-қимыл жасасу тәсілінің өзгергені туралы хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12778,68 +11816,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="102"/>
+    <w:bookmarkStart w:name="z101" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. КОЛЛЕКТОРЛЫҚ АГЕНТТІКТЕРДІ МЕМЛЕКЕТТІК РЕТТЕУ, ОЛАРДЫҢ ҚЫЗМЕТІН БАҚЫЛАУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бап. Уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12891,90 +11929,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="103"/>
+    <w:bookmarkStart w:name="z90" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коллекторлық агенттіктердің қызметін мемлекеттік реттеуді және бақылауды уәкілетті орган Қазақстан Республикасының заңдарына сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z91" w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z91" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттіктерді есептік тіркеуге алады және олардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13294,110 +12332,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап. Ықпал ету шаралары және оларды қолдану негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="105"/>
+    <w:bookmarkStart w:name="z92" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коллекторлық агенттік Қазақстан Республикасының коллекторлық қызмет туралы заңнамасын, Қазақстан Республикасының банктік заңнамасын не Қазақстан Республикасының микроқаржылық қызмет туралы заңнамасын бұзған, коллекторлық агенттіктің борышкермен өзара іс-қимыл жасасатын басшы және өзге де жұмыскерлерінің құқыққа сыйымсыз әрекеттері немесе әрекетсіздігі анықталған кезде уәкілетті орган осы бапта белгіленген ықпал ету шараларын қолданады. Ықпал ету шаралары деп шектеулі ықпал ету шаралары мен санкциялар түсініледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңнамасын бұзған кезде коллекторлық агенттікке "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасының Заңында көзделген ықпал ету шаралары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z93" w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z93" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті орган коллекторлық агенттікке мынадай шектеулі ықпал ету шараларын қолдануға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттікке анықталған бұзушылықтарды және (немесе) олардың жасалуына ықпал еткен себептерді, сондай-ақ жағдайларды белгiленген мерзiмде жоюға бағытталған орындалуы мiндеттi түзеу шараларын қабылдау және (немесе) анықталған бұзушылықтарды және (немесе) олардың жасалуына ықпал еткен себептерді, сондай-ақ жағдайларды жою жөніндегі іс-шаралар жоспарын (бұдан әрі – іс-шаралар жоспары) белгiленген мерзiмде ұсыну қажеттігі жөнінде орындалуы мiндеттi жазбаша нұсқама жіберуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13480,308 +12518,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазбаша келісімге коллекторлық агенттік тарапынан міндетті түрде қол қойылуға тиіс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коллекторлық агенттіктің борышкермен өзара іс-қимыл жасасатын басшы жұмыскерін не өзге де жұмыскерін шеттету туралы талап қоюға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="108"/>
+    <w:bookmarkStart w:name="z94" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық агенттік уәкілетті органды жазбаша нұсқамада және жазбаша келісімде көзделген мерзімдерде осы құжаттарда көрсе тілген шаралардың орындалуы туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер бұзушылықты жою үшін белгіленген мерзім бір айдан асатын болса, коллекторлық агенттік ай сайын айдың жиырмасыншы күнінен дейін уәкілетті органды анықталған бұзушылықтарды және (немесе) олардың жасалуына ықпал еткен себептерді, сондай-ақ жағдайларды жою жөніндегі іс-шаралардың орындалуы туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір шектеулі ықпал ету шарасын қолдану Қазақстан Республикасының заңдарында көзделген жағдайларда басқа шектеулі ықпал ету шараларының қолданылуын жоққа шығармайды, бұрын қабылданған шаралардың қолданылуын тоқтата тұрмайды және тоқтатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="109"/>
+    <w:bookmarkStart w:name="z95" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган санкциялар ретінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағы бірінші бөлігінің 1), 1-1), 1-2), 2), 3), 4), 5), 6) және 7) тармақшаларында көзделген негіздер бойынша және тәртіппен коллекторлық агенттікті коллекторлық агенттіктер тізілімінен шығаруды;</w:t>
+        <w:t xml:space="preserve"> 1-тармағы бірінші бөлігінің 1), 2), 3), 4), 5), 6), 7), 8), 9) және 10) тармақшаларында көзделген негіздер бойынша және тәртіппен коллекторлық агенттікті коллекторлық агенттіктер тізілімінен шығаруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңдарында белгіленген негіздер бойынша коллекторлық агенттікке айыппұл салуды және одан айыппұлды өндіріп алуды қолдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="110"/>
+    <w:bookmarkStart w:name="z96" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уәкілетті органның коллекторлық агенттікке осы бапта көзделген ықпал ету шараларын қолдану туралы шешіміне Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13863,50 +12795,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13996,177 +12968,3780 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-1-тарау. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-1-тараумен толықтырылды – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-1-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымды құру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым деп коллекторлық агенттіктердің міндетті мүшелігіне (қатысуына) негізделген, өз мүшелерінің (қатысушыларының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын сақтауы бөлігінде олардың қызметін бақылау үшін құрылған, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның тізіліміне енгізілген өзін-өзі реттейтін ұйым танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z159" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым коммерциялық емес ұйым болып табылады және қауымдастық (одақ) нысанында құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z160" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметі осы Заңмен, Қазақстан Республикасының өзге де заңдарымен, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысымен, стандарттарымен және қағидаларымен, сондай-ақ уәкілетті органның нормативтік құқықтық актісінде белгіленген коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметін жүзеге асыру тәртібімен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметін жүзеге асыру тәртібі мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның бюджетті жасауына қойылатын талаптарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерлері туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзін-өзі реттейтін ұйымдардың тізілімінен шығарылған коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның өз қызметі барысында пайда болған, сондай-ақ мүшелердің (қатысушылардың) қызметіне қатысты құжаттар мен мәліметтерді коллекторлық қызмет саласындағы өзін-өзі реттейтін басқа ұйымға немесе уәкілетті органға беру тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым құрамында мүшелері (қатысушылары) ретінде коллекторлық агенттіктердің жалпы санының кемінде жиырма бір пайызын біріктіруге тиіс. Коллекторлық агенттіктердің жалпы саны уәкілетті органның интернет-ресурсында орналастырылатын ақпараттың негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық агенттік коллекторлық қызмет саласындағы өзін-өзі реттейтін бір ұйымның ғана мүшесі (қатысушысы) бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атауында "коллекторлық агенттіктердің өзін-өзі реттейтін ұйымы" деген сөздер міндетті түрде болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атауында "ұлттық", "мемлекеттік", "республикалық" немесе "орталық" деген сөздерді кез келген тілде толық немесе қысқартылған түрде пайдалануға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атауы ретінде коллекторлық агенттіктердің атауымен бірдей немесе оларға айырғысыз дәрежеге дейін ұқсас белгілерді пайдалануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым "Өзін-өзі реттеу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Өзін-өзі реттеу туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағының үшінші бөлігінде белгіленген мерзімдерде уәкілетті органға мынадай мәліметтер мен құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жалпы жиналысы бекіткен жарғының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Өзін-өзі реттеу туралы заңда, осы Заңда белгіленген талаптарға сәйкес әзірленген және коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органы бекіткен коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымда мүліктік жауапкершілікті қамтамасыз етудің бір немесе бірнеше тәсілдерінің бар екенін растайтын мәліметтер мен құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) атқарушы басқару органының басшысы қол қойған, коллекторлық агенттіктердің жалпы санының кемінде жиырма бір пайызын қамтитын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) тізілімінен үзінді көшірме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның осы Заңға сәйкес өз өкілеттіктерін орындау мүмкіндігін растайтын бюджеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін өзі реттейтін ұйымның бюджетті жасауына қойылатын талаптар уәкілетті органның осы баптың 3-тармағының бірінші бөлігінде көрсетілген нормативтік құқықтық актісінде белгіленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерлерінің осы Заңның 12-бабының 1 және 2-тармақтарында белгіленген талаптарға сәйкестігін растайтын мәліметтер мен құжаттар. Коллекторлық қызмет саласындағы өзін өзі реттейтін ұйымның басшы қызметкерлері туралы мәліметтер уәкілетті органның осы баптың 3-тармағының бірінші бөлігінде көрсетілген нормативтік құқықтық актісіне сәйкес ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерлері болып алқалы басқару органының басшысы, оның орынбасары және мүшелері, атқарушы басқару органының басшысы, оның орынбасары және атқарушы басқару органының мүшелері танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-2-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары Өзін-өзі реттеу туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-1-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген талаптардан басқа, мыналарды қамтуға тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кіру жарналары мен мүшелік жарналардың мөлшері және (немесе) оларды есептеу тәртібі, төлеу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым қызметкерлерінің кәсіби әдебінің қағидалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның өз интернет-ресурсында ақпаратты орналастыру тәртібі, оның тізбесі, нысандары мен мерзімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым өз бетінше айқындайтын өзге де ережелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның стандарттары Өзін-өзі реттеу туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-2-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген талаптардан басқа, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) борышкерлердің құқықтары мен заңды мүдделерін сақтауы жөніндегі ережелерді және коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым өз бетінше айқындайтын өзге де ережелерді қамтуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-3-бап. Коллекторлық қызмет саласындағы  өзін-өзі реттейтін ұйымның құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның құзыретіне мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелеріне (қатысушыларына) тексерулер ұйымдастыру мен жүргізудің коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым белгілейтін тәртібіне сәйкес, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын сақтауы тұрғысынан оларға тексерулер жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) берешегі оның мүшесіне (қатысушысына) берілген борышкерлердің және берешегін сотқа дейінгі өндіріп алу және реттеу жөніндегі қызметтерді оның мүшесі (қатысушысы) көрсететін кредиторлардың жолданымдарын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында белгіленген тәртіппен қарау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым берешегі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшесіне (қатысушысына) берілген борышкердің және берешегін сотқа дейінгі өндіріп алу және реттеу жөніндегі қызметтерді коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшесі (қатысушысы) көрсететін кредиторлардың жолданымын қарау коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның құзыретіне жатқызылған осындай жолданымды бір жұмыс күні ішінде және жолданым тіркелген күннен кейінгі келесі жұмыс күнінен кешіктірілмейтін мерзімде тіркеуді қамтамасыз етеді, көрсетілген жолданымның көшірмесін өзіне қатысты жолданым берілген коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшесіне (қатысушысына) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолданымдарды қарау мерзімі олар тіркелген күннен бастап он бес жұмыс күнінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолданымды дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажет болған жағдайда, қарау мерзімі он бес жұмыс күніне ұзартылуы мүмкін, бұл туралы өтініш берушіні мерзімді ұзарту туралы шешім қабылданған күннен бастап үш жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолданымды қарау нәтижелері бойынша коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым өтініш берушіге жазбаша нысанда немесе ақпараттандыру объектілері арқылы не коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында көзделген өзге де тәсілмен жауап жіберуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзіне қатысты жолданым берілген коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшесі (қатысушысы) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға көрсетілетін қаржы қызметтерін тұтынушының жолданымын қарау нәтижелері туралы коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында белгіленген тәртіппен және мерзімдерде хабар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-1-тараумен толықтыру көзделген – ҚР 16.01.2026 </w:t>
+        <w:t xml:space="preserve">      2) тармақшаның жетінші абзацы 01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> Заңымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) өз мүшелерінің (қатысушыларының) жолданымдарын қарау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өз мүшелерінің (қатысушыларының) есептілігін талдауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз мүшелері (қатысушылары) борышкерлерінің құқықтары мен заңды мүдделерінің бұзылуына жол бермеу жөніндегі шараларды іске асыруда өз мүшелеріне (қатысушыларына) жәрдемдесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның осы Заңның 19-6-бабының 4-тармағында көзделген қағидалары мен стандарттарын бұзғаны үшін өз мүшелеріне (қатысушыларына) қатысты ықпал ету шараларын қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) коллекторлық агенттіктердің қызметін одан әрі жетілдіру мен дамыту бойынша құқық қолдану практикасын қорыту және ұсынымдар мен ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз мүшелерінің (қатысушыларының) тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мүшелік жарналарды жинау және коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүлкін Қазақстан Республикасының заңдарында тыйым салынбаған басқа да көздерден қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коллекторлық агенттік берешекті өндіріп алу туралы шарт негізінде жүзеге асыратын банктік қарыз шарты бойынша және (немесе) микрокредит беру туралы шарт бойынша берешекті өндіріп алумен байланысты мәселелер бойынша жолданымдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржылық көрсетілетін қызметтерді тұтынушы заңды тұлғалардың аталған тұлғалар мен банктік қарыз шарты бойынша және (немесе) микрокредит беру туралы шарт бойынша құқық (талап) берілген коллекторлық агенттік арасындағы құқықтық қатынастардан туындайтын мәселелер бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жолданымдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақшаның алтыншы абзацы 01.01.2027 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">), (01.01.2027 бастап қолданысқа </w:t>
-[...19 lines deleted...]
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve"> – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (мәтін алып тасталды).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="111"/>
+    <w:bookmarkStart w:name="z169" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым уәкілетті органның коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарын келісуі кезеңінде осы баптың 1-тармағының 1), 2), 4) және 6) тармақшаларында көрсетілген функцияларды жүзеге асыруға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z170" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерлері осы Заңның 12-бабының 2-тармағында белгіленген талаптарға сай келмеген жағдайда, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым осы баптың 1-тармағының 1), 2), 4) және 6) тармақшаларында көрсетілген функцияларды жүзеге асыруға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-4-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның құқықтары мен міндеттері осы Заңда, сондай-ақ Өзін-өзі реттеу туралы заңда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z173" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы ұйымдарының акцияларын және (немесе) жарғылық капиталдарына қатысу үлестерін сатып алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өзге де тұлғалардың міндеттемелерін орындауды қамтамасыз ету үшін өзіне тиесілі мүлікті кепілге беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз міндеттемелерінің орындалуын өз мүшелерінің (қатысушыларының) мүлік кепілімен, сондай-ақ олар берген кепілдіктермен және кепілгерліктермен қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кепілгер немесе кепілдік беруші ретінде әрекет етуге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атқарушы басқару органының басшысы, оның орынбасары және мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы ұйымдарымен және коллекторлық қызмет саласындағы басқа да өзін-өзі реттейтін ұйымдармен бір мезгілде еңбек қатынастарында және өзге де қатынастарда болуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелері (қатысушылары) эмитенттері болып табылатын бағалы қағаздарды сатып алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелерімен (қатысушыларымен) кепілгерлік немесе кепілдік шарттарын жасасуға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның өз мүшелерінің (қатысушыларының) орындауы үшін міндетті қағидалары мен стандарттарын бекітуге және оларды уәкілетті органмен келісуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүшелерді (қатысушыларды) қосу туралы және одан шығару туралы растайтын құжаттарды қоса бере отырып, шешім қабылданған күннен кейінгі үш жұмыс күні ішінде уәкілетті органды хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерінің осы Заңның 12-бабының 2-тармағында белгіленген талаптарға сай келмейтіні туралы, сондай-ақ оны ауыстыру туралы уәкілетті органды хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органның осы Заңның 19-1-бабының 3-тармағының бірінші бөлігінде көрсетілген нормативтік құқықтық актісіне сәйкес оның басшы қызметкерлерінің тағайындалуын (сайлануын), басқа лауазымға ауыстырылуын немесе еңбек шартын бұзуын (өкілеттіктерін тоқтатуын) қоса алғанда, олардың құрамында болған өзгерістер туралы бес жұмыс күні ішінде уәкілетті органды хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті органның сұрау салуы бойынша оған жүктелген мемлекеттік реттеу, бақылау және қадағалау функцияларын орындау үшін қажетті ақпаратты, мәліметтерді және құжаттарды уәкілетті органға беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мекенжайының (тұрған жерінің), оның ішінде коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның пошта мекенжайының, электрондық пошта мекенжайының, байланыс телефондары нөмірлерінің, интернет-ресурсының мекенжайының өзгергені туралы уәкілетті органды хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысына енгізілген өзгерістер және (немесе) толықтырулар туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз мүшесінің (қатысушысының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын бұзғаны, сондай-ақ осы Заңның 19-6-бабының 3-тармағына сәйкес өз мүшелеріне (қатысушыларына) қатысты қолданылған ықпал ету шаралары туралы уәкілетті органға хабар беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелері (қатысушылары) мен өз мүшелерінің (қатысушыларының) борышкерлері және қаржылық көрсетілетін қызметтерді тұтынушылардың құқықтарын қорғау саласындағы өзге де тұлғалар арасындағы дауларды қарау жөніндегі орган құру туралы уәкілетті органға хабар беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тізбесі, нысандары, ұсыну мерзімдері мен тәртібі уәкілетті органның нормативтік құқықтық актісінде белгіленетін есептілікті уәкілетті органға ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасы заңнамалық актілерінің ақпаратты қорғауға қойылатын талаптарын сақтай отырып, орналастыру тәртібі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында белгіленетін ақпаратты өзінің интернет-ресурсында орналастыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 2), 3), 4), 6), 7), 8) және 10) тармақшаларында көзделген жағдайларда коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның уәкілетті органды хабардар етуі (оған хабар беруі) жазбаша не электрондық құжат айналымы жүйесі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметкерлері қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияны құрайтын, өздеріне белгілі болған мәліметтердің құпиялылығын қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z177" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметкерлері өз мүшелерінің (қатысушыларының) қызметіне бақылауды жүзеге асыру барысында алынған ақпаратқа қатысты құпиялылықты сақтауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z178" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым өзінің мүліктік жауапкершілігін және өз мүшелерінің (қатысушыларының) борышкерлер алдындағы мүліктік жауапкершілігін қамтамасыз ету үшін мынадай тәсілдердің бірін қолданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мүшенің (қатысушының) және коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның азаматтық-құқықтық жауапкершілігін сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелерін (қатысушыларын) мүліктік жауапкершілікке тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңдарында көзделген мүліктік жауапкершілікті қамтамасыз етудің өзге де тәсілдерін пайдалану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүліктік жауапкершілікті қамтамасыз ету тәсілдерін пайдалану тәртібі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-5-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басқару органдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мыналар коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басқару органдары болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атқарушы басқару органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның бақылау органы (ревизиялық комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басқару органдарын қалыптастыру тәртібі, олардың құрылымы, құзыреті және өкілеттіктерінің мерзімі, осы органдардың шешімдер қабылдау тәртібі осы Заңға және Қазақстан Республикасының өзге де заңдарына сәйкес коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысы жоғары басқару органы болып табылады, ол осы Заңмен, Қазақстан Республикасының өзге де заңдарымен және оның жарғысымен өз құзыретіне жатқызылған, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым қызметінің мәселелерін қарауға өкілетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысы коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында белгіленген тәртіппен және кезеңділікпен, бірақ жылына бір реттен сиретпей шақырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналасының айрықша құзыретіне мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысын бекіту, оған өзгерістер және (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым қызметінің басым бағыттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымды ерікті түрде тарату және тарату комиссиясын тағайындау туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органының басшысын, орынбасарын және мүшелерін сайлау, көрсетілген органның өкілеттіктерін мерзімінен бұрын тоқтату немесе басшылардың не оның жекелеген мүшелерінің өкілеттіктерін мерзімінен бұрын тоқтату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өзін-өзі реттейтін ұйымның атқарушы басқару органының функцияларын жүзеге асыратын адамдарды лауазымға тағайындау, оларды лауазымнан мерзімінен бұрын босату, сол сияқты атқарушы басқару органын құру және оның өкілеттіктерін тоқтату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) алқалы және атқарушы басқару органдарының, бақылау органының (ревизиялық комиссияның) және мамандандырылған органдардың есептерін коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында белгіленген тәртіппен және кезеңділікпен бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кіру жарнасы мен мүшелік жарналардың мөлшерін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мүліктік жауапкершілікті қамтамасыз ету тәсілдерін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңдарына және коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысына сәйкес өзге де шешімдер қабылдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелерінің (қатысушыларының) жалпы жиналысына коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жартысынан көбі қатысса, жиналыс өз құзыретіне жатқызылған шешімдерді қабылдауға құқықты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z184" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысының шешімдері – жалпы жиналысқа қатысатын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) дауыстары санының көпшілік дауысымен немесе ол сырттай дауыс беру арқылы өткізілген жағдайда коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелері (қатысушылары) дауыстарының жалпы санының көпшілік дауысымен қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z185" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысын өткізу тәртібі, отырыстардың күн тәртібін қалыптастыру тәртібі, дауыс беруді өткізу шарттары мен тәртібі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z186" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға басшылық етуді коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысында сайланған коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алқалы басқару органының сандық құрамы, оны қалыптастырудың, оның қызметінің, шешімдер қабылдауының, өкілеттіктері тоқтатылуының тәртібі мен шарттары коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органының құзыретіне мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мәселелерді коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысының қарауына шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелері (қатысушылары) болып кіру және коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүшелікті тоқтату туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мамандандырылған органдарын құру, олар туралы ережелерді және олардың қызметті жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның бюджетін бекіту, оған өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарын бекіту және оларға өзгерістер және (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында көзделген өзге де мәселелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алқалы басқару органы коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелері (қатысушылары) өкілдерінің, сондай-ақ тәуелсіз мүшелерінің қатарынан қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органы мүшелерінің саны кемінде жеті адамды құрауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйыммен немесе оның мүшелерімен еңбек қатынастары жоқ адамдар тәуелсіз мүшелер болып саналады. Тәуелсіз мүшелер коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органы мүшелерінің кемінде бестен бірін құрауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органының әрбір мүшесі дауыс беру кезінде бір дауысқа ие болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алқалы басқару органының мүшесі өзі акционері (қатысушысы), қызметкері болып табылатын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшесіне (қатысушысына) қатысты мәселелер бойынша дауыс бере алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атқарушы басқару органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жұмысын ұйымдастырады, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға жүктелген міндеттердің орындалуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметкерлерін жұмысқа қабылдауды және жұмыстан шығаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдарда, қоғамдық бірлестіктерде, басқа да ұйымдарда коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүдделерін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысының және оның алқалы басқару органының құзыретіне жатпайтын өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бақылау органы (ревизиялық комиссия) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басқару органдары мен олардың лауазымды адамдарының қаржы-шаруашылық қызметін бақылауды жүзеге асыратын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның бақылау органы (ревизиялық комиссия) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысына есеп береді және оның бақылауында болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау органының (ревизиялық комиссияның) есептерін ұсыну тәртібі мен мерзімдері коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-6-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның өз мүшелерінің (қатысушыларының) қызметін бақылауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым өз мүшелерінің (қатысушыларының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын сақтауын бақылауды тексерулер жүргізу арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z192" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелерін (қатысушыларын) тексеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүше болу (қатысу) шарттарын, сондай-ақ коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарын сақтауын бақылау мақсатында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшесінің (қатысушысының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын не Қазақстан Республикасы заңнамасының талаптарын бұзғаны туралы шағым түскен кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшесіне (қатысушысына) тексеру жүргізу туралы уәкілетті органның тапсырмасы бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарын сақтамағаны үшін өз мүшелеріне (қатысушыларына) қатысты мынадай ықпал ету шараларын қолдануға құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анықталған бұзушылықтарды белгіленген мерзімдерде міндетті түрде жою туралы талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жазбаша нысанда ескерту шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында белгіленген мөлшерде айыппұл салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелерін (қатысушыларын) тізілімнен шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында белгіленген, Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де шаралар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелеріне (қатысушыларына) қатысты осы баптың 3-тармағында көзделген ықпал ету шараларын қолдану тәртібі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-7-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың тізілімі және оларды тізілімнен шығару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уәкілетті орган коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың тізілімін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z196" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың тізілімінде қамтылған мәліметтер ашық мәліметтер болып табылады, олар уәкілетті органның интернет-ресурсында орналастырылады және жаңартылып отырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заңның 19-1-бабы 4-тармағының талаптарына сәйкес келетін коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым туралы мәліметтер "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес хабарлама негізінде коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың тізіліміне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мыналар коллекторлық қызмет саласындағы өзін өзі реттейтін ұйымдардың тізілімінен шығаруға негіз болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысының коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымды тізілімнен ерікті түрде шығару, тарату немесе біріктіру, қосу, бөлу немесе бөліп шығару нысанында жүргізілген қайта ұйымдастыру туралы шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Өзін-өзі реттеу туралы заңның 9-бабы 4-тармағының үшінші бөлігінде және осы Заңның 19-1-бабының 5-тармағында көзделген құжаттарды екі ай ішінде ұсынбау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметін тоқтату туралы заңды күшіне енген сот шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органның жазбаша нұсқамасын жүйелі түрде (қатарынан күнтізбелік он екі ай ішінде үш және одан көп рет) орындамау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті органға есептілікті бірнеше рет (қатарынан күнтізбелік он екі ай ішінде екі және одан көп рет) ұсынбау және (немесе) анық емес есептілікті ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қатарынан күнтізбелік он екі ай ішінде осы Заңның 19-1-бабының 4-тармағында белгіленген талапқа сәйкес келмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уәкілетті орган коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымды осы баптың 3-тармағында көзделген негіздер бойынша тізілімнен шығару туралы шешім қабылдағаннан кейін бір жыл ішінде мұндай коммерциялық емес ұйым коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым ретінде қызметті жүзеге асыру мүмкіндігіне ие бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z199" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тізілімнен шығарылған коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелері (қатысушылары) болып табылған коллекторлық агенттіктерге қатысты осы Заңның 19-3-бабы 1-тармағының 1), 2), 3), 4) және 6) тармақшаларында және 19-6-бабында белгіленген оның функциялары коллекторлық агенттік коллекторлық қызмет саласындағы осындай өзін-өзі реттейтін ұйымға кірген күннен бастап тиісті түрдегі коллекторлық қызмет саласындағы өзін-өзі реттейтін өзге ұйымға ауысады, ал жұмыс істеп тұрған тиісті түрдегі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым болмаған жағдайда коллекторлық агенттік тиісті түрдегі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның тізіліміне енгізілген және коллекторлық қызмет саласындағы өзін-өзі реттейтін осындай ұйымға кірген күнге дейін уәкілетті органның бақылауы мен қадағалауында қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z200" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдар тізілімінен шығарылған жағдайда, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым, оның мүшелері (қатысушылары) және борышкерлер арасындағы құқықтық қатынастардан қалыптасқан және туындайтын барлық құжат пен мәліметті мүшелерінің (қатысушыларының) құрамына өзін-өзі реттейтін ұйымдар тізілімінен шығарылған коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелері (қатысушылары) кірген коллекторлық қызмет саласындағы өзін-өзі реттейтін басқа ұйымға, ал жұмыс істеп тұрған коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым болмаған жағдайда уәкілетті органға беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген құжаттар мен мәліметтер уәкілетті органға берілген кезде уәкілетті орган берешек бойынша құқықты (талапты) басқаға беру нәтижесінде туындаған кредитор құқығы бар, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшесі (қатысушысы) және борышкер арасындағы құқықтық қатынастардан туындайтын міндеттемелерді, сондай-ақ коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның үшінші тұлғалармен құқықтық қатынастарынан туындайтын мүліктік сипаттағы өзге де міндеттемелерді атқармайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көрсетілген құжаттар мен мәліметтерді беру тәртібі уәкілетті органның осы Заңның 19-1-бабының 3-тармағының екінші бөлігінде көрсетілген нормативтік құқықтық актісінде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы баптың 7-тармағында көрсетілген материалдарды беру жөніндегі міндетті орындамағаны үшін тізілімнен шығарылатын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкері Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-8-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға қолданылатын ықпал ету шаралары және оларды қолдану негіздері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым осы Заңның және Қазақстан Республикасының өзге де заңдарының, уәкілетті органның нормативтік құқықтық актілерінің коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметіне қойылатын талаптарын, қағидалар мен стандарттарды сақтамаған кезде, сондай-ақ коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерлерінің құқыққа сыйымыз әрекеттері немесе әрекетсіздігі анықталған кезде уәкілетті орган осы бапта белгіленген ықпал ету шараларын қолданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ықпал ету шаралары деп орындалуы міндетті жазбаша нұсқама және санкциялар түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға анықталған бұзушылықтарды және (немесе) олардың жасалуына ықпал еткен себептерді, сондай-ақ жағдайларды жоюға бағытталған орындалуы міндетті шараларды қабылдауға берілетін нұсқау жазбаша нұсқама болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша нұсқамада уәкілетті органның осы тармақтың бірінші бөлігінде белгіленген талаптарын орындау жөніндегі іс-шаралар жоспарын (бұдан әрі – іс-шаралар жоспары) уәкілетті орган белгілеген мерзімде ұсыну туралы талап қамтылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша нұсқамада белгіленген мерзімде ұсынылған іс-шаралар жоспарында бұзушылықтардың, олардың туындауына алып келген себептердің сипаттамалары, жоспарланған іс-шаралардың тізбесі, оларды жүзеге асыру мерзімі, сондай-ақ коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жауапты басшы қызметкерлері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкiлеттi органның жазбаша нұсқамасына шағым жасау Қазақстан Республикасының заңдарында белгіленген тәртіппен жүзеге асырылады. Уәкiлеттi органның жазбаша нұсқамасына шағым жасау оның орындалуын тоқтата тұрмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым уәкілетті органды жазбаша нұсқамада көрсетілген шаралардың және (немесе) іс-шаралар жоспарында көрсетілген іс-шаралардың осы құжаттарда көзделген мерзімдерде орындалғаны туралы хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жазбаша нұсқама уәкілетті орган белгілеген мерзімде орындалмаған жағдайда уәкілетті орган коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерін шеттету және (немесе) осы Заңның 19-3-бабында көзделген коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның барлық функциясының немесе олардың бір бөлігінің атқарылуын тоқтата тұру туралы талап жіберуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкері шеттетілген жағдайда оны алмастыру тәртібі мен міндеттерді орындау мерзімдері коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Уәкілетті орган коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19-7-бабы 3-тармағының 2), 4), 5) және 6) тармақшаларында көзделген негіздер бойынша коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың тізілімінен шығару түріндегі санкцияны қолдануға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-9-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүшелікті (қатысуды) тоқтату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға коллекторлық агенттіктің мүшелігін (қатысуын) тоқтатуға мыналар негіз болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық агенттіктің коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүшелігін (қатысуын) ерікті түрде тоқтату коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында белгіленген мерзімдерде жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллекторлық агенттікті коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның шешімі бойынша коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелері (қатысушылары) қатарынан шығару коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органы осындай шешім қабылдаған күннен кейінгі күннен бастап жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық агенттікті коллекторлық агенттіктер тізілімінен шығару уәкілетті орган осындай шешім қабылдаған күннен кейінгі күннен бастап жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коллекторлық агенттікті тарату осы Заңға сәйкес коллекторлық агенттік таратылған күннен бастап жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметін тоқтату коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметі тоқтатылған күннен бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшесі (қатысушы) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын бірнеше рет (қатарынан күнтізбелік он екі ай ішінде екі және одан көп рет) сақтамаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүше (қатысушы) мүшелік жарналарды бірнеше рет (қатарынан күнтізбелік он екі ай ішінде екі және одан көп рет) төлемеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүше (қатысушы) болуға қабылдау үшін мүше ұсынған құжаттарда анық емес мәліметтер анықталған жағдайда коллекторлық агенттікті коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелері (қатысушылары) қатарынан шығару туралы шешім қабылдауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Коллекторлық агенттік өзінің коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүше (қатысушы) болуына байланысты төлеген кіру жарнасы және мүшелік жарналар коллекторлық агенттіктің коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүше (қатысушы) болуы тоқтатылған кезде қайтарылуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z211" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүше (қатысушы) болуға қабылдаудан бас тарту немесе оның мүшелері (қатысушылары) қатарынан шығару туралы коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның шешіміне, сондай-ақ коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшесінің (қатысушысының), оның мүшелеріне (қатысушыларына) кандидаттың құқықтары мен заңды мүдделерін бұзатын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның әрекеттеріне (әрекетсіздігіне) сотқа шағым жасауға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z97" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. ҚОРЫТЫНДЫ ЖӘНЕ ӨТПЕЛІ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бап. Қазақстан Республикасының коллекторлық қызмет туралы заңнамасын бұзғаны үшiн жауаптылық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14175,90 +16750,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының коллекторлық қызмет туралы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа алып келеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-бап. Өтпелі ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="112"/>
+    <w:bookmarkStart w:name="z98" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң қолданысқа енгізілгенге дейін коллекторлық қызмет белгілеріне ие қызметті жүзеге асырған ұйымдар осы Заң қолданысқа енгізілген күннен бастап алты ай ішінде әділет органдарында коллекторлық агенттік ретінде қайта тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z99" w:id="113"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z99" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағында көрсетілген талап сақталмаған кезде ұйымдар Қазақстан Республикасының заңдарына сәйкес қайта ұйымдастырылуға не мәжбүрлеп таратылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>