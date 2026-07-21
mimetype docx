--- v2 (2026-04-19)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2b01da" w14:textId="c2b01da">
+    <w:p w14:paraId="1680c45" w14:textId="1680c45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2709,51 +2709,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VIII</w:t>
       </w:r>
       <w:r>
@@ -5702,507 +5702,457 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк және (немесе) микроқаржы омбудсмандары "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңына сәйкес халықтың әлеуметтік жағынан осал топтарына жататын борышкер-жеке тұлғаның тұрғынжай болып табылатын жылжымайтын мүлік ипотекасымен қамтамасыз етілген, кәсіпкерлік қызметті жүзеге асыруға байланысты емес ипотекалық тұрғын үй қарызы (ипотекалық қарыз) шарты бойынша немесе микрокредит беру туралы шарт бойынша жолданымын қараған кезеңде кепілге қойылған мүлікке сотқа талап қоюды беру арқылы немесе соттан тыс тәртіппен өндіріп алуды қолдануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z212" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Банктер, микроқаржы ұйымдары не коллекторлық агенттіктер болып табылатын екі және одан көп кредиторлардың алдында мүлік кепілімен қамтамасыз етілмеген тұтынушылық банктік қарыздар және (немесе) тұтынушылық микрокредиттер бойынша мерзімі өткен берешек болған кезде қарыз алушы берешекті ұжымдық реттеу үшін қаржы омбудсманының қызметі жанында жұмыс істейтін ұжымдық реттеу платформасы арқылы жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұжымдық реттеуге жататын берешектің өлшемшарттары, сондай-ақ берешекті ұжымдық реттеуді жүргізу тәртібі мен шарттары осы Заңның 15-бабы 1-тармағының 3-1) тармақшасында көзделген уәкілетті органның нормативтік құқықтық актісінде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      ЗҚАИ-ның ескертпесі!      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-баппен толықтырылды - ҚР 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); өзгеріс енгізілді – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бап. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлғаны есептік тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға "Азаматтарға арналған үкімет" мемлекеттік корпорациясында мемлекеттік тіркелген (қайта тіркелген) күнінен бастап үш ай ішінде есептік тіркелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды – ҚР 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...233 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="65"/>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға есептік тіркеуден өту үшін уәкілетті орган бекіткен нормативтік құқықтық актіде көзделген құжаттарды уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z62" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z62" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган есептік тіркеуден өтуге арналған құжаттарды алған кезден бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға құжаттар топтамасын толық ұсынбаған жағдайда, уәкілетті орган осы тармақтың бірінші бөлігінде көрсетілген мерзімдерде өтінішті одан әрі қараудан уәжді түрде жазбаша нысанда бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="67"/>
+    <w:bookmarkStart w:name="z63" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уәкілетті орган есептік тіркеуден өту туралы өтінішті құжаттар топтамасы толық ұсынылған күннен бастап он жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z64" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z64" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Уәкілетті орган коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлғаны осы баптың 5-тармағында белгіленген мерзімде коллекторлық агенттіктер тізіліміне енгізуге және оны осы шешім мен тіркеу нөмірі туралы хабардар етуге не есептік тіркеуден бас тарту себептері туралы уәжді түрде жазбаша нысанда жауап беруге міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z65" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z65" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Есептік тіркеуден өткен коллекторлық агенттіктердің тізілімі уәкілетті органның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6378,70 +6328,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бап. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлғаны есептік тіркеуден бас тарту негіздерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="70"/>
+    <w:bookmarkStart w:name="z66" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлғаны есептік тіркеуден бас тарту мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті орган бекіткен нормативтік құқықтық актіде көзделген құжаттарда көрсетілуге жататын анық емес мәліметтер мен ақпарат берілген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6548,70 +6498,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында белгіленген талаптарды сақтамаған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="71"/>
+    <w:bookmarkStart w:name="z67" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағының 1), 2) және 3) тармақшаларында көзделген негіздер бойынша есептік тіркеуден бас тартылған жағдайда коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға есептік тіркеуден бас тартуды алған күннен кейін отыз жұмыс күні ішінде осы Заңның 7-бабының 3-тармағына сәйкес құжаттарды қайтадан ұсынуға құқылы не өзінің атауынан "коллекторлық агенттік" деген сөздерді, олардан туындайтын, оның коллекторлық қызметті жүзеге асыратынын болжайтын сөздерді алып тастау арқылы қайта тіркеу рәсімін жүргізуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға осы баптың 1-тармағының 4) және 5) тармақшаларында көзделген негіздер бойынша есептік тіркеуден бас тартуды алған жағдайда, мұндай заңды тұлға өзінің атауынан "коллекторлық агенттік" деген сөздерді, олардан туындайтын, өзін коллекторлық қызметті жүзеге асырады деп болжататын сөздерді алып тастау арқылы қайта тіркеу рәсімін жүргізуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6723,70 +6673,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бап. Коллекторлық агенттікті коллекторлық агенттіктер тізілімінен шығару негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="72"/>
+    <w:bookmarkStart w:name="z68" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық агенттік коллекторлық агенттіктер тізілімінен мынадай негіздердің бірі бойынша шығарылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттіктің және (немесе) оның борышкерлермен өзара іс-қимыл жасайтын қызметкерлерінің осы Заңның 5-бабы 5-тармағының 7) және 8) тармақшаларында, 5-1-тармағында көзделген жосықсыз әрекеттердің бірін қатарынан күнтізбелік он екі ай ішінде үш және одан көп рет жасауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6959,70 +6909,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) коллекторлық агенттіктің коллекторлық қызметті жүзеге асыруды ерікті түрде тоқтату туралы шешім қабылдауы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 11) тармақшасында көзделген жағдайда коллекторлық агенттіктің коллекторлық агенттіктер тізілімінен шығару туралы өтінішіне барлық міндеттемелердің орындалғанын растау, сондай-ақ баланста бұрын иеленген құқықтардың (талаптардың) болмауы туралы хат қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="73"/>
+    <w:bookmarkStart w:name="z153" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Коллекторлық агенттікті коллекторлық агенттіктер тізілімінен шығарудың орындылығын айқындау кезінде мыналар ескеріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұзушылықтардың сипаты және салдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7087,204 +7037,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бұрын қолданылған шектеулі ықпал ету шараларының болуы және тиімділігі (нәтижелілігі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) анықталған бұзушылықтарды жоюға және олардың тиімділігіне бағытталған дербес шаралар қабылдауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="74"/>
+    <w:bookmarkStart w:name="z69" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық агенттік коллекторлық агенттіктердің тізілімінен шығарылған жағдайда, уәкілетті орган оны шығарылған күннен бастап күнтізбелік жеті күн ішінде бұл туралы жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарлама есептік тіркеуден өтуге арналған өтініште не коллекторлық агенттіктің тұрған жерінің өзгергені туралы жазбаша хабарламада көрсетілген мекенжай бойынша жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="75"/>
+    <w:bookmarkStart w:name="z70" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уәкілетті органның коллекторлық агенттікті коллекторлық агенттіктер тізілімінен алып тастау туралы шешіміне Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z116" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z116" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның коллекторлық агенттікті коллекторлық агенттіктер тізілімінен алып тастау туралы шешіміне шағым жасау осы шешімнің орындалуын тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z71" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z71" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коллекторлық агенттікке өзінің коллекторлық агенттіктер тізілімінен шығарылғаны туралы уәкілетті органның хабарламасын алған кезден бастап берешекті өндіріп алу туралы жаңа шарттар және (немесе) банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтардың (талаптардың) коллекторлық агенттікке өту жағдайларын қамтитын шарттар (бұдан әрі – талап ету құқығын басқаға беру шарты) жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 63-бабының 1-тармағында, "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-1-бабы 5-тармағының бірінші бөлігінде аталған тұлғаларға құқықтарды (талаптарды) беруді қоспағанда, коллекторлық агенттікке оның коллекторлық агенттіктер тізілімінен шығарылғаны туралы уәкілетті органның хабарламасын алған кезден бастап, сондай-ақ қайта ұйымдастыру нәтижесінде осы коллекторлық агенттіктің құқықтары мен міндеттемелерінің құқықтық мирасқоры болған заңды тұлғаға банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша құқықтарды (талаптарды) үшінші тұлғаға беруді жүргізуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіпкерлік қызметті жүзеге асырумен байланысты емес банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша жеке тұлғалармен шарттық қатынастар тоқтатылғанға дейін коллекторлық агенттіктер тізілімінен шығарылған коллекторлық агенттік, сондай-ақ қайта ұйымдастыру нәтижесінде осы коллекторлық агенттіктің құқықтары мен міндеттемелерінің құқықтық мирасқоры болған заңды тұлға банктік қарыз шарты және (немесе) микрокредит беру туралы шарт шеңберінде кредитордың қарыз алушымен өзара қатынастарына, сондай-ақ кредиттік бюролардың дерекқорындағы барлық борышкер бойынша ақпаратты жаңартуға Қазақстан Республикасының заңнамасында қойылатын талаптар мен шектеулерді сақтауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="78"/>
+    <w:bookmarkStart w:name="z72" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Коллекторлық агенттік өзінің коллекторлық агенттіктер тізілімінен шығарылғаны туралы уәкілетті органның хабарламасын алған күннен не коллекторлық агенттік коллекторлық қызметті жүзеге асыруды ерікті түрде тоқтату туралы шешім қабылдаған күннен кейін күнтізбелік отыз күн ішінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атауынан "коллекторлық агенттік" деген сөздерді, олардан туындайтын, өзін коллекторлық қызметті жүзеге асырады деп болжататын сөздерді алып тастау арқылы қайта тіркеу рәсімін жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7367,70 +7317,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзіне банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша құқықтар (талаптар) берілген тұлға не мұндай тұлға сенімгерлік басқарудың жаңа шартын жасасқан сервистік компания осы тармақтың бірінші бөлігінің төртінші абзацында көзделген жағдайда, мәліметтер мен құжаттардың қабылдануын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген әрекеттерді жүзеге асырмаған жағдайда, коллекторлық агенттік Қазақстан Республикасының заңдарында белгіленген тәртіппен мәжбүрлеп таратылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="79"/>
+    <w:bookmarkStart w:name="z73" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коллекторлық агенттік өзінің коллекторлық агенттіктер тізілімінен шығарылғаны туралы уәкілетті органның хабарламасын алған күннен бастап күнтізбелік бес күн ішінде бұл туралы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       берешекті өндіріп алу туралы шарттар жасасқан кредиторларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7758,70 +7708,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бап. Коллекторлық агенттіктің құжаттама жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="80"/>
+    <w:bookmarkStart w:name="z74" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық агенттік шарттарды тіркеу журналында берешекті өндіріп алу туралы барлық шарттарды, құқықты (талапты) басқаға беру шарттарын, сенімгерлік басқару шарттарын тіркейді және кредиторлардан қабылданатын құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берешекті өндіріп алу туралы шарттарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7976,90 +7926,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) борышкердің берешекті өтегенін растайтын құжаттарды (немесе олардың көшірмелерін); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кепілге салынған мүлікті өткізу жөніндегі құжаттарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="81"/>
+    <w:bookmarkStart w:name="z122" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) берешекті өндіріп алу туралы шартта, құқықты (талапты) басқаға беру шартында, сенімгерлік басқару шартында берілуі көзделген өзге де құжаттарды есепке алуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z75" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z75" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шарттарды тіркеу журналын жүргізу қағаз жеткізгіште немесе электрондық нысанда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8095,110 +8045,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бап. Коллекторлық қызмет құпиясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="83"/>
+    <w:bookmarkStart w:name="z76" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық қызмет құпиясы коллекторлық қызметті жүзеге асыру кезінде коллекторлық агенттік алған және (немесе) жасаған борышкер, кредитор, берешек туралы, банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде креди торға міндеттемелері арқылы байланысты болатын үшінші тұлғалар, берешекті өндіріп алу туралы жасалған шарттардың талап тары туралы кез келген мәліметтер мен өзге де мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z77" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z77" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Борышкерге қатысты коллекторлық қызмет құпиясы борышкердің өзіне, борышкердің жазбаша келiсiмi, оның ішінде банктік қарыз шартын жасасу кезінде - банк құпиясын ашуға немесе микрокредит беру туралы шартты жасасу кезінде микрокредит беру құпиясын ашуға берген жазбаша келісімі негiзiнде үшiншi тұлғаға, сондай-ақ осы баптың 3, 4 және 5-тармақтарында көрсетiлген тұлғаларға ғана ашылуы мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z78" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z78" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық қызметті жүзеге асыру кезінде коллекторлық агенттік алған және (немесе) жасаған борышкер, кредитор, берешек туралы, банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде кредиторға міндеттемелері арқылы байланысты болатын үшінші тұлғалар, берешекті өндіріп алу туралы жасалған шарттардың талаптары туралы мәліметтер мен өзге де мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қылмыстық қудалау функциясын жүзеге асыратын мемлекеттік органдарға және лауазымды адамдарға: олардың іс жүргізуінде жатқан қылмыстық iстер бойынша, прокурор санкциялаған жазбаша сұрау салу негiзiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8335,144 +8285,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оңалту және банкроттық саласындағы уәкілетті органға: өзі жөнінде соттың банкрот деп тану туралы заңды күшіне енген шешімі бар тұлғаға қатысты, банкроттық және (немесе) оңалту туралы іс қозғалғанға дейін бес жыл ішіндегі кезең үшін, прокурордың санкциясымен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уәкілетті органға: коллекторлық агенттіктердің қызметіне мемлекеттік бақылауды жүзеге асыруға байланысты мәселелер бойынша;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z154" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға: өз мүшелерінің (қатысушыларының) қызметін бақылауды жүзеге асырумен байланысты мәселелер бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="86"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы бойынша мемлекеттік басқару саласындағы уәкілетті органға: "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңында көзделген рәсімдерді қолдану туралы арыз берген азаматқа қатысты сұрау салу негізінде осындай сұрау салу берілгенге дейінгі үш жыл ішіндегі кезең үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қаржы басқарушысына: төлем қабілеттілігін қалпына келтіру немесе сот арқылы банкроттық рәсімін қолдану туралы іс қозғалған азаматқа қатысты сұрау салу негізінде прокурордың санкциясымен беріледі. Өкілеттіктерді растау мақсатында сұрау салуға соттың рәсімді қолдану туралы іс қозғау жөніндегі ұйғарымы қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="87"/>
+    <w:bookmarkStart w:name="z79" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Борышкерге қатысты коллекторлық қызметті жүзеге асыру кезінде коллекторлық агенттік алған және (немесе) жасаған борышкер, кредитор туралы, банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде кредиторға міндет темелері арқылы байланысты болатын үшінші тұлғалар, берешек, берешекті өндіріп алу туралы жасалған шарттардың талаптары туралы мәліметтер мен өзге де мәліметтер осы баптың 3-тармағында көзделген тұлғалардан басқа, сондай-ақ жазбаша сұрау салу негізінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) борышкер өсиетте көрсеткен тұлғаларға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8483,70 +8415,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нотариустарға: өздерінің іс жүргiзуіндегі мұрагерлiк iстер бойынша нотариустың сұрау салуы негiзiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) шетелдік консулдық мекемелерге: олардың іс жүргізуінде жатқан мұрагерлік істер бойынша беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="88"/>
+    <w:bookmarkStart w:name="z80" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мыналар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттіктердің "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасының Заңына сәйкес кредиттік бюроларға ақпарат беруі және кредиттік бюролардың берешек бөлігінде борышкер туралы ақпарат беруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8681,70 +8613,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызметтің құпиясы банк және (немесе) микроқаржы омбудсмандарына оның қарауында жатқан, жеке тұлғалардың ол бойынша міндеттемелер "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 36-1-бабының 3 және 4-тармақтарында немесе "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-1-бабының 4 және 5-тармақтарында көрсетілген тұлғаға берілген банктік қарыз шартынан немесе микрокредит беру туралы шарттан туындайтын келіспеушіліктерді реттеу жөніндегі жүгінулері бойынша ашылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="89"/>
+    <w:bookmarkStart w:name="z81" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы Заңның және Қазақстан Республикасының басқа да заңдарының негізінде Қазақстан Республикасының заңдарымен қорғалатын құпияны құрайтын мәлiметтерге қол жеткізген коллекторлық агенттіктер, сондай-ақ өзге де тұлғалар көрсетілген мәлiметтердi жария еткенi немесе заңсыз пайдаланғаны үшiн Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8933,51 +8865,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 16.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VIII</w:t>
       </w:r>
       <w:r>
@@ -9060,90 +8992,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бап. Коллекторлық агенттіктің жұмыскерлеріне қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="90"/>
+    <w:bookmarkStart w:name="z82" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Атқарушы органның (алқалы және (немесе) жеке-дара) бірінші басшысы және мүшелері, байқаушы кеңестің (бар болған жағдайда) бірінші басшысы және мүшелері, бас бухгалтер коллекторлық агенттіктің басшы жұмыскерлері болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z83" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z83" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының азаматтығына ие емес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9518,130 +9450,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды бұзғаны үшін коллекторлық агенттіктен босатылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сыбайлас жемқорлық құқық бұзушылықтар үшін әкімшілік жауаптылыққа тартылған жеке тұлға коллекторлық агенттіктің басшы қызметкері бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="92"/>
+    <w:bookmarkStart w:name="z134" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Борышкермен және (немесе) оның өкілімен және (немесе) үшінші тұлғамен өзара іс-қимыл жасайтын коллекторлық агенттіктің басшы қызметкерінің, жұмыскерінің бір мезгілде басқа коллекторлық агенттікпен еңбек және өзге де қатынастарда болуына тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z84" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z84" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы баптың 2-тармағының 1), 3), 5), 9), 10), 11), 12) және 13) тармақшаларында көзделген талаптарға сәйкес келмейтін, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі немесе жоғары білімі жоқ коллекторлық агенттік жұмыскерлері борышкермен және (немесе) оның өкілімен және (немесе) банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде кредиторға міндеттемелері арқылы байланысты болатын үшінші тұлғамен өзара іс-қимыл жасасуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық және кәсіптік, орта білімнен кейінгі немесе жоғары білімінің бар-жоғына қойылатын талаптар коллекторлық агенттіктің борышкермен және (немесе) оның өкілімен және (немесе) үшінші тұлғалармен телефонмен сөйлесулер арқылы өзара іс-қимыл жасайтын жұмыскерлеріне қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z155" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z155" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың басшы қызметкерлері осы баптың 1 және 2-тармағында белгіленген талаптарға сай келуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9775,68 +9707,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бап. Құжаттарды сақтау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің сақталуға жататын негізгі құжаттарының тізбесін және оларды сақтау мерзімдерін уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="96"/>
+    <w:bookmarkStart w:name="z85" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. КОЛЛЕКТОРЛЫҚ АГЕНТТІКТІҢ, БОРЫШКЕРДІҢ ЖӘНЕ (НЕМЕСЕ) ОНЫҢ ӨКІЛІНІҢ ҚҰҚЫҚТАРЫ МЕН МІНДЕТТЕРІ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бап. Коллекторлық агенттіктің құқықтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9974,70 +9906,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тиісті өкілеттіктері болған кезде сотта және атқарушылық іс жүргізуде кредитордың өкілі ретінде әрекет етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) борышкермен жасалған банктік қарыз шартында (микрокредит беру туралы шартта) осындай талап болған кезде борышкердің тұрған жері және (немесе) байланыс деректері туралы ақпаратты үшінші тұлғалардан сұратуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="97"/>
+    <w:bookmarkStart w:name="z123" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) сенімгерлік басқару шарты шеңберінде сервистік компания ретінде әрекет етуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коллекторлық агенттік сенімгерлік басқару шарты шеңберінде: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10102,70 +10034,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағалаушылардың, аудиторлардың, заңгерлердің және өзге де консультанттардың көрсетілетін қызметтерін пайдалануға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сервистік компания ретінде әрекет ететін коллекторлық агенттікке сыйақыны, сондай-ақ сенімгерлік басқарумен байланысты шығыстарды банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтарға (талаптарға) ие болған тұлға сенімгерлік басқару шартының талаптарына сәйкес төлейді (өтейді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="98"/>
+    <w:bookmarkStart w:name="z124" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осы Заңда, Қазақстан Республикасының өзге де заңдарында, берешекті өндіріп алу туралы шартта және (немесе) құқықты (талапты) басқаға беру шартында және (немесе) сенімгерлік басқару шартында белгіленген өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10321,70 +10253,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бап. Коллекторлық агенттіктің мiндеттерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="99"/>
+    <w:bookmarkStart w:name="z86" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық агенттік:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) екі жұмыс күні ішінде өзінің борышкермен үлестес екендігі, осындай үлестестіктің негіздері туралы, сондай-ақ коллекторлық агенттіктің шарттық міндеттемелерді орындауына ықпал ететін немесе ықпал ете алатын және (немесе) коллекторлық агенттіктің жеке мүддесі мен кредитордың заңды мүдделері арасында қайшылықтың туындауына не кредитордың заңды мүдделеріне, оның ішінде борышкердің кредитор алдындағы өз міндеттемелерін орындамауына коллекторлық агенттіктің тікелей немесе жанама түрде мүдделі болуы салдарынан қысым жасалуына алып келуі мүмкін өзге де мән-жайлар туралы ақпаратты кредитордың назарына жеткізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10593,70 +10525,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік кредиттік бюромен ақпарат беру туралы шарт жасасуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актісіне сәйкес Қазақстан Республикасының Ұлттық Банкіне есептілік ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) талап ету құқығын басқаға беру шарттары бойынша мәліметтерді өзінің тұрған жеріндегі мемлекеттік кіріс органдарына салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын уәкілетті мемлекеттік орган уәкілетті органмен келісу бойынша белгілеген нысан бойынша тоқсаннан кейiнгi айдың 25-күнінен кешiктiрмей ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уәкілетті орган анықтаған Қазақстан Республикасының заңнамасын бұзушылықтарды жоюға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10959,70 +10891,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       19) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген коллекторлық қызметті жүзеге асыру қағидаларын және осы Заңда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген өзге де талаптарды сақтауға мiндеттi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="101"/>
+    <w:bookmarkStart w:name="z87" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Коллекторлық агенттіктер коллекторлық қызметке мемлекеттік бақылауды қамтамасыз ету мақсатында өзінің қызметі туралы уәкілетті орган сұратқан ақпарат пен мәліметтерді береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің ақпаратты бермеуі, уақтылы бермеуі немесе Қазақстан Республикасының коллекторлық қызмет туралы заңнамасына сәйкес ұсынылуы талап етілетін мәліметтерді қамтымайтын ақпаратты беруі, анық емес ақпаратты беруі, есептілікті ұсыну мерзімін бұзуы, анық емес, сол сияқты толық емес есептілікті не көрінеу анық емес мәліметтерді ұсынуы Қазақстан Республикасының заңдарында көзделген жауаптылыққа алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11356,90 +11288,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бап. Борышкердің және (немесе) оның өкілінің құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="102"/>
+    <w:bookmarkStart w:name="z88" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Борышкер және (немесе) оның өкілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z126" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредитордан, коллекторлық агенттікпен сенімгерлік басқару шартын жасасқан тұлғадан, берешек бойынша борышкерге талап қою құқығы бар коллекторлық агенттіктен коллекторлық агенттік, оның орналасқан жері, коллекторлық агенттікте борышкердің дербес деректерінің болуы, берешектің мөлшері мен құрылымы туралы мәліметтер алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коллекторлық агенттіктің талаптарына толығымен, сондай-ақ оның бір бөлігіне, оның ішінде сотта дау айтуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11524,108 +11456,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) берешектің бар немесе жоқ екендігі туралы анықтама алу үшін кредит бюросына, коллекторлық агенттікке және (немесе) кредиторға жүгінуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) коллекторлық агенттіктің жұмыскерлерімен өзара іс-қимыл жасасу процесін аудио- және (немесе) бейнетехника құралдарының көмегімен өзі дербес тіркеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="104"/>
+    <w:bookmarkStart w:name="z127" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жүгіну себептерін негіздей отырып, кредиторға не сенімгерлік басқару шартына сәйкес сенімгерлік басқаруды жүзеге асыратын коллекторлық агенттікке банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша міндеттемелерді орындаумен байланысты көрсетілген шарттардың талаптарын өзгерту туралы өтінішпен жүгінуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген өзге де құқықтарға ие болуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="105"/>
+    <w:bookmarkStart w:name="z89" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Борышкер және (немесе) оның өкілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттікке өзінің тұрғылықты жерінің (заңды мекенжайының) өзгергені, атының, әкесінің атының (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегінің ауысуы, жеке басты куәландыратын құжаттарының алмастырылғаны (мерзімі өткен, жоғалған жағдайда) туралы, өздерімен (өзімен) байланысу үшін пайдаланылатын байланыс ақпаратының өзгергені және коллекторлық агенттіктің өздерімен (өзімен) байланысу және өзара іс-қимыл жасасу тәсілінің өзгергені туралы хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11816,68 +11748,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="106"/>
+    <w:bookmarkStart w:name="z101" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. КОЛЛЕКТОРЛЫҚ АГЕНТТІКТЕРДІ МЕМЛЕКЕТТІК РЕТТЕУ, ОЛАРДЫҢ ҚЫЗМЕТІН БАҚЫЛАУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бап. Уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11929,90 +11861,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="107"/>
+    <w:bookmarkStart w:name="z90" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коллекторлық агенттіктердің қызметін мемлекеттік реттеуді және бақылауды уәкілетті орган Қазақстан Республикасының заңдарына сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z91" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z91" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттіктерді есептік тіркеуге алады және олардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12332,110 +12264,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап. Ықпал ету шаралары және оларды қолдану негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="109"/>
+    <w:bookmarkStart w:name="z92" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коллекторлық агенттік Қазақстан Республикасының коллекторлық қызмет туралы заңнамасын, Қазақстан Республикасының банктік заңнамасын не Қазақстан Республикасының микроқаржылық қызмет туралы заңнамасын бұзған, коллекторлық агенттіктің борышкермен өзара іс-қимыл жасасатын басшы және өзге де жұмыскерлерінің құқыққа сыйымсыз әрекеттері немесе әрекетсіздігі анықталған кезде уәкілетті орган осы бапта белгіленген ықпал ету шараларын қолданады. Ықпал ету шаралары деп шектеулі ықпал ету шаралары мен санкциялар түсініледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңнамасын бұзған кезде коллекторлық агенттікке "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасының Заңында көзделген ықпал ету шаралары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z93" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z93" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті орган коллекторлық агенттікке мынадай шектеулі ықпал ету шараларын қолдануға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттікке анықталған бұзушылықтарды және (немесе) олардың жасалуына ықпал еткен себептерді, сондай-ақ жағдайларды белгiленген мерзiмде жоюға бағытталған орындалуы мiндеттi түзеу шараларын қабылдау және (немесе) анықталған бұзушылықтарды және (немесе) олардың жасалуына ықпал еткен себептерді, сондай-ақ жағдайларды жою жөніндегі іс-шаралар жоспарын (бұдан әрі – іс-шаралар жоспары) белгiленген мерзiмде ұсыну қажеттігі жөнінде орындалуы мiндеттi жазбаша нұсқама жіберуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12518,126 +12450,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазбаша келісімге коллекторлық агенттік тарапынан міндетті түрде қол қойылуға тиіс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коллекторлық агенттіктің борышкермен өзара іс-қимыл жасасатын басшы жұмыскерін не өзге де жұмыскерін шеттету туралы талап қоюға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="112"/>
+    <w:bookmarkStart w:name="z94" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық агенттік уәкілетті органды жазбаша нұсқамада және жазбаша келісімде көзделген мерзімдерде осы құжаттарда көрсе тілген шаралардың орындалуы туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер бұзушылықты жою үшін белгіленген мерзім бір айдан асатын болса, коллекторлық агенттік ай сайын айдың жиырмасыншы күнінен дейін уәкілетті органды анықталған бұзушылықтарды және (немесе) олардың жасалуына ықпал еткен себептерді, сондай-ақ жағдайларды жою жөніндегі іс-шаралардың орындалуы туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір шектеулі ықпал ету шарасын қолдану Қазақстан Республикасының заңдарында көзделген жағдайларда басқа шектеулі ықпал ету шараларының қолданылуын жоққа шығармайды, бұрын қабылданған шаралардың қолданылуын тоқтата тұрмайды және тоқтатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="113"/>
+    <w:bookmarkStart w:name="z95" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган санкциялар ретінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12650,70 +12582,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағы бірінші бөлігінің 1), 2), 3), 4), 5), 6), 7), 8), 9) және 10) тармақшаларында көзделген негіздер бойынша және тәртіппен коллекторлық агенттікті коллекторлық агенттіктер тізілімінен шығаруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңдарында белгіленген негіздер бойынша коллекторлық агенттікке айыппұл салуды және одан айыппұлды өндіріп алуды қолдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="114"/>
+    <w:bookmarkStart w:name="z96" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уәкілетті органның коллекторлық агенттікке осы бапта көзделген ықпал ету шараларын қолдану туралы шешіміне Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12969,68 +12901,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="115"/>
+    <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-1-тарау. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-1-тараумен толықтырылды – ҚР 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13062,110 +12994,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-1-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымды құру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="116"/>
+    <w:bookmarkStart w:name="z158" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым деп коллекторлық агенттіктердің міндетті мүшелігіне (қатысуына) негізделген, өз мүшелерінің (қатысушыларының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын сақтауы бөлігінде олардың қызметін бақылау үшін құрылған, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның тізіліміне енгізілген өзін-өзі реттейтін ұйым танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z159" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z159" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым коммерциялық емес ұйым болып табылады және қауымдастық (одақ) нысанында құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z160" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z160" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметі осы Заңмен, Қазақстан Республикасының өзге де заңдарымен, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысымен, стандарттарымен және қағидаларымен, сондай-ақ уәкілетті органның нормативтік құқықтық актісінде белгіленген коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметін жүзеге асыру тәртібімен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметін жүзеге асыру тәртібі мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13194,184 +13126,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерлері туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзін-өзі реттейтін ұйымдардың тізілімінен шығарылған коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның өз қызметі барысында пайда болған, сондай-ақ мүшелердің (қатысушылардың) қызметіне қатысты құжаттар мен мәліметтерді коллекторлық қызмет саласындағы өзін-өзі реттейтін басқа ұйымға немесе уәкілетті органға беру тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="119"/>
+    <w:bookmarkStart w:name="z161" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым құрамында мүшелері (қатысушылары) ретінде коллекторлық агенттіктердің жалпы санының кемінде жиырма бір пайызын біріктіруге тиіс. Коллекторлық агенттіктердің жалпы саны уәкілетті органның интернет-ресурсында орналастырылатын ақпараттың негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттік коллекторлық қызмет саласындағы өзін-өзі реттейтін бір ұйымның ғана мүшесі (қатысушысы) бола алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="120"/>
+    <w:bookmarkStart w:name="z162" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атауында "коллекторлық агенттіктердің өзін-өзі реттейтін ұйымы" деген сөздер міндетті түрде болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атауында "ұлттық", "мемлекеттік", "республикалық" немесе "орталық" деген сөздерді кез келген тілде толық немесе қысқартылған түрде пайдалануға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атауы ретінде коллекторлық агенттіктердің атауымен бірдей немесе оларға айырғысыз дәрежеге дейін ұқсас белгілерді пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="121"/>
+    <w:bookmarkStart w:name="z163" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым "Өзін-өзі реттеу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Өзін-өзі реттеу туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағының үшінші бөлігінде белгіленген мерзімдерде уәкілетті органға мынадай мәліметтер мен құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жалпы жиналысы бекіткен жарғының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13489,90 +13421,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерлері болып алқалы басқару органының басшысы, оның орынбасары және мүшелері, атқарушы басқару органының басшысы, оның орынбасары және атқарушы басқару органының мүшелері танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-2-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="122"/>
+    <w:bookmarkStart w:name="z165" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары Өзін-өзі реттеу туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-1-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптардан басқа, мыналарды қамтуға тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кіру жарналары мен мүшелік жарналардың мөлшері және (немесе) оларды есептеу тәртібі, төлеу тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13601,127 +13533,127 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның өз интернет-ресурсында ақпаратты орналастыру тәртібі, оның тізбесі, нысандары мен мерзімдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым өз бетінше айқындайтын өзге де ережелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="123"/>
+    <w:bookmarkStart w:name="z166" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның стандарттары Өзін-өзі реттеу туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-2-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптардан басқа, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) борышкерлердің құқықтары мен заңды мүдделерін сақтауы жөніндегі ережелерді және коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым өз бетінше айқындайтын өзге де ережелерді қамтуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-3-бап. Коллекторлық қызмет саласындағы  өзін-өзі реттейтін ұйымның құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="124"/>
+    <w:bookmarkStart w:name="z167" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның құзыретіне мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелеріне (қатысушыларына) тексерулер ұйымдастыру мен жүргізудің коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым белгілейтін тәртібіне сәйкес, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын сақтауы тұрғысынан оларға тексерулер жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14214,147 +14146,147 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (мәтін алып тасталды).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="125"/>
+    <w:bookmarkStart w:name="z169" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым уәкілетті органның коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарын келісуі кезеңінде осы баптың 1-тармағының 1), 2), 4) және 6) тармақшаларында көрсетілген функцияларды жүзеге асыруға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z170" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z170" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерлері осы Заңның 12-бабының 2-тармағында белгіленген талаптарға сай келмеген жағдайда, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым осы баптың 1-тармағының 1), 2), 4) және 6) тармақшаларында көрсетілген функцияларды жүзеге асыруға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-4-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="127"/>
+    <w:bookmarkStart w:name="z172" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның құқықтары мен міндеттері осы Заңда, сондай-ақ Өзін-өзі реттеу туралы заңда айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z173" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z173" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қаржы ұйымдарының акцияларын және (немесе) жарғылық капиталдарына қатысу үлестерін сатып алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14383,70 +14315,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз міндеттемелерінің орындалуын өз мүшелерінің (қатысушыларының) мүлік кепілімен, сондай-ақ олар берген кепілдіктермен және кепілгерліктермен қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кепілгер немесе кепілдік беруші ретінде әрекет етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="129"/>
+    <w:bookmarkStart w:name="z174" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атқарушы басқару органының басшысы, оның орынбасары және мүшелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қаржы ұйымдарымен және коллекторлық қызмет саласындағы басқа да өзін-өзі реттейтін ұйымдармен бір мезгілде еңбек қатынастарында және өзге де қатынастарда болуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14457,70 +14389,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелері (қатысушылары) эмитенттері болып табылатын бағалы қағаздарды сатып алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелерімен (қатысушыларымен) кепілгерлік немесе кепілдік шарттарын жасасуға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="130"/>
+    <w:bookmarkStart w:name="z175" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның өз мүшелерінің (қатысушыларының) орындауы үшін міндетті қағидалары мен стандарттарын бекітуге және оларды уәкілетті органмен келісуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14693,110 +14625,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасы заңнамалық актілерінің ақпаратты қорғауға қойылатын талаптарын сақтай отырып, орналастыру тәртібі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында белгіленетін ақпаратты өзінің интернет-ресурсында орналастыруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 2), 3), 4), 6), 7), 8) және 10) тармақшаларында көзделген жағдайларда коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның уәкілетті органды хабардар етуі (оған хабар беруі) жазбаша не электрондық құжат айналымы жүйесі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="131"/>
+    <w:bookmarkStart w:name="z176" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметкерлері қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияны құрайтын, өздеріне белгілі болған мәліметтердің құпиялылығын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z177" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z177" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметкерлері өз мүшелерінің (қатысушыларының) қызметіне бақылауды жүзеге асыру барысында алынған ақпаратқа қатысты құпиялылықты сақтауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z178" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z178" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым өзінің мүліктік жауапкершілігін және өз мүшелерінің (қатысушыларының) борышкерлер алдындағы мүліктік жауапкершілігін қамтамасыз ету үшін мынадай тәсілдердің бірін қолданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүшенің (қатысушының) және коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның азаматтық-құқықтық жауапкершілігін сақтандыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14842,70 +14774,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүліктік жауапкершілікті қамтамасыз ету тәсілдерін пайдалану тәртібі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-5-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басқару органдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="134"/>
+    <w:bookmarkStart w:name="z180" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басқару органдары болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14952,108 +14884,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның бақылау органы (ревизиялық комиссия).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басқару органдарын қалыптастыру тәртібі, олардың құрылымы, құзыреті және өкілеттіктерінің мерзімі, осы органдардың шешімдер қабылдау тәртібі осы Заңға және Қазақстан Республикасының өзге де заңдарына сәйкес коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="135"/>
+    <w:bookmarkStart w:name="z181" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысы жоғары басқару органы болып табылады, ол осы Заңмен, Қазақстан Республикасының өзге де заңдарымен және оның жарғысымен өз құзыретіне жатқызылған, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым қызметінің мәселелерін қарауға өкілетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысы коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында белгіленген тәртіппен және кезеңділікпен, бірақ жылына бір реттен сиретпей шақырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="136"/>
+    <w:bookmarkStart w:name="z182" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналасының айрықша құзыретіне мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысын бекіту, оған өзгерістер және (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15172,168 +15104,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүліктік жауапкершілікті қамтамасыз ету тәсілдерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының заңдарына және коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысына сәйкес өзге де шешімдер қабылдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="137"/>
+    <w:bookmarkStart w:name="z183" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Егер коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелерінің (қатысушыларының) жалпы жиналысына коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жартысынан көбі қатысса, жиналыс өз құзыретіне жатқызылған шешімдерді қабылдауға құқықты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z184" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z184" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысының шешімдері – жалпы жиналысқа қатысатын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) дауыстары санының көпшілік дауысымен немесе ол сырттай дауыс беру арқылы өткізілген жағдайда коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелері (қатысушылары) дауыстарының жалпы санының көпшілік дауысымен қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z185" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z185" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысын өткізу тәртібі, отырыстардың күн тәртібін қалыптастыру тәртібі, дауыс беруді өткізу шарттары мен тәртібі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z186" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z186" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға басшылық етуді коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысында сайланған коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алқалы басқару органының сандық құрамы, оны қалыптастырудың, оның қызметінің, шешімдер қабылдауының, өкілеттіктері тоқтатылуының тәртібі мен шарттары коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="141"/>
+    <w:bookmarkStart w:name="z187" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органының құзыретіне мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мәселелерді коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысының қарауына шығару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15488,70 +15420,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның алқалы басқару органының әрбір мүшесі дауыс беру кезінде бір дауысқа ие болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алқалы басқару органының мүшесі өзі акционері (қатысушысы), қызметкері болып табылатын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшесіне (қатысушысына) қатысты мәселелер бойынша дауыс бере алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="142"/>
+    <w:bookmarkStart w:name="z188" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның атқарушы басқару органы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жұмысын ұйымдастырады, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға жүктелген міндеттердің орындалуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15580,70 +15512,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдарда, қоғамдық бірлестіктерде, басқа да ұйымдарда коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүдделерін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысының және оның алқалы басқару органының құзыретіне жатпайтын өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="143"/>
+    <w:bookmarkStart w:name="z189" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бақылау органы (ревизиялық комиссия) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басқару органдары мен олардың лауазымды адамдарының қаржы-шаруашылық қызметін бақылауды жүзеге асыратын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның органы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның бақылау органы (ревизиялық комиссия) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысына есеп береді және оның бақылауында болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15653,90 +15585,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау органының (ревизиялық комиссияның) есептерін ұсыну тәртібі мен мерзімдері коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның жарғысында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-6-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның өз мүшелерінің (қатысушыларының) қызметін бақылауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="144"/>
+    <w:bookmarkStart w:name="z191" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым өз мүшелерінің (қатысушыларының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын сақтауын бақылауды тексерулер жүргізу арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z192" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z192" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелерін (қатысушыларын) тексеру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүше болу (қатысу) шарттарын, сондай-ақ коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарын сақтауын бақылау мақсатында;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15747,70 +15679,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшесінің (қатысушысының) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын не Қазақстан Республикасы заңнамасының талаптарын бұзғаны туралы шағым түскен кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшесіне (қатысушысына) тексеру жүргізу туралы уәкілетті органның тапсырмасы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="146"/>
+    <w:bookmarkStart w:name="z193" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарын сақтамағаны үшін өз мүшелеріне (қатысушыларына) қатысты мынадай ықпал ету шараларын қолдануға құқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анықталған бұзушылықтарды белгіленген мерзімдерде міндетті түрде жою туралы талап қою;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15892,148 +15824,148 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелеріне (қатысушыларына) қатысты осы баптың 3-тармағында көзделген ықпал ету шараларын қолдану тәртібі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-7-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың тізілімі және оларды тізілімнен шығару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="147"/>
+    <w:bookmarkStart w:name="z195" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уәкілетті орган коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың тізілімін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z196" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z196" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың тізілімінде қамтылған мәліметтер ашық мәліметтер болып табылады, олар уәкілетті органның интернет-ресурсында орналастырылады және жаңартылып отырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның 19-1-бабы 4-тармағының талаптарына сәйкес келетін коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым туралы мәліметтер "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес хабарлама негізінде коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың тізіліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="149"/>
+    <w:bookmarkStart w:name="z197" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мыналар коллекторлық қызмет саласындағы өзін өзі реттейтін ұйымдардың тізілімінен шығаруға негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшелерінің (қатысушыларының) жалпы жиналысының коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымды тізілімнен ерікті түрде шығару, тарату немесе біріктіру, қосу, бөлу немесе бөліп шығару нысанында жүргізілген қайта ұйымдастыру туралы шешімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16098,241 +16030,241 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уәкілетті органға есептілікті бірнеше рет (қатарынан күнтізбелік он екі ай ішінде екі және одан көп рет) ұсынбау және (немесе) анық емес есептілікті ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қатарынан күнтізбелік он екі ай ішінде осы Заңның 19-1-бабының 4-тармағында белгіленген талапқа сәйкес келмеуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="150"/>
+    <w:bookmarkStart w:name="z198" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымды осы баптың 3-тармағында көзделген негіздер бойынша тізілімнен шығару туралы шешім қабылдағаннан кейін бір жыл ішінде мұндай коммерциялық емес ұйым коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым ретінде қызметті жүзеге асыру мүмкіндігіне ие бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z199" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z199" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тізілімнен шығарылған коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелері (қатысушылары) болып табылған коллекторлық агенттіктерге қатысты осы Заңның 19-3-бабы 1-тармағының 1), 2), 3), 4) және 6) тармақшаларында және 19-6-бабында белгіленген оның функциялары коллекторлық агенттік коллекторлық қызмет саласындағы осындай өзін-өзі реттейтін ұйымға кірген күннен бастап тиісті түрдегі коллекторлық қызмет саласындағы өзін-өзі реттейтін өзге ұйымға ауысады, ал жұмыс істеп тұрған тиісті түрдегі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым болмаған жағдайда коллекторлық агенттік тиісті түрдегі коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның тізіліміне енгізілген және коллекторлық қызмет саласындағы өзін-өзі реттейтін осындай ұйымға кірген күнге дейін уәкілетті органның бақылауы мен қадағалауында қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z200" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z200" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдар тізілімінен шығарылған жағдайда, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым, оның мүшелері (қатысушылары) және борышкерлер арасындағы құқықтық қатынастардан қалыптасқан және туындайтын барлық құжат пен мәліметті мүшелерінің (қатысушыларының) құрамына өзін-өзі реттейтін ұйымдар тізілімінен шығарылған коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелері (қатысушылары) кірген коллекторлық қызмет саласындағы өзін-өзі реттейтін басқа ұйымға, ал жұмыс істеп тұрған коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым болмаған жағдайда уәкілетті органға беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген құжаттар мен мәліметтер уәкілетті органға берілген кезде уәкілетті орган берешек бойынша құқықты (талапты) басқаға беру нәтижесінде туындаған кредитор құқығы бар, коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшесі (қатысушысы) және борышкер арасындағы құқықтық қатынастардан туындайтын міндеттемелерді, сондай-ақ коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның үшінші тұлғалармен құқықтық қатынастарынан туындайтын мүліктік сипаттағы өзге де міндеттемелерді атқармайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көрсетілген құжаттар мен мәліметтерді беру тәртібі уәкілетті органның осы Заңның 19-1-бабының 3-тармағының екінші бөлігінде көрсетілген нормативтік құқықтық актісінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="153"/>
+    <w:bookmarkStart w:name="z201" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы баптың 7-тармағында көрсетілген материалдарды беру жөніндегі міндетті орындамағаны үшін тізілімнен шығарылатын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкері Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-8-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға қолданылатын ықпал ету шаралары және оларды қолдану негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="154"/>
+    <w:bookmarkStart w:name="z203" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым осы Заңның және Қазақстан Республикасының өзге де заңдарының, уәкілетті органның нормативтік құқықтық актілерінің коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметіне қойылатын талаптарын, қағидалар мен стандарттарды сақтамаған кезде, сондай-ақ коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерлерінің құқыққа сыйымыз әрекеттері немесе әрекетсіздігі анықталған кезде уәкілетті орган осы бапта белгіленген ықпал ету шараларын қолданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ықпал ету шаралары деп орындалуы міндетті жазбаша нұсқама және санкциялар түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="155"/>
+    <w:bookmarkStart w:name="z204" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға анықталған бұзушылықтарды және (немесе) олардың жасалуына ықпал еткен себептерді, сондай-ақ жағдайларды жоюға бағытталған орындалуы міндетті шараларды қабылдауға берілетін нұсқау жазбаша нұсқама болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазбаша нұсқамада уәкілетті органның осы тармақтың бірінші бөлігінде белгіленген талаптарын орындау жөніндегі іс-шаралар жоспарын (бұдан әрі – іс-шаралар жоспары) уәкілетті орган белгілеген мерзімде ұсыну туралы талап қамтылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16361,165 +16293,165 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкiлеттi органның жазбаша нұсқамасына шағым жасау Қазақстан Республикасының заңдарында белгіленген тәртіппен жүзеге асырылады. Уәкiлеттi органның жазбаша нұсқамасына шағым жасау оның орындалуын тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым уәкілетті органды жазбаша нұсқамада көрсетілген шаралардың және (немесе) іс-шаралар жоспарында көрсетілген іс-шаралардың осы құжаттарда көзделген мерзімдерде орындалғаны туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="156"/>
+    <w:bookmarkStart w:name="z205" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жазбаша нұсқама уәкілетті орган белгілеген мерзімде орындалмаған жағдайда уәкілетті орган коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкерін шеттету және (немесе) осы Заңның 19-3-бабында көзделген коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның барлық функциясының немесе олардың бір бөлігінің атқарылуын тоқтата тұру туралы талап жіберуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның басшы қызметкері шеттетілген жағдайда оны алмастыру тәртібі мен міндеттерді орындау мерзімдері коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="157"/>
+    <w:bookmarkStart w:name="z206" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Уәкілетті орган коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19-7-бабы 3-тармағының 2), 4), 5) және 6) тармақшаларында көзделген негіздер бойынша коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымдардың тізілімінен шығару түріндегі санкцияны қолдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-9-бап. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүшелікті (қатысуды) тоқтату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="158"/>
+    <w:bookmarkStart w:name="z208" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға коллекторлық агенттіктің мүшелігін (қатысуын) тоқтатуға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық агенттіктің коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүшелігін (қатысуын) ерікті түрде тоқтату коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидаларында белгіленген мерзімдерде жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16566,70 +16498,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коллекторлық агенттікті тарату осы Заңға сәйкес коллекторлық агенттік таратылған күннен бастап жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметін тоқтату коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қызметі тоқтатылған күннен бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="159"/>
+    <w:bookmarkStart w:name="z209" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшесі (қатысушы) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның қағидалары мен стандарттарының талаптарын бірнеше рет (қатарынан күнтізбелік он екі ай ішінде екі және одан көп рет) сақтамаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16640,108 +16572,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүше (қатысушы) мүшелік жарналарды бірнеше рет (қатарынан күнтізбелік он екі ай ішінде екі және одан көп рет) төлемеген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүше (қатысушы) болуға қабылдау үшін мүше ұсынған құжаттарда анық емес мәліметтер анықталған жағдайда коллекторлық агенттікті коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның мүшелері (қатысушылары) қатарынан шығару туралы шешім қабылдауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="160"/>
+    <w:bookmarkStart w:name="z210" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекторлық агенттік өзінің коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүше (қатысушы) болуына байланысты төлеген кіру жарнасы және мүшелік жарналар коллекторлық агенттіктің коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүше (қатысушы) болуы тоқтатылған кезде қайтарылуға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z211" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z211" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымға мүше (қатысушы) болуға қабылдаудан бас тарту немесе оның мүшелері (қатысушылары) қатарынан шығару туралы коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның шешіміне, сондай-ақ коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйым мүшесінің (қатысушысының), оның мүшелеріне (қатысушыларына) кандидаттың құқықтары мен заңды мүдделерін бұзатын коллекторлық қызмет саласындағы өзін-өзі реттейтін ұйымның әрекеттеріне (әрекетсіздігіне) сотқа шағым жасауға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z97" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z97" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. ҚОРЫТЫНДЫ ЖӘНЕ ӨТПЕЛІ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бап. Қазақстан Республикасының коллекторлық қызмет туралы заңнамасын бұзғаны үшiн жауаптылық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16750,90 +16682,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының коллекторлық қызмет туралы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа алып келеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-бап. Өтпелі ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="163"/>
+    <w:bookmarkStart w:name="z98" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң қолданысқа енгізілгенге дейін коллекторлық қызмет белгілеріне ие қызметті жүзеге асырған ұйымдар осы Заң қолданысқа енгізілген күннен бастап алты ай ішінде әділет органдарында коллекторлық агенттік ретінде қайта тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z99" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z99" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағында көрсетілген талап сақталмаған кезде ұйымдар Қазақстан Республикасының заңдарына сәйкес қайта ұйымдастырылуға не мәжбүрлеп таратылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17026,55 +16958,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>