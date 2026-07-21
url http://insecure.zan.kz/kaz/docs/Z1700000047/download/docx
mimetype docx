--- v1 (2026-03-04)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ac357d" w14:textId="9ac357d">
+    <w:p w14:paraId="c1fe1a3" w14:textId="c1fe1a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3310,50 +3310,156 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өңірдің жер балансының және мемлекеттік жер кадастрының ақпараттық жүйесінің деректері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың екінші бөлігін үшінші абзацпен толықтыру көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жайылымдарды геоботаникалық зерттеп-қарау мәліметтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4672,168 +4778,272 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-1-бап. Жайылымдарды қалпына келтіру және олардың жай-күйін жақсарту жөніндегі іс-шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармаққа өзгеріс енгізу көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Жайылымдарды қалпына келтіру және олардың жай-күйін жақсарту жайылымдарды геоботаникалық зерттеп-қарау мен мониторингілеу нәтижелері негізінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жайылымдарды қалпына келтіру және олардың жай-күйін жақсарту жерлерге түгендеу жүргізу кезінде де жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="52"/>
+    <w:bookmarkStart w:name="z270" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жайылымдарды қалпына келтіру және олардың жай-күйін жақсарту жөніндегі іс-шаралар топырақтың құнарлылығын сақтаудың, көпжылдық шөптердің және аридтік өсімдіктердің (дақылдардың) шығымдылығы жоғары сорттарын егу арқылы жаңа шалғын өсірудің, суландырудың табиғи процестеріне және басқа да іс-шараларды өткізуге ықпал ету болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z271" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z271" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Жайылымдарды мониторингілеу жайылымдардың жай-күйін, оларды пайдалану нәтижесінде туындап жатқан өзгерістерді бақылау, олардың жай-күйін бағалау мен болжау, жағымсыз процестерді анықтау және жою мақсатында жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z272" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жайылымдарды қалпына келтіру және олардың жай-күйін жақсарту жөніндегі іс-шараларды жүзеге асыруды уәкілетті орган, жергілікті атқарушы органдар және жергілікті өзін-өзі басқару органдары, сондай-ақ жайылым пайдаланушылар қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z272" w:id="54"/>
-[...15 lines deleted...]
-      4. Жайылымдарды қалпына келтіру және олардың жай-күйін жақсарту жөніндегі іс-шараларды жүзеге асыруды уәкілетті орган, жергілікті атқарушы органдар және жергілікті өзін-өзі басқару органдары, сондай-ақ жайылым пайдаланушылар қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z273" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жайылымдарды қалпына келтіру және олардың жай-күйін жақсарту жөніндегі іс-шараларды қаржыландыру бюджет қаражаты және (немесе) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z273" w:id="55"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5253,55 +5463,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5627,31 +5837,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>