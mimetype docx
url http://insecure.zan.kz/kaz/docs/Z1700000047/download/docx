--- v2 (2026-07-21)
+++ v3 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c1fe1a3" w14:textId="c1fe1a3">
+    <w:p w14:paraId="a6c84dd" w14:textId="a6c84dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3186,168 +3186,62 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жайылымдарды басқару және оларды пайдалану жөніндегі жоспарды әзірлеу кезінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...116 lines deleted...]
-      өңірдің жер балансының және мемлекеттік жер кадастрының ақпараттық жүйесінің деректері;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өңірдің жер балансының және мемлекеттік жер кадастрының цифрлық жүйесінің деректері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3941,51 +3835,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4201,51 +4135,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскесінің өнімділігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жайылымдарда ауыл шаруашылығы жануарлары бір жыл бойы (пайдаланылмау фактісі алғашқы анықталған кезден бастап) жайылмаса не олардың саны уәкілетті орган белгілеген жайылымдардың жалпы алаңына түсетін жүктеменің шекті рұқсат етілген нормасының елу пайызынан аз болса және (немесе) жемшөп дайындау мақсатында шөп шабылмаса, мұндай жайылымдар Қазақстан Республикасының жер заңнамасында көзделген тәртіппен мәжбүрлеп алып қойылуға жатады.</w:t>
+      3. Жайылымдарда ауыл шаруашылығы жануарлары бір жыл бойы (пайдаланылмау фактісі алғашқы анықталған кезден бастап) жайылмаса не олардың саны уәкілетті орган белгілеген жайылымдардың жалпы алаңына түсетін жүктеменің шекті рұқсат етілген нормасының отыз пайызынан аз болса және (немесе) жемшөп дайындау мақсатында шөп шабылмаса, мұндай жайылымдар Қазақстан Республикасының жер заңнамасында көзделген тәртіппен мәжбүрлеп алып қойылуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жайылымдардың жалпы алаңына түсетін жүктеменің шекті рұқсат етілетін нормасын айқындау кезінде басқа ауыл шаруашылығы алқаптарының ішіндегі ұсақ контурлы (қосылған) жайылымдар ескерілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
@@ -4290,51 +4224,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі); 27.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5463,55 +5437,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>