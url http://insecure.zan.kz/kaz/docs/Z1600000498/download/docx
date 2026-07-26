--- v1 (2026-01-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4bcbeb5" w14:textId="4bcbeb5">
+    <w:p w14:paraId="d3e6961" w14:textId="d3e6961">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -245,220 +245,278 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Қолданушыларға ыңғайлы болуы үшін ЗҚАИ мазмұнды жасады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйелерді", "ақпараттық жүйесінде", "ақпараттық жүйесімен", "ақпараттық жүйелерден", "ақпараттық жүйелері", "ақпараттық жүйесіне", "ақпараттық жүйесі", "ақпараттық жүйе", "ақпараттық жүйелер", "ақпараттық жүйелердің" деген сөздер тиісінше "цифрлық жүйелерді", "цифрлық жүйесінде", "цифрлық жүйесімен", "цифрлық жүйелерден", "цифрлық жүйелері", "цифрлық жүйесіне", "цифрлық жүйесі", "цифрлық жүйе", "цифрлық жүйелер", "цифрлық жүйелердің" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z265" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Заң Қазақстан Республикасының аумағында пошта саласындағы қызметтің құқықтық негіздерін белгілейді және қоғамдық қатынастарды реттейді, пошта қызметi субъектілерiнiң құқықтары мен мiндеттерiн, пошта саласындағы мемлекеттiк органдардың құзыретiн айқындайды.</w:t>
+      Осы Заң Қазақстан Республикасының аумағында пошта саласындағы қызметтің құқықтық негіздерін белгілейді және қоғамдық қатынастарды реттейді, пошта қызметі субъектілерінің құқықтары мен міндеттерін, пошта саласындағы мемлекеттік органдардың құзыретін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z47" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-бап. Осы Заңда пайдаланылатын негiзгi ұғымдар</w:t>
-[...17 lines deleted...]
-      Осы Заңда мынадай негiзгі ұғымдар пайдаланылады:</w:t>
+        <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) абонементтік жәшiк – пошта жөнелтілімдерiнiң жекелеген түрлерiн алуға арналған, адресаттардың пайдалануы үшін пошта операторларының өндiрiстiк объектiлерінде орнатылатын арнаулы жәшiк;</w:t>
+      1) абонементтік жәшік – пошта жөнелтілімдерінің жекелеген түрлерін алуға арналған, адресаттардың пайдалануы үшін пошта операторларының өндірістік объектілерінде орнатылатын арнаулы жәшік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z56" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) абоненттiк пошта жәшiгi – адресаттардың пошта жөнелтілімдерiн алуы үшiн ғимараттарда, тұрғын үйлерде (тұрғын ғимараттарда), жеке тұрғын үйлерде орнатылатын, ұяшықтары бар арнайы шкаф;</w:t>
+      2) абоненттік пошта жәшігі – адресаттардың пошта жөнелтілімдерін алуы үшін ғимараттарда, тұрғын үйлерде (тұрғын ғимараттарда), жеке тұрғын үйлерде орнатылатын, ұяшықтары бар арнайы шкаф;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z57" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) адресат (алушы) – пошта жөнелтілімi немесе пошталық ақша аударымы бағытталған, пошта операторының көрсетілетін қызметтерін пайдаланушы;</w:t>
+      3) адресат (алушы) – пошта жөнелтілімі немесе пошталық ақша аударымы бағытталған, пошта операторының көрсетілетін қызметтерін пайдаланушы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z266" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) арнайы пошта байланысы – Ұлттық пошта операторының құрылымдық бөлімшесі жүзеге асыратын және заңмен қорғалатын кез келген құпия және құндылықтар, оның ішінде қымбат бағалы металдар, асыл тастар мен олардан жасалған бұйымдар қамтылған пошта жөнелтілімдерін, арнайы және өзге де жөнелтілімдерді қабылдауды, өңдеуді, қорғауды, тасымалдауды және жеткізуді (табыс етуді) қамтамасыз ететін курьерлік пошта байланысының түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z58" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) атаулы құрылғы – құжаттар мен пошта жөнелтілімдерiне пошта операторының, оның өндiрiстiк объектiсiнiң атауы, сондай-ақ пошта операторы айқындаған өзге де ақпарат көрсетілген бедерлерді салуға арналған құрылғы;</w:t>
+      4) атаулы құрылғы – құжаттар мен пошта жөнелтілімдеріне пошта операторының, оның өндірістік объектісінің атауы, сондай-ақ пошта операторы айқындаған өзге де ақпарат көрсетілген бедерлерді салуға арналған құрылғы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z59" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бандероль – мөлшері, массасы және буып-түю тәсілі пошта байланысының көрсетілетін қызметтерін ұсыну қағидаларына сәйкес көзделген, ішіне баспа басылымдары, іскерлік қағаздар, құжаттар және басқа да заттар салынған тіркелмейтін және тіркелетін пошта жөнелтілімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z60" w:id="8"/>
     <w:p>
@@ -554,51 +612,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жазбаша хат-хабар – тіркелмейтін және тіркелетін хаттар, пошта карточкалары, бандерольдер және ұсақ пакеттер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z65" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) жаздырып алынатын мерзiмдi баспа басылымдарын тарату – пошта операторының бұқаралық ақпарат құралдарының меншік иесімен немесе оның өкілімен жасалған шарт негізінде мерзімді баспасөз басылымына жазылуды, оның ішінде интернет-ресурсты пайдалана отырып қабылдау және мерзімді баспасөз басылымын қабылдауды, өңдеуді, тасымалдауды және пошта операторының көрсетілетін қызметтерін пайдаланушыға жеткізуді жүзеге асыру бойынша көрсетілетін қызметті ұсынуы;</w:t>
+      11) жаздырып алынатын мерзімді баспа басылымдарын тарату – пошта операторының бұқаралық ақпарат құралдарының меншік иесімен немесе оның өкілімен жасалған шарт негізінде мерзімді баспасөз басылымына жазылуды, оның ішінде интернет-ресурсты пайдалана отырып қабылдау және мерзімді баспасөз басылымын қабылдауды, өңдеуді, тасымалдауды және пошта операторының көрсетілетін қызметтерін пайдаланушыға жеткізуді жүзеге асыру бойынша көрсетілетін қызметті ұсынуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z66" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жауап қайтарылатын халықаралық коммерциялық хат-хабар – Дүниежүзілік пошта одағының актілеріне сәйкес ресімделген, жөнелтуші алдын ала ақысын төлеген қайтарылатын пошта жөнелтілімін қамтитын пошта жөнелтілімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z67" w:id="15"/>
     <w:p>
@@ -614,71 +672,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жеделдетілген пошта байланысының көрсетілетін қызметтері – пошта жөнелтілімдерін жедел өңдеу, тасымалдау, жеткізу және (немесе) табыс ету режиміндегі пошта жөнелтілімдерін жіберу бойынша көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z68" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) жөнелтушi – пошта жөнелтілімiн немесе ақшаны жiберу үшiн оларды пошта операторына беретін, пошта операторының көрсетілетін қызметтерін пайдаланушы;</w:t>
+      14) жөнелтуші – пошта жөнелтілімін немесе ақшаны жіберу үшін оларды пошта операторына беретін, пошта операторының көрсетілетін қызметтерін пайдаланушы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z69" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) жіберілім – мөлшері, массасы және буып-түю тәсілі пошта байланысының көрсетілетін қызметтерін ұсыну қағидаларына сәйкес көзделген, нәрселер, заттар мен тауарлар салынған тіркелетін пошта жөнелтiлімі;</w:t>
+      15) жіберілім – мөлшері, массасы және буып-түю тәсілі пошта байланысының көрсетілетін қызметтерін ұсыну қағидаларына сәйкес көзделген, нәрселер, заттар мен тауарлар салынған тіркелетін пошта жөнелтілімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z70" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) курьер – тіркелетін пошта жөнелтілімін өндірістік объектілерден тыс жерлерде жөнелтушіден қабылдайтын және пошта жөнелтілімін пошта жөнелтілімінде көрсетілген мекенжай бойынша табыс ететін пошта операторының жұмыскері немесе пошта операторымен жасасқан шарты бар жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z71" w:id="19"/>
     <w:p>
@@ -734,131 +792,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) операциялық күн – пошта операторы пошталық көрсетілетін қызметтер ұсынатын жұмыс уақыты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z73" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) өндiрiстiк объект – пошта операторының пошта саласындағы қызметті жүзеге асыруына арналған және сол үшiн жабдықталған ғимарат, ғимараттағы үй-жай;</w:t>
+      19) өндірістік объект – пошта операторының пошта саласындағы қызметті жүзеге асыруына арналған және сол үшін жабдықталған ғимарат, ғимараттағы үй-жай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z74" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) пошта – пошта операторларының Қазақстан Республикасының аумағында Дүниежүзілік пошта одағының актілеріне және осы Заңға сәйкес көрсетілетін қызметтер кешенін ұсынуын және өзге де қызметті жүзеге асыруын қамтамасыз ететiн байланыс түрі;</w:t>
+      20) пошта – пошта операторларының Қазақстан Республикасының аумағында Дүниежүзілік пошта одағының актілеріне және осы Заңға сәйкес көрсетілетін қызметтер кешенін ұсынуын және өзге де қызметті жүзеге асыруын қамтамасыз ететін байланыс түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z75" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) пошта байланысының әмбебап көрсетілетін қызметтері – байланыстың әмбебап көрсетілетін қызметтерінің құрамына кіретін, кез келген елді мекенде көрсетілген мерзімде белгіленген сапада және осы көрсетілетін қызметтердің қолжетімділігін қамтамасыз ететін баға деңгейінде пошта операторының көрсетілетін қызметтерін кез келген пайдаланушыға көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z76" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) пошта байланысының көрсетілетiн қызметтері – пошта операторының тіркелетін және тіркелмейтін пошта жөнелтілімдерiн, пошталық ақша аударымдарын, гибридтік жөнелтілімдерді жiберу, мерзімді баспа басылымдарын тарату, пошта төлемі белгілерін және филателиялық өнімдерді өткізу бойынша қызметі;</w:t>
+      22) пошта байланысының көрсетілетін қызметтері – пошта операторының тіркелетін және тіркелмейтін пошта жөнелтілімдерін, пошталық ақша аударымдарын, гибридтік жөнелтілімдерді жіберу, мерзімді баспа басылымдарын тарату, пошта төлемі белгілерін және филателиялық өнімдерді өткізу бойынша қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z77" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) пошта байланысының құралдары – пошта байланысының көрсетілетiн қызметтерін ұсыну үшiн қолданылатын техникалық құралдар, жабдық және технологиялар;</w:t>
+      23) пошта байланысының құралдары – пошта байланысының көрсетілетін қызметтерін ұсыну үшін қолданылатын техникалық құралдар, жабдық және технологиялар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -926,271 +984,271 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) пошта желiсi – пошта операторы пошта байланысының көрсетілетін қызметтерін ұсыну кезінде пайдаланылатын өндiрiстiк объектiлер мен пошта маршруттарының жиынтығы;</w:t>
+      25) пошта желісі – пошта операторы пошта байланысының көрсетілетін қызметтерін ұсыну кезінде пайдаланылатын өндірістік объектілер мен пошта маршруттарының жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z80" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) пошта жөнелтілімдерi – пошта операторы жіберуге қабылдаған жазбаша хат-хабар, жіберілімдер;</w:t>
+      26) пошта жөнелтілімдері – пошта операторы жіберуге қабылдаған жазбаша хат-хабар, жіберілімдер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z81" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) пошта жөнелтілімiн жеткiзу – пошта жөнелтілімiн межелі жердегi өндiрiстік объектiлерден абонементтiк жәшiкке немесе абоненттiк пошта жәшiгіне немесе жөнелтушi көрсеткен өзге де мекенжай бойынша апару;</w:t>
+      27) пошта жөнелтілімін жеткізу – пошта жөнелтілімін межелі жердегі өндірістік объектілерден абонементтік жәшікке немесе абоненттік пошта жәшігіне немесе жөнелтуші көрсеткен өзге де мекенжай бойынша апару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z82" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) пошта жөнелтілімiн жiберу – пошта жөнелтілімiн қабылдау, өңдеу, тасымалдау және (немесе) беру, жеткiзу және (немесе) табыс ету операцияларының жиынтығы;</w:t>
+      28) пошта жөнелтілімін жіберу – пошта жөнелтілімін қабылдау, өңдеу, тасымалдау және (немесе) беру, жеткізу және (немесе) табыс ету операцияларының жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z83" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) пошта жөнелтілімiн қабылдау – жөнелтушiден қабылданған пошта жөнелтілімiн одан әрi тасымалдау үшiн пошта операторының ресiмдеуi;</w:t>
+      29) пошта жөнелтілімін қабылдау – жөнелтушіден қабылданған пошта жөнелтілімін одан әрі тасымалдау үшін пошта операторының ресімдеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z84" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) пошта жөнелтілімiн өңдеу – пошта жөнелтілімдерiн тасымалдауға дайындауды қамтамасыз ететін, олармен жасалатын өндiрiстiк операциялар;</w:t>
+      30) пошта жөнелтілімін өңдеу – пошта жөнелтілімдерін тасымалдауға дайындауды қамтамасыз ететін, олармен жасалатын өндірістік операциялар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z85" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) пошта жөнелтілімiн табыс ету – пошта жөнелтілімiн адресаттың өзiне немесе оның заңды өкiлiне немесе сенiмхат негiзiнде әрекет ететін сенiм білдірiлген адамына не парольді (пин-кодты) енгізу немесе штрих-кодты сканерлеу жолымен құқықты растау процесі арқылы адресаттың келісімін алу жолымен үшінші тұлғаларға беру;</w:t>
+      31) пошта жөнелтілімін табыс ету – пошта жөнелтілімін адресаттың өзіне немесе оның заңды өкіліне немесе сенімхат негізінде әрекет ететін сенім білдірілген адамына не парольді (пин-кодты) енгізу немесе штрих-кодты сканерлеу жолымен құқықты растау процесі арқылы адресаттың келісімін алу жолымен үшінші тұлғаларға беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z86" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) пошта жөнелтілімiн тасымалдау – пошта жөнелтілімiн жеткiзу және (немесе) табыс ету үшiн пошта жөнелтілімiн жөнелту пунктiнен межелі жердегi өндірістік объектілерге дейiн апару (тасымалдау);</w:t>
+      32) пошта жөнелтілімін тасымалдау – пошта жөнелтілімін жеткізу және (немесе) табыс ету үшін пошта жөнелтілімін жөнелту пунктінен межелі жердегі өндірістік объектілерге дейін апару (тасымалдау);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z87" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) пошта индексi – пошта жөнелтілімiн немесе пошталық ақша аударымын жiберудi жылдамдату мақсатында жылжымайтын мүлік объектiлерiне оларды әкiмшілік-аумақтық сәйкестендіру және жүйелендіру үшін берiлетiн, мекенжайдың шартты цифрлық және әріптік белгiленуі;</w:t>
+      33) пошта индексі – пошта жөнелтілімін немесе пошталық ақша аударымын жіберуді жылдамдату мақсатында жылжымайтын мүлік объектілеріне оларды әкімшілік-аумақтық сәйкестендіру және жүйелендіру үшін берілетін, мекенжайдың шартты цифрлық және әріптік белгіленуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z88" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34) пошта карточкасы – арнаулы стандартты бланкiге жазбаша хабар жазылған, тіркелмейтін немесе тiркелетiн пошта жөнелтілімi;</w:t>
+      34) пошта карточкасы – арнаулы стандартты бланкіге жазбаша хабар жазылған, тіркелмейтін немесе тіркелетін пошта жөнелтілімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z89" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) пошта қызметі – пошта желiлерi арқылы пошта байланысының көрсетілетін қызметтерін ұсыну;</w:t>
+      35) пошта қызметі – пошта желілері арқылы пошта байланысының көрсетілетін қызметтерін ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z90" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) пошта қызметі субъектiлерi – пошта операторлары және пошта операторының көрсетілетін қызметтерін пайдаланушылар;</w:t>
+      36) пошта қызметі субъектілері – пошта операторлары және пошта операторының көрсетілетін қызметтерін пайдаланушылар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z91" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) пошта операторы – Қазақстан Республикасының аумағында тіркелген, пошта қызметі саласында көрсетілетін қызметтерді ұсынатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z92" w:id="40"/>
     <w:p>
@@ -1206,111 +1264,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) пошта операторының көрсетілетін қызметтерін пайдаланушы – пошта операторы ұсынатын, оның ішінде пошта операторымен өзі жасасқан шарттар негізінде ұсынылатын көрсетілетін қызметтерді тұтынушы болып табылатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z93" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39) пошта саласындағы уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) – өз құзыретi шегiнде Қазақстан Республикасының аумағында пошта саласындағы мемлекеттiк саясатты іске асыруды, мемлекеттік бақылауды, қызметті үйлестіруді және реттеуді жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
+      39) пошта саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – өз құзыреті шегінде Қазақстан Республикасының аумағында пошта саласындағы мемлекеттік саясатты іске асыруды, мемлекеттік бақылауды, қызметті үйлестіруді және реттеуді жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z94" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) пошта төлемінің белгілері – пошта байланысының көрсетілетін қызметтеріне ақы төленгенін растайтын, пошта операторы жазбаша хат-хабар жөнелтілімдеріне жапсыратын белгілер, оның ішінде пошта маркалары, блоктар, маркалы конверттер және (немесе) пошта карточкалары, франкирлеу машиналарының бедерлері, электрондық және өзге де белгілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z95" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41) пошта төлемiнiң мемлекеттiк белгілерi – айналымға уәкілеттi орган енгiзетiн, Ұлттық пошта операторының көрсетілетін қызметтеріне ақы төленгенiн растайтын пошта маркалары, блоктар, маркалы конверттер және (немесе) пошта карточкалары, франкирлеу машиналарының бедерлері, электрондық және өзге де белгiлер;</w:t>
+      41) пошта төлемінің мемлекеттік белгілері – айналымға уәкілетті орган енгізетін, Ұлттық пошта операторының көрсетілетін қызметтеріне ақы төленгенін растайтын пошта маркалары, блоктар, маркалы конверттер және (немесе) пошта карточкалары, франкирлеу машиналарының бедерлері, электрондық және өзге де белгілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z96" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42) пошта штемпелi – құжаттар мен пошта жөнелтілімдерiне: пошта жөнелтілімiн қабылдауды жүзеге асырған өндiрiстiк объектiнiң атауы, пошта жөнелтілімiнiң жөнелтілу орны, қабылданған күнi мен уақыты; пошта жөнелтілімiн алуды жүзеге асырған өндiрiстiк объектiнiң атауы, межелі жері, алынған күнi мен уақыты; пошта жөнелтілімiн жеткiзген және (немесе) табыс еткен өндiрiстiк объектiнiң атауы, жеткiзiлген және (немесе) табыс етілген күнi мен уақыты көрсетілген бедерлерді салуға арналған құрылғы;</w:t>
+      42) пошта штемпелі – құжаттар мен пошта жөнелтілімдеріне: пошта жөнелтілімін қабылдауды жүзеге асырған өндірістік объектінің атауы, пошта жөнелтілімінің жөнелтілу орны, қабылданған күні мен уақыты; пошта жөнелтілімін алуды жүзеге асырған өндірістік объектінің атауы, межелі жері, алынған күні мен уақыты; пошта жөнелтілімін жеткізген және (немесе) табыс еткен өндірістік объектінің атауы, жеткізілген және (немесе) табыс етілген күні мен уақыты көрсетілген бедерлерді салуға арналған құрылғы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z97" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) пошталық ақша аударымы – осы Заңға және Дүниежүзілік пошта одағының актілеріне сәйкес жөнелтушінің адресатқа ақша жіберуге арналған тапсырмасын пошта операторының орындауы бойынша пошта байланысының көрсетілетін қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z98" w:id="46"/>
     <w:p>
@@ -1326,51 +1384,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) пошталық құпия – пошта операторының көрсетілетін қызметтерін пайдаланушылардың пошталық мекенжайы, дербес деректері, пошта жөнелтілімдері, олардың ішіндегісі мен орналасқан жері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z99" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45) пошталық мекенжай (бұдан әрi – мекенжай) – пошта жөнелтілімдерiн және пошталық ақша аударымын жеткiзу және (немесе) табыс ету үшiн пошта операторының көрсетілетін қызметтерін пайдаланушы айқындайтын жер;</w:t>
+      45) пошталық мекенжай (бұдан әрі – мекенжай) – пошта жөнелтілімдерін және пошталық ақша аударымын жеткізу және (немесе) табыс ету үшін пошта операторының көрсетілетін қызметтерін пайдаланушы айқындайтын жер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z100" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) поштамат – пошталық ақша аударымын қоспағанда, пошта жөнелтілімдерін қабылдауға, жіберуге, сақтауға, жеткізуге (табыс етуге) және алуға арналған автоматтандырылған құрылғы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z101" w:id="49"/>
     <w:p>
@@ -1426,111 +1484,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) тағайындалған оператор – пошта байланысының қызметтерін көрсетуді қамтамасыз ету және Қазақстан Республикасының бүкіл аумағында Дүниежүзілік пошта одағының актілерінен туындайтын, өздеріне қатысты міндеттемелерді орындау үшін уәкілетті орган тағайындайтын пошта операторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z104" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50) тариф – пошта операторының көрсетілетін қызметтеріне ақы төлеу мөлшерi;</w:t>
+      50) тариф – пошта операторының көрсетілетін қызметтеріне ақы төлеу мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z105" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51) тіркелетін пошта жөнелтілімі – пошта жөнелтіліміне пошталық тіркеу нөмірін (сәйкестендіру әріптік-цифрлық штрих-код) беріле отырып, жөнелтушіге қағаз жеткізгіште не электрондық нысанда растау құжаты беріліп қабылданатын және қол қойғызып не осындай табыс етуді өзге де тәсілмен растайтын автоматтандырылған (электрондық) құрылғыларды, жабдықты, ақпараттық жүйелерді пайдалана отырып табыс етілетін жазбаша хат-хабар, сәлем-сауқат;</w:t>
+      51) тіркелетін пошта жөнелтілімі – пошта жөнелтіліміне пошталық тіркеу нөмірін (сәйкестендіру әріптік-цифрлық штрих-код) беріле отырып, жөнелтушіге қағаз жеткізгіште не электрондық нысанда растау құжаты беріліп қабылданатын және қол қойғызып не осындай табыс етуді өзге де тәсілмен растайтын автоматтандырылған (электрондық) құрылғыларды, жабдықты, цифрлық жүйелерді пайдалана отырып табыс етілетін жазбаша хат-хабар, сәлем-сауқат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z106" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) тіркелмейтін пошта жөнелтілімі – жөнелтушілерге қабылданғаны туралы түбіртек берместен (пошталық тіркеу нөмірін, сәйкестендіру әріптік-цифрлық штрих-код берместен) өндірістік объектілер арқылы қабылданатын және қолхат алмай жеткізілетін жазбаша хат-хабар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z107" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53) ұлттық пошта желiсi – Қазақстан Республикасының бүкіл аумағында әрекет ететін, пошта операторының көрсетілетін қызметтерін пайдаланушыларға сол арқылы қызметтер ұсынылатын Ұлттық пошта операторының пошта желісі;</w:t>
+      53) ұлттық пошта желісі – Қазақстан Республикасының бүкіл аумағында әрекет ететін, пошта операторының көрсетілетін қызметтерін пайдаланушыларға сол арқылы қызметтер ұсынылатын Ұлттық пошта операторының пошта желісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z108" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) Ұлттық пошта операторы – осы Заңда көзделген міндеттемелер жүктелген, акционерлік қоғамның ұйымдық-құқықтық нысанында құрылған, пошта саласындағы уәкілетті орган айқындайтын пошта операторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z109" w:id="57"/>
     <w:p>
@@ -1566,171 +1624,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) филателиялық өнім – коллекция объектілері болып табылатын, пошта төлемінің мемлекеттік белгілерін және филателиялық өнімді шығару, өткізу қағидаларына сәйкес пошта айналымынан алынған пошта төлемінің мемлекеттік белгілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z111" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57) франкирлеу машинасы – жазбаша хат-хабарға пошта байланысының көрсетілетін қызметтеріне ақы төленгенiн, жазбаша хат-хабардың және басқа да ақпараттың қабылданған күнін растайтын бедерлер салуға арналған құрылғы;</w:t>
+      57) франкирлеу машинасы – жазбаша хат-хабарға пошта байланысының көрсетілетін қызметтеріне ақы төленгенін, жазбаша хат-хабардың және басқа да ақпараттың қабылданған күнін растайтын бедерлер салуға арналған құрылғы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z112" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58) халықаралық қайтарым купоны – Дүниежүзілiк пошта одағы айналымға енгiзетiн, Дүниежүзілік пошта одағына мүше кез келген елде пошта маркаларына айырбастауға жататын, әуе көлiгiмен жіберiлетiн, массасы жиырма грамға дейiнгi жай халықаралық хаттың ең төмен ақысын білдiретiн құжат;</w:t>
+      58) халықаралық қайтарым купоны – Дүниежүзілік пошта одағы айналымға енгізетін, Дүниежүзілік пошта одағына мүше кез келген елде пошта маркаларына айырбастауға жататын, әуе көлігімен жіберілетін, массасы жиырма грамға дейінгі жай халықаралық хаттың ең төмен ақысын білдіретін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z113" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) халықаралық пошта алмасу орны – халықаралық кіріс және шығыс пошта жөнелтілімдерін өңдеу жүзеге асырылатын, сондай-ақ мемлекеттік кірістер органдары көрсетілген жөнелтілімдерге кедендік бақылау жүргізетін өндірістік объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z114" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      60) халықаралық пошта жөнелтілімi – Қазақстан Республикасы аумағының тыс жерлерге жiберу үшiн қабылданатын, Қазақстан Республикасының аумағына келiп түсетiн не Қазақстан Республикасының аумағы арқылы транзитпен өтетiн пошта жөнелтiлімі;</w:t>
+      60) халықаралық пошта жөнелтілімі – Қазақстан Республикасы аумағының тыс жерлерге жіберу үшін қабылданатын, Қазақстан Республикасының аумағына келіп түсетін не Қазақстан Республикасының аумағы арқылы транзитпен өтетін пошта жөнелтілімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z115" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      61) хат – мөлшері, массасы және буып-түю тәсілі пошта байланысының көрсетілетін қызметтерін ұсыну қағидаларына сәйкес көзделген, жазбаша хабарламамен және басқа да ұсақ заттармен бірге жiберiлетiн, тіркелмейтін және тіркелетін пошта жөнелтiлімі;</w:t>
+      61) хат – мөлшері, массасы және буып-түю тәсілі пошта байланысының көрсетілетін қызметтерін ұсыну қағидаларына сәйкес көзделген, жазбаша хабарламамен және басқа да ұсақ заттармен бірге жіберілетін, тіркелмейтін және тіркелетін пошта жөнелтілімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z116" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) ішкі пошта жөнелтілімі – Қазақстан Республикасының аумағы шегінде жіберу үшін қабылданатын пошта жөнелтілімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z117" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      63) электрондық абоненттік пошта жәшігі – электрондық пошта мекенжайы болып табылатын және электрондық хаттарды (хабарламаларды), құжаттарды, ақпараттарды және (немесе) гибридтік жөнелтілімдерді беру және оларды сақтау үшін пошта операторының, Ұлттық пошта операторының ақпараттық жүйесінде құрылатын, пошта операторының көрсетілетін қызметтерін пайдаланушының домендік атауы;</w:t>
+      63) электрондық абоненттік пошта жәшігі – электрондық пошта мекенжайы болып табылатын және электрондық хаттарды (хабарламаларды), құжаттарды, ақпараттарды және (немесе) гибридтік жөнелтілімдерді беру және оларды сақтау үшін пошта операторының, Ұлттық пошта операторының цифрлық жүйесінде құрылатын, пошта операторының көрсетілетін қызметтерін пайдаланушының домендік атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z118" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) электрондық хат (хабар) – телекоммуникациялар желісін, интернет немесе электрондық жеткізгіштерді пайдалана отырып, электрондық нысанда жіберілетін ақпарат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
@@ -1980,108 +2038,108 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бап. Қазақстан Республикасының пошта туралы заңнамасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының пошта туралы заңнамасы Қазақстан Республикасының Конституциясына негiзделедi, осы Заң мен Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады.</w:t>
+      1. Қазақстан Республикасының пошта туралы заңнамасы Қазақстан Республикасының Конституциясына негізделеді, осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z120" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңдағыдан өзгеше қағидалар белгiленсе, онда халықаралық шарттың қағидалары қолданылады.</w:t>
+      2. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңдағыдан өзгеше қағидалар белгіленсе, онда халықаралық шарттың қағидалары қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бап. Пошта байланысы саласындағы мемлекеттік реттеудің негізгі мақсаттары, міндеттері мен қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z301" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Пошта байланысы саласындағы мемлекеттiк реттеудiң негiзгi мақсаттары пошта байланысы саласын дамыту, пошта байланысы саласындағы көрсетілетін қызметтер нарығын реттеу және кеңейту болып табылады.</w:t>
+      1. Пошта байланысы саласындағы мемлекеттік реттеудің негізгі мақсаттары пошта байланысы саласын дамыту, пошта байланысы саласындағы көрсетілетін қызметтер нарығын реттеу және кеңейту болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z302" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта байланысы саласындағы мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z303" w:id="71"/>
     <w:p>
@@ -2097,51 +2155,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасында пошта қызметін қалыптастыру мен дамыту, көрсетілетін пошта байланысы қызметтерін ұсыну және оларды іске асыруды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z304" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) пошта төлемінің мемлекеттiк белгiлерінің пошта айналымы жөніндегі қызметтi реттеу.</w:t>
+      2) пошта төлемінің мемлекеттік белгілерінің пошта айналымы жөніндегі қызметті реттеу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z305" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пошта байланысы саласындағы мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z306" w:id="74"/>
     <w:p>
@@ -2157,111 +2215,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пошта байланысы саласындағы қызметті жүзеге асыру кезінде заңдылықтың сақталуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z307" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының аумағында пошта операторының көрсетілетін қызметтерін пайдаланушыларға көрсетілетін пошта байланысы қызметтерінің қолжетiмдi болуы;</w:t>
+      2) Қазақстан Республикасының аумағында пошта операторының көрсетілетін қызметтерін пайдаланушыларға көрсетілетін пошта байланысы қызметтерінің қолжетімді болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z308" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) пошта операторларының көрсетілетін қызметтерін пайдаланушылардың құқықтары мен заңды мүдделерiн пошта операторларының сақтауы;</w:t>
+      3) пошта операторларының көрсетілетін қызметтерін пайдаланушылардың құқықтары мен заңды мүдделерін пошта операторларының сақтауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z309" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасының аумағында пошта жөнелтiлімдерi қозғалысының және Қазақстан Республикасының аумағы арқылы халықаралық пошта жөнелтілімдері транзитінің еркіндігі;</w:t>
+      4) Қазақстан Республикасының аумағында пошта жөнелтілімдері қозғалысының және Қазақстан Республикасының аумағы арқылы халықаралық пошта жөнелтілімдері транзитінің еркіндігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z310" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) көрсетілетін пошта байланысы қызметтерін ұсыну және осы қызметтiң нәтижелерiн пайдалану кезінде жеке және заңды тұлғалар құқықтарының теңдiгi;</w:t>
+      5) көрсетілетін пошта байланысы қызметтерін ұсыну және осы қызметтің нәтижелерін пайдалану кезінде жеке және заңды тұлғалар құқықтарының теңдігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z311" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) пошта құпиясын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z312" w:id="80"/>
     <w:p>
@@ -2277,51 +2335,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасында ұлттық пошта желісінің дамуын және жұмыс істеуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z313" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) пошта операторының көрсетілетін қызметтерін пайдаланушыларға пошта байланысының қызметтерін көрсету кезінде пошта операторлары үшін пошта байланысы саласындағы қағидалар мен талаптар бiрлiгi.</w:t>
+      8) пошта операторының көрсетілетін қызметтерін пайдаланушыларға пошта байланысының қызметтерін көрсету кезінде пошта операторлары үшін пошта байланысы саласындағы қағидалар мен талаптар бірлігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2414,51 +2472,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бап. Пошта саласындағы мемлекеттік органдардың құзыреті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z121" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Уәкiлеттi орган:</w:t>
+      1. Уәкілетті орган:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде стратегиялық, реттеушілік функцияларды, іске асыру және бақылау функцияларын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2943,51 +3001,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ұлттық қауіпсіздік органдарымен келісу бойынша жедел-іздестіру, қарсы барлау іс-шараларын жүргізу мақсатында пошта байланысы желілері мен құралдарына қойылатын талаптарды, сондай-ақ Қазақстан Республикасының пошта желілерінде жедел-іздестіру, қарсы барлау іс-шараларын жүргізудің аппараттық-бағдарламалық және техникалық құралдарын енгізу және пайдалану кезіндегі өзара іс-қимыл жасау қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) Қазақстан Республикасының Үкіметі атынан және Қазақстан Республикасының Үкiметi айқындаған өкiлеттiктер шегiнде әрекет етедi, басқа мемлекеттермен, халықаралық одақтармен және халықаралық ұйымдармен өзара іс-қимыл кезiнде Қазақстанның пошта байланысы саласындағы мүдделерiн бiлдiредi және қорғайды;</w:t>
+      11) Қазақстан Республикасының Үкіметі атынан және Қазақстан Республикасының Үкіметі айқындаған өкілеттіктер шегінде әрекет етеді, басқа мемлекеттермен, халықаралық одақтармен және халықаралық ұйымдармен өзара іс-қимыл кезінде Қазақстанның пошта байланысы саласындағы мүдделерін білдіреді және қорғайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3546,50 +3604,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пошта операторларына өздерінің аумақтарына өндірістік объектілерді орналастыруында жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1) тармақшамен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әкімшілік-аумақтық бірлік аумағында пошта байланысының тиімді жұмыс істеуіне жәрдемдеседі, оның ішінде қажет болған кезде пошта байланысы бөлімшелерін сақтау жөніндегі шараларды қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4053,51 +4217,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Пошта операторларының жедел-іздестіру, қарсы барлау қызметін жүзеге асыратын органдармен өзара қарым-қатынастары </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Жедел-iздестiру қызметi туралы"</w:t>
+        <w:t>"Жедел-іздестіру қызметі туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, "Қарсы барлау қызметі туралы" Қазақстан Республикасының заңдарымен және осы Заңмен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4181,51 +4345,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8. Пошта саласында көрсетілетін қызметтерге тарифтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z130" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, пошта саласында көрсетілетін қызметтерге тарифтерді пошта операторлары негiзделген шығындар негiзiнде өзі дербес белгілейді.</w:t>
+      1. Егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, пошта саласында көрсетілетін қызметтерге тарифтерді пошта операторлары негізделген шығындар негізінде өзі дербес белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z131" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта саласындағы субсидияланатын әмбебап көрсетілетін қызметтерге бағалардың шекті деңгейін уәкілетті орган айқындаған тәртіппен уәкілетті орган реттейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
@@ -4411,69 +4575,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пошта байланысының әмбебап көрсетілетін қызметтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тiркелетiн пошта жөнелтiлімдерiн жiберу бойынша көрсетілетін қызметтер;</w:t>
-[...17 lines deleted...]
-      3) пошта байланысының жеделдетілген және курьерлiк көрсетілетін қызметтері;</w:t>
+      2) тіркелетін пошта жөнелтілімдерін жіберу бойынша көрсетілетін қызметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пошта байланысының жеделдетілген және курьерлік көрсетілетін қызметтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) пошталық ақша аударымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4629,51 +4793,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы заңнамасының талаптарына сәйкес тапсырма және (немесе) комиссия шарты жағдайларында заңдық әрекеттерді жасау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) зейнетақыларды, жәрдемақылар мен өзге де әлеуметтік төлемдерді жеткiзу бойынша көрсетілетін қызметтер жатады.</w:t>
+      4) зейнетақыларды, жәрдемақылар мен өзге де әлеуметтік төлемдерді жеткізу бойынша көрсетілетін қызметтер жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-бап. Арнайы пошта байланысы қызметі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z268" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4959,51 +5123,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тіркелмейтін хатты жіберу бойынша көрсетілетін қызмет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жаздырып алынатын мерзiмдi баспасөз басылымдарын тарату бойынша көрсетілетін қызмет жатады.</w:t>
+      2) жаздырып алынатын мерзімді баспасөз басылымдарын тарату бойынша көрсетілетін қызмет жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z137" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тіркелмейтін пошта жөнелтілімдері Қазақстан Республикасының аумағы бойынша да, оның шегінен тыс жерлерге де жіберуге қабылданады. Тіркелмейтін пошта жөнелтілімдерімен жіберілетін нәрселер мен заттарға қойылатын талаптар пошта байланысының көрсетілетін қызметтерін ұсыну қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z138" w:id="106"/>
     <w:p>
       <w:pPr>
@@ -5117,51 +5281,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бап. Тіркелетін пошта жөнелтілімдерін жіберу бойынша көрсетілетін қызметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z139" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тіркелетін пошта жөнелтілімін жіберу пошта жөнелтілімінің қабылданғанын құжаттық не электрондық растау, пошта жөнелтіліміне пошталық тіркеу нөмірін (сәйкестендіру әріптік-цифрлық штрих-код) бере отырып, жөнелтушіге қағаз жеткізгіште не электрондық нысанда растау құжатын беру, сондай-ақ пошта жөнелтілімін қол қойғызып не осындай табыс етуді өзге де тәсілмен растайтын автоматтандырылған (электрондық) құрылғыларды, жабдықты, ақпараттық жүйелерді пайдалана отырып табыс ету арқылы жүзеге асырылады.</w:t>
+      1. Тіркелетін пошта жөнелтілімін жіберу пошта жөнелтілімінің қабылданғанын құжаттық не электрондық растау, пошта жөнелтіліміне пошталық тіркеу нөмірін (сәйкестендіру әріптік-цифрлық штрих-код) бере отырып, жөнелтушіге қағаз жеткізгіште не электрондық нысанда растау құжатын беру, сондай-ақ пошта жөнелтілімін қол қойғызып не осындай табыс етуді өзге де тәсілмен растайтын автоматтандырылған (электрондық) құрылғыларды, жабдықты, цифрлық жүйелерді пайдалана отырып табыс ету арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z140" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тіркелетін пошта жөнелтілімдеріне: хат (тапсырысты, құндылығы жарияланған), пошта карточкасы (тапсырысты), бандероль (тапсырысты, құндылығы жарияланған), ұсақ пакет (тапсырысты, құндылығы жарияланған), жіберілімдер (жай, құндылығы жарияланған) жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
@@ -5249,51 +5413,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 164-VIII</w:t>
       </w:r>
       <w:r>
@@ -6468,91 +6632,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап. Гибридтік жөнелтілімді жіберу бойынша көрсетілетін қызметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z167" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Пошта операторының гибридтік жөнелтілімді жіберу бойынша қызмет көрсетуі жөнелтілімді кейінгі кезеңде хат (пошталық карточка) түрінде жеткізілетін, бастапқы кезеңде ақпараттық жүйелерді, интернет-ресурстарды және басқа да электрондық жеткізгіштерді қолдану арқылы электрондық хат (хабар) нысанында жіберу не кейінгі кезеңде электрондық поштаға немесе электрондық абоненттік пошта жәшігіне ақпараттық жүйелерді, интернет-ресурстарды және басқа да электрондық жеткізгіштерді қолдану арқылы электрондық хат (хабар) нысанында жеткізілетін хатты (пошталық карточканы) бастапқы кезеңде жіберу арқылы жүзеге асырылады.</w:t>
+      1. Пошта операторының гибридтік жөнелтілімді жіберу бойынша қызмет көрсетуі жөнелтілімді кейінгі кезеңде хат (пошталық карточка) түрінде жеткізілетін, бастапқы кезеңде цифрлық жүйелерді, интернет-ресурстарды және басқа да электрондық жеткізгіштерді қолдану арқылы электрондық хат (хабар) нысанында жіберу не кейінгі кезеңде электрондық поштаға немесе электрондық абоненттік пошта жәшігіне цифрлық жүйелерді, интернет-ресурстарды және басқа да электрондық жеткізгіштерді қолдану арқылы электрондық хат (хабар) нысанында жеткізілетін хатты (пошталық карточканы) бастапқы кезеңде жіберу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z168" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жөнелтушілерден электрондық хаттарды (хабарларды) қабылдау немесе жеткізу шарт негізінде пошта операторының ақпараттық жүйесімен интеграцияланған, пайдаланылатын ақпараттық жүйелерден ақпаратты беру арқылы жүзеге асырылады.</w:t>
+      2. Жөнелтушілерден электрондық хаттарды (хабарларды) қабылдау немесе жеткізу шарт негізінде пошта операторының цифрлық жүйесімен интеграцияланған, пайдаланылатын цифрлық жүйелерден ақпаратты беру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z169" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Электрондық хаттарды (хабарларды) қабылдау және жеткізу мақсатында пошта операторлары меншікті ақпараттық жүйелері мен телекоммуникациялар желілерін немесе шарт негізінде үшінші тұлғалардың ақпараттық жүйелері мен телекоммуникациялар желілерін пайдаланады.</w:t>
+      3. Электрондық хаттарды (хабарларды) қабылдау және жеткізу мақсатында пошта операторлары меншікті цифрлық жүйелері мен телекоммуникациялар желілерін немесе шарт негізінде үшінші тұлғалардың цифрлық жүйелері мен телекоммуникациялар желілерін пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z170" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Пошта операторы алынған электрондық хаттарды (хабарларды) басып шығаруды және конвертке салуды жүргізетін үшінші тұлғаны шарт негізінде тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z171" w:id="139"/>
     <w:p>
@@ -7043,51 +7207,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 164-VIII</w:t>
       </w:r>
       <w:r>
@@ -7127,181 +7291,181 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-бап. Пошта жөнелтiлімiн қайтару, мекенжайды өзгерту немесе түзету</w:t>
+        <w:t>21-бап. Пошта жөнелтілімін қайтару, мекенжайды өзгерту немесе түзету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z180" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жөнелтушi пошта жөнелтiлімi:</w:t>
+      1. Жөнелтуші пошта жөнелтілімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) адресатқа берiлмеген;</w:t>
-[...35 lines deleted...]
-      3) межеленген елдiң заңнамасы негiзiнде алып қойылмаған жағдайларда, пошта операторына пошта жөнелтiлімiн қайтару, мекенжайды өзгерту немесе түзету туралы талаппен өтініш жасайды.</w:t>
+      1) адресатқа берілмеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жіберуге тыйым салынған заттар мен нәрселер тәркіленбеген немесе жойылмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) межеленген елдің заңнамасы негізінде алып қойылмаған жағдайларда, пошта операторына пошта жөнелтілімін қайтару, мекенжайды өзгерту немесе түзету туралы талаппен өтініш жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z181" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Пошта жөнелтiлімiн қайтару, мекенжайды өзгерту және түзету жөнелтушi қосымша ақы төлеген кезде жүзеге асырылады.</w:t>
+      2. Пошта жөнелтілімін қайтару, мекенжайды өзгерту және түзету жөнелтуші қосымша ақы төлеген кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бап. Пошта операторлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z182" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Пошта операторларында қажеттi материалдық-техникалық база мен бiліктi кадрлар, механикаландыру құралдары болуға, пошта операторының көрсетілетін қызметтерін пайдаланушыларға пошта жөнелтiлімдерiн Қазақстанның iшiнде және одан тыс жерлерге жiберудің тарифтерi, мерзiмдерi туралы ақпарат, сондай-ақ өзге де ақпарат беруге тиiс.</w:t>
+      1. Пошта операторларында қажетті материалдық-техникалық база мен білікті кадрлар, механикаландыру құралдары болуға, пошта операторының көрсетілетін қызметтерін пайдаланушыларға пошта жөнелтілімдерін Қазақстанның ішінде және одан тыс жерлерге жіберудің тарифтері, мерзімдері туралы ақпарат, сондай-ақ өзге де ақпарат беруге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z183" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта операторларының пошта байланысының көрсетілетін қызметтерін ұсыну жөніндегі қызметі пошта байланысының көрсетілетін қызметтерін ұсыну қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z184" w:id="153"/>
     <w:p>
@@ -7317,51 +7481,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пошта операторлары пошта операторының көрсетілетін қызметтерін пайдаланушылардан алған пошта жөнелтілімдерінің және пошталық ақша аударымдарының сақталуын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z185" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Пошта операторлары пошта жөнелтiлімдерi, пошталық ақша аударымдары, жөнелтушiлер және адресаттар туралы мәлiметтердi тек жөнелтушiлер мен адресаттарға не олардың заңды өкілдерiне немесе сенiмхат негiзiнде сенiм білдірілген тұлғаларға бередi. Көрсетілген мәлiметтердi өзге жеке және заңды адамдарға беру Қазақстан Республикасының заңдарында көзделген жағдайларда ғана жүзеге асырылады.</w:t>
+      4. Пошта операторлары пошта жөнелтілімдері, пошталық ақша аударымдары, жөнелтушілер және адресаттар туралы мәліметтерді тек жөнелтушілер мен адресаттарға не олардың заңды өкілдеріне немесе сенімхат негізінде сенім білдірілген тұлғаларға береді. Көрсетілген мәліметтерді өзге жеке және заңды адамдарға беру Қазақстан Республикасының заңдарында көзделген жағдайларда ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z186" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Пошта операторлары пошта байланысының көрсетілетін қызметтерін өндірістік объектілер, поштаматтар, пошташылар немесе курьерлер арқылы көрсетеді, сондай-ақ қызметтерді көрсету кезінде осы Заңда белгіленген талаптарға сәйкес меншікті пошта төлемінің белгілерін пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
@@ -7395,51 +7559,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Пошта операторлары арасындағы өзара іс-қимыл шарттық негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z188" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Қазақстан Республикасы Қылмыстық кодексiнiң 216 және 217-баптарында көзделген қылмысы үшін жойылмаған немесе алынбаған соттылығы бар жеке тұлға, немесе жеке тұлға құрылтайшысы немесе қатысушысы болып табылатын заңды тұлға пошта операторы бола алмайды.</w:t>
+      7. Қазақстан Республикасы Қылмыстық кодексінің 216 және 217-баптарында көзделген қылмысы үшін жойылмаған немесе алынбаған соттылығы бар жеке тұлға, немесе жеке тұлға құрылтайшысы немесе қатысушысы болып табылатын заңды тұлға пошта операторы бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z189" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Пошта операторлары қызметін осы Заңда және Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
@@ -7554,51 +7718,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ұлттық пошта операторының мынадай міндеттемелері болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z273" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) уәкiлеттi орган бекіткен пошта байланысының әмбебап көрсетілетін қызметтерінің сапа көрсеткіштеріне сәйкес пошта байланысының әмбебап көрсетілетін қызметтерін ұсынады;</w:t>
+      1) уәкілетті орган бекіткен пошта байланысының әмбебап көрсетілетін қызметтерінің сапа көрсеткіштеріне сәйкес пошта байланысының әмбебап көрсетілетін қызметтерін ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z293" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) ауылдық елді мекендерде осы Заңның 23-1-бабында көзделген қызметтерді көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z274" w:id="162"/>
     <w:p>
@@ -7726,71 +7890,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z277" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) арнаулы пошта байланысының жұмыскерлерін нысанды киiммен, сондай-ақ өз жұмыскерлерін нысанды киіммен (погонсыз) қамтамасыз етеді;</w:t>
+      5) арнаулы пошта байланысының жұмыскерлерін нысанды киіммен, сондай-ақ өз жұмыскерлерін нысанды киіммен (погонсыз) қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z278" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Қазақстан Республикасының пошта төлемiнің мемлекеттiк белгiлерiн шығаруды және өткізуді ұйымдастырады;</w:t>
+      6) Қазақстан Республикасының пошта төлемінің мемлекеттік белгілерін шығаруды және өткізуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электрондық абоненттік пошта жәшіктерінің бірыңғай жүйесін құрады және оның жұмыс істеуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z191" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8108,51 +8272,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық пошта операторы Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актісіне сәйкес Қазақстан Республикасының Ұлттық Банкіне қаржылық және өзге де есептілікті ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z283" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлттық пошта операторы жедел депозиттерге тартатын халық салымдарының сақталуы оларды мемлекеттiк бағалы қағаздарға және өзге де өтiмдi қаржы құралдарына орналастыру арқылы қамтамасыз етіледі.</w:t>
+      Ұлттық пошта операторы жедел депозиттерге тартатын халық салымдарының сақталуы оларды мемлекеттік бағалы қағаздарға және өзге де өтімді қаржы құралдарына орналастыру арқылы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:bookmarkStart w:name="z284" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган Ұлттық пошта операторының қаржы қызметін жүзеге асыруы және қаржылық қызметтер ұсынуы кезінде оның қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының заңнамасын сақтауын бақылауды және қадағалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z285" w:id="176"/>
     <w:p>
@@ -8168,94 +8332,114 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган Ұлттық пошта операторының пошта байланысының көрсетілетін қызметтерін жүзеге асыруы кезінде оның қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының заңнамасын сақтауын бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z193" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Ұлттық пошта операторы өзіне мемлекет жүктеген міндеттемелерді іске асыру мақсатында мәліметтер сұратады және алады не "Мекенжай тіркелімі" ақпараттық жүйесіне кіру рұқсатын алады.</w:t>
+      4. Ұлттық пошта операторы өзіне мемлекет жүктеген міндеттемелерді іске асыру мақсатында мәліметтер сұратады және алады не "Мекенжай тіркелімі" цифрлық жүйесіне кіру рұқсатын алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z194" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ұлттық пошта операторы орналасқан жерінің мекенжайы бар және "Мекенжай тіркелімі" ақпараттық жүйесіне енгізілген әрбір жылжымайтын мүлік объектісіне пошта индексін береді. Қазақстан Республикасының аумағында пошта индекстерінің бірыңғай базасын жүргізуді Ұлттық пошта операторы Қазақстан Республикасында пошта индекстерін беру жөніндегі қағидаларға сәйкес жүзеге асырады.</w:t>
+      5. Ұлттық пошта операторы орналасқан жерінің мекенжайы бар және "Мекенжай тіркелімі" цифрлық жүйесіне енгізілген әрбір жылжымайтын мүлік объектісіне пошта индексін береді. Қазақстан Республикасының аумағында пошта индекстерінің бірыңғай базасын жүргізуді Ұлттық пошта операторы Қазақстан Республикасында пошта индекстерін беру жөніндегі қағидаларға сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z195" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ұлттық пошта операторының басқа пошта операторларымен өзара іс-қимылы шарттық негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z321" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Қазақстан Республикасындағы банктер және банк қызметі туралы", "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының заңдарында айқындалған адамдар Ұлттық пошта операторының басшы қызметкерлері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8324,51 +8508,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 325-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
@@ -8517,124 +8701,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-1-бап. Ұлттық пошта операторының мемлекеттік көрсетілетін  қызметтерге қол жеткізуді қамтамасыз етуге байланысты  шығындарын өтеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="180"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z296" w:id="181"/>
+    <w:bookmarkStart w:name="z295" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ауылдық елді мекендерде тұратын халықтың мемлекеттік көрсетілетін қызметтерге қол жеткізуін мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы уәкілетті орган бекітетін мемлекеттік көрсетілетін қызметтер тізіліміне сәйкес пошта байланысы бөлімшелерінде Ұлттық пошта операторы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z296" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық елді мекендерде тұратын халықтың мемлекеттік көрсетілетін қызметтерге қолжетімділігін жасауға және қамтамасыз етуге байланысты Ұлттық пошта операторының шығындары уәкілетті орган айқындаған тәртіппен өтеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұлттық пошта операторының Қазақстан Республикасының ауылдық елді мекендеріне қолма-қол ақшаны жеткізу жөніндегі шығындары (шығыстары) Қазақстан Республикасының Ұлттық Банкі айқындайтын тәртіппен және шарттарда өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8732,50 +8956,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8817,213 +9081,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пошта операторларының пошта желісін ұйымдастыру және пошта операторының көрсетілетін қызметтерін пайдаланушыларға қызмет көрсету, оның ішінде мүгедектігі бар адамдардың пошта байланысының көрсетілетін қызметтеріне кедергісіз қол жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) пошта операторларының атаулы құрылғыларын пайдалану тәртiбi;</w:t>
-[...161 lines deleted...]
-      11) пошта байланысының көрсетілетін қызметтерін ұсынуға байланысты, осы Заңда көзделген өзге де ережелер қамтылуға тиiс.</w:t>
+      2) пошта операторларының атаулы құрылғыларын пайдалану тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пошта жөнелтілімдерін ресімдеу тәртібі, сондай-ақ пошта жөнелтілімдерінің түрлері және олардың техникалық сипаттамалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пошта жөнелтілімдерін және (немесе) пошталық ақша аударымдарын қабылдау, өңдеу, тасымалдау және (немесе) беру, жеткізу және (немесе) табыс ету тәртібі, сондай-ақ пошта жөнелтілімі және (немесе) пошталық аударым бланкісінің нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) халықаралық пошта жөнелтілімдерін қабылдау, өңдеу және табыс ету тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) пошта жөнелтілімдерін алу, өңдеу және тексеру тәртібі, сондай-ақ пошта жөнелтілімдерін сақтау мерзімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пошта жөнелтілімдерін қосымша жіберу және қайтару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) операциялық күнді өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) пошта жөнелтілімдерін кідірту, қарап-тексеру және алу тәртібі, сондай-ақ пошта желілері бойынша жіберуге тыйым салынған және шектеу қойылған заттар мен нәрселердің тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) пошта операторының көрсетілетін қызметтерін пайдаланушылардың өтініштері мен шағымдарын қарау тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) пошта байланысының көрсетілетін қызметтерін ұсынуға байланысты, осы Заңда көзделген өзге де ережелер қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9058,170 +9322,170 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-бап. Пошта байланысының көрсетілетін қызметтерін ұсыну кезiндегi шектеулер және салынатын тыйымдар</w:t>
-[...38 lines deleted...]
-      2. Пошта жөнелтiлімдерiн қарап-тексеруге және оларды алуға Қазақстан Республикасының заңдарында белгiленген жағдайларда жол берiледi.</w:t>
+        <w:t>25-бап. Пошта байланысының көрсетілетін қызметтерін ұсыну кезіндегі шектеулер және салынатын тыйымдар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пошта жөнелтілімдерінде анықталған, жіберуге шектеу қойылған және тыйым салынған нәрселер мен заттар анықталған жерде осы Заңмен және Қазақстан Республикасының Қылмыстық-процестік кодексінде белгіленген тәртіппен кідіртіледі және алып қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z197" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Пошта жөнелтілімдерін қарап-тексеруге және оларды алуға Қазақстан Республикасының заңдарында белгіленген жағдайларда жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бап. Пошта операторларының қызметінде тілдерді қолдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="184"/>
+    <w:bookmarkStart w:name="z198" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының аумағында пошта операторларының қызметтік іс жүргізуі қазақ және (немесе) орыс тілдерінде жүзеге асырылады. Тағайындалған оператор Дүниежүзілік пошта одағына мүше елдердің тағайындалған операторларымен және Дүниежүзілік пошта одағымен хат алмасуды Дүниежүзілік пошта одағының актілерінде айқындалған тілде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z199" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z199" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының шегінде жіберілетін пошта жөнелтілімдерін жөнелтуші мен алушының мекенжайы жөнелтушінің қалауы бойынша қазақ немесе орыс тілдерінде, ал Қазақстан Республикасынан тыс жерлерде межеленген елдің тілінде немесе Дүниежүзілік пошта одағының актілерінде белгіленген тілде ресімделуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z200" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z200" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пошта операторларының қызметіне қатысты ақпараттық, анықтамалық және басқа да мәліметтер, сондай-ақ құжаттардың үлгілері "Қазақстан Республикасындағы тіл туралы" Қазақстан Республикасы Заңының талаптарына сәйкес қазақ және орыс тілдерінде пошта операторының көрсетілетін қызметтерін пайдаланушыларға қолжетімді жерлерде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9257,429 +9521,429 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бап. Пошта байланысы саласында жергілікті уақытты қолдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="187"/>
+    <w:bookmarkStart w:name="z201" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пошта саласында қызметті жүзеге асыру кезінде пошта операторларының пошта жөнелтілімдерін жіберудің технологиялық процестерінде олардың Қазақстан Республикасының аумағында орналасу жеріне қарай жергілікті уақыт қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z202" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z202" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта операторының көрсетілетін қызметтерін пайдаланушыларды көрсетілетін қызметтерді ұсыну уақыты туралы хабардар ету жергілікті уақыт бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z50" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z50" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. ПОШТА ЖЕЛІСІ ЖӘНЕ ПОШТА БАЙЛАНЫСЫНЫҢ ҚҰРАЛДАРЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бап. Қазақстан Республикасындағы пошта желілері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="190"/>
+    <w:bookmarkStart w:name="z203" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының аумағында Ұлттық пошта операторы құратын ұлттық пошта желісі және пошта операторлары қалыптастыратын пошта желілері әрекет етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z204" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z204" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ұлттық пошта желісі Қазақстан Республикасының стратегиялық объектісі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z205" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z205" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пошта операторлары, осы Заңда тікелей белгіленген жағдайларды қоспағанда, пошта желілерін өзі дербес қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бап. Пошта операторларының пошта желілерін жоспарлау және дамыту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="193"/>
+    <w:bookmarkStart w:name="z206" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пошта операторлары пошта желілерін дамытуды өзі дербес жоспарлайды және жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта операторының көрсетілетін қызметтерін пайдаланушыларға пошта байланысының әмбебап көрсетілетін қызметтерін ұсынуды қамтамасыз ететін пошта желілерін дамыту уәкілетті орган бекітетін пошта байланысының әмбебап көрсетілетін қызметтерінің сапа көрсеткіштеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="194"/>
+    <w:bookmarkStart w:name="z207" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үйлерді салу кезінде құрылысқа тапсырыс беруші абоненттік пошта жәшіктерін жобалау және орнату бойынша міндеттемені меншікті қаражаты есебінен көтереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бап. Пошта байланысының бөлімшелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="195"/>
+    <w:bookmarkStart w:name="z208" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пошта байланысының бөлімшелері пошта операторының көрсетілетін қызметтерін пайдаланушыларға пошта саласындағы қызметтер көрсетілетін өндірістік объектілер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта байланысының бөлімшелерін ашу және күтіп-ұстау қажеттілігін пошта байланысының әмбебап көрсетілетін қызметтерінің сапа көрсеткіштері негізінде пошта операторы белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта байланысы бөлімшелерін жабу туралы шешім қабылданған кезде пошта операторы бұл туралы облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін бөлімшені жабудың болжамды күнінен үш ай бұрын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="196"/>
+    <w:bookmarkStart w:name="z209" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ұлттық пошта операторы пошта байланысы бөлімшелерінің:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орналастырылуы уәкілетті орган бекіткен пошта байланысының әмбебап көрсетілетін қызметтерінің сапа көрсеткіштеріне сәйкес жүзеге асыралатын, пошта операторының көрсетілетін қызметтерін пайдаланушыларға қызметтер көрсетуге арналған стационарлық пошта байланысы бөлімшесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пошта саласында қызметтер көрсету үшін көлік құралдарының базасында, оның ішінде жеке және заңды тұлғалармен жасалған шарттар бойынша құрылатын жылжымалы пошта байланысы бөлімшесі түрлерінің жұмыс істеуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="197"/>
+    <w:bookmarkStart w:name="z210" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пошта операторының көрсетілетін қызметтерін пайдаланушыларға жылжымалы пошта байланысының бөлімшелері арқылы қызмет көрсету елді мекеннің орталық бөлігінде жүзеге асырылады. Жылжымалы пошта байланысы бөлімшелерінің көмегімен көрсетілетін қызметтермен пошта операторының көрсетілетін қызметтерін пайдаланушыларды қамтамасыз ету нормативтерін пошта операторы белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z211" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z211" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Пошта операторлары өзінің қызметінде пошта байланысы бөлімшелерінің қажетті түрлерін өзі дербес айқындайды және пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9735,227 +9999,227 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бап. Пошта маршруттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="199"/>
+    <w:bookmarkStart w:name="z212" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пошта операторларының пошта бағыттары пошта желісінің құрамдас бөлігі болып табылады және көлік құралдарын және (немесе) пошташыларды, курьерлерді пайдалана отырып пошта жөнелтілімдерін тасымалдау және жеткізу схемасын білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z213" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z213" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта маршруттарын пошта операторы облыс аралығындағы қалааралық, ауданаралық (облыс ішіндегі қалааралық), ауданішілік, қала маңы бойынша, қалалық (ауылдық) қазіргі бар маршруттарды, сондай-ақ елді мекендерді аудан немесе облыс орталықтарымен, республикалық маңызы бар қалалармен, астанамен байланыстыратын маршруттарды негізге алып, жоспарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z214" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z214" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пошта маршрутын және көлік қозғалысының кестесін жасауды пошта операторлары пошта байланысының әмбебап көрсетілетін қызметтерінің қолданыстағы сапа көрсеткіштеріне, пошта жөнелтілімдерін өңдеудің, тасымалдаудың және жеткізудің ішкі нормативтері мен мерзімдеріне сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z215" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z215" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Пошта бағыттары туралы мәліметтер құпия ақпарат болып табылады. Мұндай ақпарат үшінші тұлғаларға Қазақстан Республикасының Кәсіпкерлік кодексі талаптары сақтала отырып ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-бап. Поштоматтар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="203"/>
+    <w:bookmarkStart w:name="z316" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Поштоматтар ғимараттар мен құрылысжайларда не көппәтерлі тұрғын үйлерде орналастырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z317" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z317" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ғимараттар мен құрылысжайлардың меншік иелері не олардың сенім білдірілген адамдары пошта операторларының көрсетілетін пошта байланысы қызметтерін ұсыну мақсатында поштоматтарды орналастыруы үшін оларға шарт негізінде алаңдар бере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z318" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z318" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының меншік иелері "Тұрғын үй қатынастары туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жиналыста пошта операторларының көрсетілетін пошта байланысы қызметтерін ұсыну мақсатында поштоматтарды орналастыруы үшін оларға кондоминиум объектісі мүлкінің бір бөлігін мүліктік жалдауға беру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10011,260 +10275,260 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бап. Абоненттік пошта жәшіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="206"/>
+    <w:bookmarkStart w:name="z220" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Абоненттік пошта жәшіктері пошта операторының көрсетілетін қызметтерін пайдаланушылар және пошта операторларының пошташылары үшін қолжетімді жерлерде тұрғын және тұрғын емес ғимараттарда, жеке тұрғын үйлерде орнатылады және солардың меншік иелеріне тиесілі болады, олар уәкілетті орган белгілеген талаптарға сәйкес абоненттік пошта жәшіктерінің орналастырылуын және олардың тиісті жай-күйде күтіп-ұсталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z221" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z221" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын және тұрғын емес ғимараттардың, жеке тұрғын үйлердің меншік иелері пошташылардың, курьерлердің абоненттік пошта жәшіктеріне кедергісіз қол жеткізуін қамтамасыз етуге міндетті. Абоненттік пошта жәшіктері болмаған немесе ол ақаулы болған жағдайда, пошта операторы пошта жөнелтілімін өндірістік объектіден беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z222" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z222" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тұрғын және тұрғын емес ғимараттардың, жеке тұрғын үйлердің меншік иелерінің шешімі бойынша абоненттік пошта жәшіктерінің орнатылуын, күтіп-ұсталуын және сақталуын қамтамасыз ету жөніндегі міндеттемелер шарт бойынша кондоминиум объектісін басқару органына берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z223" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z223" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Пошта операторлары электрондық хаттарды (хабарламаларды), құжаттарды және (немесе) гибридтік жөнелтілімдерді жіберу кезінде электрондық абоненттік пошта жәшіктерін пайдаланады. Пошта операторлары электрондық абоненттік пошта жәшіктерін құруды және пайдалануды дербес жүзеге асырады. Электрондық абоненттік пошта жәшіктері пошта операторымен жасалған пайдалану келісімі негізінде пошта операторының көрсетілетін қызметтерін пайдаланушыларға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта операторлары пошта операторының көрсетілетін қызметтерін пайдаланушылардың электрондық абоненттік пошта жәшіктерін пайдалануының қауіпсіздігі мен құпиялылығын, сондай-ақ пошта операторының көрсетілетін қызметтерін пайдаланушының жеке хат жазысу құпиясын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="210"/>
+    <w:bookmarkStart w:name="z224" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ұлттық пошта операторы кез келген пошта операторының көрсетілетін қызметтерін пайдаланушы өзі өтініш жасаған кезде өтеусіз негізде жеке электрондық абоненттік пошта жәшігін ашады және оның тиісінше жұмыс істеуін, сондай-ақ пошта операторының көрсетілетін қызметтерін пайдаланушының жеке хат алмасу құпиясының сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z225" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Электрондық абоненттік пошта жәшіктерінің бірыңғай жүйесі пошта жөнелтілімдерінің электрондық нысанда жіберілуін, оның ішінде Қазақстан Республикасының барлық аумағында электрондық құжат айналымы шеңберінде қамтамасыз ететін Ұлттық пошта операторының жалпыға қолжетімді цифрлық жүйесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бүкіл аумағында электрондық абоненттік пошта жәшіктерінің бірыңғай жүйесін құруды, оның жұмыс істеуін және дамуын Ұлттық пошта операторы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="212"/>
+    <w:bookmarkStart w:name="z297" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Пошта операторының көрсетілетін қызметтерін пайдаланушыларды сәйкестендіру олардың дербес деректері (жеке сәйкестендіру нөмірі), заңды тұлғаларды сәйкестендіру бизнес-сәйкестендіру нөмірі арқылы жүргізіледі. Пошта операторының көрсетілетін қызметтерін пайдаланушылардың деректерін растау мақсатында Ұлттық пошта операторы мемлекеттік органдардың жеке және заңды тұлғаларының мемлекеттік дерекқорларына қолжетімділік алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-[...33 lines deleted...]
-      Электрондық құжат айналымы шеңберінде электрондық хаттарды (хабарламаларды), құжаттарды және (немесе) гибридтік жөнелтілімдерді беру "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық пошта операторы мен мемлекеттік органдар арасында цифрлық жүйелерді интеграциялау Қазақстан Республикасының цифрлық заңнамасында белгіленген талаптарға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық құжат айналымы шеңберінде электрондық хаттарды (хабарламаларды), құжаттарды және (немесе) гибридтік жөнелтілімдерді беру Қазақстан Республикасының цифрлық заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -10328,144 +10592,184 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бап. Пошта операторларының атаулы құрылғылары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="213"/>
+    <w:bookmarkStart w:name="z226" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пошта операторлары өндірістік объектілерді пошта жөнелтілімдерін жіберу процесінде қолданылатын атаулы құрылғылармен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z227" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z227" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта операторларының атаулы құрылғылары осы пошта операторының атауын көрсету арқылы Ұлттық пошта операторының өндірістік объектілері үшін белгіленген атаулы құрылғылардан ерекшеленуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z228" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z228" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Атаулы құрылғыларды пайдалану тәртібін пошта операторлары дербес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10521,128 +10825,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бап. Көлік құралдарын пайдалану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="216"/>
+    <w:bookmarkStart w:name="z229" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пошта операторларына пошта операторы жұмыскерлерінің ілесіп жүруімен теміржол, теңіз, ішкі су, әуе және автомобиль көлігінің барлық маршруттары мен желілері бойынша пошта жөнелтілімдерін шарттық жағдайларда тасымалдау, сондай-ақ Қазақстан Республикасының азаматтық заңнамасына сәйкес тасымалдау үшін пошта жөнелтілімдерін беру құқығы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z230" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Пошта байланысының әмбебап көрсетілетін қызметтерін және басқа да көрсетілетін қызметтерді ұсынатын пошта операторының автомобиль көлігінің және басқа да механикалық көлік құралдарының автомобиль жолдары, автомобиль, теміржол, су станциялары мен вокзалдарының, әуежайлардың аумақтарында орналасқан жүк және багаж кешендеріне, сондай-ақ теміржол станциялары мен вокзалдарының перрондары мен платформаларында пошта вагондарымен пошта жөнелтілімдерінің барлық түрлерін алмасу үшін жүріп өтуі бірінші кезекте және төлемсіз жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақтылы пошта алмасу үшін теміржол станцияларына (темір жолдарға) теміржол составтарын беру кезінде пошта операторының автомобиль көлігі мен басқа да механикалық көлік құралдарының пошта вагонына еркін жүріп өтуі қамтамасыз етілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="218"/>
+    <w:bookmarkStart w:name="z231" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұлттық пошта операторына тиесілі көлік құралдарының арнайы нышаны болады және оның келісімінсіз пошта саласындағы қызметке жатпайтын көрсетілетін қызметтерді ұсыну және жұмыстарды орындау үшін пайдаланылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10681,157 +10985,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="219"/>
+    <w:bookmarkStart w:name="z51" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. ПОШТА ОПЕРАТОРЛАРЫНЫҢ КӨРСЕТІЛЕТІН ҚЫЗМЕТТЕРІН</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ПАЙДАЛАНУШЫЛАР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бап. Пошта операторларының көрсетілетін қызметтерінің сапасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="220"/>
+    <w:bookmarkStart w:name="z232" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пошта операторлары пошта операторының көрсетілетін қызметтерін пайдаланушыларға осы Заңда және пошта байланысының көрсетілетін қызметтерін ұсыну қағидаларында белгіленген сапа мен нормаларға, сондай-ақ көрсетілетін қызметтерді ұсынуға жасалған шарт талаптарына сәйкес келетін көрсетілетін қызметтерді ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z233" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z233" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта операторлары пошта байланысының көрсетілетін қызметтерін Қазақстан Республикасының Кәсіпкерлік кодексіне және осы Заңға сәйкес барлық пошта операторының көрсетілетін қызметтерін пайдаланушыларға тең жағдайларда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z298" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z298" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пошта жөнелтілімі адресатқа немесе оның заңды өкіліне немесе сенімхат негізінде әрекет ететін сенім білдірілген адамына не парольді (пин-кодты) енгізу немесе штрих-кодты сканерлеу жолымен құқықты растау процесі арқылы адресаттың немесе жөнелтушінің келісімін алу жолымен үшінші тұлғаларға жеткізілген және (немесе) оны пошта операторы табыс еткен кезге дейін жөнелтушіге тиесілі болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошталық ақша аударымы адресатқа жеткізілген және (немесе) оны пошта операторы табыс еткен кезге дейін жөнелтушіге тиесілі болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10981,110 +11285,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бап. Пошта операторларының көрсетілетін қызметтерін пайдаланушыларға қызмет көрсету ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="223"/>
+    <w:bookmarkStart w:name="z234" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пошта операторларының көрсетілетін қызметтерін пайдаланушылар Қазақстан Республикасы заңнамасының пошта жөнелтілімдерінде, пошталық ақша аударымында мекенжайды ресімдеу қағидаларын белгілейтін, сондай-ақ олардың ішіндегісіне қойылатын талаптарын сақтай отырып, пошта жөнелтілімдерін тапсыруды және алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z235" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z235" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта операторынан пошта төлемінің белгілерін сатып алған жағдайда, пошта операторларының көрсетілетін қызметтерін пайдаланушы пошта жөнелтілімін пошта төлемінің көрсетілген белгілері сатып алынған операторға операциялық терезе арқылы пошта жөнелтілімін тапсыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z299" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пошта операторлары цифрлық жүйе болған кезде пошта саласындағы қызметтерді автоматтандырылған (электрондық) құрылғылар, жабдық, цифрлық жүйелер арқылы көрсетуге, сондай-ақ оларды пошта саласында қызметтер көрсету процестерін автоматтандыру және оңтайландыру үшін пайдалануға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта операторының көрсетілетін қызметтерін пайдаланушыларға қызмет көрсету ұялы байланыстың абоненттік құрылғысын пайдалану арқылы мүмкін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11111,51 +11415,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 164-VIII</w:t>
       </w:r>
       <w:r>
@@ -11198,244 +11502,244 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-бап. Пошта операторының көрсетілетін қызметтерін пайдаланушылардың құқықтарын қорғау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="226"/>
+    <w:bookmarkStart w:name="z236" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пошта операторлары пошта операторының көрсетілетін қызметтерін пайдаланушыларға тиісті сападағы көрсетілетін қызметтерді ұсынуына, қызметтер көрсету туралы ақпаратты алуына арналған олардың құқықтарын қорғау, сондай-ақ осындай құқықтарды іске асыру тетігі "Тұтынушылардың құқықтарын қорғау туралы" Қазақстан Республикасының Заңымен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z237" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z237" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта операторы пошта байланысының қызметтерін көрсеткен кезде уәкілетті орган бекітетін пошта операторының қызметтерді көрсетуіне қажетті және жеткілікті пошта операторының көрсетілетін қызметтерін пайдаланушылардың дербес деректерінің бірыңғай тізбесіне сәйкес пошта операторының көрсетілетін қызметтерін пайдаланушының дербес деректерін жинауды, жинақтауды, пайдалануды және сақтауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пошта операторлары пошта жөнелтілімін қабылдау немесе табыс ету алдында пошта операторының көрсетілетін қызметтерін пайдаланушының дербес деректерді жинауға, жинақтауға, пайдалануға және сақтауға өтінішін (келісімін) алуға міндетті. Мұндай келісім электрондық цифрлық қолтаңба пайдаланыла отырып, электрондық түрде немесе автоматтандырылған (электрондық) құрылғылар, жабдық пайдаланыла отырып немесе "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес дербес деректерге қол жеткізуді бақылаудың мемлекеттік сервисі арқылы ақпараттық жүйелер жолымен келісім алынғанын растайтын өзге де тәсілмен не қағаз жеткізгіште қол қойғызып алынады.</w:t>
+        <w:t xml:space="preserve"> сәйкес дербес деректерге қол жеткізуді бақылаудың мемлекеттік сервисі арқылы цифрлық жүйелер жолымен келісім алынғанын растайтын өзге де тәсілмен не қағаз жеткізгіште қол қойғызып алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта операторы пошта байланысының әмбебап қызметтерін көрсеткен кезде дербес деректерді жинауды, жинақтауды, пайдалануды және сақтауды пошта операторының көрсетілетін қызметтерін пайдаланушының немесе оның заңды өкілінің келісімінсіз жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="228"/>
+    <w:bookmarkStart w:name="z238" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пошта операторының көрсетілетін қызметтерін пайдаланушы тіркелетін пошта жөнелтілімдерін пошта операторының пошта жөнелтілімдерін қабылдау пунктінде өзі немесе оның өкілі жеке басты куәландыратын құжатты көрсету арқылы не пошта операторының пошташысы немесе курьері арқылы жөнелтуді жүргізеді. Жөнелтуші дербес деректерді жинауға, жинақтауға, пайдалануға және сақтауға келісім беруден бас тартқан жағдайда, пошта операторы пошта операторының көрсетілетін қызметтерін пайдаланушыдан пошта жөнелтілімін қабылдаудан бас тартуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z239" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z239" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тіркелетін пошта жөнелтілімін қабылдау кезінде пошта операторы алушының дербес деректерін оның келісімінсіз жинауды, жинақтауды, пайдалануды және сақтауды жүзеге асырады. Пошта операторы пошта операторының көрсетілетін қызметтерін пайдаланушыға тіркелетін пошта жөнелтілімін табыс еткен кезде, алушы жеке басын куәландыратын құжатты көрсетеді және пошта операторына дербес деректерді жинауға, жинақтауға, пайдалануға және сақтауға келісімін береді. Алушы дербес деректерді жинауға, жинақтауға, пайдалануға және сақтауға келісім беруден бас тартқан жағдайда, пошта операторы алушыға пошта жөнелтілімін табыс етпейді және жөнелтушіге пошта жөнелтілімін кері жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дербес деректерді жинауға, жинақтауға, пайдалануға және сақтауға келісім электрондық цифрлық қолтаңба пайдаланыла отырып, электрондық түрде немесе автоматтандырылған (электрондық) құрылғылар, жабдық пайдаланыла отырып немесе "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес дербес деректерге қол жеткізуді бақылаудың мемлекеттік сервисі арқылы ақпараттық жүйелер жолымен келісім алынғанын растайтын өзге де тәсілмен не қағаз жеткізгіште қол қойғызып алынады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="230"/>
+        <w:t xml:space="preserve"> сәйкес дербес деректерге қол жеткізуді бақылаудың мемлекеттік сервисі арқылы цифрлық жүйелер жолымен келісім алынғанын растайтын өзге де тәсілмен не қағаз жеткізгіште қол қойғызып алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z319" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Пошта операторлары және дербес деректерге қол жеткізе алатын, жедел-іздестіру, қарсы барлау қызметін жүзеге асыратын органдар субъектінің немесе оның заңды өкілінің келісімінсіз не өзге де заңды негізсіз олардың таралуына жол бермеу талаптарын сақтау арқылы құпиялылықты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11534,201 +11838,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="231"/>
+    <w:bookmarkStart w:name="z52" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. ПОШТА БАЙЛАНЫСЫ САЛАСЫНДАҒЫ ҚАУІПСІЗДІКТІ ҚАМТАМАСЫЗ ЕТУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-бап. Қауіпсіздікті қамтамасыз ету жөніндегі шаралары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="232"/>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пошта операторлары пошта байланысының қызметтерін көрсету кезінде өз құзыреті шегінде пошта операторының көрсетілетін қызметтерін пайдаланушылар мен жұмыскерлер денсаулығының және өмірінің қауіпсіздігін қамтамасыз ету үшін шаралар қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z242" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z242" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта операторлары жеке тұлғалардың тіркелетін пошта жөнелтілімдерін жіберуге ашық күйінде қабылдайды. Пошта операторлары пошта жөнелтілімдеріндегі заттардың, нәрселердің және тауарлардың сәйкестендірілуін қамтамасыз етуге мүмкіндік беретін техникалық құралдарды қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркелетін пошта жөнелтілімдерін қабылдау кезінде пошта операторы белгіленген тәртіппен жөнелтушіні сәйкестендіруге және оның деректерін тіркеуге міндетті. Поштаматтармен жабдықталған объектілерде пошта жөнелтілімдерін қабылдау және табыс ету пошта операторының көрсетілетін қызметтерін пайдаланушыны сәйкестендіруді қамтамасыз етуге, сондай-ақ рұқсатсыз кіруді болдырмауға мүмкіндік беретін техникалық құралдар қолданылып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="234"/>
+    <w:bookmarkStart w:name="z243" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пошта операторлары пошта жөнелтілімдерін жіберу процесінде оларда тыйым салынған заттар мен нәрселерді анықтауға бағытталған шараларды қолданады. Пошта операторлары пошта жөнелтілімдерінде тыйым салынған заттар мен нәрселерді анықтау мақсатында пошта жөнелтілімдерінде тыйым салынған заттар мен нәрселерді ашпай анықтауға мүмкіндік беретін техникалық құралдарды, жабдықты және бейнетіркеу жүйелерін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта жөнелтілімдерін жіберу кезінде пошта байланысының көрсетілетін қызметтерін ұсыну қағидаларына сәйкес тыйым салынған заттар мен нәрселер анықталған жағдайда, пошта операторлары құқық қорғау органдарына және арнаулы мемлекеттік органдарға хабарлауға міндетті. Пошта жөнелтілімдерін ашу олар анықталған жерде уәкілетті органдар өкілдерінің және пошта операторы жұмыскерлерінің қатысуымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="235"/>
+    <w:bookmarkStart w:name="z244" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Пошта жөнелтілімін жөнелтуші пошта жөнелтіліміндегі заттар мен нәрселер үшін белгіленген тыйым салуды бұзғаны үшін Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11784,126 +12088,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-бап. Ұлттық пошта операторының пошта қауіпсіздігі жүйесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="236"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="237"/>
+    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық пошта операторының пошта қауіпсіздігі жүйесі пошта, банк құпиясын, қызметтік және коммерциялық құпияны, пошта жөнелтілімдерін рұқсат етілмеген қолжетімділіктен қорғауды, пошта жөнелтілімдері мен ақшаның жоғалу және ұрлану жағдайларын болдырмау шараларын, пошта жөнелтілімдеріндегі заттар мен нәрселерді жіберу бойынша шектеулерді сақтауды, сондай-ақ пайдаланылатын цифрлық жүйелердің қауіпсіздігін қамтамасыз етуге бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z246" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қауіпсіздік режимін шарт негізінде тартылатын жеке күзет ұйымы немесе "Күзет қызметі туралы" Қазақстан Республикасының Заңына сәйкес Ұлттық пошта операторы құрған күзет ұйымы сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке күзет ұйымдары немесе Ұлттық пошта операторы құрған күзет ұйымы пошта байланысы инфрақұрылымы объектілерінің, пошта көлігінің, қызметтер көрсету кезінде жұмыскерлер мен пошта операторының көрсетілетін қызметтерін пайдаланушылардың қауіпсіздігін және қорғалуын, пошта жөнелтілімдерін рұқсат етілмеген қолжетімділіктен қорғауды қамтамасыз етеді, сондай-ақ пошта жөнелтілімдері мен ақшаны бөтен адамдардың ұрлауын болдырмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="238"/>
+    <w:bookmarkStart w:name="z53" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. ПОШТА БАЙЛАНЫСЫ САЛАСЫНДАҒЫ ХАЛЫҚАРАЛЫҚ ҚЫЗМЕТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-бап. Халықаралық ынтымақтастық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11912,90 +12216,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта байланысы саласындағы халықаралық ынтымақтастық халықаралық шарттар, Дүниежүзілік пошта одағының актілері және осы Заң негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-бап. Тағайындалған оператор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z247" w:id="239"/>
+    <w:bookmarkStart w:name="z247" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уәкілетті орган операторды тағайындау және тағайындалған оператордың өкілеттіктерін кері қайтарып алу қағидаларына сәйкес пошта қызметтерін пайдалануды және Дүниежүзілік пошта одағының актілерінен туындайтын, өзіне қатысты міндеттемелердің Қазақстан Республикасының бүкіл аумағында орындалуын қамтамасыз ету мақсатында пошта операторын тағайындалған оператор етіп тағайындауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z248" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z248" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тағайындалған оператор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының аумағындағы, оның ішінде шектері Еуразиялық экономикалық одақтың кедендік шекарасының учаскелерімен толық немесе ішінара тұспа-тұс келетін арнайы экономикалық аймақтың аумағындағы барлық елді мекендерде пошта операторының көрсетілетін қызметтерін пайдаланушылардың барлығы үшін пошта байланысының көрсетілетін қызметтерін тұрақты негізде көрсетуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12060,110 +12364,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) төлемге халықаралық қайтарым купонын қабылдауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Дүниежүзілік пошта одағына мүше басқа да елдердің тағайындалған операторларының халықаралық пошта жөнелтілімдерінің Қазақстан Республикасының аумағы арқылы транзитін қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="241"/>
+    <w:bookmarkStart w:name="z249" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тағайындалған оператор Дүниежүзілік пошта одағының актілеріне және осы Заңға сәйкес пошта байланысының көрсетілетін қызметтерін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z250" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z250" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тағайындалған оператор Дүниежүзілік пошта одағының актілерінен және осы баптың 1-тармағынан туындайтын міндеттемелерді орындамаған кезде, уәкілетті орган пошта операторынан тағайындалған оператордың өкілеттігін Қазақстан Республикасының заңнамасында белгіленген тәртіппен кері қайтарып алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z251" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z251" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тағайындалған оператор Дүниежүзілік пошта одағының актілерінен туындайтын міндеттемелерді қамтамасыз ету мақсатында Қазақстан Республикасының аумағында, оның ішінде шектері Еуразиялық экономикалық одақтың кедендік шекарасының учаскелерімен толық немесе ішінара тұспа-тұс келетін арнайы экономикалық аймақтың аумағында халықаралық пошта алмасу орындарын құрады. Тағайындалған оператор халықаралық пошта алмасу орындарының қажетті санын, сондай-ақ олардың жұмыс істеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тағайындалған оператор Қазақстан Республикасы аумағының шегінен тыс жерлерде халықаралық пошта жөнелтілімдерін алмасу және өңдеу орындарын құруға құқылы және мұндай қызметті Дүниежүзілік пошта одағының актілерінде және халықаралық пошта жөнелтілімдерін алмасу және өңдеу орны құрылатын шет мемлекеттің заңнамасында көзделген шарттарда жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12217,521 +12521,521 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-бап. Халықаралық пошта алмасу және халықаралық пошта транзиті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="244"/>
+    <w:bookmarkStart w:name="z252" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Халықаралық пошта алмасу және халықаралық пошта транзиті Дүниежүзілік пошта одағы актілеріне, Еуразиялық экономикалық одақтың құқығын құрайтын халықаралық шарттарға және актілерге, Қазақстан Республикасының кеден заңнамасына және осы Заңға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z253" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z253" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тағайындалған оператор Дүниежүзілік пошта одағының актілеріне сәйкес Дүниежүзілік пошта одағы органдарында халықаралық пошта алмасу орындарын ресми тіркеуді жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z254" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z254" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы тарапынан халықаралық пошта алмасуды және халықаралық пошта транзитін тағайындалған оператор Дүниежүзілік пошта одағының актілеріне, Еуразиялық экономикалық одақтың құқығын құрайтын халықаралық шарттарға және актілерге, Қазақстан Республикасының кеден заңнамасына және осы Заңға сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z255" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z255" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Халықаралық пошта алмасу мен транзит тағайындалған оператор меншікті қаражаты есебінен құратын халықаралық пошта алмасу орындарында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z256" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z256" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Дүниежүзілік пошта одағының мүшелері болып табылатын шет мемлекеттердің басқа тағайындалған операторлары халықаралық пошта жөнелтілімдерімен алмасу және өңдеу орындарын Қазақстан Республикасының аумағында құруы уәкілетті органның рұқсатымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z54" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z54" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>44-бап. Пошта байланысының көрсетілетін қызметтерiн ұсыну кезiнде мiндеттемелердi бұзғаны үшiн жауаптылық</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z258" w:id="251"/>
+        <w:t>44-бап. Пошта байланысының көрсетілетін қызметтерін ұсыну кезінде міндеттемелерді бұзғаны үшін жауаптылық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z257" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пошта операторы пошта жөнелтілімінің жөнелтушіден қабылдап алған кезден бастап алушыға немесе оның заңды өкіліне немесе сенімхат негізінде әрекет ететін сенім білдірілген адамына не парольді (пин-кодты) енгізу немесе штрих-кодты сканерлеу жолымен құқықты растау процесі арқылы адресаттың немесе жөнелтушінің келісімін алу жолымен үшінші тұлғаларға берген кезге дейін сақталуын қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z258" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пошта операторы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-[...54 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) құндылығы жарияланған пошта жөнелтілімінің жоғалғаны немесе толық зақымданғаны (бүлінгені) үшін – жарияланған құндылығының құны және жiберу үшiн төленген тариф мөлшерiнде;</w:t>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z320" w:id="253"/>
+      1) тіркелетін пошта жөнелтілімі жоғалған, зақымданған (бүлінген) немесе тіркелетін пошта жөнелтілімінің ішіндегі нәрселер, заттар немесе тауар жетіспеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пошта жөнелтілімін жіберудің мерзімдері бұзылған жағдайларда жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тіркелетін пошта жөнелтілімі жоғалғаны, зақымданғаны (бүлінгені) немесе тіркелетін пошта жөнелтілімінің ішіндегі нәрселер, заттар немесе тауар жетіспегені үшін пошта операторы мынадай мөлшерде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құндылығы жарияланған пошта жөнелтілімінің жоғалғаны немесе толық зақымданғаны (бүлінгені) үшін – жарияланған құндылығының құны және жіберу үшін төленген тариф мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тіркелетін пошта жөнелтілімінің ішіндегі нәрселер, заттар немесе тауар тізімдеме бойынша жіберілген кезде, тіркелетін пошта жөнелтілімінің ішіндегі нәрселердің, заттардың немесе тауардың жетіспегені, жоғалғаны немесе құндылығы жарияланған тіркелетін пошта жөнелтілімінің ішіндегі нәрселердің, заттардың немесе тауардың бір бөлігінің зақымданғаны (бүлінгені) үшін – жөнелтуші тізімдемеде көрсеткен, жетіспеген, жоғалған немесе зақымданған (бүлінген) нәрселердің, заттардың немесе тауардың бір бөлігінің жарияланған құндылығының құны мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тіркелетін пошта жөнелтілімінің ішіндегі нәрселердің, заттардың немесе тауардың жетіспегені, тіркелетін пошта жөнелтілімінің ішіндегі нәрселер, заттар немесе тауар тізімдемесіз жіберілген кезде, құндылығы жарияланған тіркелетін пошта жөнелтілімінің ішіндегі нәрселердің, заттардың немесе тауардың бір бөлігінің жоғалғаны немесе зақымданғаны (бүлінгені) үшін – жетіспеген, жоғалған немесе зақымданған (бүлінген) нәрселердің, заттардың немесе тауардың бір бөлігінің массасы оның нақты құнына қарай жіберілетін тіркелетін пошта жөнелтілімінің (пошта жөнелтілімі тысының массасынсыз) массасына қатынасы пропорционалды айқындалатын тіркелетін пошта жөнелтілімінің жарияланған құндылығы құнының бір бөлігі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өзге де тіркелетін пошта жөнелтілімінің жоғалғаны немесе толық зақымданғаны (бүлінгені) үшін – төленген тарифтің екі еселенген сомасы мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нәрселердің, заттардың немесе тауардың жетіспегені немесе нәрселердің, заттардың немесе тауардың бір бөлігінің жоғалғаны немесе өзге тіркелетін пошта жөнелтілімі нәрселерінің, заттарының немесе тауардың бір бөлігінің зақымданғаны үшін – төленген тарифтің сомасы мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) пошталық ақша аударымының жоғалғаны үшін – пошталық ақша аударымының сомасы және жіберу үшін төленген тариф мөлшерінде жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Пошта операторы жарияланған құндылық үшін тариф төленген жағдайда құндылығы жарияланған пошта жөнелтіліміне жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:p>
-[...33 lines deleted...]
-      5. Егер мiндеттемелерiн орындамау немесе тиiсiнше орындамау еңсерілмейтін күштiң немесе пошта жөнелтiлімiндегi нәрселердің, заттардың немесе тауардың ерекше қасиеттерiнің салдарынан болғаны дәлелденсе, пошта операторы тiркелетiн пошта жөнелтiлімiнің ішіндегі нәрселер, заттар немесе тауардың жоғалғаны, зақымданғаны (бүлiнгенi) немесе тiркелетiн пошта жөнелтiлімiнiң жетiспегенi, пошта жөнелтiлімiн және пошта операторының көрсетілетін қызметтерін пайдаланушылардың пошталық ақша аударымын жiберудiң мерзiмдерiн бұзғаны үшiн және Қазақстан Республикасының Азаматтық кодексiнде, осы Заңда және Қазақстан Республикасы ратификациялаған халықаралық шарттарда көзделген өзге де негiздер бойынша жауаптылықтан босатылады.</w:t>
+    <w:bookmarkStart w:name="z260" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Пошта операторының көрсетілетін қызметтерін пайдаланушылардың пошта жөнелтілімдері мен пошталық ақша аударымын жіберудің мерзімдерін бұзғаны үшін пошта операторы кешіктірілген әрбір күн үшін төленген тарифтің үш пайызы мөлшерінде, бірақ көрсетілген қызмет үшін төленген тариф сомасынан аспайтын мөлшерде тұрақсыздық айыбын төлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z262" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пошта жөнелтілімін әуе көлігімен жіберудің мерзімдерін бұзғаны үшін пошта операторы пошта операторының көрсетілетін қызметтерін пайдаланушыға әуе және жерүсті көлігімен жіберу үшін төлем тарифтерінің арасындағы айырманы төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z261" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер міндеттемелерін орындамау немесе тиісінше орындамау еңсерілмейтін күштің немесе пошта жөнелтіліміндегі нәрселердің, заттардың немесе тауардың ерекше қасиеттерінің салдарынан болғаны дәлелденсе, пошта операторы тіркелетін пошта жөнелтілімінің ішіндегі нәрселер, заттар немесе тауардың жоғалғаны, зақымданғаны (бүлінгені) немесе тіркелетін пошта жөнелтілімінің жетіспегені, пошта жөнелтілімін және пошта операторының көрсетілетін қызметтерін пайдаланушылардың пошталық ақша аударымын жіберудің мерзімдерін бұзғаны үшін және Қазақстан Республикасының Азаматтық кодексінде, осы Заңда және Қазақстан Республикасы ратификациялаған халықаралық шарттарда көзделген өзге де негіздер бойынша жауаптылықтан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z262" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Пошта операторының көрсетілетін қызметтерін пайдаланушылар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-[...33 lines deleted...]
-      2) пошта желiлерi арқылы жiберуге қабылданған нәрселердің, заттардың немесе тауардың тиiсiнше буып-түйiлмеуi салдарынан туындаған, пошта операторына келтiрiлген нұқсан үшiн жауаптылықта болады.</w:t>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ерекше қасиеттеріне орай пошта желілері арқылы жіберуге тыйым салынған немесе шектеу қойылған заттар мен нәрселердің пошта жөнелтілімінде анықталуының салдарынан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пошта желілері арқылы жіберуге қабылданған нәрселердің, заттардың немесе тауардың тиісінше буып-түйілмеуі салдарынан туындаған, пошта операторына келтірілген нұқсан үшін жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -12786,89 +13090,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>45-бап. Қазақстан Республикасының пошта туралы заңнамасын бұзғаны үшiн жауаптылық</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының пошта туралы заңнамасының бұзылуына кiнәлi адамдар Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
+        <w:t>45-бап. Қазақстан Республикасының пошта туралы заңнамасын бұзғаны үшін жауаптылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының пошта туралы заңнамасының бұзылуына кінәлі адамдар Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="257"/>
+    <w:bookmarkStart w:name="z263" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Заң, 2019 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 7-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12903,91 +13207,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтарын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z264" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z264" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Пошта туралы" 2003 жылғы 8 ақпандағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 2003 ж., № 3, 17-құжат; № 15, 139-құжат; 2004 ж., № 23, 142-құжат; 2005 ж., № 14, 55-құжат; № 23, 104-құжат; 2006 ж., № 1, 5-құжат; № 16, 99-құжат; 2009 ж., № 2-3, 18-құжат; 2010 ж., № 15, 71-құжат; 2011 ж., № 11, 102-құжат; № 12, 111-құжат; 2012 ж., № 5, 35-құжат; № 13, 91-құжат; 2013 ж., № 10-11, 56-құжат; № 14, 75-құжат; 2014 ж., № 11, 61-құжат; № 14, 87-құжат; № 19-I, № 19-II, 96-құжат; № 21, 122-құжат; 2015 ж., № 16, 79-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -13145,55 +13449,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13519,31 +13823,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>