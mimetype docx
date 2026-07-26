--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0475658" w14:textId="0475658">
+    <w:p w14:paraId="29df6cb" w14:textId="29df6cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -184,62 +184,226 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Осы Заң Қазақстан Республикасының аумағында төрелік қызмет процесінде туындайтын қоғамдық қатынастарды, сондай-ақ Қазақстанда төрелік шешімдерді танудың және орындаудың тәртібі мен шарттарын реттейді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "заңнамалық актілерінде" және "заңнамалық актілеріне" деген сөздер "заңдарында" және "заңдарына" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң Қазақстан Республикасының аумағында төрелік қызмет процесінде туындайтын қоғамдық қатынастарды, сондай-ақ Қазақстан Республикасында төрелік шешімдерді танудың және орындаудың тәртібі мен шарттарын реттейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгіілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z61" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -248,51 +412,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бап. Қолданылу аясы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Заң, егер Қазақстан Республикасының заңнамалық актілерінде өзгеше белгіленбесе, дау субъектілерінің мемлекет ішінде немесе оның шегінен тысқары жердегі тұрғылықты жеріне немесе орналасқан жеріне қарамастан, жеке және (немесе) заңды тұлғалардың қатысуымен болатын азаматтық-құқықтық қатынастардан туындаған, төрелік шешетін дауларға қатысты қолданылады.</w:t>
+      Осы Заң, егер Қазақстан Республикасының заңдарында өзгеше белгіленбесе, дау субъектілерінің мемлекет ішінде немесе оның шегінен тысқары жердегі тұрғылықты жеріне немесе орналасқан жеріне қарамастан, жеке және (немесе) заңды тұлғалардың қатысуымен болатын азаматтық-құқықтық қатынастардан туындаған, төрелік шешетін дауларға қатысты қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -302,51 +466,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының жария тәртібі – Қазақстан Республикасының заңнамалық актілерінде бекітілген құқық тәртібінің негіздері;</w:t>
+      1) Қазақстан Республикасының жария тәртібі – Қазақстан Республикасының заңдарында бекітілген құқық тәртібінің негіздері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z70" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сот – Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес бірінші саты бойынша азаматтық-құқықтық қатынастардан туындайтын даулар туралы істерді қарауға уәкілетті Қазақстан Республикасы сот жүйесінің соты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z71" w:id="3"/>
     <w:p>
@@ -1344,70 +1508,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Төрелік жеке мүліктік емес қатынастардан туындайтын, мүлікке байланысты емес дауларды қарауға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z94" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Төрелік бір жағынан Қазақстан Республикасының жеке және (немесе) заңды тұлғалары және екінші жағынан мемлекеттiк органдар, мемлекеттiк кәсiпорындар, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде мемлекетке тиесілі заңды тұлғалар арасындағы дауларды тиісті саланың уәкілетті органының (республикалық мүлікке қатысты) немесе жергілікті атқарушы органның (коммуналдық мүлікке қатысты) келісімі болмаған жағдайда қарауға құқылы емес.</w:t>
+      10. Төрелік бір жағынан Қазақстан Республикасының жеке және (немесе) заңды тұлғалары және екінші жағынан мемлекеттік органдар, мемлекеттік кәсіпорындар, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде мемлекетке тиесілі заңды тұлғалар арасындағы дауларды тиісті саланың уәкілетті органының (республикалық мүлікке қатысты) немесе жергілікті атқарушы органның (коммуналдық мүлікке қатысты) келісімі болмаған жағдайда қарауға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төрелік келісім жасауға ниеттенген мемлекеттік органдар, мемлекеттiк кәсiпорындар, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде мемлекетке тиесілі заңды тұлғалар тиісті саланың уәкілетті органына (республикалық мүлікке қатысты) немесе жергілікті атқарушы органға (коммуналдық мүлікке қатысты) төрелік талқылауға жұмсалатын шығыстардың болжамды сомаларын көрсетіп, осындай келісім жасауға келісім беру туралы сұрау салу жолдауға тиіс. Тиісті саланың уәкілетті органы немесе жергілікті атқарушы орган күнтізбелік он бес күн ішінде сұрау салуды қарауға және кері қайтарып алынбайтын келісім беру немесе келісім беруден уәжді бас тарту туралы жазбаша хабарлама жолдауға міндетті. Тиісті саланың уәкілетті органы немесе жергілікті атқарушы орган сұрау салуды қараған кезде мемлекеттің экономикалық қауіпсіздігі мен мүдделерін ескеруге тиіс.</w:t>
+      Төрелік келісім жасауға ниеттенген мемлекеттік органдар, мемлекеттік кәсіпорындар, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде мемлекетке тиесілі заңды тұлғалар тиісті саланың уәкілетті органына (республикалық мүлікке қатысты) немесе жергілікті атқарушы органға (коммуналдық мүлікке қатысты) төрелік талқылауға жұмсалатын шығыстардың болжамды сомаларын көрсетіп, осындай келісім жасауға келісім беру туралы сұрау салу жолдауға тиіс. Тиісті саланың уәкілетті органы немесе жергілікті атқарушы орган күнтізбелік он бес күн ішінде сұрау салуды қарауға және кері қайтарып алынбайтын келісім беру немесе келісім беруден уәжді бас тарту туралы жазбаша хабарлама жолдауға міндетті. Тиісті саланың уәкілетті органы немесе жергілікті атқарушы орган сұрау салуды қараған кезде мемлекеттің экономикалық қауіпсіздігі мен мүдделерін ескеруге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1753,69 +1917,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бап. Төрелiк келiсiм және даудың мәнi бойынша сотқа талап қоюды ұсыну</w:t>
-[...17 lines deleted...]
-      Төрелiк талқылау нысанасы бойынша талап қою берiлген сот, егер төрелік келiсiм жарамсыз, күшiн жойған немесе орындалуы мүмкін болмайтын деп таппаса, егер тараптардың кез келгенi бұл туралы өтiнсе, даудың мәнi бойынша өзiнiң алғашқы өтiнiшiн ұсынудан кешiктiрмей тараптарды төрелікке жiберуге тиiс.</w:t>
+        <w:t>10-бап. Төрелік келісім және даудың мәні бойынша сотқа талап қоюды ұсыну</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төрелік талқылау нысанасы бойынша талап қою берілген сот, егер төрелік келісім жарамсыз, күшін жойған немесе орындалуы мүмкін болмайтын деп таппаса, егер тараптардың кез келгені бұл туралы өтінсе, даудың мәні бойынша өзінің алғашқы өтінішін ұсынудан кешіктірмей тараптарды төрелікке жіберуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баптың бірінші бөлігінде көрсетілген талап қоюдың берілгеніне қарамастан, сот төрелік талқылау нысанасы оның соттылығына жататыны туралы мәселені қарағанша, төрелік талқылау басталуы немесе жалғастырылуы және төрелік шешім шығарылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1905,51 +2069,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бап. Қазақстанның Төрелік палатасын құру, қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстанның Төрелік палатасы (бұдан әрі – Төрелік палата) – Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен Қазақстан Республикасында төреліктердің қызметін іске асыру, ынталандыру және қолдау үшін қолайлы жағдайларды қамтамасыз ету мақсаттарында құрылатын, тұрақты жұмыс істейтін төреліктердің, төрешілердің бірлестігін білдіретін коммерциялық емес ұйым.</w:t>
+      1. Қазақстанның Төрелік палатасы (бұдан әрі – Төрелік палата) – Қазақстан Республикасының заңдарында белгіленген тәртіппен Қазақстан Республикасында төреліктердің қызметін іске асыру, ынталандыру және қолдау үшін қолайлы жағдайларды қамтамасыз ету мақсаттарында құрылатын, тұрақты жұмыс істейтін төреліктердің, төрешілердің бірлестігін білдіретін коммерциялық емес ұйым.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z101" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Төрелік палатаны қайта ұйымдастыру және тарату Қазақстан Республикасының заңдарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
@@ -2468,267 +2632,307 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. ТӨРЕЛІКТІҢ ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-бап. Төрешiлер</w:t>
+        <w:t>13-бап. Төрешілер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z106" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Iстiң нәтижесiне тiкелей немесе жанама түрде мүдделi емес, тараптардан тәуелсiз болып табылатын және төрешiнiң мiндеттерiн атқаруға келiсiм берген, жасы отызға толған, жоғары бiлiмi мен мамандығы бойынша кемінде бес жыл жұмыс өтілі бар жеке тұлға төрешi болып сайланады (тағайындалады).</w:t>
+      1. Iстің нәтижесіне тікелей немесе жанама түрде мүдделі емес, тараптардан тәуелсіз болып табылатын және төрешінің міндеттерін атқаруға келісім берген, жасы отызға толған, жоғары білімі мен мамандығы бойынша кемінде бес жыл жұмыс өтілі бар жеке тұлға төреші болып сайланады (тағайындалады).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауды жеке-дара шешетін төрешінің жоғары заң білімі болуға тиіс. Дауды алқалы шешетін жағдайда төрелік құрам төрағасының жоғары заң білімі болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тараптардың келісімі бойынша Қазақстан Республикасының азаматы, шетелдік не азаматтығы жоқ адам төреші болып сайлануы мүмкін.</w:t>
+      Тараптардың келісімі бойынша Қазақстан Республикасының азаматы, шетел азаматы не азаматтығы жоқ адам төреші болып сайлануы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z107" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Төрешiлiкке кандидаттарға қойылатын қосымша талаптарды тараптар тiкелей келiсуi немесе тұрақты жұмыс істейтін төрелік регламентiнде айқындалуы мүмкін.</w:t>
+      2. Төрешілікке кандидаттарға қойылатын қосымша талаптарды тараптар тікелей келісуі немесе тұрақты жұмыс істейтін төрелік регламентінде айқындалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z108" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының заңында белгiленген тәртiппен сайланған немесе тағайындалған судья;</w:t>
-[...17 lines deleted...]
-      2) Қазақстан Республикасының заңында белгiленген тәртiппен сот әрекетке қабiлетсiз немесе әрекетке қабiлетi шектеулi деп таныған;</w:t>
+      1) Қазақстан Республикасының заңында белгіленген тәртіппен сайланған немесе тағайындалған судья;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңында белгіленген тәртіппен сот әрекетке қабілетсіз немесе әрекетке қабілеті шектеулі деп таныған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соттылығы алынбаған немесе өтелмеген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мемлекеттiк қызметшi, Қазақстан Республикасы Парламентiнiң депутаты, өз қызметiн мемлекеттiк бюджет қаражаты есебiнен ақысы төленетiн тұрақты немесе жұмыстан босатылған негiзде жүзеге асыратын мәслихат депутаты және әскери қызметшi болып табылатын адам төрешi бола алмайды.</w:t>
+      4) мемлекеттік қызметші, Қазақстан Республикасы Құрылтайының депутаты, өз қызметін мемлекеттік бюджет қаражаты есебінен ақысы төленетін тұрақты немесе жұмыстан босатылған негізде жүзеге асыратын мәслихат депутаты және әскери қызметші болып табылатын адам төреші бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгеріс енгізілді - ҚР 21.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2753,51 +2957,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Төреліктің құрамы жеке-дара не алқалы болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төреліктің құрамын қалыптастыру тараптардың келiсiмi бойынша төрешiлердi (төрешiнi) сайлау (тағайындау) арқылы не тұрақты жұмыс істейтін төреліктің регламентінде белгіленген тәртіппен жүргiзiледi.</w:t>
+      Төреліктің құрамын қалыптастыру тараптардың келісімі бойынша төрешілерді (төрешіні) сайлау (тағайындау) арқылы не тұрақты жұмыс істейтін төреліктің регламентінде белгіленген тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z110" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тараптар төрешілердің санын айқындауға құқылы, ол тақ болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2810,166 +3014,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер тараптар өзге жөнінде уағдаласпаса, онда төрелікте дауды шешу үшін үш төреші сайланады (тағайындалады).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z111" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тұрақты жұмыс істейтін төрелікте төреліктің құрамын қалыптастыру тұрақты жұмыс істейтін төреліктiң регламентiнде және төрелік келісімде белгiленген тәртiппен жүргiзiледi.</w:t>
+      3. Тұрақты жұмыс істейтін төрелікте төреліктің құрамын қалыптастыру тұрақты жұмыс істейтін төреліктің регламентінде және төрелік келісімде белгіленген тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z112" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Төрелiкте нақты дауды шешу үшiн төреліктің құрамын қалыптастыру тараптар келiскен тәртiппен жүргiзiледi.</w:t>
+      4. Төрелікте нақты дауды шешу үшін төреліктің құрамын қалыптастыру тараптар келіскен тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z113" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Егер тараптар өзге жөнiнде уағдаласпаса немесе дауды тұрақты жұмыс істейтін төрелік қарамайтын болса, үш төрешiден тұратын төреліктің құрамын қалыптастыру кезiнде әрбiр тарап бiр төрешiнi тағайындайды және осылайша тағайындалған екi төрешi үшiншi – төрағалық ететін төрешiнi сайлайды.</w:t>
+      5. Егер тараптар өзге жөнінде уағдаласпаса немесе дауды тұрақты жұмыс істейтін төрелік қарамайтын болса, үш төрешіден тұратын төреліктің құрамын қалыптастыру кезінде әрбір тарап бір төрешіні тағайындайды және осылайша тағайындалған екі төреші үшінші – төрағалық ететін төрешіні сайлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z114" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Тараптардың келiсiмi болмаған жағдайда және регламентте өзгеше белгіленбесе тұрақты жұмыс істейтін төреліктің басшысы, ал дауды нақты дауды шешу үшін құрылған төрелік қараған жағдайда – Төрелік палата:</w:t>
+      6. Тараптардың келісімі болмаған жағдайда және регламентте өзгеше белгіленбесе тұрақты жұмыс істейтін төреліктің басшысы, ал дауды нақты дауды шешу үшін құрылған төрелік қараған жағдайда – Төрелік палата:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) егер регламентте немесе тараптардың келісімінде өзгеше мерзім белгіленбесе, тарап басқа тараптан бұл туралы өтiнiштi алған кезден бастап күнтiзбелiк отыз күн iшiнде төрешiнi тағайындамаған;</w:t>
-[...35 lines deleted...]
-      3) егер регламентте немесе тараптардың келісімінде өзгеше мерзім белгіленбесе, тараптар күнтiзбелiк отыз күн iшiнде дауды жеке-дара қарайтын төрешiнi таңдау туралы уағдаласпаған жағдайларда, дау тараптарының бiрiнiң өтiнiшi бойынша күнтiзбелiк отыз күн iшiнде төрешiлердi (төрешiнi) Төрелік палатаның немесе тұрақты жұмыс істейтін төреліктің тізіліміндегі адамдардың арасынан тағайындауы мүмкін.</w:t>
+      1) егер регламентте немесе тараптардың келісімінде өзгеше мерзім белгіленбесе, тарап басқа тараптан бұл туралы өтінішті алған кезден бастап күнтізбелік отыз күн ішінде төрешіні тағайындамаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер регламентте немесе тараптардың келісімінде өзгеше мерзім белгіленбесе, екі төреші өздерін тағайындаған кезден бастап күнтізбелік отыз күн ішінде үшінші төрешіні таңдау туралы уағдаласпаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер регламентте немесе тараптардың келісімінде өзгеше мерзім белгіленбесе, тараптар күнтізбелік отыз күн ішінде дауды жеке-дара қарайтын төрешіні таңдау туралы уағдаласпаған жағдайларда, дау тараптарының бірінің өтініші бойынша күнтізбелік отыз күн ішінде төрешілерді (төрешіні) Төрелік палатаның немесе тұрақты жұмыс істейтін төреліктің тізіліміндегі адамдардың арасынан тағайындауы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақты жұмыс істейтін төрелік басшысының төрешілерді тағайындау туралы шешімінің күші жойылуға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3179,90 +3383,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-бап. Тұрақты жұмыс iстейтiн төрелік қызметiнiң шарттары</w:t>
+        <w:t>16-бап. Тұрақты жұмыс істейтін төрелік қызметінің шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z118" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тұрақты жұмыс iстейтiн төрелік өзінің төрешiлерiнiң тізілімін жүргізеді. Заңды мекенжайын және регламентін қоса алғанда, тұрақты жұмыс iстейтiн төрелік туралы ақпарат, сондай-ақ төрешілердің тізілімі жеке және заңды тұлғалардың еркін танысуы үшін бұқаралық ақпарат құралдарында, оның ішінде интернет-ресурстарда орналастырылады. Төреліктің шешімдері туралы ақпарат дау тараптарының келісімі болған кезде орналастырылады.</w:t>
+      1. Тұрақты жұмыс істейтін төрелік өзінің төрешілерінің тізілімін жүргізеді. Заңды мекенжайын және регламентін қоса алғанда, тұрақты жұмыс істейтін төрелік туралы ақпарат, сондай-ақ төрешілердің тізілімі жеке және заңды тұлғалардың еркін танысуы үшін бұқаралық ақпарат құралдарында, оның ішінде интернет-ресурстарда орналастырылады. Төреліктің шешімдері туралы ақпарат дау тараптарының келісімі болған кезде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z119" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тұрақты жұмыс iстейтiн төрелік өзінің регламентінде айқындалған тәртіппен қаралған даулар бойынша істерді сақтауды жүзеге асырады.</w:t>
+      2. Тұрақты жұмыс істейтін төрелік өзінің регламентінде айқындалған тәртіппен қаралған даулар бойынша істерді сақтауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3298,70 +3502,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-бап. Төрешiден бас тарту</w:t>
+        <w:t>17-бап. Төрешіден бас тарту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z120" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрешi осы Заңның 13-бабының талаптарына сәйкес келмеген жағдайда, тараптар төрешiден бас тарту туралы мәлiмдеуi мүмкiн.</w:t>
+      1. Төреші осы Заңның 13-бабының талаптарына сәйкес келмеген жағдайда, тараптар төрешіден бас тарту туралы мәлімдеуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z121" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Төрешінің турашылдығына және (немесе) құзыреттілігіне күмән туғызатын мынадай мән-жайлар, егер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
@@ -3428,223 +3632,223 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) төреші осы істі қарауға байланысты осы Заңда көзделмеген сыйақы алса немесе оны талап етсе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) төреші төрелік талқылау мерзімдерін негізсіз сақтамайтын болса, төрешiден бас тартуға негіз болып табылады.</w:t>
+      5) төреші төрелік талқылау мерзімдерін негізсіз сақтамайтын болса, төрешіден бас тартуға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңның мақсаттары үшін, егер адам төрешінің жұбайы (зайыбы) немесе оның жақын туысы, жекжаты не тұрақты жұмыс істейтін төреліктің қызметкері болып табылатын, төрешімен еңбек немесе өзге шарттық қатынастарда тұратын немесе оның төрешіге тәуелділігін куәландыратын өзге де байланысы бар адам, етене байланыстағы адам болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z122" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қандай да бiр жеке адамға оның төрешi етiп сайлану (тағайындалу) мүмкiндiгiне байланысты өтініш білдірiлген жағдайда аталған адам осы Заңның 13-бабына сәйкес одан бас тарту үшiн негiз болып табылатын мән-жайлардың бар екендiгі туралы хабарлауға тиiс. Егер аталған мән-жайлар төрелiк талқылау кезiнде туындаған жағдайда төрешi бұл туралы тараптарға кiдiрiссiз хабарлауға және өздiгiнен бас тартатыны туралы мәлiмдеуге тиiс.</w:t>
+      3. Қандай да бір жеке адамға оның төреші етіп сайлану (тағайындалу) мүмкіндігіне байланысты өтініш білдірілген жағдайда аталған адам осы Заңның 13-бабына сәйкес одан бас тарту үшін негіз болып табылатын мән-жайлардың бар екендігі туралы хабарлауға тиіс. Егер аталған мән-жайлар төрелік талқылау кезінде туындаған жағдайда төреші бұл туралы тараптарға кідіріссіз хабарлауға және өздігінен бас тартатыны туралы мәлімдеуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z123" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Егер бас тарту үшiн негiз болып табылатын мән-жайлар тарапқа осы істі қарау үшін төрелік құрамын қалыптастырғаннан кейін ғана белгiлi болған жағдайда, ол осы бапқа сәйкес өзi сайлаған төрешiден бас тарту туралы мәлiмдеуi мүмкiн.</w:t>
+      4. Егер бас тарту үшін негіз болып табылатын мән-жайлар тарапқа осы істі қарау үшін төрелік құрамын қалыптастырғаннан кейін ғана белгілі болған жағдайда, ол осы бапқа сәйкес өзі сайлаған төрешіден бас тарту туралы мәлімдеуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z124" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тұрақты жұмыс істейтін төрелiкте төрешiден бас тарту рәсiмi оның регламентiнде айқындалуы мүмкiн.</w:t>
+      5. Тұрақты жұмыс істейтін төрелікте төрешіден бас тарту рәсімі оның регламентінде айқындалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z125" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Төрелiкте нақты дауды шешу үшiн төрешiден бас тарту рәсiмiн тараптар келiсуi мүмкiн.</w:t>
+      6. Төрелікте нақты дауды шешу үшін төрешіден бас тарту рәсімін тараптар келісуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z126" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Егер төрешiден бас тарту рәсiмi тараптармен келiсiлмесе немесе тұрақты жұмыс істейтін төрелiктiң регламентiнде айқындалмаса, онда тарап төрешiден бас тарту туралы жазбаша дәлелдi өтiнiштi төрешiден бас тарту үшiн негiз болып табылатын мән-жайлар өзiне белгiлi болғаннан кейiн күнтiзбелiк отыз күн iшiнде төрелiкке беруге тиiс.</w:t>
+      7. Егер төрешіден бас тарту рәсімі тараптармен келісілмесе немесе тұрақты жұмыс істейтін төреліктің регламентінде айқындалмаса, онда тарап төрешіден бас тарту туралы жазбаша дәлелді өтінішті төрешіден бас тарту үшін негіз болып табылатын мән-жайлар өзіне белгілі болғаннан кейін күнтізбелік отыз күн ішінде төрелікке беруге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер өзiне бас тарту мәлiмделген төрешi оны қанағаттандырудан бас тартса немесе тараптардың бiрi төрешiден бас тартумен келiспесе, онда төрелiктiң құрамына кiретiн төрешiлер тараптың жазбаша дәлелдi өтiнiшi алынған кезден бастап күнтізбелік он күн ішінде бас тарту туралы мәселенi шешедi.</w:t>
-[...35 lines deleted...]
-      Егер дауды жеке-дара қарайтын төрешi тараптардың бiрiнiң немесе екеуiнiң де бас тарту туралы өтiнiшiн қанағаттандырудан бас тартса немесе тараптардың бiрi төрешiден бас тартумен келiспесе, онда тараптар бас тарту туралы мәселенi төреліктің осы құрамының төрелiк талқылауды тоқтатуы туралы келiсiм қабылдау арқылы шешедi.</w:t>
+      Егер өзіне бас тарту мәлімделген төреші оны қанағаттандырудан бас тартса немесе тараптардың бірі төрешіден бас тартумен келіспесе, онда төреліктің құрамына кіретін төрешілер тараптың жазбаша дәлелді өтініші алынған кезден бастап күнтізбелік он күн ішінде бас тарту туралы мәселені шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауды жеке-дара қарайтын төрешіден бас тарту туралы мәселені сол төреші шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дауды жеке-дара қарайтын төреші тараптардың бірінің немесе екеуінің де бас тарту туралы өтінішін қанағаттандырудан бас тартса немесе тараптардың бірі төрешіден бас тартумен келіспесе, онда тараптар бас тарту туралы мәселені төреліктің осы құрамының төрелік талқылауды тоқтатуы туралы келісім қабылдау арқылы шешеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап. Төрешінің өкілеттіктерін тоқтату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3820,151 +4024,151 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бап. Төреліктің өз құзыреті туралы қаулы шығаруға және талап қоюды қамтамасыз ету жөнінде шаралар қабылдау туралы нұсқау беруге құқығы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z130" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелік өзіне шешуге берілген дауды қарауға өкiлеттiктepi (юрисдикциясы) бар немесе жоқ екендiгi туралы мәселенi, оның iшiнде тараптардың бiрi төрелiк келiсiм жарамсыз деген себеппен төрелiк талқылауға қарсылық бiлдiрген жағдайда дербес шешедi. Бұл мақсат үшін шарттың бір бөлігі болып табылатын төрелік ескертпе, шарттың басқа талаптарына тәуелді емес келісім ретінде түсіндіріледі. Төреліктің шарттың жарамсыздығы туралы шешім шығаруы төрелік ескертпенің жарамсыздығына әкеп соқпайды.</w:t>
+      1. Төрелік өзіне шешуге берілген дауды қарауға өкілеттіктepі (юрисдикциясы) бар немесе жоқ екендігі туралы мәселені, оның ішінде тараптардың бірі төрелік келісім жарамсыз деген себеппен төрелік талқылауға қарсылық білдірген жағдайда дербес шешеді. Бұл мақсат үшін шарттың бір бөлігі болып табылатын төрелік ескертпе, шарттың басқа талаптарына тәуелді емес келісім ретінде түсіндіріледі. Төреліктің шарттың жарамсыздығы туралы шешім шығаруы төрелік ескертпенің жарамсыздығына әкеп соқпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z131" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тарап даудың мәнi бойынша алғашқы өтiнiш берiлгенге дейiн төрелiктiң өзiне шешуге берiлген дауды қарауға төрелiктің өкiлеттiктерi жоқ екенi туралы мәлiмдеуге құқылы.</w:t>
+      2. Тарап даудың мәні бойынша алғашқы өтініш берілгенге дейін төреліктің өзіне шешуге берілген дауды қарауға төреліктің өкілеттіктері жоқ екені туралы мәлімдеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z132" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер төрелiк талқылау барысында қаралуы төрелiк келiсiмде көзделмеген мәселе төрелiк талқылаудың нысанасына айналса, не ол осы iс қарауда қолданылатын құқық нормаларына немесе төрелiк талқылау қағидаларына сәйкес төрелiк талқылаудың нысанасы бола алмаса, тарап төрелiктiң өз өкiлеттiктерiн асыра пайдаланғаны туралы мәлiмдеуге құқылы.</w:t>
+      3. Егер төрелік талқылау барысында қаралуы төрелік келісімде көзделмеген мәселе төрелік талқылаудың нысанасына айналса, не ол осы іс қарауда қолданылатын құқық нормаларына немесе төрелік талқылау қағидаларына сәйкес төрелік талқылаудың нысанасы бола алмаса, тарап төреліктің өз өкілеттіктерін асыра пайдаланғаны туралы мәлімдеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z133" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Егер регламентте немесе тараптардың келісімінде өзгеше белгіленбесе, төрелік осы баптың 2 және 3-тармақтарына сәйкес жасалған өтiнiштi күнтізбелік он күн ішінде қарауға мiндеттi. Өтiнiштi қарау нәтижелерi бойынша ұйғарым шығарылады.</w:t>
+      4. Егер регламентте немесе тараптардың келісімінде өзгеше белгіленбесе, төрелік осы баптың 2 және 3-тармақтарына сәйкес жасалған өтінішті күнтізбелік он күн ішінде қарауға міндетті. Өтінішті қарау нәтижелері бойынша ұйғарым шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z134" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Егер төрелiк өзiнiң құзыретi туралы мәселенi қарау кезiнде төрелiктiң дауды қарауға өкiлеттiктерi жоқтығы туралы ұйғарым шығарса, онда төрелiк дауды мәнi бойынша қарай алмайды.</w:t>
+      5. Егер төрелік өзінің құзыреті туралы мәселені қарау кезінде төреліктің дауды қарауға өкілеттіктері жоқтығы туралы ұйғарым шығарса, онда төрелік дауды мәні бойынша қарай алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z135" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Егер тараптар өзге жөнінде уағдаласпаса, онда төрелік кез келген тараптың өтiнiшi бойынша қандай да бiр тараптың даудың нысанасына қатысты талап қоюды қамтамасыз етуі жөнiнде өзi қажет деп есептеген осындай шаралар қабылдауы туралы нұсқау бере алады, бұл туралы ұйғарым шығарады.</w:t>
+      6. Егер тараптар өзге жөнінде уағдаласпаса, онда төрелік кез келген тараптың өтініші бойынша қандай да бір тараптың даудың нысанасына қатысты талап қоюды қамтамасыз етуі жөнінде өзі қажет деп есептеген осындай шаралар қабылдауы туралы нұсқау бере алады, бұл туралы ұйғарым шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4000,228 +4204,228 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-бап. Төрелiк талқылау қағидаларын айқындау</w:t>
+        <w:t>21-бап. Төрелік талқылау қағидаларын айқындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z136" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелiк талқылауды тұрақты жұмыс iстейтiн төрелік өзiнiң регламентiне және төрелiк келісімге сәйкес жүзеге асырады.</w:t>
+      1. Төрелік талқылауды тұрақты жұмыс істейтін төрелік өзінің регламентіне және төрелік келісімге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z137" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Төрелiк нақты дауды шешу үшiн төрелік талқылауды тараптармен келiсiлген қағидаларға сәйкес жүзеге асырады.</w:t>
+      2. Төрелік нақты дауды шешу үшін төрелік талқылауды тараптармен келісілген қағидаларға сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z240" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. Тұрақты жұмыс iстейтiн төреліктiң регламентiнде, сондай-ақ осы Заңның ережелерiнде айқындалмаған және тараптармен келiсiлмеген төрелік талқылау қағидаларын төрелік айқындайды.</w:t>
+      2-1. Тұрақты жұмыс істейтін төреліктің регламентінде, сондай-ақ осы Заңның ережелерінде айқындалмаған және тараптармен келісілмеген төрелік талқылау қағидаларын төрелік айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z138" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Төрелiк құрамына берілген өкiлеттiктер кез келген дәлелдемеге жол берушілікті, оның қатыстылығын, мәнін және маңызын айқындауға арналған өкiлеттiктерді қамтиды.</w:t>
+      3. Төрелік құрамына берілген өкілеттіктер кез келген дәлелдемеге жол берушілікті, оның қатыстылығын, мәнін және маңызын айқындауға арналған өкілеттіктерді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгеріс енгізілді - ҚР 21.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22-бап. Төрелiк талқылаудың орны</w:t>
-[...17 lines deleted...]
-      Тараптар төрелік талқылаудың орнын өз қалауы бойынша айқындай алады. Мұндай уағдаластық болмаған кезде төрелік талқылаудың орнын тараптар үшiн қолайлылық факторын қоса алғанда, iстiң мән-жайларын ескере отырып төрелік құрамы айқындайды.</w:t>
+        <w:t>22-бап. Төрелік талқылаудың орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тараптар төрелік талқылаудың орнын өз қалауы бойынша айқындай алады. Мұндай уағдаластық болмаған кезде төрелік талқылаудың орнын тараптар үшін қолайлылық факторын қоса алғанда, істің мән-жайларын ескере отырып төрелік құрамы айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4275,273 +4479,273 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бап. Талап арыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z139" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Талап қоюшы өзiнiң талаптарын талап арызда баяндайды, ол төрелікке жазбаша нысанда берiледi. Талап арыздың көшiрмесi жауапкерге берiледi.</w:t>
+      1. Талап қоюшы өзінің талаптарын талап арызда баяндайды, ол төрелікке жазбаша нысанда беріледі. Талап арыздың көшірмесі жауапкерге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z140" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Талап арызда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) талап арыздың берiлген күнi;</w:t>
-[...35 lines deleted...]
-      3) төрелікке жүгiну негiздемесi;</w:t>
+      1) талап арыздың берілген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тараптардың атауы, олардың пошта мекенжайы және банк деректемелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төрелікке жүгіну негіздемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) талап қоюшының талаптары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) талап қоюшы өзiнiң талаптарын негiздеген мән-жайлар;</w:t>
-[...17 lines deleted...]
-      6) талап қою талаптарының негiздерiн растайтын дәлелдемелер;</w:t>
+      5) талап қоюшы өзінің талаптарын негіздеген мән-жайлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) талап қою талаптарының негіздерін растайтын дәлелдемелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер талап қою бағалануға жатса, талап қоюдың бағасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) талап арызға қоса берiлетiн құжаттар мен өзге де материалдардың тiзбесi көрсетiлуге тиiс.</w:t>
-[...17 lines deleted...]
-      Талап арызға талап қоюшы немесе сенiмхаттың немесе өкiлдiң өкiлеттiгiн куәландыратын өзге құжаттың түпнұсқасы қоса берiле отырып, оның өкiлi қол қоюға тиiс.</w:t>
+      8) талап арызға қоса берілетін құжаттар мен өзге де материалдардың тізбесі көрсетілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талап арызға талап қоюшы немесе сенімхаттың немесе өкілдің өкілеттігін куәландыратын өзге құжаттың түпнұсқасы қоса беріле отырып, оның өкілі қол қоюға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z141" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Төрелiктiң регламентiнде талап арыздың мазмұнына қосымша талаптар көзделуi мүмкін.</w:t>
+      3. Төреліктің регламентінде талап арыздың мазмұнына қосымша талаптар көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z241" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Төрелік талқылау барысында тарап өзiнiң талап қою талаптарын өзгертуге немесе толықтыруға құқылы.</w:t>
+      4. Төрелік талқылау барысында тарап өзінің талап қою талаптарын өзгертуге немесе толықтыруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4577,108 +4781,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24-бап. Талап арызға пiкiр</w:t>
+        <w:t>24-бап. Талап арызға пікір</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жауапкер талап арызға пікірінде өзiнiң талап қоюға қарсылықтарын баяндай отырып, оны талап қоюшыға және төрелікке ұсынуға құқылы. Талап арызға пiкiр төреліктiң регламентiнде немесе тараптардың келісімінде көзделген тәртiппен және мерзiмдерде талап қоюшыға және төрелікке берiледi.</w:t>
+      1. Жауапкер талап арызға пікірінде өзінің талап қоюға қарсылықтарын баяндай отырып, оны талап қоюшыға және төрелікке ұсынуға құқылы. Талап арызға пікір төреліктің регламентінде немесе тараптардың келісімінде көзделген тәртіппен және мерзімдерде талап қоюшыға және төрелікке беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер төреліктiң регламентiнде талап арызға пiкiр беру мерзiмi айқындалмаса, онда көрсетiлген пiкiр төреліктiң бiрiншi отырысына дейін кемiнде күнтiзбелiк он күн қалғанда ұсынылады.</w:t>
+      Егер төреліктің регламентінде талап арызға пікір беру мерзімі айқындалмаса, онда көрсетілген пікір төреліктің бірінші отырысына дейін кемінде күнтізбелік он күн қалғанда ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z143" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Төрелік талқылау барысында тарап талап қоюға қарсы өзiнiң қарсылықтарын өзгертуге және (немесе) толықтыруға құқылы.</w:t>
+      2. Төрелік талқылау барысында тарап талап қоюға қарсы өзінің қарсылықтарын өзгертуге және (немесе) толықтыруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z242" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жауапкердің пікір ұсынбауы дауды қарауға кедергі бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
@@ -4734,51 +4938,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-бап. Төрелiк талқылауды қозғау</w:t>
+        <w:t>25-бап. Төрелік талқылауды қозғау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 25-бап алып тасталды - ҚР 21.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4789,150 +4993,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>26-бап. Төрелiк талқылаудың басталуы</w:t>
+        <w:t>26-бап. Төрелік талқылаудың басталуы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z146" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Егер тараптардың келiсімінде немесе регламентте өзгеше көзделмесе, төрелiк талап қою арызын қабылдап, күнтізбелік он күн ішінде төрелік регламентiне немесе тараптар келiскен қағидаларға сәйкес төрелік талқылауды қозғау туралы ұйғарым шығарады, тараптарға оның қаралатын орны туралы хабарлайды, жауапкерге талап қою арызына жазбаша пiкiр берудi ұсынады.</w:t>
+      1. Егер тараптардың келісімінде немесе регламентте өзгеше көзделмесе, төрелік талап қою арызын қабылдап, күнтізбелік он күн ішінде төрелік регламентіне немесе тараптар келіскен қағидаларға сәйкес төрелік талқылауды қозғау туралы ұйғарым шығарады, тараптарға оның қаралатын орны туралы хабарлайды, жауапкерге талап қою арызына жазбаша пікір беруді ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z147" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Егер тараптар өзге жөнінде уағдаласпаса, нақты дауға қатысты төрелiк талқылау осы дауды төрелiкке беру туралы өтінішті жауапкер алған күні басталады.</w:t>
+      2. Егер тараптар өзге жөнінде уағдаласпаса, нақты дауға қатысты төрелік талқылау осы дауды төрелікке беру туралы өтінішті жауапкер алған күні басталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z148" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер тараптар өзге жөнiнде уағдаласпаса, төрелік тараптарға төрелік отырысының уақыты мен орны туралы алдын ала және тиiстi түрде хабарлама тапсыруға мiндеттi.</w:t>
+      3. Егер тараптар өзге жөнінде уағдаласпаса, төрелік тараптарға төрелік отырысының уақыты мен орны туралы алдын ала және тиісті түрде хабарлама тапсыруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z149" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Егер тараптар өзге жөнінде уағдаласпаса, онда тараптардың бiрi төрелікке ұсынатын барлық құжаттардың, материалдардың көшiрмелерi мен ақпаратты төрелік олар төрелікке келiп түскен күннен бастап күнтiзбелiк жетi күн iшiнде екiншi тарапқа беруге тиiс. Төрелiк сараптамалық қорытындыларды тараптарға төрелік талқылау басталғанға дейiн беруге тиiс.</w:t>
+      4. Егер тараптар өзге жөнінде уағдаласпаса, онда тараптардың бірі төрелікке ұсынатын барлық құжаттардың, материалдардың көшірмелері мен ақпаратты төрелік олар төрелікке келіп түскен күннен бастап күнтізбелік жеті күн ішінде екінші тарапқа беруге тиіс. Төрелік сараптамалық қорытындыларды тараптарға төрелік талқылау басталғанға дейін беруге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z243" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Егер тараптардың келiсімінде өзгеше көзделмесе, төрелiк дәлелдемелер ұсыну үшін немесе ауызша жарыссөздер үшін істі ауызша тыңдауды өткізу-өткізбеу не талқылауды құжаттар мен басқа да материалдар негізінде ғана жүзеге асыру туралы шешім қабылдайды. Егер тараптар ауызша тыңдауды өткізуге уағдаласпаса, төрелiк мұндай тыңдауды тараптардың кез келгенінің өтінуі бойынша талқылаудың тиiстi сатысында өткізуге тиіс.</w:t>
+      5. Егер тараптардың келісімінде өзгеше көзделмесе, төрелік дәлелдемелер ұсыну үшін немесе ауызша жарыссөздер үшін істі ауызша тыңдауды өткізу-өткізбеу не талқылауды құжаттар мен басқа да материалдар негізінде ғана жүзеге асыру туралы шешім қабылдайды. Егер тараптар ауызша тыңдауды өткізуге уағдаласпаса, төрелік мұндай тыңдауды тараптардың кез келгенінің өтінуі бойынша талқылаудың тиісті сатысында өткізуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4987,142 +5191,142 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бап. Талап арызды қайтару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z150" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелiк егер:</w:t>
+      1. Төрелік егер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тараптар арасында төрелік келісім болмаса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) талап қою төрелік келiсiмде көзделмеген төрелікке берiлсе;</w:t>
-[...17 lines deleted...]
-      3) талап қоюдың нысанасы төрелік келiсiмнiң шеңберiнен тыс болса;</w:t>
+      2) талап қою төрелік келісімде көзделмеген төрелікке берілсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) талап қоюдың нысанасы төрелік келісімнің шеңберінен тыс болса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) төрелік келісімнің қатысушылары болып табылмайтын үшінші тұлғалардың мүдделерін қозғаса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) талап арызға қол қоюға өкiлеттiктерi жоқ адам қол қойса;</w:t>
+      5) талап арызға қол қоюға өкілеттіктері жоқ адам қол қойса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) талап қоюшы талап арызды қайтарып алу туралы өтініш берсе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5153,164 +5357,164 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Талап арыз қайтарылған кезде төрелік дәлелді ұйғарым шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z152" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Арыздың қайтарылуы талап қоюшының сол жауапкерге сол нысана туралы және сол негіздер бойынша талап қойып, Қазақстан Республикасының заңнамалық актілерінде, тиісті тұрақты жұмыс істейтін төреліктің регламентінде немесе тараптардың келісімінде белгіленген талаптарды сақтай отырып, төрелікке қайтадан жүгінуіне кедергі келтірмейді.</w:t>
+      3. Арыздың қайтарылуы талап қоюшының сол жауапкерге сол нысана туралы және сол негіздер бойынша талап қойып, Қазақстан Республикасының заңдарында, тиісті тұрақты жұмыс істейтін төреліктің регламентінде немесе тараптардың келісімінде белгіленген талаптарды сақтай отырып, төрелікке қайтадан жүгінуіне кедергі келтірмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бап. Төрелік талқылаудың тілі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z153" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тараптар төрелік талқылау барысында пайданылатын тiл немесе тiлдер туралы өз қалаулары бойынша уағдаласуы мүмкін. Мұндай уағдаластық болмағанда төрелік талқылау тілі төрелікке талап арыз қай тілде берілуіне байланысты не төрелік келісімінің тілінде төреліктің ұйғарымымен белгіленеді.</w:t>
+      1. Тараптар төрелік талқылау барысында пайданылатын тіл немесе тілдер туралы өз қалаулары бойынша уағдаласуы мүмкін. Мұндай уағдаластық болмағанда төрелік талқылау тілі төрелікке талап арыз қай тілде берілуіне байланысты не төрелік келісімінің тілінде төреліктің ұйғарымымен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер істі қарауға дайындау барысында төрелікте өкілі талап арыз берген тілді талап қоюшының меңгермегені анықталса, онда талап қоюшының жазбаша өтінішхаты бойынша төрелік талқылаудың тілін өзгерту туралы ұйғарым шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төрелiк талқылау жүргiзiлiп отырған тiлдi меңгермеген iске қатысушы адамдарға аудармашы арқылы iс материалдарымен танысу, төрелік талқылауға қатысу құқығы, төрелікте ана тiлiнде сөйлеу құқығы қамтамасыз етiледi. Бұл ретте тарап аудармашының төрелік талқылауға қатысуын дербес қамтамасыз етеді.</w:t>
+      Төрелік талқылау жүргізіліп отырған тілді меңгермеген іске қатысушы адамдарға аудармашы арқылы іс материалдарымен танысу, төрелік талқылауға қатысу құқығы, төрелікте ана тілінде сөйлеу құқығы қамтамасыз етіледі. Бұл ретте тарап аудармашының төрелік талқылауға қатысуын дербес қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z154" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Құжаттар мен өзге де материалдарды төрелік талқылау тiлiнде (тiлдерiнде) ұсынбаған тарап олардың аудармасын қамтамасыз етедi, бұл ретте төреліктiң регламентiнде не тараптардың келiсiмiнде қосымша талаптар айқындалуы мүмкін.</w:t>
+      2. Құжаттар мен өзге де материалдарды төрелік талқылау тілінде (тілдерінде) ұсынбаған тарап олардың аудармасын қамтамасыз етеді, бұл ретте төреліктің регламентінде не тараптардың келісімінде қосымша талаптар айқындалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z155" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Төрелiк тараптардан құжаттар мен өзге де материалдардың төрелік талқылау тiлiндегi (тiлдерiндегi) аудармасын талап ете алады.</w:t>
+      3. Төрелік тараптардан құжаттар мен өзге де материалдардың төрелік талқылау тіліндегі (тілдеріндегі) аудармасын талап ете алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z156" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Төреліктің құжаттары және өзге де материалдары іске қатысушы адамдарға төрелік талқылаудың тілінде табыс етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
@@ -5323,71 +5527,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бап. Құжаттарды ұсынбау немесе тараптардың келмей қалуы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z157" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Құжаттар мен өзге де материалдарды ұсынбау, оның iшiнде төрелік отырысының уақыты мен орны туралы тиiстi түрде хабардар етiлген тараптардың бiрiнiң немесе олардың өкiлдерiнiң төрелік отырысына келмей қалуы, егер құжаттар мен өзге де материалдардың ұсынылмау себептерiн немесе тараптардың төрелік отырысына келмей қалуын ол дәлелсiз деп таныса, ұсынылып отырған материалдар мен дәлелдемелер негiзiнде төрелік талқылау және төреліктiң шешiм қабылдауы үшiн кедергi болып табылмайды.</w:t>
+      1. Құжаттар мен өзге де материалдарды ұсынбау, оның ішінде төрелік отырысының уақыты мен орны туралы тиісті түрде хабардар етілген тараптардың бірінің немесе олардың өкілдерінің төрелік отырысына келмей қалуы, егер құжаттар мен өзге де материалдардың ұсынылмау себептерін немесе тараптардың төрелік отырысына келмей қалуын ол дәлелсіз деп таныса, ұсынылып отырған материалдар мен дәлелдемелер негізінде төрелік талқылау және төреліктің шешім қабылдауы үшін кедергі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z158" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жауапкердiң талап қоюға қарсылықтар ұсынбауын талап қоюшының талаптарын тану ретiнде қарауға болмайды.</w:t>
+      2. Жауапкердің талап қоюға қарсылықтар ұсынбауын талап қоюшының талаптарын тану ретінде қарауға болмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бап. Тараптардың жазбаша хабарламаларды алуы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5397,69 +5601,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер тараптар өзге жөнінде уағдаласпаса:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) егер кез келген жазбаша хабарлама адресатқа тұрақты тұрғылықты жерi немесе пошта мекенжайы бойынша жеткізілсе, ол алынды деп есептеледi, мұндайларды ақылға қонымды анықтама жүргізу арқылы анықтау мүмкін болмаса, егер ол соңғы белгiлi тұратын жерiне тапсырыс хатпен тапсырылғаны туралы хабарламасы бар тапсырыс хат, телефонограмма немесе жеделхат, ұялы байланыстың абоненттік нөмірі немесе элекрондық мекенжайы бойынша, сондай-ақ хабарлауды тiркеудi қамтамасыз ететiн өзге де байланыс құралдарын пайдалану арқылы жiберiлсе, жазбаша хабарлама алынды деп есептеледi;</w:t>
-[...17 lines deleted...]
-      2) жазбаша хабарлама осындай жеткiзiлген күнi алынды деп есептеледi.</w:t>
+      1) егер кез келген жазбаша хабарлама адресатқа тұрақты тұрғылықты жері немесе пошта мекенжайы бойынша жеткізілсе, ол алынды деп есептеледі, мұндайларды ақылға қонымды анықтама жүргізу арқылы анықтау мүмкін болмаса, егер ол соңғы белгілі тұратын жеріне тапсырыс хатпен тапсырылғаны туралы хабарламасы бар тапсырыс хат, телефонограмма немесе жеделхат, ұялы байланыстың абоненттік нөмірі немесе элекрондық мекенжайы бойынша, сондай-ақ хабарлауды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалану арқылы жіберілсе, жазбаша хабарлама алынды деп есептеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жазбаша хабарлама осындай жеткізілген күні алынды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5512,213 +5716,213 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бап. Тараптардың құқықтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төрелiк талқылауға қатысушы тараптардың:</w:t>
-[...107 lines deleted...]
-      6) басқа тараптың өтiнiштерiне және дәлелдерiне қарсылық бiлдiруге;</w:t>
+      Төрелік талқылауға қатысушы тараптардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) іс материалдарымен танысуға және осы материалдардан көшірмелер алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дәлелдемелерді ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш білдіруге, төрешілерден бас тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) процеске қатысушыларға сұрақтар қоюға, ауызша және жазбаша түсініктемелер беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) процесс барысында туындайтын барлық мәселелер бойынша өз дәлелдерін ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) басқа тараптың өтініштеріне және дәлелдеріне қарсылық білдіруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) төрелік отырыс хаттамасымен танысуға және ол бойынша жазбаша ескертулер беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Қазақстан Республикасының заңнамалық актілеріне сәйкес сот алдында төреліктiң шешiмiн мәжбүрлеп орындату туралы өтiнiш беруге;</w:t>
-[...17 lines deleted...]
-      9) осы Заңда белгiленген жағдайларда төреліктiң шешiмiн бұзу туралы өтініш беруге;</w:t>
+      8) Қазақстан Республикасының заңдарына сәйкес сот алдында төреліктің шешімін мәжбүрлеп орындату туралы өтініш беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осы Заңда белгіленген жағдайларда төреліктің шешімін бұзу туралы өтініш беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) істі бітімгершілік келісімімен немесе дауды (жанжалды) медиация тәртібімен реттеу туралы келісіммен аяқтауға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5728,90 +5932,90 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-бап. Тараптардың төрелік отырысқа қатысуы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z159" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Әрбiр тарапқа өз ұстанымын баяндау және өзiнiң құқықтары мен мүдделерiн қорғау үшiн тең мүмкіндiктер берiлуге тиiс.</w:t>
+      1. Әрбір тарапқа өз ұстанымын баяндау және өзінің құқықтары мен мүдделерін қорғау үшін тең мүмкіндіктер берілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z160" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Егер тараптар өзге жөнінде уағдаласпаса, онда төрелік талқылау тараптардың және (немесе) олардың өкiлдерiнiң қатысуымен төреліктiң жабық отырысында жүзеге асырылады.</w:t>
+      2. Егер тараптар өзге жөнінде уағдаласпаса, онда төрелік талқылау тараптардың және (немесе) олардың өкілдерінің қатысуымен төреліктің жабық отырысында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тараптар өкiлдерiнiң өкiлеттiктерi Қазақстан Республикасының заңнамасында көзделген талаптар сақтала отырып ресiмделуге тиiс.</w:t>
+      Тараптар өкілдерінің өкілеттіктері Қазақстан Республикасының заңнамасында көзделген талаптар сақтала отырып ресімделуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z161" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Төреліктің отырысы (оның бөлігі) тараптардың өтінішімен не төреліктің бастамашылығымен бейнеконференция байланысы мен өзге де бағдарламалар, техникалық құралдар пайдаланыла отырып өткізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5841,91 +6045,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бап. Дәлелдемелерді ұсыну және зерттеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z162" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Әрбiр тарап өз талаптары мен қарсылықтарының негiздемесi ретiнде сiлтеме жасайтын мән-жайларды дәлелдеуге тиiс. Төрешi, егер ұсынылған дәлелдемелерді жеткiлiксiз деп тапса, тараптарға қосымша дәлелдемелер табыс етудi ұсынуға құқылы.</w:t>
+      1. Әрбір тарап өз талаптары мен қарсылықтарының негіздемесі ретінде сілтеме жасайтын мән-жайларды дәлелдеуге тиіс. Төреші, егер ұсынылған дәлелдемелерді жеткіліксіз деп тапса, тараптарға қосымша дәлелдемелер табыс етуді ұсынуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z163" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Төрешілер, егер тараптар ұсынған дәлелдемелердің дауға қатысы болмаса немесе мұндай дәлелдемелердің ұсынылған уақыты ескеріле отырып бас тарту орынды болып табылса, дәлелдемелерді қабылдаудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z164" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Төрешi iс бойынша қолда бар барлық дәлелдемелердi тiкелей зерттеуге мiндеттi.</w:t>
+      3. Төреші іс бойынша қолда бар барлық дәлелдемелерді тікелей зерттеуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бап. Төрелік тағайындаған сарапшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z165" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5937,69 +6141,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Егер төрелік талқылауға қатысушы тараптар өзге жөнінде уағдаласпаса, төрелік:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) төрелік айқындайтын нақты мәселелер бойынша өзiне қорытындылар беруi үшiн бiр немесе бiрнеше сарапшы тағайындауы;</w:t>
-[...17 lines deleted...]
-      2) тараптан iске қатысты кез келген ақпаратты сарапшыға ұсынуын не оған iске қатысты құжаттардың, тауарлардың немесе басқа да мүлiктiң тексерiп қарау үшiн ұсынылуын немесе тексерiп қарауға мүмкіндiк берiлуiн талап eтуi;</w:t>
+      1) төрелік айқындайтын нақты мәселелер бойынша өзіне қорытындылар беруі үшін бір немесе бірнеше сарапшы тағайындауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тараптан іске қатысты кез келген ақпаратты сарапшыға ұсынуын не оған іске қатысты құжаттардың, тауарлардың немесе басқа да мүліктің тексеріп қарау үшін ұсынылуын немесе тексеріп қарауға мүмкіндік берілуін талап eтуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер бұл мәселелерді тараптар арнайы ескертпесе, сараптама жүргізу және сарапшының қатысуына ақы төлеуге арналған шығыстарды бөлуді қоса алғанда, төрелік талқылауға сарапшының қатысуына қатысты өзге де мәселелерді шешуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z166" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6012,51 +6216,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сараптамалық қорытынды жазбаша нысанда беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z167" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тараптардың өзге жөнінде уағдаластығы болмаған кезде, егер тарап бұл туралы өтiнсе немесе төрелік оны қажет деп есептесе, сарапшы өзiнiң жазбаша қорытындысын ұсынғаннан кейiн тыңдауға қатысуға тиiс, онда тараптарға оған сұрақтар қою және даулы мәселелер бойынша айғақтар беру үшiн мамандар ұсыну мүмкіндiгi берiледi.</w:t>
+      3. Тараптардың өзге жөнінде уағдаластығы болмаған кезде, егер тарап бұл туралы өтінсе немесе төрелік оны қажет деп есептесе, сарапшы өзінің жазбаша қорытындысын ұсынғаннан кейін тыңдауға қатысуға тиіс, онда тараптарға оған сұрақтар қою және даулы мәселелер бойынша айғақтар беру үшін мамандар ұсыну мүмкіндігі беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бап. Істі төрелік талқылауға дайындау, дауларды қарау және шешу мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z168" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6127,422 +6331,422 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Егер төреші төрелік талқылауды негізсіз кешіктірсе, тараптардың одан бас тарту туралы және жаңа төреші тағайындау туралы өтініш жасауға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>36-бап. Төрелiк отырыстың хаттамасы</w:t>
+        <w:t>36-бап. Төрелік отырыстың хаттамасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z172" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Егер тараптар өзге жөнінде уағдаласпаса, онда төрелік отырысында хаттама жүргiзiледi.</w:t>
+      1. Егер тараптар өзге жөнінде уағдаласпаса, онда төрелік отырысында хаттама жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z173" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Төрелік отырысының хаттамасы iстi талқылаудың барлық елеулi кездерiн көрсетуге тиiс.</w:t>
+      2. Төрелік отырысының хаттамасы істі талқылаудың барлық елеулі кездерін көрсетуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төрелік отырысының хаттамасында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) төрелік отырысының жылы, айы, күнi және орны;</w:t>
+      1) төрелік отырысының жылы, айы, күні және орны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) төрелік отырысының басталу және аяқталу уақыты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) iстi қарайтын төреліктің атауы, төрешілердің, төрелік отырысы хатшысының тегi және аты-жөнi;</w:t>
-[...161 lines deleted...]
-      12) хаттаманың жасалған күнi көрсетiледi.</w:t>
+      3) істі қарайтын төреліктің атауы, төрешілердің, төрелік отырысы хатшысының тегі және аты-жөні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) істің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) іске қатысушы адамдардың, өкілдердің, куәлардың, сарапшылардың, мамандардың, аудармашылардың келуі туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) төрағалық етушінің (жеке-дара төрешінің) өкімдері және төреліктің отырыс залында төрелік шығарған ұйғарымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) іске қатысушы адамдардың және олардың өкілдерінің арыздары, өтінішхаттары мен түсініктемелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) куәлардың айғақтары, сарапшылардың өз қорытындыларын ауызша түсіндіруі, мамандардың түсініктемелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) құжаттарды жария ету туралы мәліметтер, заттай дәлелдемелерді қарап тексеру деректері, дыбыс жазбаларын тыңдау, бейнежазбаларды, киноматериалдарды қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) шешімдер мен ұйғарымдарды жариялау және мазмұнын түсіндіру, оларға шағым жасау тәртібі мен мерзімін түсіндіру туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) іске қатысушы адамдарға хаттамамен танысу және ол бойынша ескертулер беру құқықтарын түсіндіру туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) хаттаманың жасалған күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z174" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Төрелік отырысының хатшысы хаттама жасайды, оны төрелік талқылау тараптарының келiсiмi бойынша не тұрақты жұмыс iстейтiн төреліктің регламентiне сәйкес төрелік тағайындайды.</w:t>
+      3. Төрелік отырысының хатшысы хаттама жасайды, оны төрелік талқылау тараптарының келісімі бойынша не тұрақты жұмыс істейтін төреліктің регламентіне сәйкес төрелік тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z175" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Iске қатысушы адамдар және олардың өкiлдерi хаттаманың қандай да бiр бөлiгiн жариялау, өздерi iс үшiн елеулi деп санайтын мән-жайлар жөнiндегi мәлiметтердi хаттамаға енгiзу туралы өтiнiш жасауға құқылы.</w:t>
+      4. Iске қатысушы адамдар және олардың өкілдері хаттаманың қандай да бір бөлігін жариялау, өздері іс үшін елеулі деп санайтын мән-жайлар жөніндегі мәліметтерді хаттамаға енгізу туралы өтініш жасауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z176" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Хаттама төрелік отырысы аяқталғаннан кейiн күнтізбелік үш күннен кешiктiрiлмей жасалуға және оған қол қойылуға тиiс.</w:t>
+      5. Хаттама төрелік отырысы аяқталғаннан кейін күнтізбелік үш күннен кешіктірілмей жасалуға және оған қол қойылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күрделi iстер бойынша төрелік отырысының хаттамасын жасау және оған қол қою неғұрлым ұзақ мерзiмде, бiрақ төрелік отырысы аяқталғаннан кейiн күнтізбелік бес күннен кешiктiрiлмей жүзеге асырылуы мүмкiн.</w:t>
+      Күрделі істер бойынша төрелік отырысының хаттамасын жасау және оған қол қою неғұрлым ұзақ мерзімде, бірақ төрелік отырысы аяқталғаннан кейін күнтізбелік бес күннен кешіктірілмей жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z177" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Хаттамаға төрағалық етушi мен хатшы қол қояды. Барлық өзгерiстер, түзетулер, толықтырулар хаттамада ескертiлуге және олардың қолдарымен куәландырылуға тиiс.</w:t>
+      6. Хаттамаға төрағалық етуші мен хатшы қол қояды. Барлық өзгерістер, түзетулер, толықтырулар хаттамада ескертілуге және олардың қолдарымен куәландырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бап. Хаттамаға ескертулер жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6667,228 +6871,228 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-бап. Қамтамасыз ету шараларын ұсынуда және дәлелдемелер алуда соттың жәрдемі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z182" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тараптар төрелiк талқылау кезiнде, осы Заңның 20-бабының 6-тармағында көзделген жағдайда, талап қоюды қамтамасыз ету туралы өтiнiшпен сотқа жүгiнуге құқылы. Соттың талап қоюды қамтамасыз ету туралы ұйғарым қабылдауы төрелiк келiсiммен үйлеспеушілік болып табылмайды.</w:t>
+      1. Тараптар төрелік талқылау кезінде, осы Заңның 20-бабының 6-тармағында көзделген жағдайда, талап қоюды қамтамасыз ету туралы өтінішпен сотқа жүгінуге құқылы. Соттың талап қоюды қамтамасыз ету туралы ұйғарым қабылдауы төрелік келісіммен үйлеспеушілік болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z183" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Төрелiкте қаралып жатқан талап қоюды қамтамасыз ету туралы өтiнiштi тарап сотқа төрелiк талқылау жүзеге асырылатын орны немесе оған қатысты қамтамасыз ету шаралары қолданылуы мүмкiн мүлiктiң тұрған жерi бойынша бередi.</w:t>
+      2. Төрелікте қаралып жатқан талап қоюды қамтамасыз ету туралы өтінішті тарап сотқа төрелік талқылау жүзеге асырылатын орны немесе оған қатысты қамтамасыз ету шаралары қолданылуы мүмкін мүліктің тұрған жері бойынша береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z184" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Соттың төрелiкте қаралатын талап қоюды қамтамасыз ету туралы өтiнiштi қарауы және оның талап қоюды қамтамасыз ету немесе оны қамтамасыз етуден бас тарту туралы ұйғарым шығаруы Қазақстан Республикасының азаматтық процестік заңнамасында белгiленген тәртiппен жүзеге асырылады.</w:t>
+      3. Соттың төрелікте қаралатын талап қоюды қамтамасыз ету туралы өтінішті қарауы және оның талап қоюды қамтамасыз ету немесе оны қамтамасыз етуден бас тарту туралы ұйғарым шығаруы Қазақстан Республикасының азаматтық процестік заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z185" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Төрелiкте қаралып жатқан талап қоюды қамтамасыз ету туралы ұйғарымды тараптардың бiрiнiң өтiнiшi бойынша осы ұйғарымды шығарған сот жоюы мүмкiн. Талап қою талаптарын қанағаттандырудан бас тарту туралы төрелiк шешім соттың қамтамасыз ету шараларынан бас тартуына негіз болып табылады.</w:t>
+      4. Төрелікте қаралып жатқан талап қоюды қамтамасыз ету туралы ұйғарымды тараптардың бірінің өтініші бойынша осы ұйғарымды шығарған сот жоюы мүмкін. Талап қою талаптарын қанағаттандырудан бас тарту туралы төрелік шешім соттың қамтамасыз ету шараларынан бас тартуына негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z186" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Төрелiк немесе төрелiктiң келiсiмiмен тарап сотқа дәлелдемелер алуға жәрдемдесу туралы өтiнiшпен жүгіне алады. Сот осы өтiнiштi Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес қарайды.</w:t>
+      5. Төрелік немесе төреліктің келісімімен тарап сотқа дәлелдемелер алуға жәрдемдесу туралы өтінішпен жүгіне алады. Сот осы өтінішті Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-бап. Қарсы талап қою және қарсы талаптарды есепке алу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z187" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қарсы талаптың талап қоюшының талаптарымен өзара байланысы болған жағдайларда, сондай-ақ төрелiктiң қарсы талап қоюды төрелiк келiсiмге сәйкес қарауы мүмкiн болатын жағдайларда жауапкер талап қоюшыға қарсы талап қоюға құқылы.</w:t>
+      1. Қарсы талаптың талап қоюшының талаптарымен өзара байланысы болған жағдайларда, сондай-ақ төреліктің қарсы талап қоюды төрелік келісімге сәйкес қарауы мүмкін болатын жағдайларда жауапкер талап қоюшыға қарсы талап қоюға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z188" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Егер тараптар қарсы талап қою үшiн өзге мерзiмге келiспесе, қарсы талап қою төрелiк шешiм қабылдағанға дейiн төрелiк талқылау барысында қойылуы мүмкiн.</w:t>
+      2. Егер тараптар қарсы талап қою үшін өзге мерзімге келіспесе, қарсы талап қою төрелік шешім қабылдағанға дейін төрелік талқылау барысында қойылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z189" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қарсы талап қою осы Заңның 23-бабы 2-тармағының талаптарына сәйкес келуге тиiс.</w:t>
+      3. Қарсы талап қою осы Заңның 23-бабы 2-тармағының талаптарына сәйкес келуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z190" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Талап қоюшы төрелiк талқылау регламентiнде немесе қағидаларында көзделген тәртiппен және мерзiмдерде қарсы талап қоюға қарсылықтарын ұсынуға құқылы.</w:t>
+      4. Талап қоюшы төрелік талқылау регламентінде немесе қағидаларында көзделген тәртіппен және мерзімдерде қарсы талап қоюға қарсылықтарын ұсынуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z191" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер тараптар өзге жөнінде уағдаласпаса, онда жауапкер Қазақстан Республикасының азаматтық заңнамасының талаптарын сақтай отырып, қарсы талап қоюды есепке алуды талап етуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z65" w:id="127"/>
     <w:p>
@@ -6900,254 +7104,254 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. ТӨРЕЛІКТЕ ДАУДЫ ШЕШУГЕ БАЙЛАНЫСТЫ ШЫҒЫСТАР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>41-бап. Төрелiкте дауды шешуге байланысты шығыстар</w:t>
+        <w:t>41-бап. Төрелікте дауды шешуге байланысты шығыстар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z192" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелiкте дауды шешуге байланысты шығыстарға:</w:t>
+      1. Төрелікте дауды шешуге байланысты шығыстарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) төрешiлердiң гонорары;</w:t>
-[...53 lines deleted...]
-      4) төрешiлердiң жазбаша және заттай айғақтарды олардың тұрған жерiнде тексеріп қарауға және зерттеуге байланысты шеккен шығыстары;</w:t>
+      1) төрешілердің гонорары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) төрешілердің төрелікте талқылауға қатысуына байланысты шеккен шығыстары, оның ішінде дау қаралатын жерге жол жүру, онда тұру және тамақтану ақысының шығыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сарапшыларға және аудармашыларға төленуге тиісті сомалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) төрешілердің жазбаша және заттай айғақтарды олардың тұрған жерінде тексеріп қарауға және зерттеуге байланысты шеккен шығыстары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) куәлар шеккен шығыстар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) төрелiк шешiм өз пайдасына шығарылған тараптың өкiлі көрсеткен қызметтердiң ақысын төлеуге жұмсалған шығыстар;</w:t>
-[...17 lines deleted...]
-      7) төрелiк талқылауды ұйымдастыруға және материалдық қамтамасыз етуге жұмсалған шығыстар кiредi.</w:t>
+      6) төрелік шешім өз пайдасына шығарылған тараптың өкілі көрсеткен қызметтердің ақысын төлеуге жұмсалған шығыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) төрелік талқылауды ұйымдастыруға және материалдық қамтамасыз етуге жұмсалған шығыстар кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z193" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тұрақты жұмыс iстейтiн төрелiкте төрешiлер гонорарының мөлшері тұрақты жұмыс iстейтiн төрелiктiң регламентiнде көзделген төрешiлер гонорарларының шәкiлiне сәйкес айқындалады.</w:t>
+      2. Тұрақты жұмыс істейтін төрелікте төрешілер гонорарының мөлшері тұрақты жұмыс істейтін төреліктің регламентінде көзделген төрешілер гонорарларының шәкіліне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрақты жұмыс iстейтiн төрелiктiң регламентiнде төрешiлер гонорарының тіркелген мөлшерiне нұсқау болмаған кезде төрелiк құрамы төрешi гонорарының мөлшерiн дау бойынша талқылаудың әрбiр нақты жағдайында, талап қоюдың бағасын, даудың күрделiлiгiн, төрешiлердiң төрелiк талқылауға жұмсаған уақытын және iске қатысты кез келген басқа да мән-жайларды ескере отырып, айқындауы мүмкiн.</w:t>
+      Тұрақты жұмыс істейтін төреліктің регламентінде төрешілер гонорарының тіркелген мөлшеріне нұсқау болмаған кезде төрелік құрамы төреші гонорарының мөлшерін дау бойынша талқылаудың әрбір нақты жағдайында, талап қоюдың бағасын, даудың күрделілігін, төрешілердің төрелік талқылауға жұмсаған уақытын және іске қатысты кез келген басқа да мән-жайларды ескере отырып, айқындауы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z194" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Төрелiкте нақты дауды шешу үшiн төрешiлер гонорарының мөлшерi тараптардың келiсiмi бойынша айқындалады, ал мұндай келiсiм болмаған кезде тұрақты жұмыс iстейтiн төрелiк үшiн көзделген тәртiппен нақты дауды шешуге арналған төрелiк айқындайды.</w:t>
+      3. Төрелікте нақты дауды шешу үшін төрешілер гонорарының мөлшері тараптардың келісімі бойынша айқындалады, ал мұндай келісім болмаған кезде тұрақты жұмыс істейтін төрелік үшін көзделген тәртіппен нақты дауды шешуге арналған төрелік айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7183,110 +7387,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>42-бап. Төрелiкте дауды шешуге байланысты шығыстарды бөлу</w:t>
+        <w:t>42-бап. Төрелікте дауды шешуге байланысты шығыстарды бөлу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z195" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелiкте дауды шешуге байланысты шығыстарды тараптар арасында бөлудi төрелiк тараптардың келiсiмiне сәйкес, ал мұндай келiсiм болмаған кезде қанағаттандырылған және қабылданбаған талаптарға барабар жүргiзедi.</w:t>
+      1. Төрелікте дауды шешуге байланысты шығыстарды тараптар арасында бөлуді төрелік тараптардың келісіміне сәйкес, ал мұндай келісім болмаған кезде қанағаттандырылған және қабылданбаған талаптарға барабар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z196" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Егер келтiрiлген шығыстарды өтеу туралы талап төрелiкте талқылау барысында мәлiмделсе және оны төрелiк қанағаттандырған болса, төрелiктiң шешiмi өз пайдасына шешiлген тараптың өкiлі көрсеткен қызметтердің төлеміне жұмсалған шығыстар, сондай-ақ төрелiк талқылауға байланысты өзге де шығыстар төрелiктiң шешiмi бойынша екінші тарапқа жатқызылуы мүмкiн.</w:t>
+      2. Егер келтірілген шығыстарды өтеу туралы талап төрелікте талқылау барысында мәлімделсе және оны төрелік қанағаттандырған болса, төреліктің шешімі өз пайдасына шешілген тараптың өкілі көрсеткен қызметтердің төлеміне жұмсалған шығыстар, сондай-ақ төрелік талқылауға байланысты өзге де шығыстар төреліктің шешімі бойынша екінші тарапқа жатқызылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z197" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Төрелiкте дауды шешуге байланысты шығыстарды бөлу төрелiктiң шешiмiнде немесе ұйғарымында көрсетiледi.</w:t>
+      3. Төрелікте дауды шешуге байланысты шығыстарды бөлу төреліктің шешімінде немесе ұйғарымында көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z198" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Талап қоюшы талап қоюдан бас тартқан кезде оған келтірілген шығыстарды жауапкер өтемейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
@@ -7424,129 +7628,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44-бап. Даудың мәніне қолданылатын нормалар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z202" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелiк дауды тараптар дауды қарауда қолдану ретінде таңдаған құқық нормаларына сәйкес шешедi. Қандай да бiр мемлекеттiң құқығына немесе құқық жүйесiне кез келген сiлтеме жасау оның коллизиялық нормаларына емес, осы мемлекеттiң материалдық құқығына тiкелей сiлтеме ретiнде түсiндiрiлуге тиiс.</w:t>
+      1. Төрелік дауды тараптар дауды қарауда қолдану ретінде таңдаған құқық нормаларына сәйкес шешеді. Қандай да бір мемлекеттің құқығына немесе құқық жүйесіне кез келген сілтеме жасау оның коллизиялық нормаларына емес, осы мемлекеттің материалдық құқығына тікелей сілтеме ретінде түсіндірілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының жеке және (немесе) заңды тұлғалары арасындағы дау қаралған кезде Қазақстан Республикасының заңнамасы қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z203" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тараптардың қолданылатын құқық туралы келiсiмi болмаған жағдайда, қолданылатын құқықты төрелiк осы жағдайда қолдануға болады деп өзі есептеген коллизиялық нормаларға сәйкес айқындайды.</w:t>
+      2. Тараптардың қолданылатын құқық туралы келісімі болмаған жағдайда, қолданылатын құқықты төрелік осы жағдайда қолдануға болады деп өзі есептеген коллизиялық нормаларға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z204" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Нақты қатынасты реттейтiн құқық нормалары болмаған кезде төрелiк осы қатынастарға қолданылатын iскерлiк айналымның дағдыларына сәйкес шешiм қабылдайды.</w:t>
+      3. Нақты қатынасты реттейтін құқық нормалары болмаған кезде төрелік осы қатынастарға қолданылатын іскерлік айналымның дағдыларына сәйкес шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z205" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Даулы қатынастар заңнамада немесе тараптардың келісімінде тікелей реттелмеген және оларға қолданылатын дағдылар болмаған жағдайларда, мұндай қатынастарға, бұл олардың мәніне қайшы келмейтіндіктен, ұқсас құқықтық қатынастарды реттейтiн құқық нормалары қолданылады, ал мұндай нормалар болмаған кезде дау азаматтық заңнаманың жалпы бастаулары мен мағынасы негiзге алына отырып шешіледi.</w:t>
+      4. Даулы қатынастар заңнамада немесе тараптардың келісімінде тікелей реттелмеген және оларға қолданылатын дағдылар болмаған жағдайларда, мұндай қатынастарға, бұл олардың мәніне қайшы келмейтіндіктен, ұқсас құқықтық қатынастарды реттейтін құқық нормалары қолданылады, ал мұндай нормалар болмаған кезде дау азаматтық заңнаманың жалпы бастаулары мен мағынасы негізге алына отырып шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7601,127 +7805,127 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-бап. Төрелік шешімді қабылдау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z206" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелік iстiң мән-жайы зерттелгеннен кейiн төрелік құрамына кiретiн төрешілердің көпшiлiк даусымен шешiм қабылдайды.</w:t>
+      1. Төрелік істің мән-жайы зерттелгеннен кейін төрелік құрамына кіретін төрешілердің көпшілік даусымен шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер регламентте өзгеше көзделмесе, шешім төрелік отырысында жарияланады. Төрелік шешiмнiң тек қарарлық бөлiгiн жариялауға құқылы. Мұндай жағдайда, егер регламентте немесе тараптардың келісімінде өзгеше мерзім белгіленбесе, шешiмнiң қарарлық бөлiгi жарияланған күннен бастап күнтізбелік он күн iшiнде тараптарға уәжді шешiм жiберiлуге тиiс.</w:t>
-[...17 lines deleted...]
-      Төрелік мүшелерiнiң көпшiлiгiнiң шешiмiмен келiспеген төреші өзiнiң айрықша пiкiрiн жазып беруге құқылы, ол шешiмге қоса тiркеледi. Тараптар төрешінің айрықша пiкiрiмен танысуға құқылы.</w:t>
+      Егер регламентте өзгеше көзделмесе, шешім төрелік отырысында жарияланады. Төрелік шешімнің тек қарарлық бөлігін жариялауға құқылы. Мұндай жағдайда, егер регламентте немесе тараптардың келісімінде өзгеше мерзім белгіленбесе, шешімнің қарарлық бөлігі жарияланған күннен бастап күнтізбелік он күн ішінде тараптарға уәжді шешім жіберілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төрелік мүшелерінің көпшілігінің шешімімен келіспеген төреші өзінің айрықша пікірін жазып беруге құқылы, ол шешімге қоса тіркеледі. Тараптар төрешінің айрықша пікірімен танысуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z207" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Төрелік, егер оны қажет деп таныса, шешiм қабылдауды кейiнге қалдыруға және тараптарды қосымша отырысқа шақыруға құқылы.</w:t>
+      2. Төрелік, егер оны қажет деп таныса, шешім қабылдауды кейінге қалдыруға және тараптарды қосымша отырысқа шақыруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z208" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Төрелік шешiм төреліктің талқылау орнында қабылданған болып есептеледi және оған төреші (төрешілер) қол қойған күнi күшiне енедi.</w:t>
+      3. Төрелік шешім төреліктің талқылау орнында қабылданған болып есептеледі және оған төреші (төрешілер) қол қойған күні күшіне енеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7757,146 +7961,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>46-бап. Бiтiмгершiлiк келiсiм және дауды медиация тәртібімен реттеу</w:t>
+        <w:t>46-бап. Бітімгершілік келісім және дауды медиация тәртібімен реттеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z209" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Егер тараптар дауды төрелiк талқылау барысында, оның ішінде Қазақстан Республикасының медиация туралы заңнамасында көзделген жағдайларды қоспағанда, медиация тәртібімен реттесе, төрелiк талқылауды тоқтатады және тараптардың өтiнiшi бойынша бұл реттеудi келiсiлген шарттарда төрелiк шешім ретiнде тiркейдi.</w:t>
+      1. Егер тараптар дауды төрелік талқылау барысында, оның ішінде Қазақстан Республикасының медиация туралы заңнамасында көзделген жағдайларды қоспағанда, медиация тәртібімен реттесе, төрелік талқылауды тоқтатады және тараптардың өтініші бойынша бұл реттеуді келісілген шарттарда төрелік шешім ретінде тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z210" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Келiсiлген шарттардағы төрелiк шешім осы Заңның 45-бабының ережелерiне сәйкес шығарылуға тиiс. Мұндай шешім даудың мәнi бойынша шығарылған төрелiк шешiм сияқты да орындалуға тиiс.</w:t>
+      2. Келісілген шарттардағы төрелік шешім осы Заңның 45-бабының ережелеріне сәйкес шығарылуға тиіс. Мұндай шешім даудың мәні бойынша шығарылған төрелік шешім сияқты да орындалуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бап. Төрелік шешімнің нысаны мен мазмұны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z211" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелiк шешiм жазбаша нысанда жазылады және оған төрешiлер (жеке-дара төреші) қол қояды.</w:t>
+      1. Төрелік шешім жазбаша нысанда жазылады және оған төрешілер (жеке-дара төреші) қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер төрелiк талқылау алқалы түрде жүзеге асырылса, онда қандай да бір төрешінің қойылған қолы жоқ болған жағдайда, оның болмау себептері көрсетіледі. Төрелік шешiмге ерекше пiкiрi бар төрешi қол қоймауы мүмкін, оның пікірі жазбаша нысанда төрелік шешімге қоса берілуге тиіс.</w:t>
+      Егер төрелік талқылау алқалы түрде жүзеге асырылса, онда қандай да бір төрешінің қойылған қолы жоқ болған жағдайда, оның болмау себептері көрсетіледі. Төрелік шешімге ерекше пікірі бар төреші қол қоймауы мүмкін, оның пікірі жазбаша нысанда төрелік шешімге қоса берілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z212" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Төрелік шешімде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8016,87 +8220,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) даудың мәні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) төрелік анықтаған істің мән-жайлары, осы мән-жайлар туралы төреліктің тұжырымдары негiзделген дәлелдемелер, төрелік шешiм қабылдау кезiнде басшылыққа алған нормативтiк құқықтық актiлер;</w:t>
-[...35 lines deleted...]
-      10) төрелікте дауды шешуге байланысты шығыстардың сомасы, көрсетілген шығыстардың тараптар арасында бөлiнуi және қажет болған жағдайда қабылданған шешiмдi орындаудың мерзiмi мен тәртiбi көрсетiлуге тиiс.</w:t>
+      8) төрелік анықтаған істің мән-жайлары, осы мән-жайлар туралы төреліктің тұжырымдары негізделген дәлелдемелер, төрелік шешім қабылдау кезінде басшылыққа алған нормативтік құқықтық актілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әрбір мәлімделген талап арыз талабын қанағаттандыру немесе қанағаттандырудан бас тарту туралы төреліктің тұжырымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) төрелікте дауды шешуге байланысты шығыстардың сомасы, көрсетілген шығыстардың тараптар арасында бөлінуі және қажет болған жағдайда қабылданған шешімді орындаудың мерзімі мен тәртібі көрсетілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48-бап. Төреліктің ұйғарымы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8104,497 +8308,497 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дау мәнін қозғамайтын мәселелер бойынша уәжді ұйғарымдар шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>49-бап. Төрелiк талқылауды тоқтату</w:t>
+        <w:t>49-бап. Төрелік талқылауды тоқтату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z213" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелiк талқылау осы баптың 2-тармағында көрсетілген негiздер бойынша төрелiк талқылауды тоқтату туралы ұйғарым шығару арқылы тоқтатылады.</w:t>
+      1. Төрелік талқылау осы баптың 2-тармағында көрсетілген негіздер бойынша төрелік талқылауды тоқтату туралы ұйғарым шығару арқылы тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z214" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Төрелiк, егер:</w:t>
+      2. Төрелік, егер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жауапкер даудың мәнi бойынша шешiлуiне өзiнiң заңды мүддесiнiң болуына байланысты төрелiк талқылауды тоқтатуға қарсылығын мәлiмдемесе ғана, талап қоюшы өзiнiң талабынан бас тартқан және төрелiк бас тартуды қабылдаған;</w:t>
-[...89 lines deleted...]
-      6) төрелiк талқылаудың тарапы болып табылатын жеке тұлға қаза тапқан не ол қайтыс болды деп жарияланған не хабарсыз кеткен деп танылған жағдайларда, төрелiк талқылауды тоқтату туралы ұйғарым шығарады.</w:t>
+      1) жауапкер даудың мәні бойынша шешілуіне өзінің заңды мүддесінің болуына байланысты төрелік талқылауды тоқтатуға қарсылығын мәлімдемесе ғана, талап қоюшы өзінің талабынан бас тартқан және төрелік бас тартуды қабылдаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) төреліктің қарауына берілген дау оның құзыретіне жатпаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сол тараптар арасындағы дау бойынша, сол нысанасы туралы және сол негіздер бойынша қабылданған заңды күшіне енген соттың шешімі немесе төрелік шешім болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тараптар төрелік талқылауды тоқтату туралы келісімге келген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) төрелік талқылау тарапы болып табылатын заңды тұлға таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) төрелік талқылаудың тарапы болып табылатын жеке тұлға қаза тапқан не ол қайтыс болды деп жарияланған не хабарсыз кеткен деп танылған жағдайларда, төрелік талқылауды тоқтату туралы ұйғарым шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>50-бап. Төрелік шешiмдi түзету және түсiндiру. Қосымша төрелік шешiм</w:t>
+        <w:t>50-бап. Төрелік шешімді түзету және түсіндіру. Қосымша төрелік шешім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z215" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Егер тараптар келісімімен немесе регламентте өзге мерзiм белгіленбесе, төрелiк шешiмдi алғаннан кейiн күнтiзбелiк алпыс күн iшiнде:</w:t>
+      1. Егер тараптар келісімімен немесе регламентте өзге мерзім белгіленбесе, төрелік шешімді алғаннан кейін күнтізбелік алпыс күн ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тараптардың кез келгенi бұл туралы екiншi тарапты хабардар ете отырып, төрелiктен шешiмдегi есептеулерде жол берiлген кез келген қателердi, жаңылыс жазуларды немесе жаңсақ жазылымдарды не осындай сипаттағы өзге де қателердi түзетудi өтiнуi мүмкiн;</w:t>
-[...35 lines deleted...]
-      Егер, төрелiк өтiнiштi негiздi деп санаса, оны алғаннан кейiн, егер регламентте немесе тараптар келісімінде өзгеше мерзім белгіленбесе, күнтiзбелiк отыз күн iшiнде тиiстi түзетулер енгiзуге немесе түсiнiктеме беруге тиiс. Төрелiк шешiмге шығарылған түсiнiктеме төрелiк шешiмнiң ажырамас бөлiгі болып табылады.</w:t>
+      1) тараптардың кез келгені бұл туралы екінші тарапты хабардар ете отырып, төреліктен шешімдегі есептеулерде жол берілген кез келген қателерді, жаңылыс жазуларды немесе жаңсақ жазылымдарды не осындай сипаттағы өзге де қателерді түзетуді өтінуі мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тараптардың кез келгені бұл туралы екінші тарапты хабардар ете отырып, төреліктен қабылданған шешімнің қандай да бір нақты тармағына немесе бөлігіне түсініктеме беруді өтінуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер, төрелік өтінішті негізді деп санаса, оны алғаннан кейін, егер регламентте немесе тараптар келісімінде өзгеше мерзім белгіленбесе, күнтізбелік отыз күн ішінде тиісті түзетулер енгізуге немесе түсініктеме беруге тиіс. Төрелік шешімге шығарылған түсініктеме төрелік шешімнің ажырамас бөлігі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z216" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Егер регламентте немесе тараптар келісімінде өзгеше мерзім белгіленбесе, төрелiк шешiм шығарылған күннен бастап есептегенде күнтiзбелiк алпыс күн iшiнде төрелiк өз бастамасы бойынша, тараптарға тиісінше хабарлағаннан кейін осы баптың 1-тармағының 1) тармақшасында көрсетілген кез келген қатенi түзете алады.</w:t>
+      2. Егер регламентте немесе тараптар келісімінде өзгеше мерзім белгіленбесе, төрелік шешім шығарылған күннен бастап есептегенде күнтізбелік алпыс күн ішінде төрелік өз бастамасы бойынша, тараптарға тиісінше хабарлағаннан кейін осы баптың 1-тармағының 1) тармақшасында көрсетілген кез келген қатені түзете алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z217" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер, тараптар өзге жөнiнде уағдаласпаса, онда тараптардың кез келгенi бұл туралы екiншi тарапты хабардар ете отырып, төрелiктiң шешiмiн алғаннан кейiн төрелiк талқылау барысында мәлiмделген, алайда шешiмде көрiнiс таппаған талаптарға қатысты қосымша шешiм шығаруды күнтiзбелiк алпыс күн iшiнде төрелiктен өтiнуi мүмкiн. Егер төрелiк өтiнiштi негiздi деп санаса, оны алғаннан кейiн күнтiзбелiк алпыс күн iшiнде қосымша төрелiк шешiм шығаруы тиiс.</w:t>
+      3. Егер, тараптар өзге жөнінде уағдаласпаса, онда тараптардың кез келгені бұл туралы екінші тарапты хабардар ете отырып, төреліктің шешімін алғаннан кейін төрелік талқылау барысында мәлімделген, алайда шешімде көрініс таппаған талаптарға қатысты қосымша шешім шығаруды күнтізбелік алпыс күн ішінде төреліктен өтінуі мүмкін. Егер төрелік өтінішті негізді деп санаса, оны алғаннан кейін күнтізбелік алпыс күн ішінде қосымша төрелік шешім шығаруы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z218" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Төрелiк қажет болған жағдайда мерзiмдi ұзарта алады, бiрақ бұл мерзiм күнтiзбелiк алпыс күннен аспауға тиiс, осы мерзiм iшiнде осы баптың 1 немесе 3-тармақтарына сәйкес қателердiң түзетiлуi, түсiнiктеме берiлуi немесе қосымша төрелiк шешiм шығарылуы қажет.</w:t>
+      4. Төрелік қажет болған жағдайда мерзімді ұзарта алады, бірақ бұл мерзім күнтізбелік алпыс күннен аспауға тиіс, осы мерзім ішінде осы баптың 1 немесе 3-тармақтарына сәйкес қателердің түзетілуі, түсініктеме берілуі немесе қосымша төрелік шешім шығарылуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>51-бап. Жаңадан ашылған мән-жайлар бойынша төрелік шешімді қайта қарау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z219" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелік шешiм төрелік келiсiм тараптарының бiрiнiң немесе құқықтары жаңадан ашылған мән-жайлар бойынша қозғалған өзге де тұлғаның арызы бойынша қайта қаралуы мүмкiн. Жаңадан ашылған мән-жайлар бойынша төрелік шешiмдi қайта қарау негiздемелерi:</w:t>
+      1. Төрелік шешім төрелік келісім тараптарының бірінің немесе құқықтары жаңадан ашылған мән-жайлар бойынша қозғалған өзге де тұлғаның арызы бойынша қайта қаралуы мүмкін. Жаңадан ашылған мән-жайлар бойынша төрелік шешімді қайта қарау негіздемелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заңсыз не негiзсiз шешiмнiң қабылдануына әкеп соққан, күшiне енген сот үкiмiмен белгіленген куәнiң көрiнеу жалған жауаптары, сарапшының көрiнеу жалған қорытындысы, көрiнеу бұрыс аударма, құжаттардың не заттай дәлелдемелердiң жалғандығы;</w:t>
-[...35 lines deleted...]
-      3) төреліктің төрелік шешім шығарған кезде қолданған заңды немесе өзге де нормативтік құқықтық актіні Қазақстан Республикасы Конституциялық Сотының конституциялық емес деп тануы болып табылады.</w:t>
+      1) заңсыз не негізсіз шешімнің қабылдануына әкеп соққан, күшіне енген сот үкімімен белгіленген куәнің көрінеу жалған жауаптары, сарапшының көрінеу жалған қорытындысы, көрінеу бұрыс аударма, құжаттардың не заттай дәлелдемелердің жалғандығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) күшіне енген сот үкімімен белгіленген тараптардың, іске қатысушы басқа адамдардың не олардың өкілдерінің қылмыстық іс-әрекеттері немесе төрешінің осы істі қарау кезінде жасаған қылмыстық әрекеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төреліктің төрелік шешім шығарған кезде қолданған заңды немесе өзге де нормативтік құқықтық актіні, оның жекелеген ережелерін Қазақстан Республикасы Конституциялық Сотының Конституцияға сәйкес келмейді деп тануы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z220" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жаңадан ашылған мән-жайлар бойынша төрелік шешiмдi қайта қарау туралы арыз осы Заңда айқындалған тәртiппен қайта қарау үшiн негiз болған мән-жайлар белгіленген күннен бастап, егер регламентте немесе тараптар келісімінде өзгеше мерзім белгіленбесе, үш ай iшiнде берiледi және шешiм шығарған төрелікте қаралады.</w:t>
+      2. Жаңадан ашылған мән-жайлар бойынша төрелік шешімді қайта қарау туралы арыз осы Заңда айқындалған тәртіппен қайта қарау үшін негіз болған мән-жайлар белгіленген күннен бастап, егер регламентте немесе тараптар келісімінде өзгеше мерзім белгіленбесе, үш ай ішінде беріледі және шешім шығарған төрелікте қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңадан ашылған мән-жайлар бойынша істерді төрелік бір айға дейінгі мерзімде қарайды және шешеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төреліктің, оның iшiнде бұрынғы құрамда шешiм шығарған тұрақты жұмыс істейтін төреліктің отырысын өткiзу мүмкiн болмаған кезде, жаңадан ашылған мән-жайлар бойынша шешiмдi қайта қарау туралы арызды осы Заңда белгiленген тәртiппен құрылған төреліктің жаңа құрамы қарайды.</w:t>
+      Төреліктің, оның ішінде бұрынғы құрамда шешім шығарған тұрақты жұмыс істейтін төреліктің отырысын өткізу мүмкін болмаған кезде, жаңадан ашылған мән-жайлар бойынша шешімді қайта қарау туралы арызды осы Заңда белгіленген тәртіппен құрылған төреліктің жаңа құрамы қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8618,82 +8822,122 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">52-бап. Төрелiк шешiмнiң күшін жою </w:t>
+        <w:t xml:space="preserve">52-бап. Төрелік шешімнің күшін жою </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 52-баптың тақырыбына өзгеріс енгізілді – ҚР 03.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8745,141 +8989,141 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Соттың төрелік шешімнің күшін жоюы үшін оның күшін жою туралы өтінішхатты мәлімдеген тарап:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) төрелiк шешiмнiң төрелiк келiсiмде көзделмеген немесе оның шарттарына дөп келмейтін мәселе бойынша шешімді қамтитындығы не төрелiк келiсiмнiң шегiнен шығатын мәселелер жөнiндегi қаулыны қамтитындығы, сондай-ақ даудың төрелiктiң ведомстволық қарауына жатпайтыны туралы дәлелдемелерді ұсынуға тиіс.</w:t>
-[...89 lines deleted...]
-      5) сол тараптар арасындағы дау бойынша, сол нысана туралы және сол негiздер бойынша шығарылған заңды күшiне енген соттың шешімі немесе төрелiк шешiм не талап арыз берушінің талап арыздан бас тартуына байланысты іс бойынша іс жүргізуді тоқтату туралы соттың немесе төреліктің ұйғарымы болғаны туралы дәлелдемелерді ұсынуға тиіс.</w:t>
+      1) төрелік шешімнің төрелік келісімде көзделмеген немесе оның шарттарына дөп келмейтін мәселе бойынша шешімді қамтитындығы не төрелік келісімнің шегінен шығатын мәселелер жөніндегі қаулыны қамтитындығы, сондай-ақ даудың төреліктің ведомстволық қарауына жатпайтыны туралы дәлелдемелерді ұсынуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер төрелік келісімде қамтылған мәселелер бойынша төрелік шешімдерді осындай келісімде қамтылмайтын мәселелер бойынша шешімдерден бөліп алу мүмкін болса, онда төрелік шешімнің төрелік келісімде қамтылмайтын мәселелер бойынша шешімді қамтитын бөлігінің ғана күші жойылуы мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сот төрелік келісім тараптарының бірін әрекетке қабілетсіз деп танығандығы немесе тараптар төрелік келісімді жасауға негізге алған заң бойынша, ал мұндай заңға сілтеме болмаған кезде Қазақстан Республикасының заңнамасы бойынша төрелік келісімнің күшінің жоқтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төрешінің тағайындалуы туралы немесе төрелік талқылау туралы тараптың тиісті түрде хабардар болмағандығы немесе сот дәлелді деп таныған басқа да себептер бойынша өзінің түсіндірулерін ұсына алмағандығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) төрелік құрамы немесе талқылаудың төрелік рәсімі тараптардың келісіміне сәйкес келмегендігі, егер тек мұндай келісім тараптар бас тарта алмайтын осы Заңның кез келген ережесіне қайшы келмесе, немесе мұндай келісім болмаған кезде осы Заңға сәйкес келмегендігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сол тараптар арасындағы дау бойынша, сол нысана туралы және сол негіздер бойынша шығарылған заңды күшіне енген соттың шешімі немесе төрелік шешім не талап арыз берушінің талап арыздан бас тартуына байланысты іс бойынша іс жүргізуді тоқтату туралы соттың немесе төреліктің ұйғарымы болғаны туралы дәлелдемелерді ұсынуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9072,51 +9316,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 52-бапқа өзгеріс енгізілді - ҚР 21.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251-VIII</w:t>
       </w:r>
       <w:r>
@@ -9175,129 +9419,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-бап. Төрелік шешімнің күшін жою туралы өтінішхат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z223" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелік шешімнің күшiн жою туралы өтiнiшхат Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес сотқа беріледі.</w:t>
+      1. Төрелік шешімнің күшін жою туралы өтінішхат Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес сотқа беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z224" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Төрелік шешімнің күшiн жою туралы өтiнiшхат, осы өтiнiшхатты мәлiмдеген тараптың төрелiк шешiмдi алған күнiнен бастап, ал өтiнiш осы Заңның 51-бабына сәйкес берiлген жағдайда, осы өтiнiш бойынша төрелiк шешiм шығарылған күннен бастап, бір ай өткен соң мәлiмделе алмайды.</w:t>
+      2. Төрелік шешімнің күшін жою туралы өтінішхат, осы өтінішхатты мәлімдеген тараптың төрелік шешімді алған күнінен бастап, ал өтініш осы Заңның 51-бабына сәйкес берілген жағдайда, осы өтініш бойынша төрелік шешім шығарылған күннен бастап, бір ай өткен соң мәлімделе алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z225" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сот тараптардың бiрiнiң өтiнiшi бойынша төрелiк талқылауды жаңарту үшiн не төрелiк шешiмнің күшін жоюдың негiзiн жоюға мүмкiндiк беретiн өзге де шараларды қолдану үшiн төрелiк шешiмнiң күшiн жою туралы өтiнiшхат бойынша iс жүргiзудi белгiлi бiр мерзiмге тоқтата тұруға құқылы.</w:t>
+      3. Сот тараптардың бірінің өтініші бойынша төрелік талқылауды жаңарту үшін не төрелік шешімнің күшін жоюдың негізін жоюға мүмкіндік беретін өзге де шараларды қолдану үшін төрелік шешімнің күшін жою туралы өтінішхат бойынша іс жүргізуді белгілі бір мерзімге тоқтата тұруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер төрешілер жаңа шешім шығарса, тарап сот белгілеген мерзім ішінде талап арыз ұсынбай шешімнің жаңартылған төрелік талқылауға немесе бастапқы шешімдегі өзгерістерге қатысты бөлігінде шешімнің күшін жою туралы өтініш беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z226" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сот төрелiк шешiмнiң күшiн жою туралы мәселе бойынша ұйғарым шығарады. Бұл ұйғарымға Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес шағым жасалуы немесе наразылық бiлдiрiлуi мүмкiн.</w:t>
+      4. Сот төрелік шешімнің күшін жою туралы мәселе бойынша ұйғарым шығарады. Бұл ұйғарымға Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес шағым жасалуы немесе наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9351,70 +9595,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. ТӨРЕЛІК ШЕШІМДЕРДІ ТАНУ ЖӘНЕ ОРЫНДАУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>54-бап. Қазақстан Республикасында төрелiк шешiмді тану және орындау</w:t>
+        <w:t>54-бап. Қазақстан Республикасында төрелік шешімді тану және орындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z227" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төрелiк шешiм мiндеттi деп танылады және сотқа жазбаша арыз берiлген кезде Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес орындалады.</w:t>
+      1. Төрелік шешім міндетті деп танылады және сотқа жазбаша арыз берілген кезде Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z228" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Егер төрелік шешімде мерзім белгіленбесе, онда ол дереу орындалуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
@@ -9503,68 +9747,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>56-бап. Төрелік шешімді мәжбүрлеп орындатумен байланысты шығыстарды өндіріп алу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төрелік шешiмді мәжбүрлеп орындатуға байланысты қосымша шығыстар шешiмдi еріктi түрде орындамаған тарапқа жүктеледi.</w:t>
+      Төрелік шешімді мәжбүрлеп орындатуға байланысты қосымша шығыстар шешімді ерікті түрде орындамаған тарапқа жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>57-бап. Төрелiк шешiмдi танудан және (немесе) орындаудан бас тарту</w:t>
+        <w:t>57-бап. Төрелік шешімді танудан және (немесе) орындаудан бас тарту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 57-баптың тақырыбына өзгеріс енгізілді – ҚР 03.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9597,251 +9841,251 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z232" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сот мына негiздер бойынша:</w:t>
+      1. Сот мына негіздер бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өзіне қарсы төрелік шешім қабылданған тарап сотқа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      төрелiк келiсiмнiң – тараптар төрелік келісімді жасауға негізге алған қайсыбір мемлекеттiң заңдары бойынша, ал мұндай заңға сілтеме болмаған кезде – шешім шығарылған елдің заңы бойынша жарамсыз болып табылатынына;</w:t>
-[...89 lines deleted...]
-      сол бiр тараптардың арасындағы дау бойынша, сол бiр нысана туралы және сол бiр негiздер бойынша шығарылған, заңды күшiне енген соттың шешiмi немесе төрелiк шешiм не талап қоюшының талап қоюдан бас тартуына байланысты iс бойынша iс жүргiзудi тоқтату туралы соттың немесе төрелiктiң ұйғарымы болғанына;</w:t>
+      төрелік келісімнің – тараптар төрелік келісімді жасауға негізге алған қайсыбір мемлекеттің заңдары бойынша, ал мұндай заңға сілтеме болмаған кезде – шешім шығарылған елдің заңы бойынша жарамсыз болып табылатынына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төрелік шешімнің төрелік келісімде көзделмеген немесе оның шарттарына дөп келмейтін дау бойынша шығарылғандығына не төрелік келісімнің шегінен шығатын мәселелер бойынша қаулыдан тұратынына, сондай-ақ даудың төреліктің ведомстволық қарауына жатпаса да шығарылғандығына дәлелдемелер ұсынса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер төрелік келісімде қамтылатын мәселелер бойынша төрелік шешімді осындай келісімде қамтылмайтын мәселелер бойынша шешімдерден бөліп алу мүмкін болса, онда төрелік шешімнің төрелік келісімде қамтылған бөлігін мәжбүрлеп орындатуға арналған атқару парағын беруден бас тартылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төрелік келісім тараптарының біреуін соттың әрекетке қабілетсіз не әрекет қабілеті шектеулі деп танығанына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзіне қарсы шешім шығарылған тарап төрешінің тағайындалуы туралы немесе төрелік талқылау туралы тиісті түрде хабардар етілмегеніне немесе төрелікке сот дәлелді деп таныған басқа да себептермен өз түсініктерін бере алмағанына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сол бір тараптардың арасындағы дау бойынша, сол бір нысана туралы және сол бір негіздер бойынша шығарылған, заңды күшіне енген соттың шешімі немесе төрелік шешім не талап қоюшының талап қоюдан бас тартуына байланысты іс бойынша іс жүргізуді тоқтату туралы соттың немесе төреліктің ұйғарымы болғанына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төрелік құрамы немесе төреліктің талқылау рәсімі тараптардың келісіміне сәйкес келмегеніне немесе мұндай болмаған кезде төрелік талқылау өткізілген елдің заңдарына сәйкес келмегеніне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      шешiм тараптар үшiн әлi де мiндеттi емес болғандығына немесе күшi жойылғандығына немесе оның орындалуын өз заңына сәйкес шешiм шығарған елдiң соты тоқтатып қойғандығына дәлелдемелер ұсынса;</w:t>
-[...17 lines deleted...]
-      2) сот осы төрелiк шешiмдi тану және (немесе) орындау Қазақстан Республикасының жария тәртiбiне қайшы келедi деп немесе төрелiк шешiм шығарылған дау осы Заңға сәйкес төрелiк талқылаудың нысанасы болып табыла алмайды деп белгілесе, төрелiк шешiмнiң қай елде шығарылғанына қарамастан, оны танудан және (немесе) орындаудан бас тартады.</w:t>
+      шешім тараптар үшін әлі де міндетті емес болғандығына немесе күші жойылғандығына немесе оның орындалуын өз заңына сәйкес шешім шығарған елдің соты тоқтатып қойғандығына дәлелдемелер ұсынса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сот осы төрелік шешімді тану және (немесе) орындау Қазақстан Республикасының жария тәртібіне қайшы келеді деп немесе төрелік шешім шығарылған дау осы Заңға сәйкес төрелік талқылаудың нысанасы болып табыла алмайды деп белгілесе, төрелік шешімнің қай елде шығарылғанына қарамастан, оны танудан және (немесе) орындаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z233" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сот төрелiк шешiмдi тану және (немесе) орындау туралы мәселе бойынша ұйғарым шығарады. Бұл ұйғарымға Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес шағым жасалуы немесе наразылық бiлдiрiлуi мүмкiн.</w:t>
+      2. Сот төрелік шешімді тану және (немесе) орындау туралы мәселе бойынша ұйғарым шығарады. Бұл ұйғарымға Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес шағым жасалуы немесе наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z245" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Атқару парағын беруден бас тарту туралы өтінішхатты қараған кезде сот төреліктің шешімін мәні бойынша қайта қарауға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
@@ -10146,51 +10390,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 2004 ж., № 24, 151-құжат; 2009 ж., № 9-10, 47-құжат; 2010 ж., № 3-4, 12-құжат; 2012 ж., № 6, 43-құжат; № 14, 93-құжат; 2013 ж., № 15, 76-құжат; 2014 ж., № 16, 90-құжат);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z239" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) "Халықаралық төрелiк туралы" 2004 жылғы 28 желтоқсандағы Қазақстан Республикасы </w:t>
+      2) "Халықаралық төрелік туралы" 2004 жылғы 28 желтоқсандағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 2004 ж., № 24, 152-құжат; 2010 ж., № 3-4, 12-құжат; 2013 ж., № 15, 76-құжат; 2014 ж., № 12, 82-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
@@ -10404,55 +10648,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>