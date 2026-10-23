--- v2 (2026-09-06)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c51e08" w14:textId="4c51e08">
+    <w:p w14:paraId="03b5021" w14:textId="03b5021">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -268,72 +268,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, осы Заңда және басқа да нормативтік құқықтық актілерде белгіленген құзыретіне сәйкес нормативтік құқықтық актілерді әзірлейтін мемлекеттік органдар, жергілікті өкілді және атқарушы органдар;</w:t>
+        <w:t>
+      1) әзірлеуші орган – Қазақстан Республикасының Конституциясында, осы Заңда және басқа да нормативтік құқықтық актілерде белгіленген құзыретіне сәйкес нормативтік құқықтық актілерді әзірлейтін мемлекеттік органдар, жергілікті өкілді және атқарушы органдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z382" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) ғылыми құқықтық сараптама – ғылыми құқықтық сараптама объектілерін олардың сапасын, негізділігін, жобаның ғылыми пысықталуын бағалау, оны қабылдаудың ықтимал жағымсыз әлеуметтік және құқықтық салдарларын айқындау, ұсынылатын нормалардың құқық жүйесі мен заңнама жүйесіне сәйкестігі бөлігінде тәуелсіз кәсіби сараптамалық талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z383" w:id="4"/>
     <w:p>
@@ -708,72 +688,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және Қазақстан Республикасының заңнамасына, заң техникасына сәйкестігі тұрғысынан тексеру;</w:t>
+        <w:t>
+      8) заң сараптамасы – нормативтік құқықтық актінің жобасын не қабылданған нормативтік құқықтық актіні Қазақстан Республикасының Конституциясына және Қазақстан Республикасының заңнамасына, заң техникасына сәйкестігі тұрғысынан тексеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z78" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) заң техникасы – құқықтық актілерді ресімдеу тәсілдерінің, талаптары мен қағидаларының жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z79" w:id="13"/>
     <w:p>
@@ -828,92 +788,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген бiртектес аса маңызды қоғамдық қатынастарды реттейтiн құқық нормалары бiрiктiрiлген және жүйеге келтiрiлген заң;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z81" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> көзделген мәселелер бойынша қабылданатын заң;</w:t>
+        <w:t>
+      12) конституциялық заң – Қазақстан Республикасы Конституциясы 61-бабының 3-тармағында белгiленген тәртiппен, Қазақстан Республикасының Конституциясында көзделген мәселелер бойынша қабылданатын заң;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z82" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қағидалар – қандай да бір қызмет түрін ұйымдастыру және жүзеге асыру тәртібін айқындайтын нормативтік құқықтық акт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z83" w:id="17"/>
     <w:p>
@@ -968,92 +888,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Қазақстан Республикасының заңнамасы – белгіленген тәртіппен қабылданған нормативтiк құқықтық актiлер жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z86" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> белгiленген тәртiппен қабылданатын заң;</w:t>
+        <w:t>
+      17) Қазақстан Республикасының Конституциясына өзгерiстер мен толықтырулар енгiзетiн заң – Қазақстан Республикасы Конституциясының 92-бабында белгiленген тәртiппен қабылданатын заң;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z87" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) құқық нормасы – реттелетін қоғамдық қатынастар шеңберiнде көп мәрте қолдануға арналған, жеке-дара айқындалмаған тұлғалар тобына қолданылатын, тұрақты немесе уақытша сипаттағы жалпыға мiндеттi мінез-құлық қағидасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z88" w:id="22"/>
     <w:p>
@@ -1686,72 +1566,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) техникалық регламент – өнімге немесе өнім мен оған байланысты оның өмірлік циклінің процестеріне қойылатын талаптарды белгілейтін, Қазақстан Республикасының техникалық реттеу саласындағы заңнамасына немесе Қазақстан Республикасы ратификациялаған халықаралық шартқа сәйкес әзірленетін және қолданылатын нормативтік құқықтық акт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z103" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, осы Заңда, сондай-ақ осы мемлекеттiк органдар мен лауазымды адамдардың құқықтық мәртебесiн айқындайтын Қазақстан Республикасының заңнамасында белгiленген өздерінің құзыретiне сәйкес құқықтық актiлерді қабылдауға құқылы Қазақстан Республикасының мемлекеттiк органдары мен лауазымды адамдары (Қазақстан Республикасының Президентi, Қазақстан Республикасының Құрылтайы, Қазақстан Республикасының Үкiметi, Қазақстан Республикасының Конституциялық Соты, Қазақстан Республикасының Жоғарғы Соты, Қазақстан Республикасының Орталық сайлау комиссиясы, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Ұлттық Банкi, орталық атқарушы органдар, жергiлiктi өкiлдi және атқарушы органдар, әкімдер, өзге де мемлекеттiк органдар мен лауазымды адамдар);</w:t>
+        <w:t>
+      34) уәкiлеттi орган – Қазақстан Республикасының Конституциясында, осы Заңда, сондай-ақ осы мемлекеттiк органдар мен лауазымды адамдардың құқықтық мәртебесiн айқындайтын Қазақстан Республикасының заңнамасында белгiленген өздерінің құзыретiне сәйкес құқықтық актiлерді қабылдауға құқылы Қазақстан Республикасының мемлекеттiк органдары мен лауазымды адамдары (Қазақстан Республикасының Президентi, Қазақстан Республикасының Құрылтайы, Қазақстан Республикасының Үкiметi, Қазақстан Республикасының Конституциялық Соты, Қазақстан Республикасының Жоғарғы Соты, Қазақстан Республикасының Орталық сайлау комиссиясы, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Ұлттық Банкi, орталық атқарушы органдар, жергiлiктi өкiлдi және атқарушы органдар, әкімдер, өзге де мемлекеттiк органдар мен лауазымды адамдар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2217,72 +2077,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Заң:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> қабылдау, өзгерту, толықтыру және оның қолданылуын тоқтату тәртібін;</w:t>
+        <w:t>
+      1) Қазақстан Республикасының Конституциясын қабылдау, өзгерту, толықтыру және оның қолданылуын тоқтату тәртібін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Конституциялық Сотының және Қазақстан Республикасы Жоғарғы Сотының нормативтік қаулыларын қабылдау, өзгерту, толықтыру және олардың қолданылуын тоқтату тәртібін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2870,72 +2710,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-бап. Қазақстан Республикасы заңнамасының жүйесі, оның тұтастығын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z111" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, оған сәйкес келетін заңдар, Қазақстан Республикасы Конституциялық Сотының және Қазақстан Республикасы Жоғарғы Сотының нормативтік қаулылары, өзге де нормативтік құқықтық актілер құрайды.</w:t>
+        <w:t>
+      1. Қазақстан Республикасы заңнамасының жүйесін Қазақстан Республикасының Конституциясы, оған сәйкес келетін заңдар, Қазақстан Республикасы Конституциялық Сотының және Қазақстан Республикасы Жоғарғы Сотының нормативтік қаулылары, өзге де нормативтік құқықтық актілер құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z112" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы заңнамасы жүйесінің тұтастығы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
@@ -2947,72 +2767,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нормативтік құқықтық актілерді қабылдау, оларға Қазақстан Республикасының Конституциясында, заңдарда және өзге де нормативтік құқықтық актілерде белгіленген өзгерістер мен толықтырулар енгізу тәртібін сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және осы Заңда бекітілген нормативтік құқықтық актілер сатысын сақтау;</w:t>
+        <w:t>
+      2) Қазақстан Республикасының Конституциясында және осы Заңда бекітілген нормативтік құқықтық актілер сатысын сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) азаматтардың құқықтарына, бостандықтары мен міндеттеріне қатысты нормативтік құқықтық актілерді ресми жариялау арқылы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5282,72 +5082,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-бап. Нормативтік құқықтық актілер сатысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z124" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> жоғары заңдық күші бар.</w:t>
+        <w:t>
+      1. Қазақстан Республикасы Конституциясының жоғары заңдық күші бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z125" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Конституциясын қоспағанда, өзге нормативтiк құқықтық актiлердiң заңдық күшiнiң арақатынасы мынадай төмендей беретiн деңгейлерге сәйкес болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
@@ -6329,72 +6109,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апталармен есептелетiн мерзiм оның басталуы айқындалған күнтiзбелiк күннен немесе оқиға басталған күннен (тәуліктен) басталады және мерзiмнiң соңғы аптасының тиiстi күнiнде (тиісті тәулігінде) аяқталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген оқиға басталған күннен басталатын конституциялық мерзімдерді қоспағанда, оның басталуы айқындалған күнтiзбелiк күннен немесе оқиға басталған күннен (тәуліктен) басталады және белгіленген кезеңнің соңғы күнiнде (тәулігінде) аяқталады.</w:t>
+        <w:t>
+      Күндермен (тәуліктермен) есептелетiн мерзiм Қазақстан Республикасының Конституциясында көрсетілген оқиға басталған күннен басталатын конституциялық мерзімдерді қоспағанда, оның басталуы айқындалған күнтiзбелiк күннен немесе оқиға басталған күннен (тәуліктен) басталады және белгіленген кезеңнің соңғы күнiнде (тәулігінде) аяқталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сағаттармен есептелетiн мерзiм оның басталуы айқындалған оқиға басталған минуттан басталады және белгіленген кезеңнің соңғы минутында аяқталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z141" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14839,72 +14599,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ғылыми сараптама:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген адам және азамат құқықтарының сақталуын бағалау;</w:t>
+        <w:t>
+      1) жобаның сапасын, негізділігін, уақтылығын, құқыққа сыйымдылығын, жобада Қазақстан Республикасының Конституциясында бекітілген адам және азамат құқықтарының сақталуын бағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нормативтік құқықтық актінің ықтимал тиімділігін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16932,72 +16672,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 34-бап. Нормативтiк құқықтық актiлердi қабылдау тәртiбiн айқындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
     <w:bookmarkStart w:name="z256" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және осы Заңда айқындалады.</w:t>
+        <w:t>
+      1. Нормативтiк құқықтық актiлердi қабылдау тәртiбi Қазақстан Республикасының Конституциясында және осы Заңда айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
     <w:bookmarkStart w:name="z257" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Алуан түрлi нормативтiк құқықтық актiлердi қабылдау тәртiбiнiң ерекшелiктерi мыналарда да:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
@@ -17085,148 +16805,88 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) Қазақстан Республикасы Президентінің конституциялық заң немесе заң күші бар Жарлығы үшін – "Қазақстан Республикасының Президенті туралы" Конституциялық заңда, сондай-ақ Қазақстан Республикасы Президентінің осы тәртіпті реттейтін актілерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...96 lines deleted...]
-        <w:t>, "Қазақстан Республикасының Үкiметі туралы" Конституциялық заңда, Қазақстан Республикасы Президентiнiң және Қазақстан Республикасы Үкiметiнiң актiлерiнде;</w:t>
+        <w:t>
+      3) Құрылтайдың қаулылары үшiн – Қазақстан Республикасының Конституциясында, "Қазақстан Республикасының Құрылтайы және оның депутаттарының мәртебесі туралы" Конституциялық заңда, Қазақстан Республикасы Құрылтайының Регламентінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы Президентiнiң жарлықтары үшiн – Қазақстан Республикасының Конституциясында, "Қазақстан Республикасының Президентi туралы" Конституциялық заңда, сондай-ақ Қазақстан Республикасы Президентiнiң осы тәртiптi реттейтiн актiлерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасы Үкiметiнiң қаулылары үшiн – Қазақстан Республикасының Конституциясында, "Қазақстан Республикасының Үкiметі туралы" Конституциялық заңда, Қазақстан Республикасы Президентiнiң және Қазақстан Республикасы Үкiметiнiң актiлерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасы Үкіметінің құрылымына кіретін, сондай-ақ кірмейтін орталық атқарушы және өзге де орталық мемлекеттік органдардың және орталық мемлекеттік органдар ведомстволарының, оның ішінде Қазақстан Республикасы Ұлттық Банкінің, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның және Қазақстан Республикасы Жоғары аудиторлық палатасының нормативтік құқықтық актілері үшін – "Қазақстан Республикасының Үкіметі туралы" Конституциялық заңда және заңдарда, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде, Қазақстан Республикасы Президентінің жарлықтарында, Қазақстан Республикасы Үкіметінің осындай органдардың қызметін реттейтін қаулыларында;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21083,111 +20743,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нормативтiк құқықтық актiлердiң құқықтық мониторингiн жүргiзумен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және заңдарға сәйкестiгi тұрғысынан тексерумен қамтамасыз етiледi.</w:t>
+        <w:t>
+      4) нормативтiк құқықтық актiлердi мемлекеттiк тiркеу кезiнде Қазақстан Республикасының Конституциясына және заңдарға сәйкестiгi тұрғысынан тексерумен қамтамасыз етiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z304" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және басқа да заңдарда белгiленген құзыретке сәйкес мыналар:</w:t>
+        <w:t>
+      2. Қазақстан Республикасының Конституциясында және басқа да заңдарда белгiленген құзыретке сәйкес мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Конституциялық Соты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -23163,72 +22783,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заңға тәуелді нормативтік құқықтық актілердің мәні оларды түсіндіру кезінде Қазақстан Республикасының Конституциясына, заңдарға және заңнамалық реттеу қағидаттарына толық сәйкестікте ашылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
     <w:bookmarkStart w:name="z329" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ережелерімен толық сәйкестікте түсіндірме берілуге тиіс.</w:t>
+        <w:t>
+      2. Заң нормаларына Қазақстан Республикасы Конституциясының ережелерімен толық сәйкестікте түсіндірме берілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
     <w:bookmarkStart w:name="z507" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Заң нормаларын түсіндіру оларда баянды етілген заңнамалық реттеу қағидаттарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
     <w:p>
       <w:pPr>
@@ -24365,129 +23965,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жеке-дара қолданылатын құқықтық акт мынадай талаптарға сай болуға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, заңнамаға және жоғары тұрған мемлекеттік органдардың құқықтық актілеріне қайшы келмеуге;</w:t>
+        <w:t>
+      1) Қазақстан Республикасының Конституциясына, заңнамаға және жоғары тұрған мемлекеттік органдардың құқықтық актілеріне қайшы келмеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оның құрылымы реттеу нысанасының толық ашылуын қамтамасыз етуге тиіс, ал мазмұны біркелкі түсіну мен қолдануды қамтамасыз етуге, белгіленетін шаралардың мазмұнын нақты баяндауға, оларды белгіленген мерзімдерде іске асыру үшін жауапты болатын тұлғалар тобын тиянақты айқындауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z344" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және Қазақстан Республикасы заңнамасының талаптарына қайшы келетін жеке-дара қолданылатын құқықтық актілер қабылданған кезден бастап жарамсыз болып табылады және Қазақстан Республикасының аумағында қолданылмауға тиіс.</w:t>
+        <w:t>
+      2. Қазақстан Республикасы Конституциясының және Қазақстан Республикасы заңнамасының талаптарына қайшы келетін жеке-дара қолданылатын құқықтық актілер қабылданған кезден бастап жарамсыз болып табылады және Қазақстан Республикасының аумағында қолданылмауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
     <w:bookmarkStart w:name="z370" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Конституциялық емес деп танылған, оның ішінде адамның және азаматтың Конституцияда баянды етілген құқықтары мен бостандықтарына нұқсан келтіреді деп танылған жеке-дара қолданылатын құқықтық актілердің күші жойылады және қолданылуға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
     <w:bookmarkStart w:name="z345" w:id="427"/>
     <w:p>
@@ -25480,55 +25040,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25854,31 +25414,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>