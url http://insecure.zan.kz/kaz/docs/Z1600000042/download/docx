--- v1 (2026-03-04)
+++ v2 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="862f29a" w14:textId="862f29a">
+    <w:p w14:paraId="b33e99c" w14:textId="b33e99c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3367,234 +3367,168 @@
       1) волонтерлік қызмет саласындағы мемлекеттік саясатты жүзеге асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жастардың жаппай волонтерлік акцияларын қолдауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) волонтерлік ұйымдардың цифрлық жүйесінде волонтерлік бағдарламалар (жобалар) волонтерлік және акциялар туралы ақпаратты орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында айқындалған өзге де өкілеттіктер жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгеріс енгізілді – ҚР 04.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3866,490 +3800,424 @@
       5) волонтермен жазбаша нысанда жасалған азаматтық-құқықтық шартта көзделген жағдайда, арнаулы киім алуға және жол жүруге, тұруға, тамақтануға, қажетті жеке қорғаныш құралдарын, құрал-саймандарды сатып алуға арналған шығыстарды және ауыр жұмыстармен, зиянды және (немесе) қауіпті жағдайлардағы жұмыстармен байланысты жұмыстарды орындау кезіндегі өзге де шығындарды өтетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) волонтерлік қызметті ұйымдастырушыдан және волонтерлік ұйымнан ұсыным хаттарды алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңдарында белгіленген тәртіппен жүргізілген жағдайда, цифрлық ресурстарға өзі жүзеге асырған волонтерлік қызмет туралы, оның жүзеге асырылу орны мен сағат саны, көтермелеулер, өзі алған қосымша дайындық, қолдау және көтермелеу шараларын алу құқығы туралы мәліметтерді, өзге де мәліметтерді енгізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) волонтерлік қызметті жүзеге асыру үшін білім беру, денсаулық сақтау, әлеуметтік қорғау, мәдениет, спорт ұйымдарына және табиғат қорғау мен орман мекемелерінің аумағына осы ұйымдардың басшылығымен келісу бойынша кіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) халықты жұмыспен қамтуға жәрдемдесуге қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңдарында белгіленген тәртіппен білім беру гранттарын алуға, сондай-ақ балдары тең болған жағдайда жоғары білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы бойынша білім алушылардың құрамына қабылдауға конкурс өткізу кезінде көрсеткен патриотизмі мен белсенді азаматтық ұстанымы үшін ерекшелік белгісі болған кезде артықшылық алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасында белгіленген тәртіппен азаматтық қызметке кірген кезде волонтерлік қызметінің есепке алынуына құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сондай-ақ азаматтық қызметке кірген кезде кандидаттың жеке қабілеттері мен кәсіби даярлығы ескеріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) халық арасында ақпараттық-түсіндіру жұмысын жүргізуге қатысуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Волонтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) волонтерлерді үйлестірушіден алған тапсырмаларды адал орындауға, ал аяқталған соң олардың орындалғаны туралы волонтерлерді үйлестірушіні хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтардың және ұйымдардың құқықтары мен заңды мүдделерін бұзбауға, волонтерлік қызметті ұйымдастырушының өз құзыретіне сәйкес берген өкімдерін орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) волонтерлік қызметті қауіпсіз орындау қағидаттарын сақтауға, өзінің қызметімен үшінші тұлғаларға және қоршаған ортаға зиян келтірмеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) волонтерлік қызмет процесінде волонтер қол жеткізетін ақпараттың құпиялығын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) волонтерлік қызметті жүзеге асыру бойынша өз міндеттерін орындауды волонтерлерді үйлестірушінің келісімінсіз өзге адамдарға бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) волонтерлік қызметті жүзеге асыру процесінде өзіне берілген материалдық ресурстар мен жабдыққа ұқыпты қарауға және жұмыс аяқталғаннан кейін оларды қайтаруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік билік органдары мен жергілікті өзін-өзі басқару органдары лауазымды адамдарының өкілеттіктерінің іске асырылуына кедергі келтірмеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Волонтер Қазақстан Республикасының заңдарында белгіленген, сондай-ақ азаматтық-құқықтық шартта көзделген өзге де құқықтар мен міндеттерді жүзеге асыра алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгеріс енгізілді – ҚР 04.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...353 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5590,55 +5458,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5964,31 +5832,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>