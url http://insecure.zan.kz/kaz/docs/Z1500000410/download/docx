--- v4 (2026-07-27)
+++ v5 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1a2b5ed" w14:textId="1a2b5ed">
+    <w:p w14:paraId="56ce85a" w14:textId="56ce85a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -527,50 +527,70 @@
         <w:t>
       2-1) мемлекеттік ұйымда немесе квазимемлекеттік сектор субъектісінде басқарушылық функцияларды орындайтын адам – көрсетілген ұйымдарда ұйымдастырушылық-өкімдік немесе әкiмшiлiк-шаруашылық функцияларды тұрақты, уақытша не арнаулы өкiлеттiк бойынша орындайтын адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z7" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік функцияларды орындауға уәкілеттік берілген адам – мемлекеттік қызметтегі адам, мәслихат депутаты, мемлекеттік лауазымда көзделген міндеттерді мемлекеттік қызметке тағайындалғанына дейін уақытша атқаратын адам, сондай-ақ офицерлер құрамының келісімшарт бойынша әскери қызметшісі әскери лауазымына уақытша тағайындалған немесе оның міндетін уақытша атқаратын адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z8" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестірілген адам – жергiлiктi өзiн-өзi басқару органдарына сайланған адам (мәслихат депутатын қоспағанда); Қазақстан Республикасының заңында белгiленген тәртiппен Қазақстан Республикасының Президенттiгiне, Қазақстан Республикасы Құрылтайының немесе мәслихаттардың депутаттығына, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімі болуға, сондай-ақ жергiлiктi өзiн-өзi басқару сайланбалы органының мүшелігіне кандидаттар ретiнде тiркелген азамат; өкілеттігін кәсіби тұрақты негізде жүзеге асыратын, еңбегіне ақы төлеу Қазақстан Республикасының бюджет қаражатынан жүргізілетін аумақтық сайлау комиссиясының мүшесі; жергiлiктi өзiн-өзi басқару органында тұрақты немесе уақытша жұмыс iстейтiн, еңбегiне ақы төлеу Қазақстан Республикасының мемлекеттiк бюджет қаражатынан жүргізілетін қызметшi; мемлекеттік ұйымда немесе квазимемлекеттік сектор субъектісінде басқарушылық функцияларды орындайтын адам, сондай-ақ сатып алуды, оның ішінде мемлекеттік сатып алуды ұйымдастыру мен өткізу бойынша шешімдер қабылдауға уәкілеттік берілген не мемлекеттік бюджеттің және (немесе) Қазақстан Республикасы Ұлттық қорының қаражатынан қаржыландырылатын жобаларды және (немесе) бағдарламаларды іріктеуге немесе қаржыландыруға немесе іске асыруға немесе мониторингтеуге қатысатын, көрсетілген ұйымдарда дербес құрылымдық бөлімшенің басшысынан төмен емес лауазымды атқаратын адам, Қазақстан Республикасы Ұлттық Банкі мен оның ведомстволарының қызметшілері; Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы Қазақстан Республикасының заңнамасына сәйкес жұмыс істейтін авиациялық оқиғаларды тергеп-тексеру жөніндегі уәкілетті ұйымның және азаматтық авиация саласындағы уәкілетті ұйымның қызметшілері, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның қызметшілері; "Азаматтарға арналған үкімет" мемлекеттік корпорациясының мемлекеттік қызметтерді тікелей көрсететін немесе лауазымдық міндеттері мемлекеттік қызметтер көрсетуге байланысты болатын не жеке тұлғалардың қолжетімділігі шектеулі дербес деректеріне және (немесе) қолжетімділігі шектеулі өзге де ақпаратқа қол жеткізе алатын қызметкерлері; автомобиль жолдарында техникалық және авторлық қадағалауды жүзеге асыратын адамдар мемлекеттік бюджеттің қаражатынан қаржыландырылатын жобаларды және (немесе) бағдарламаларды іріктеуге қатысатын не жобаларды және (немесе) бағдарламаларды мемлекеттік бюджеттің қаражатынан қаржыландыру немесе мемлекеттік қолдау шараларын ұсыну туралы шешімдер қабылдауға қатысатын алқалы органдардың мүшелері;;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -586,185 +606,1697 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4) тармақшаға өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген – ҚР 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүдделер қақтығысы – жауапты мемлекеттік лауазымды атқаратын адамдардың, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдардың, оларға теңестірілген адамдардың, лауазымды адамдардың жеке мүдделері мен олардың лауазымдық өкілеттіктері арасындағы қайшылық, мұндай жағдайда аталған адамдардың жеке мүдделері олардың өз лауазымдық міндеттерін орындамауына және (немесе) тиісінше орындамауына алып келуі мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сыбайлас жемқорлық – жауапты мемлекеттік лауазымды атқаратын адамдардың, мемлекеттiк функцияларды орындауға уәкілеттік берілген адамдардың, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестiрiлген адамдардың, лауазымды адамдардың, шет мемлекеттің немесе халықаралық ұйымның лауазымды адамдарының өздерінің лауазымдық (қызметтік) өкiлеттiктерін және соған байланысты мүмкiндiктерiн жеке өзi немесе делдалдар арқылы жеке өзіне не үшінші тұлғаларға мүлiктiк (мүліктік емес) игiлiктер мен артықшылықтар алу немесе табу мақсатында заңсыз пайдалануы, сол сияқты игiлiктер мен артықшылықтарды беру арқылы осы адамдарды параға сатып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z346" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) сыбайлас жемқорлыққа қарсы күрес – сыбайлас жемқорлық құқық бұзушылықтарды анықтау, олардың жолын кесу, ашу және тергеп-тексеру жөніндегі қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z347" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті орган – сыбайлас жемқорлыққа қарсы күресті жүзеге асыратын мемлекеттік орган және оның аумақтық органдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z11" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сыбайлас жемқорлыққа қарсы саясат – сыбайлас жемқорлық тәуекелдерін азайтуға, қоғамның мемлекеттік органдар қызметіне сенімін арттыруға бағытталған құқықтық, әкімшілік және ұйымдастырушылық шаралар және осы Заңға сәйкес өзге де шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган – Қазақстан Республикасының сыбайлас жемқорлыққа қарсы саясатын қалыптастыру мен іске асыруды, сыбайлас жемқорлыққа қарсы іс-қимыл саласында, сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды барынша азайту және жою мәселелерінде үйлестіруді жүзеге асыратын орталық мемлекеттік орган және оның аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z13" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сыбайлас жемқорлыққа қарсы шектеулер – осы Заңда және Қазақстан Республикасының өзге де заңдарында белгіленген, сыбайлас жемқорлық құқық бұзушылықтардың алдын алуға бағытталған шектеулер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z14" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыбайлас жемқорлыққа қарсы іс-қимыл – сыбайлас жемқорлыққа қарсы іс-қимыл субъектілерінің өз өкілеттіктері шегіндегі сыбайлас жемқорлықтың алдын алу, оның ішінде қоғамда сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыру, сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды анықтау және жою жөніндегі, сондай-ақ сыбайлас жемқорлық құқық бұзушылықтарды анықтау, олардың жолын кесу, ашу және тергеп-тексеру және олардың салдарын жою жөніндегі қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сыбайлас жемқорлық құқық бұзушылық – бұл үшін заңда әкімшілік немесе қылмыстық жауаптылық белгіленген, сыбайлас жемқорлық белгілері бар құқыққа қайшы, кінәлі түрдегі іс-әрекет (әрекет немесе әрекетсіздік);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сыбайлас жемқорлық тәуекелі – сыбайлас жемқорлық құқық бұзушылықтарды жасауға ықпал ететін себептер мен жағдайлардың туындау мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сыбайлас жемқорлықтың алдын алу – сыбайлас жемқорлыққа қарсы іс-қимыл субъектілерінің алдын алу шаралары жүйесін әзірлеу және енгізу арқылы қоғамда сыбайлас жемқорлыққа төзбеушілік ахуалын қалыптастыру, сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды анықтау және жою жөніндегі қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z290" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ұйымдастырушылық-өкімдік функциялар – қызмет бойынша бағынысты адамдардың орындауы үшін міндетті бұйрықтар мен өкімдерді шығаруға, сондай-ақ бағынысты адамдарға қатысты көтермелеу шаралары мен тәртіптік жазалар қолдануға Қазақстан Республикасының заңында белгіленген тәртіппен берілген құқық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді - ҚР 06.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.08.2019 бастап қолданысқа енгізіледі); 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-бап. Осы Заңның қолданылу аясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z19" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Заң Қазақстан Республикасының аумағында жеке және заңды тұлғаларға қатысты қолданылады. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта өзгеше көзделмесе, Қазақстан Республикасының шегінен тыс жерде осы Заң Қазақстан Республикасының азаматтары мен Қазақстан Республикасында тіркелген заңды тұлғаларға қатысты қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z20" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сыбайлас жемқорлық қылмыстар үшін қылмыстық жауаптылық пен жаза – Қазақстан Республикасының Қылмыстық кодексінде, әкімшілік сыбайлас жемқорлық құқық бұзушылықтар үшін әкімшілік жауаптылық пен жаза – Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z21" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-бап. Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z22" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасы Қазақстан Республикасының Конституциясына негізделеді және осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z23" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңда қамтылғаннан өзге де қағидалар белгіленген болса, онда халықаралық шарттың қағидалары қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z24" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-бап. Сыбайлас жемқорлыққа қарсы іс-қимылдың негізгі қағидаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z25" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы іс-қимыл:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z26" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңдылық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z27" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адам мен азаматтың құқықтарын, бостандықтары мен заңды мүдделерін қорғау басымдығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z28" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жариялылық пен ашықтық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z29" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекет пен азаматтық қоғамның өзара іс-қимыл жасауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z30" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сыбайлас жемқорлыққа қарсы іс-қимыл шараларын жүйелі және кешенді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z31" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сыбайлас жемқорлықтың алдын алу шараларын басым қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z32" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсететін адамдарды қорғау және көтермелеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z33" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сыбайлас жемқорлық құқық бұзушылықтарды жасағаны үшін жазаның бұлтартпастығы қағидаттары негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгеріс енгізілді – ҚР 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-бап. Сыбайлас жемқорлыққа қарсы іс-қимылдың мақсаты мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z35" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сыбайлас жемқорлыққа қарсы іс-қимылдың мақсаты қоғамда сыбайлас жемқорлықты жою болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z36" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сыбайлас жемқорлыққа қарсы іс-қимыл мақсатына қол жеткізу мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоғамда сыбайлас жемқорлыққа төзбестік ахуалын қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z38" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін жағдайлар мен себептерді анықтау және олардың салдарларын жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z39" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыбайлас жемқорлыққа қарсы іс-қимыл субъектілерінің өзара іс-қимылын нығайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z40" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі халықаралық ынтымақтастықты дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z41" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сыбайлас жемқорлық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру міндеттерін шешу арқылы іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z42" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. СЫБАЙЛАС ЖЕМҚОРЛЫҚҚА ҚАРСЫ ІС-ҚИМЫЛ ШАРАЛАРЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-бап. Сыбайлас жемқорлыққа қарсы іс-қимыл шараларының жүйесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы іс-қимыл шараларының жүйесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сыбайлас жемқорлыққа қарсы мониторингті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыбайлас жемқорлық тәуекелдерін талдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z291" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) Қазақстан Республикасының заңнамасына сәйкес нормативтік құқықтық актілердің жобаларына сыбайлас жемқорлыққа қарсы ғылыми сараптама жүргізуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z49" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына сәйкес заңдық сараптама жүргізу кезінде сыбайлас жемқорлық сипаты бар нормаларды анықтауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z50" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сыбайлас жемқорлыққа қарсы стандарттарды қалыптастыруды және сақтауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z51" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қаржылық бақылауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z52" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сыбайлас жемқорлыққа қарсы шектеулерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген – ҚР 12.06.2026 </w:t>
+        <w:t xml:space="preserve">      8) тармақшаға өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -792,53 +2324,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) мүдделер қақтығысы – жауапты мемлекеттік лауазымды атқаратын адамдардың, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдардың, оларға теңестірілген адамдардың, лауазымды адамдардың жеке мүдделері мен олардың лауазымдық өкілеттіктері арасындағы қайшылық, мұндай жағдайда аталған адамдардың жеке мүдделері олардың өз лауазымдық міндеттерін орындамауына және (немесе) тиісінше орындамауына алып келуі мүмкін;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      8) мүдделер қақтығысын болғызбауды және шешуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кәсіпкерлік саласында сыбайлас жемқорлыққа қарсы іс-қимыл шараларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z55" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыбайлас жемқорлық құқық бұзушылықтарды анықтауды, жолын кесуді, ашуды және тергеп-тексеруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z56" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сыбайлас жемқорлық құқық бұзушылықтар туралы хабарлауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -854,71 +2446,71 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6) тармақшаға өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+        <w:t xml:space="preserve">      12) тармақшаға өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -926,2793 +2518,771 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сыбайлас жемқорлық – жауапты мемлекеттік лауазымды атқаратын адамдардың, мемлекеттiк функцияларды орындауға уәкілеттік берілген адамдардың, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестiрiлген адамдардың, лауазымды адамдардың өздерінің лауазымдық (қызметтік) өкiлеттiктерін және соған байланысты мүмкiндiктерiн жеке өзi немесе делдалдар арқылы жеке өзіне не үшінші тұлғаларға мүлiктiк (мүліктік емес) игiлiктер мен артықшылықтар алу немесе табу мақсатында заңсыз пайдалануы, сол сияқты игiлiктер мен артықшылықтарды беру арқылы осы адамдарды параға сатып алу;</w:t>
-[...201 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+      12) сыбайлас жемқорлық құқық бұзушылықтардың салдарларын жоюды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Сыбайлас жемқорлыққа қарсы іс-қимыл туралы ұлттық баяндаманы қалыптастыруды және жариялауды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді - ҚР 06.04.2016 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 26.11.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-бапқа өзгеріс енгізілді - ҚР 26.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 273-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.10.2020 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
+        <w:t xml:space="preserve"> Заңымен (01.01.2020 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-бап. Сыбайлас жемқорлыққа қарсы мониторинг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z60" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сыбайлас жемқорлыққа қарсы мониторинг – сыбайлас жемқорлыққа қарсы іс-қимыл субъектілерінің сыбайлас жемқорлыққа қарсы саясаттың тиімділігіне, сыбайлас жемқорлыққа қарсы іс-қимыл саласындағы құқық қолдану практикасының жай-күйіне, сондай-ақ қоғамның сыбайлас жемқорлық деңгейін қабылдауы мен бағалауына қатысты ақпаратты жинау, өңдеу, жинақтап-қорыту, талдау және бағалау жөніндегі қызметі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z61" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сыбайлас жемқорлыққа қарсы мониторингтің мақсаты – сыбайлас жемқорлыққа қарсы іс-қимыл саласындағы құқық қолдану практикасын бағалау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z62" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сыбайлас жемқорлыққа қарсы мониторингтің дереккөздері – құқықтық статистика мен жеке және заңды тұлғалардың өтініштері, үкіметтік емес және халықаралық ұйымдардың мәліметтері, әлеуметтік сұрау жүргізу деректері мен бұқаралық ақпарат құралдарындағы жарияланымдар, сондай-ақ заңмен тыйым салынбаған өзге де ақпарат көздері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z63" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сыбайлас жемқорлыққа қарсы мониторингтің нәтижелері сыбайлас жемқорлық тәуекелдеріне талдау жүргізу, сондай-ақ сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыруға бағытталған шараларды жетілдіру үшін негіз болып табылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z348" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Сыбайлас жемқорлыққа қарсы мониторинг жүргізу тәртібін сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z64" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы баптың ережелері арнаулы мемлекеттік органдардың қызметіне қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгеріс енгізілді – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); 03.01.2023 </w:t>
-[...319 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="19"/>
+    <w:bookmarkStart w:name="z65" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-бап. Осы Заңның қолданылу аясы</w:t>
-[...1398 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 8-бап. Сыбайлас жемқорлық тәуекелдерін талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z66" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z66" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сыбайлас жемқорлық тәуекелдерін талдау (ішкі және сыртқы) – сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды анықтау және зерделеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z67" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z67" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сыбайлас жемқорлық тәуекелдерін сыртқы талдауды сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша айқындайтын тәртіппен сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті орган мынадай бағыттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z68" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z68" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органдар мен ұйымдардың, квазимемлекеттік сектор субъектілерінің қызметін қозғайтын құқықтық және өзге де актілердегі сыбайлас жемқорлық тәуекелдерін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z69" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z69" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдар мен ұйымдардың, квазимемлекеттік сектор субъектілерінің ұйымдық-басқарушылық қызметінде сыбайлас жемқорлық тәуекелдерін анықтау бойынша жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z70" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z70" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізуге сыбайлас жемқорлыққа қарсы іс-қимылдың өзге де субъектілерінің мамандарын және (немесе) сарапшыларын тартуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...240 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z71" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері бойынша мемлекеттік органдар, ұйымдар және квазимемлекеттік сектор субъектілері сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың, ұйымдардың және квазимемлекеттік сектор субъектілерінің басшылары сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жоймағаны үшін Қазақстан Республикасының заңдарында белгіленген тәртіптік жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші мына салалардағы қатынастарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z73" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прокуратура жүзеге асыратын жоғары қадағалауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z74" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қылмыстық істер бойынша сотқа дейінгі іс жүргізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z75" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әкімшілік құқық бұзушылықтар туралы істер бойынша іс жүргізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z76" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сот төрелігіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z77" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жедел-іздестіру қызметіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z78" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қылмыстық-атқару қызметіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z79" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасының талаптарының сақталуын бақылауға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z80" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ережелері арнаулы мемлекеттік органдардың қызметіне қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z81" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік органдар, ұйымдар мен квазимемлекеттік сектор субъектілері сыбайлас жемқорлық тәуекелдеріне ішкі талдауды жүзеге асырады, оның нәтижелері бойынша сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z82" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлық тәуекелдеріне ішкі талдау жүргізудің үлгілік тәртібін сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3741,51 +3311,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
@@ -3794,611 +3364,597 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-бап. Сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z84" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыру – сыбайлас жемқорлыққа қарсы іс-қимыл субъектілерінің қоғамда сыбайлас жемқорлыққа төзбеушілікті көрсететін құндылықтар жүйесін сақтау және нығайту бойынша өз құзыреті шегінде жүзеге асыратын қызметі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z85" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыру білім беру, ақпараттық және ұйымдастырушылық сипаттағы шаралар кешені арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z86" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сыбайлас жемқорлыққа қарсы білім беру – тұлғаның адамгершілік, зияткерлік, мәдени тұрғыдан дамуы және сыбайлас жемқорлықты қабылдамаудағы белсенді азаматтық ұстанымын қалыптастыру мақсатында жүзеге асырылатын, тәрбиелеу мен оқытудың үздіксіз процесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z87" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ақпараттық және ұйымдастырушылық қызмет бұқаралық ақпарат құралдарында түсіндіру жұмыстарын жүргізу, әлеуметтік маңызды іс-шараларды, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік әлеуметтік тапсырысты және Қазақстан Республикасының заңнамасында көзделген өзге де шараларды ұйымдастыру арқылы іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z88" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-бап. Сыбайлас жемқорлыққа қарсы стандарттар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z89" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сыбайлас жемқорлыққа қарсы стандарттар – қоғамдық қатынастардың оқшауланған саласы үшін белгіленген, сыбайлас жемқорлықтың алдын алуға бағытталған ұсынымдар жүйесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z90" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік органдар, ұйымдар мен квазимемлекеттік сектор субъектілері бекітетін сыбайлас жемқорлыққа қарсы стандарттар сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган бекіткен сыбайлас жемқорлыққа қарсы стандарттарды қалыптастыру жөніндегі әдістеменің негізінде жұртшылықтың қатысуымен әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы стандарттар құқық қолдану практикасында ескеріледі және Қазақстан Республикасы заңнамасының өзгерістері ескеріле отырып жаңартылып отыруға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгеріс енгізілді – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңдарымен.</w:t>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9-бап. Сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыру</w:t>
-[...268 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 11-бап. Қаржылық бақылау шаралары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z92" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қаржылық бақылау шараларын жүзеге асыру мақсатында осы бапта айқындалған адамдар жеке тұлғалардың мынадай декларацияларын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z93" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) активтері мен міндеттемелері туралы декларацияны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z94" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) кірістері мен мүлкі туралы декларацияны ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z95" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Активтері мен міндеттемелері туралы декларацияны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Президенттігіне, Қазақстан Республикасы Құрылтайының және мәслихаттардың депутаттығына, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімі болуға, сондай-ақ жергілікті өзін-өзі басқару сайланбалы органдарына мүшелікке кандидаттар және олардың жұбайлары (зайыптары) – кандидат ретінде тіркелгенге дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы тармақтың 1) тармақшасында аталған адамдарды қоспағанда, мемлекеттік лауазымға не мемлекеттік немесе соларға теңестірілген функцияларды орындауға байланысты лауазымға кандидаттар болып табылатын адамдар және олардың жұбайлары (зайыптары) – лауазымға тағайындау құқығы бар лауазымды адамның (органның) лауазымға тағайындау туралы актісі шығарылғанға дейін (декларация тапсыру айының бірінші күніндегі жағдай бойынша) тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кірістері мен мүлкі туралы декларацияны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z97" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жауапты мемлекеттік лауазымды атқаратын адамдар мен олардың жұбайлары (зайыптары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z98" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік функцияларды орындауға уәкілеттік берілген адамдар мен олардың жұбайлары (зайыптары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z99" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лауазымды адамдар мен олардың жұбайлары (зайыптары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z100" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестірілген адамдар мен олардың жұбайлары (зайыптары) ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z101" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есепті күнтізбелік жыл ішінде Қазақстан Республикасының салық заңнамасында айқындалған мүлікті сатып алған жағдайда, осы баптың 3-тармағында аталған адамдар кірістері мен мүлкі туралы декларацияда көрсетілген мүлікті сатып алуға жұмсалған шығыстарды жабу көздері туралы мәліметтерді көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4461,130 +4017,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkStart w:name="z102" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Активтері мен міндеттемелері туралы декларация Қазақстан Республикасының салық заңнамасының сәйкес жасалады және Қазақстан Республикасының салық заңнамасында айқындалған нысан бойынша және тәртіппен ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z103" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Кірістері мен мүлкі туралы декларация Қазақстан Республикасының салық заңнамасына сәйкес жасалады және Қазақстан Республикасының салық заңнамасында айқындалған нысан бойынша, тәртіппен және мерзімдерде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z104" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы баптың 2 және 3-тармақтарында аталған жеке тұлғалардың активтері мен міндеттемелері туралы декларацияны немесе кірістері мен мүлкі туралы декларацияны ұсынуы туралы мәлімет салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын мемлекеттік органның ресми интернет-ресурсына Қазақстан Республикасының салық заңнамасында белгіленген тәртіппен орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z105" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осы баптың 2-тармағының 1) тармақшасында аталған адамдардың активтері мен міндеттемелері туралы декларацияда мәліметтерді ұсынбауы немесе онда анық емес мәліметтерді ұсынуы, егер істелген әрекетте қылмыстық жазаланатын іс-әрекет белгілері болмаса, тіркеуден бас тартуға немесе тіркеу туралы шешімдердің күшін жоюға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4630,1477 +4186,979 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">9. Алып тасталды – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...357 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және 9-тармағының </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> талаптары мемлекеттік құпияларды құрайтын мәліметтерге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік мүлікті басқару жөніндегі функцияларды орындауға қатысатын жеке және заңды тұлғалар мемлекеттік меншікпен байланысты мүліктік сипаттағы барлық мәмілелер мен қаржылық қызмет туралы есептерді мемлекеттік мүлікке қатысты меншік иесінің құқығын жүзеге асыратын мемлекеттік органға мемлекеттік мүлікті басқару жөніндегі уәкілетті орган белгілеген тәртіппен және мерзімдерде ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік кіріс органдарына келіп түсетін, осы бапта көзделген мәліметтер Қазақстан Республикасының заңнамасына сәйкес заңмен қорғалатын құпия болып табылады. Оларды жария ету Қазақстан Республикасының заңдарына сәйкес жауаптылыққа әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қызметтік және салықтық құпияны құрайтын мәліметтер "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында көзделген мақсаттарда және тәртіппен қаржы мониторингі жөніндегі уәкілетті органға ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z366" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Осы баптың ережелері автомобиль жолдарында техникалық және авторлық қадағалауды жүзеге асыратын адамдарға және мемлекеттік бюджеттің қаражатынан қаржыландырылатын жобаларды және (немесе) бағдарламаларды іріктеуге қатысатын не жобаларды және (немесе) бағдарламаларды мемлекеттік бюджеттің қаражатынан қаржыландыру немесе мемлекеттік қолдау шараларын ұсыну туралы шешімдер қабылдауға қатысатын алқалы органдардың мүшелеріне (мемлекеттік лауазымды не мемлекеттік ұйымда немесе квазимемлекеттік сектор субъектісінде мемлекеттік функцияларға теңестірілген функцияларды орындауға байланысты лауазымды атқаратын адамдарды қоспағанда) қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      12. Мемлекеттік кіріс органдарына келіп түсетін, осы бапта көзделген мәліметтер Қазақстан Республикасының заңнамасына сәйкес заңмен қорғалатын құпия болып табылады. Оларды жария ету Қазақстан Республикасының заңдарына сәйкес жауаптылыққа әкеп соғады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 219-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-бап. Сыбайлас жемқорлыққа қарсы шектеулер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      13. Қызметтік және салықтық құпияны құрайтын мәліметтер "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында көзделген мақсаттарда және тәртіппен қаржы мониторингі жөніндегі уәкілетті органға ұсынылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың бірінші абзацы жаңа редакцияда көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жауапты мемлекеттік лауазымды атқаратын адамдардың, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдардың, оларға теңестірілген адамдардың (Қазақстан Республикасының Президенттігіне, Қазақстан Республикасы Құрылтайының немесе мәслихаттарының депутаттығына, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімі болуға, сондай-ақ жергілікті өзін-өзі басқару сайланбалы органдарының мүшелігіне кандидаттарды қоспағанда), лауазымды адамдардың өз өкілеттіктерін жеке, топтық және өзге де қызметтік емес мүдделерде пайдалануына әкеп соғуы мүмкін әрекеттерді жасауына жол бермеу мақсатында, аталған адамдар осы Заңның 13, 14, 14-1 және 15-баптарында белгіленген ерекшеліктерді ескере отырып, өздеріне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік функцияларды орындаумен сыйыспайтын қызметті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      14-тармақпен толықтыру көзделген – ҚР 12.06.2026 </w:t>
+        <w:t xml:space="preserve">      2) тармақшаға өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...94 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жақын туыстарының, жұбайлары (зайыптары) мен жекжаттарының бірге қызмет (жұмыс) істеуіне жол бермеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшаға өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); 19.04.2023 </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 12-бап. Сыбайлас жемқорлыққа қарсы шектеулер</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүліктік және мүліктік емес игіліктер мен артықшылықтар алу немесе табу мақсатында, ресми таратылуға жатпайтын қызметтік және өзге де ақпаратты пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) материалдық сыйақыны, сыйлықтарды, жеңілдіктерді немесе көрсетілетін қызметтерді ұсынған адамдардың немесе олардың өкілі болған адамдардың пайдасына жасаған әрекеттері (әрекетсіздігі) үшін, егер мұндай әрекеттер осы тармақтың бірінші абзацында аталған адамдардың қызметтік өкілеттіктеріне кірсе немесе осы адамдар лауазымдық жағдайына байланысты мұндай әрекеттерге (әрекетсіздікке) ықпал етуі мүмкін болса, оларды қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:p>
-[...139 lines deleted...]
-      1) мемлекеттік функцияларды орындаумен сыйыспайтын қызметті жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктерде шоттарды (салымдарды) ашу және иелену, Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктерде қолма-қол ақша мен құндылықтарды сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:p>
-[...420 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6317,150 +5375,1930 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жекелеген мемлекеттік функцияларды орындау тәртібін реттейтін заңдарда сыбайлас жемқорлықтың алдын алуға бағытталған шектеулерді көздейтін басқа да құқықтық нормалар белгіленуі мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сыбайлас жемқорлыққа қарсы шектеулерді қабылдауға осы баптың 1-тармағының бірінші абзацында аталған адамдардың келісімін тиісті ұйымдардың персоналды басқару қызметтері (кадр қызметтері) жазбаша нысанда тіркейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
-[...15 lines deleted...]
-      3. Сыбайлас жемқорлыққа қарсы шектеулерді қабылдауға осы баптың 1-тармағының бірінші абзацында аталған адамдардың келісімін тиісті ұйымдардың персоналды басқару қызметтері (кадр қызметтері) жазбаша нысанда тіркейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармаққа өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы баптың 1-тармағының бірінші абзацында аталған адамдардың сыбайлас жемқорлыққа қарсы шектеулерді қабылдамауы лауазымға қабылдаудан бас тартуға не жұмыстан шығаруға (атқарып жүрген лауазымынан босатуға, өкілеттіктерін тоқтатуға) алып келеді, оларды сақтамау жұмыстан шығаруға (атқарып жүрген лауазымынан босатуға, өкілеттіктерін тоқтатуға) негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z300" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы баптың 1-тармағының бірінші абзацында аталған адамның отбасы мүшелері осы адамның материалдық сыйақыны, сыйлықтарды, жеңілдіктерді немесе көрсетілетін қызметтерді ұсынған адамдардың немесе олардың өкілі болған адамдардың пайдасына жасаған әрекеттері (әрекетсіздігі) үшін, егер мұндай әрекеттер осы адамның қызметтік өкілеттіктеріне кірсе не ол өзінің лауазымдық жағдайына байланысты мұндай әрекеттерге (әрекетсіздікке) ықпал етуі мүмкін болса, оларды алуға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z301" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы баптың 1-тармағының бірінші абзацында аталған адамдар және (немесе) олардың отбасы мүшелері хабардар етілмей, олардың шотына келіп түскен ақша, сондай-ақ олар осы баптың 1-тармағының 4) тармақшасын және 5-тармағын бұза отырып алған қаражат олар анықталғаннан кейін екі аптадан аспайтын мерзімде тиісті мемлекеттік кіріс органына мұндай қаражаттың түсу мән-жайлары туралы түсініктеме беріле отырып, республикалық бюджетке аударылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы баптың 1-тармағының бірінші абзацында аталған адамдар және (немесе) олардың отбасы мүшелері хабардар етілмей келіп түскен, сондай-ақ олар осы баптың 1-тармағының 4) тармақшасын және 5-тармағын бұза отырып алған сыйлықтар сыйлықтың алынған күнінен бастап не осы баптың 1-тармағының бірінші абзацында аталған адамға сыйлықтың алынғаны туралы мәлім болған күннен бастап күнтізбелік жеті күн ішінде мемлекеттік мүлікті басқару жөніндегі уәкілетті органға өтеусіз берілуге жатады, ал аталған адамдарға нақ сондай мән-жайларда ұсынылған жеңілдіктерге, қызметтерге жеңілдіктер, қызметтер ұсынылған күннен бастап не осы баптың 1-тармағының бірінші абзацында аталған адамға жеңілдіктің, қызметтің ұсынылғаны туралы мәлім болған күннен бастап күнтізбелік жеті күн ішінде республикалық бюджетке ақша аудару арқылы ақы төленуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыйлықты мемлекеттік мүлікті басқару жөніндегі уәкілетті органға берген адам мұндай сыйлықты "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен сатып алуға құқылы. Сыйлықтарды сатудан түскен ақша республикалық бюджетке аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z367" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы баптың 1, 3 және 4-тармақтарының ережелері автомобиль жолдарында техникалық және авторлық қадағалауды жүзеге асыратын адамдарға және мемлекеттік бюджеттің қаражатынан қаржыландырылатын жобаларды және (немесе) бағдарламаларды іріктеуге қатысатын не жобаларды және (немесе) бағдарламаларды мемлекеттік бюджеттің қаражатынан қаржыландыру немесе мемлекеттік қолдау шараларын ұсыну туралы шешімдер қабылдауға қатысатын алқалы органдардың мүшелеріне (мемлекеттік лауазымды не мемлекеттік ұйымда немесе квазимемлекеттік сектор субъектісінде мемлекеттік функцияларға теңестірілген функцияларды орындауға байланысты лауазымды атқаратын адамдарды қоспағанда) қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың екінші бөлігі 01.01.2027 бастап қолданысқа енгізіледі – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік функцияларға теңестірілген функцияларды орындау кезінде осы тармақтың бірінші бөлігінде аталған адамдарға және олардың отбасы мүшелеріне осы баптың 5 және 6-тармақтарының ережелері қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгізілді - ҚР 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 384-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 08.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-бап. Мемлекеттiк функцияларды орындаумен сыйыспайтын қызмет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жауапты мемлекеттік лауазымды атқаратын адамдарға, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға (өз қызметін тұрақты емес немесе басқа жұмыстан босатылмаған негізде жүзеге асыратын мәслихат депутаттарын қоспағанда), лауазымды адамдарға, өкілеттігін кәсіби тұрақты негізде жүзеге асыратын, еңбегіне ақы төлеу Қазақстан Республикасының бюджет қаражатынан жүргізілетін аумақтық сайлау комиссияларының мүшелеріне, Қазақстан Республикасы Ұлттық Банкі мен оның ведомстволарының қызметшілеріне, Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы Қазақстан Республикасының заңнамасына сәйкес жұмыс істейтін авиациялық оқиғаларды тергеп-тексеру жөніндегі уәкілетті ұйымның, азаматтық авиация саласындағы уәкілетті ұйымның қызметшілеріне, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның қызметшілеріне, сондай-ақ ұлттық басқарушы холдингтерде, ұлттық холдингтерде, ұлттық компанияларда, ұлттық және өңірлік даму институттарында, олардың еншілес ұйымдарында қызметін жүзеге асыратын, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестірілген адамдарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасына сәйкес лауазымдық міндеттері болып табылатын не осы тармақтың 4) тармақшасында көрсетілген акцияларды басқару үшін қажетті, не осы баптың 2-1-тармағында көзделген, не саяси партияны, кәсіптік одақты, тұтыну кооперативін немесе тұрғын үй-құрылыс кооперативін басқаруға өтеусіз негізде қатысу болып табылатын жағдайларды қоспағанда, коммерциялық немесе коммерциялық емес ұйымды басқаруға қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпкерлік қызметпен айналысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оқытушылық, ғылыми, шығармашылық қызметті, резервтегі әскери қызмет өткеруді қоспағанда, ақы төленетін басқа да қызметпен айналысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен ашық және аралық инвестициялық пай қорларының пайларын, облигацияларды, коммерциялық ұйымдардың акцияларын (ұйымдардың дауыс беретін акциялары жалпы санының бес пайызынан аспайтын көлемдегі жай акцияларды) сатып алуды және (немесе) өткізуді қоспағанда, бағалы қағаздарды сатып алуға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық әскери-есептік мамандыққа сәйкес келетін лауазымдарда келісімшарт бойынша әскери қызмет өткеретін әскери қызметшілер әскери қызмет міндеттерін атқаруға кедергі келтірмейтін ақылы медициналық қызметпен айналысуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z343" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Осы баптың 1-тармағының талаптары қолданылмайтын, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестірілген адамдар (Қазақстан Республикасының Президенттігіне, Қазақстан Республикасы Құрылтайының немесе мәслихаттардың депутаттығына, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімі болуға, сондай-ақ жергілікті өзін-өзі басқарудың сайланбалы органдарына мүшелікке кандидаттарды қоспағанда) өз бетінше коммерциялық ұйымды басқаруға қатысуға, кәсіпкерлік және басқа да ақы төленетін қызметпен айналысуға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер тиісті қызмет лауазымдық міндеттерін орындауға кедергі келтірсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер тиісті қызмет қызметтік мүлікті пайдалануға алып келсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүдделер қақтығысы болған кезде құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z344" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Осы баптың 1-тармағында аталған адамдардың мемлекеттік функцияларды орындаумен сыйыспайтын қызметті жүзеге асыруы бойынша шектеулер осы Заңда және Қазақстан Республикасының өзге де заңдарында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды - ҚР 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z319" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Ұлттық басқарушы холдингтерде, ұлттық холдингтерде, ұлттық компанияларда, ұлттық және өңірлік даму институттарында, олардың еншілес ұйымдарында қызметін жүзеге асыратын, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестірілген адамдар Қазақстан Республикасының заңдарына сәйкес, тиісті ұлттық басқарушы холдингтермен, ұлттық холдингтермен, ұлттық компаниялармен, ұлттық және өңірлік даму институттарымен, олардың еншілес ұйымдарымен үлестес болып табылатын еншілес, тәуелді және өзге де заңды тұлғалардың басқару органдарында, байқау кеңестерінде, атқарушы органдарында ақы төленетін лауазымдарды атқаруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Алып тасталды – ҚР 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Ұлттық Банкінің Төрағасы мен оның орынбасарлары, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның Төрағасы мен оның орынбасарлары, Қазақстан Республикасы Ұлттық Банкі мен оның ведомстволарының қызметшілері, сондай-ақ қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның қызметшілері инвестициялық қорлардың пайларын, облигацияларды, коммерциялық ұйымдардың акцияларын сатып алуға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде аталған адамдар лауазымға тағайындалған күнінен бастап күнтізбелік отыз күн ішінде өздеріне тиесілі инвестициялық қорлардың пайларын, облигацияларды, коммерциялық ұйымдардың акцияларын Қазақстан Республикасының заңнамасында белгіленген тәртіппен сенімгерлік басқаруға беруге және жұмыс орны бойынша персоналды басқару қызметіне (кадр қызметіне) өздеріне тиесілі инвестициялық қорлардың пайларын, облигацияларды және коммерциялық ұйымдардың акцияларын сенімгерлік басқару шартының нотариат куәландырған көшірмесін ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы баптың 1-тармағында аталған адамдар лауазымға кіріскен күнінен бастап күнтізбелік отыз күн ішінде, осы адамдарға заңды түрде тиесілі ақшаны, облигацияларды, ашық және аралық инвестициялық пай қорларының пайларын, коммерциялық ұйымдардың акцияларын (ұйымдардың дауыс беретін акциялары жалпы санының бес пайызынан аспайтын көлемдегі жай акцияларды), цифрлық активтерді, сондай-ақ мүліктік жалдауға (жалға) берілген мүлікті қоспағанда, өздеріне меншік құқығында немесе өзге де заттай құқықта тиесілі, пайдаланылуы кіріс алуға алып келетін мүлікті осы функцияларды орындау уақытында Қазақстан Республикасының заңнамасында белгіленген тәртіппен сенімгерлік басқаруға беруге және көрсетілген мерзімде жұмыс орны бойынша персоналды басқару қызметіне (кадр қызметіне) мүлікті сенімгерлік басқару шартының нотариат куәландырған көшірмесін ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды – ҚР 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасының заңнамасында белгіленген тәртіппен сатып алынған ашық және аралық инвестициялық пай қорларының пайларын, облигацияларды, коммерциялық ұйымдардың акцияларын (ұйымдардың дауыс беретін акциялары жалпы санының бес пайызынан аспайтын көлемдегі жай акцияларды), цифрлық активтерді қоспағанда, пайдаланылуы кіріс алуға алып келетін мүлікке меншік құқығы немесе өзге де заттай құқық туындаған жағдайда, осы баптың 1-тармағында аталған адамдар Қазақстан Республикасының заңнамасында белгіленген тәртіппен, меншік құқығы немесе өзге де заттай құқық туындаған күннен бастап күнтізбелік отыз күн ішінде оны сенімгерлік басқаруға беруге және көрсетілген мерзімде жұмыс орны бойынша персоналды басқару қызметіне (кадр қызметіне) мүлікті сенімгерлік басқару шартының нотариат куәландырған көшірмесін ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің Төрағасы мен оның орынбасарлары, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның Төрағасы мен оның орынбасарлары, Қазақстан Республикасы Ұлттық Банкі мен оның ведомстволарының қызметшілері, сондай-ақ қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның қызметшілері мұрагерлікті қабылдау нәтижесінде немесе соттардың шешімдері негізінде немесе аталған адамдардың еркінен тыс өзге де жағдайларда алынған, өздеріне тиесілі инвестициялық қорлардың пайларын, облигацияларды, коммерциялық ұйымдардың акцияларын Қазақстан Республикасының заңнамасында белгіленген тәртіппен, меншік құқығы немесе өзге де заттай құқық туындаған күннен бастап күнтізбелік отыз күн ішінде сенімгерлік басқаруға беруге және көрсетілген мерзімде жұмыс орны бойынша персоналды басқару қызметіне (кадр қызметіне) мүлікті сенімгерлік басқару шартының нотариат куәландырған көшірмесін ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z345" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Осы баптың 1-тармағында аталған адамдар өздеріне меншік құқығында тиесілі тұрғынжайды мүліктік жалдауға (жалға) тапсыруға және осындай тапсырудан кіріс алуға, сондай-ақ сенімгерлік басқаруға берілген мүліктен және өзге де заңды көздерден кіріс алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы баптың 1-тармағында аталған адамдардың осы баптың 4, 5 және 7-тармақтарында көзделген міндеттемелерді орындамауы олардың мемлекеттік қызметті немесе өзге де тиісті қызметті тоқтатуы үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ҚР Конституциялық Сотының 13.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік қаулысымен Мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестірілген адамдардың кәсіпкерлік қызмет еркіндігі құқығына шектеуді белгілеу бөлігінде, егер мұндай шектеу конституциялық құрылысты қорғау, қоғамдық тәртіпті, адамның құқықтары мен бостандықтарын, халықтың денсаулығы мен имандылығын сақтау мақсаттарына байланысты болмаса, "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Конституциясының 26-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 39-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келмейді деп танылсын..</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 22.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 446-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 18.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармаққа өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+        <w:t xml:space="preserve">      14-бап жаңа редакцияда көзделген – ҚР 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6477,2332 +7315,200 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...789 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13-бап. Мемлекеттiк функцияларды орындаумен сыйыспайтын қызмет</w:t>
-[...1321 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 14-бап. Жақын туыстардың, ерлі-зайыптылардың немесе жекжаттардың бiрге қызмет (жұмыс) iстеуiне жол бермеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жауапты мемлекеттік лауазымды атқаратын адамдар, мемлекеттiк функцияларды орындауға уәкілеттік берілген адамдар (өз қызметін тұрақты емес немесе басқа жұмыстан босатылған негізде жүзеге асыратын мәслихат депутаттарын қоспағанда) және мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестірілген адамдар (Қазақстан Республикасының Президенттігіне, Қазақстан Республикасы Құрылтайының немесе мәслихаттарының депутаттығына, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімі болуға, сондай-ақ жергілікті өзін-өзі басқарудың сайланбалы органдарына мүшелікке кандидаттарды қоспағанда), лауазымды адамдар өздерiнiң жақын туыстары, жұбайы (зайыбы) және (немесе) жекжаттары атқаратын лауазымдарға тiкелей бағынысты болатын лауазымдарды атқара алмайды, сондай-ақ жақын туыстары, жұбайы (зайыбы) және (немесе) жекжаттары тікелей бағынысында бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z302" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z302" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Мемлекеттік лауазымға не мемлекеттік немесе соларға теңестірілген функцияларды атқаруға байланысты лауазымға кандидаттар болып табылатын адамдар өздері лауазымды атқаруға үміткер ұйымның басшылығын осы ұйымда жұмыс істейтін жақын туыстары, жұбайы және (немесе) жекжаттары туралы жазбаша нысанда хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z149" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын бұзатын адамдар, егер олар көрсетілген бұзушылық байқалған кезден бастап үш ай ішінде оны ерікті түрде жоймаса, осындай бағыныстылықты болғызбайтын лауазымға ауысуға тиіс, ал осындай ауысу мүмкін болмаған кезде осы қызметшілердің біреуі лауазымынан шығарылуға немесе көрсетілген функциялардан өзгедей босатылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z315" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z315" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы баптың 1-тармағында аталған адамдардың квазимемлекеттік сектор субъектісінің бір басқару органында (байқау кеңесінде, атқарушы органында) өзінің жақын туыстарымен, жұбайымен (зайыбымен) және (немесе) жекжаттарымен бірге лауазымдарды атқаруына тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің талаптарын бұзатын адамдар, егер олар көрсетілген бұзушылық анықталған кезден бастап үш ай ішінде оны ерікті түрде жоймаса, квазимемлекеттік сектор субъектісінің бір басқару органында (байқау кеңесінде, атқарушы органында) бірлескен қызметті (жұмысты) болғызбайтын лауазымға ауысуға жатады, ал мұндай ауысу мүмкін болмаған кезде осы жұмыскерлердің біреуі қызметтен шығарылуға немесе көрсетілген функциялардан өзге де босатылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе. Осы Заңда жақын туыстар деп ата-аналары (ата-анасы), балалары, асырап алушылар, асырып алынған балалар, ата-анасы бір және ата-анасы бөлек аға-інілері мен апа-сіңлілері (қарындастары), атасы, әжесі, немерелері, жекжаттар деп – жұбайының (зайыбының) ата-анасы бір және ата-анасы бөлек аға-інілері мен апа-сіңлілері (қарындастары), ата-аналары мен балалары түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8978,166 +7684,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-1-бап. Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктерде шоттарды (салымдарды) ашуға, иеленуге, қолма-қол ақша мен құндылықтарды сақтауға жол бермеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="136"/>
+    <w:bookmarkStart w:name="z306" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жауапты мемлекеттік лауазым атқаратын адамдарға, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға (мәслихат депутаттарын қоспағанда), лауазымды адамдарға Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктерде шоттарды (салымдарды) ашуға және иеленуге, Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктерде қолма-қол ақша мен құндылықтарды сақтауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе. Осы тармақта көзделген шектеу Қазақстан Республикасының аумағында орналасқан Қазақстан Республикасы бейрезидент банктерінің филиалдарына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="137"/>
+    <w:bookmarkStart w:name="z307" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы баптың 1-тармағында көрсетілген адамдар лауазымға орналасқан немесе осы баптың 4-тармағында көрсетілген мән-жайлар жойылған күннен бастап алты ай ішінде Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктердегі шоттарды (салымдарды) жабуға және (немесе) Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктерде қолма-қол ақша мен құндылықтарды сақтауды тоқтатуға міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер осы баптың 1-тармағында көрсетілген адамдар аумағында шоттары (салымдары) орналасқан және (немесе) шетелдік банкте қолма-қол ақша мен құндылықтарды сақтау жүзеге асырылатын шет мемлекеттің заңнамасына сәйкес осы шет мемлекеттің құзыретті органдары қолданған тыйым салуға, билік етуге тыйым салуға байланысты немесе осы баптың 1-тармағында аталған адамдардың еркінен тыс еңсерілмейтін күш мән-жайларына (дүлей құбылыстар, әскери іс-қимылдар, төтенше жағдай, банктік шот (салым) туралы шарттың қолданысын мерзімінен бұрын тоқтатудың мүмкін болмауы және өзге де мән-жайлар) байланысты осы тармақтың бірінші бөлігінде көзделген талаптарды орындай алмаған жағдайда, мұндай талаптар тыйым салудың, билік етуге тыйым салудың қолданылуы тоқтатылған немесе өзге де мән-жайлар тоқтатылған күннен бастап алты ай ішінде тиісті фактілерді растайтын құжаттар ұсыныла отырып орындалуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z308" w:id="138"/>
+    <w:bookmarkStart w:name="z308" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы баптың 1-тармағында көрсетілген адамдар Қазақстан Республикасының заңнамасына немесе шет мемлекеттің заңнамасына сәйкес мұраны қабылдау нәтижесінде Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктердегі шоттарды (салымдарды), қолма-қол ақша мен құндылықтарды иеленуге және (немесе) пайдалануға алған жағдайда, көрсетілген адамдар мұраны қабылдаған күннен бастап алты ай ішінде Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктердегі шоттарды (салымдарды) жабуға және (немесе) қолма-қол ақша мен құндылықтарды сақтауды тоқтатуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z309" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z309" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы баптың 1, 2 және 3-тармақтарының ережелері осы баптың 1-тармағында аталған, Қазақстан Республикасының шет елдердегі мекемелеріне, өкілдіктеріне және Қазақстан Республикасынан халықаралық ұйымдарға жұмысқа жіберілген, сондай-ақ көрсетілген ұйымдарға іссапарға жіберілген адамдарға көрсетілген ұйымдардағы жұмыс кезеңіне немесе шетелде білім алатын, немесе шетелде тағылымдамадан өтетін, немесе шетелдік іссапарда жүрген, немесе шетелде емделіп жатқан адамдарға немесе кәмелеттік жасқа толмаған баланың заңды өкілі ретінде не кәмелеттік жасқа толған адамның қорғаншысы немесе қамқоршысы ретінде тиісті адамның шетелде оқуы не емделуі кезеңінде шетелде болатын адамдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бапта көзделген мерзімдер ішінде осы баптың 1-тармағында көрсетілген адамдар мемлекеттік қызметті немесе өзге де тиісті қызметті өз қалауы бойынша тоқтату туралы өтініш беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9288,270 +7994,270 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-бап. Мүдделер қақтығысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жауапты мемлекеттік лауазымды атқаратын адамдарға, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестірілген адамдарға, лауазымды адамдарға, егер мүдделер қақтығысы орын алған болса, лауазымдық міндеттерін жүзеге асыруға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z153" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдар мүдделер қақтығысын болғызбау және шешу бойынша шаралар қабылдауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z154" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдар тікелей басшысына не өздері жұмыс істейтін ұйымның басшылығына туындаған мүдделер қақтығысы туралы немесе оның туындау мүмкіндігі туралы, өздеріне бұл жөнінде мәлім болысымен жазбаша нысанда хабарлауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z155" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тікелей басшысы не ұйымның басшылығы осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың өтініштері бойынша немесе басқа да көздерден ақпарат алған кезде мүдделер қақтығысын болғызбау және реттеу бойынша мынадай шараларды уақтылы қабылдауға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдарды лауазымдық міндеттерін орындаудан шеттетуге және мүдделер қақтығысы туындаған немесе туындауы мүмкін мәселе бойынша лауазымдық міндеттерді орындауды басқа адамға тапсыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лауазымдық міндеттерін өзгертуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүдделер қақтығысын жою бойынша өзге де шаралар қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9614,128 +8320,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16-бап. Кәсіпкерлік саласындағы сыбайлас жемқорлыққа қарсы іс-қимыл шаралары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z161" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кәсіпкерлік субъектілері өз қызметін жүзеге асыру кезінде сыбайлас жемқорлықтың алдын алу жөнінде, оның ішінде сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды барынша азайту бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z162" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шешімдер қабылдау рәсімдерінің есептілігін, бақылауда болуын және ашықтығын қамтамасыз ететін ұйымдық-құқықтық тетіктерді белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z163" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адал бәсекелестік қағидаттарын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9826,1116 +8532,940 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүдделер қақтығыстарын болғызбау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
+    <w:bookmarkStart w:name="z165" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) іскерлік әдеп нормаларын қабылдау және сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z166" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыру жөніндегі шараларды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z167" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z167" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыбайлас жемқорлықтың алдын алу мәселелері бойынша мемлекеттік органдармен және өзге де ұйымдармен өзара іс-қимыл жасау арқылы шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z168" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кәсіпкерлік субъектілері үшін сыбайлас жемқорлықтың алдын алу жөніндегі стандарттарды кәсіпкерлік субъектілерінің бірлестіктері (қауымдастықтары, одақтары) әзірлеуі және қабылдауы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z303" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z303" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Квазимемлекеттік сектор субъектісінде негізгі міндеті осы ұйымның және оның жұмыскерлерінің Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасын сақтауын қамтамасыз ету болып табылатын құрылымдық бөлімше немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын атқаратын жауапты адам айқындалады. Бұл ретте сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын атқаратын жауапты адам мүдделердің ықтимал қақтығысы ескеріле отырып айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы комплаенс-қызметтің басшысы, жұмыскерлері немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адам өз өкілеттіктерін квазимемлекеттік сектор субъектісінің атқарушы органынан, лауазымды адамдарынан тәуелсіз жүзеге асырады, директорлар кеңесіне, байқау кеңесіне (ол болған кезде) немесе өзге де тәуелсіз басқару органына есеп береді және Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасы талаптарының сақталуын қамтамасыз ету кезінде тәуелсіз болады. Сыбайлас жемқорлыққа қарсы комплаенс-қызметтің немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адамның құзыреті, жұмысын ұйымдастыру және жұмыс істеу тәртібі квазимемлекеттік сектор субъектілеріндегі сыбайлас жемқорлыққа қарсы комплаенс-қызметтер туралы үлгілік ереже негізінде квазимемлекеттік сектор субъектісінің ішкі актісінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган кәсіпкерлік жөніндегі уәкілетті органмен келісу бойынша квазимемлекеттік сектор субъектілеріндегі сыбайлас жемқорлыққа қарсы комплаенс-қызметтер туралы үлгілік ережені әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Квазимемлекеттік сектор субъектілері болып табылмайтын кәсіпкерлік субъектілері сыбайлас жемқорлыққа қарсы комплаенс-қызметтер құруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы комплаенс-қызмет немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адам квазимемлекеттік сектор субъектілеріндегі сыбайлас жемқорлыққа қарсы комплаенс-қызметтер туралы үлгілік ережеде көзделген тәртіппен сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органмен өзара іс-қимыл жасайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгеріс енгізілді – ҚР 06.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі); 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-бап. Сыбайлас жемқорлыққа қарсы іс-қимыл туралы ұлттық баяндама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сыбайлас жемқорлыққа қарсы іс-қимыл туралы ұлттық баяндама – сыбайлас жемқорлықтың халықаралық және ұлттық деңгейлерде таралу жай-күйі мен үрдістерін талдау мен бағалау, сыбайлас жемқорлыққа қарсы саясатты қалыптастыру, іске асыру және жетілдіру жөніндегі ұсыныстар қамтылған құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган Сыбайлас жемқорлыққа қарсы іс-қимыл туралы ұлттық баяндаманы қалыптастырады және оны Қазақстан Республикасының Президентіне ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сыбайлас жемқорлыққа қарсы іс-қимыл туралы ұлттық баяндама сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері бойынша сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган, сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті орган жұмысының және мемлекеттік органдардың, жеке және заңды тұлғалардың қызметінің нәтижелері негізінде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сыбайлас жемқорлыққа қарсы іс-қимыл туралы ұлттық баяндаманы дайындау, Қазақстан Республикасы Президентіне енгізу және жариялау тәртібін Қазақстан Республикасының Президенті бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-бапқа өзгерістер енгізілді - ҚР 06.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. СЫБАЙЛАС ЖЕМҚОРЛЫҚҚА ҚАРСЫ ІС-ҚИМЫЛ СУБЪЕКТІЛЕРІ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЖӘНЕ ОЛАРДЫҢ ӨКІЛЕТТІКТЕРІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бап. Сыбайлас жемқорлыққа қарсы іс-қимыл субъектілері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы іс-қимыл субъектілеріне мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті орган мен оның ведомствосы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыбайлас жемқорлыққа қарсы іс-қимылдың өзге де субъектілері – мемлекеттік органдар, квазимемлекеттік сектор субъектілері, қоғамдық бірлестіктер, сондай-ақ өзге де жеке және заңды тұлғалар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-бап жаңа редакцияда – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...41 lines deleted...]
-      Квазимемлекеттік сектор субъектілері болып табылмайтын кәсіпкерлік субъектілері сыбайлас жемқорлыққа қарсы комплаенс-қызметтер құруға құқылы.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бап. Сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті органның қызметкерлері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті органның қызметкерлері қызметтік міндеттерін атқару кезінде "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңында және Қазақстан Республикасының өзге де заңдарында, сондай-ақ Қазақстан Республикасы Президентінің актілерінде белгіленген өкілеттіктерге ие болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...208 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="156"/>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17-бап. Сыбайлас жемқорлыққа қарсы іс-қимыл туралы ұлттық баяндама</w:t>
-[...536 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 20-бап. Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 20-баптың тақырыбына өзгеріс енгізілді – ҚР 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10950,270 +9480,270 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="163"/>
+    <w:bookmarkStart w:name="z184" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган мынадай функцияларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z185" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z185" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңның мақсаты мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл саласындағы нормативтік құқықтық актілерін әзірлеуді және бекітуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z186" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z186" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңға сәйкес, мемлекеттік органдар, ұйымдар және квазимемлекеттік сектор субъектілерінің қызметінде сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды анықтауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z349" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z349" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) әкімшілік сыбайлас жемқорлық құқық бұзушылықтарды анықтауды және олардың жолын кесуді, әкімшілік сыбайлас жемқорлық құқық бұзушылықтар туралы хаттамалар жасауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z350" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z350" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) Қазақстан Республикасының сыбайлас жемқорлыққа қарсы саясатын қалыптастыруды және іске асыруды, сыбайлас жемқорлыққа қарсы іс-қимыл саласында үйлестіруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z187" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z187" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Үкіметінің қарауына мемлекеттік органдар, ұйымдар және квазимемлекеттік сектор субъектілерінің қызметінде сыбайлас жемқорлықтың туындау себептері мен жағдайларын барынша азайту және жою жөнінде ұсынымдар енгізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z188" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z188" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Сыбайлас жемқорлыққа қарсы іс-қимыл туралы ұлттық баяндаманы Қазақстан Республикасының Президентіне ұсынуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z292" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z292" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) сыбайлас жемқорлықтың алдын алу, сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды барынша азайту және жою мәселелерінде мемлекеттік органдардың, ұйымдар мен квазимемлекеттік сектор субъектілерінің қызметін үйлестіруді, қоғамда сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z293" w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z293" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) сыбайлас жемқорлық деңгейін бағалауды және мемлекеттік және жеке секторлардағы сыбайлас жемқорлық деңгейін айқындау үшін қажетті әлеуметтік зерттеулер жүргізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z320" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z320" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3) квазимемлекеттік сектор субъектісінде әдіснамалық қолдау, оқыту іс-шараларын жүргізу және сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі ақпарат алмасу шеңберінде квазимемлекеттік сектор субъектілеріндегі сыбайлас жемқорлыққа қарсы комплаенс-қызметтердің қызметін үйлестіруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z189" w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z189" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері бойынша шығарылған, сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөніндегі ұсынымдарды мемлекеттік органдардың, ұйымдардың, квазимемлекеттік сектор субъектілерінің орындауын мониторингтеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11262,170 +9792,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="174"/>
+    <w:bookmarkStart w:name="z191" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыбайлас жемқорлыққа қарсы іс-қимылдың оң тәжірибесін зерделеуді және таратуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z192" w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z192" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыру саласында білім беру бағдарламаларын жетілдіру жөнінде ұсыныстар тұжырымдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z193" w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z193" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыруға бағытталған, сыбайлас жемқорлыққа қарсы білім беру мен тәрбиелеу, ақпараттық және түсіндіру қызметі, мемлекеттік әлеуметтік тапсырысты орындау бойынша білім беру бағдарламаларын іске асыруда сыбайлас жемқорлыққа қарсы іс-қимыл субъектілеріне жәрдемдесуді және әдістемелік көмек көрсетуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z194" w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z194" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган қызметінің негізгі бағыттары бойынша басқа да мемлекеттік органдармен, жеке және заңды тұлғалармен өзара іс-қимыл жасауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z195" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z195" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері бойынша халықаралық шарттардың жобаларын дайындауға қатысуды, сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері бойынша шет мемлекеттердің тиісті органдарымен өзара іс-қимыл жасауды, өз өкілеттіктері шегінде халықаралық ұйымдардың қызметіне қатысуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z196" w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z196" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының заңдарымен, сондай-ақ Қазақстан Республикасы Президентінің актілерімен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11579,170 +10109,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-1-бап. Сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті орган мынадай функцияларды жүзеге асырады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z352" w:id="180"/>
+    <w:bookmarkStart w:name="z352" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының сыбайлас жемқорлыққа қарсы күрес мәселелері бойынша нормативтік құқықтық актілерін осы Заңның мақсаты мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z353" w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z353" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыбайлас жемқорлық қылмыстарды анықтау, олардың жолын кесу, ашу және тергеп-тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z354" w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z354" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әкімшілік сыбайлас жемқорлық құқық бұзушылықтарды анықтау және олардың жолын кесу, әкімшілік сыбайлас жемқорлық құқық бұзушылықтар туралы хаттамалар жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z355" w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z355" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті органның негізгі қызмет бағыттары бойынша басқа да мемлекеттік органдармен, жеке және заңды тұлғалармен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z356" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z356" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сыбайлас жемқорлыққа қарсы күрес мәселелері бойынша халықаралық шарттардың жобаларын дайындауға қатысу, шет мемлекеттердің тиісті органдарымен сыбайлас жемқорлыққа қарсы күрес мәселелері бойынша өзара іс-қимыл жасау, өз өкілеттіктері шегінде халықаралық ұйымдардың қызметіне қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z357" w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z357" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңдарымен, сондай-ақ Қазақстан Республикасы Президентінің актілерімен жүктелген өзге де функциялар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті органның ведомствосы өз қызметін осы уәкілетті органның құзыреті шегінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11816,202 +10346,202 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-бап. Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органның өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="186"/>
+    <w:bookmarkStart w:name="z358" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган өзіне жүктелген функцияларды орындау кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z359" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z359" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдардан, ұйымдардан, квазимемлекеттік сектор субъектілерінен және лауазымды адамдардан ақпарат пен материалдарды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құжаттарды немесе өзге мүлікті Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне сәйкес алып қоюға құқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z360" w:id="188"/>
+    <w:bookmarkStart w:name="z360" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасының бұзылуы анықталған жағдайда заңнамада белгіленген тәртіппен оларды жою жөнінде шаралар қабылдауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік құқық бұзушылықтар туралы істер бойынша іс жүргізуді жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z361" w:id="189"/>
+    <w:bookmarkStart w:name="z361" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган Қазақстан Республикасының заңдарымен және Қазақстан Республикасы Президентінің актілерімен жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12085,70 +10615,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-1-бап. Сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті органның өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті орган өзіне жүктелген функцияларды орындау кезінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="190"/>
+    <w:bookmarkStart w:name="z363" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдардан, ұйымдардан, квазимемлекеттік сектор субъектілерінен және лауазымды адамдардан ақпарат пен материалдарды, оның ішінде цифрлық ресурстардан Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12267,70 +10797,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұстап алынғандарды және күзетпен қамауға алынған адамдарды айдауылмен алып жүруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыбайлас жемқорлық қылмыстар бойынша жедел-іздестіру және тергеу қызметінің, сотқа дейінгі тергеп-тексеру практикасына талдау жүргізуге құқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z364" w:id="191"/>
+    <w:bookmarkStart w:name="z364" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыбайлас жемқорлық қылмыстарды анықтауға, олардың жолын кесуге, ашуға және тергеп-тексеруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12341,70 +10871,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыбайлас жемқорлық қылмыстарға қарсы күрестің нысандары мен әдістерін жетілдіруге, жедел-іздестіру қызметінің стратегиясы мен тактикасын айқындауға, оның тиімділігін арттыру жөніндегі шараларды әзірлеуге және іске асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік құқық бұзушылықтар туралы істер бойынша іс жүргізуді жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z365" w:id="192"/>
+    <w:bookmarkStart w:name="z365" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті орган Қазақстан Республикасының заңдарымен және Қазақстан Республикасы Президентінің актілерімен жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12443,1512 +10973,1198 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="193"/>
+    <w:bookmarkStart w:name="z215" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22-бап. Мемлекеттік органдардың, ұйымдардың, квазимемлекеттік сектор субъектілері мен сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі лауазымды адамдардың өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z216" w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z216" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сыбайлас жемқорлыққа қарсы іс-қимылды өз құзыреті шегінде барлық мемлекеттік органдар, ұйымдар, квазимемлекеттік сектор субъектілері мен лауазымды адамдар жүргізуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z294" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Мемлекеттік органдардың, ұйымдардың, квазимемлекеттік сектор субъектілерінің басшылары бағынысты адамдардың және ведомстволық бағынысты ұйымдар басшыларының сыбайлас жемқорлыққа қарсы іс-қимыл жасау, сондай-ақ сыбайлас жемқорлық құқық бұзушылықтар жасалуының алдын алу жөніндегі лауазымдық міндеттерін орындамағаны немесе тиісінше орындамағаны үшін Қазақстан Республикасының заңдарына сәйкес тәртіптік жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z217" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сыбайлас жемқорлық құқық бұзушылықтарды анықтауды, жолын кесуді, ашуды, тергеп-тексеруді және алдын алуды өз құзыреті шегінде прокуратура, ұлттық қауіпсіздік, ішкі істер, әскери полиция органдары, экономикалық тергеп-тексеру қызметі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерістер енгізілді - ҚР 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23-бап. Жұртшылықтың сыбайлас жемқорлыққа қарсы іс-қимылға қатысуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z219" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғалар, қоғамдық бірлестіктер және өзге де заңды тұлғалар сыбайлас жемқорлыққа қарсы іс-қимыл кезінде мынадай шаралар қолданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z220" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өздеріне мәлім болған сыбайлас жемқорлық құқық бұзушылық жасау фактілері туралы Қазақстан Республикасының заңнамасында белгіленген тәртіппен хабарлайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z221" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері бойынша заңнама мен құқық қолдану практикасын жетілдіру жөнінде ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z222" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыруға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z223" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыбайлас жемқорлыққа қарсы іс-қимылдың басқа да субъектілерімен және сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органмен өзара іс-қимылды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z224" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік органдардан сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі қызмет туралы ақпаратты Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z225" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері бойынша зерттеулер, оның ішінде ғылыми және әлеуметтік зерттеулер жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z226" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бұқаралық ақпарат құралдарында түсіндіру жұмыстарын жүргізеді және сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері бойынша әлеуметтік маңызды іс-шаралар ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24-бап. Сыбайлас жемқорлық құқық бұзушылықтар туралы хабарлау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z228" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дайындалып жатқан, жасалып жатқан немесе жасалған сыбайлас жемқорлық құқық бұзушылық туралы ақпаратқа ие жауапты мемлекеттік лауазымды атқаратын адам, мемлекеттік функцияларды орындауға уәкілеттік берілген адам, мемлекеттік функцияларды орындауға уәкілеттік берілген адамдарға теңестірілген адам, лауазымды адам бұл туралы жоғары тұрған басшыны және (немесе) өзі жұмыскері болып саналатын мемлекеттік органның, ұйымның не квазимемлекеттік сектор субъектісінің басшылығын және (немесе) уәкілетті мемлекеттік органдарды жазбаша түрде дереу хабардар етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзге жеке тұлғалар дайындалып жатқан, жасалып жатқан немесе жасалған сыбайлас жемқорлық құқық бұзушылық туралы осы тармақтың бірінші бөлігінде аталған адамдар мен органдарға хабарлауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы баптың 1-тармағында аталған адамның жоғары тұрған басшысы, мемлекеттік органның, ұйымның, квазимемлекеттік сектор субъектісінің басшылығы, уәкілетті мемлекеттік органдар Қазақстан Республикасының заңнамасына сәйкес сыбайлас жемқорлық құқық бұзушылық туралы келіп түскен хабар бойынша шаралар қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z230" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзгеше түрде жәрдем көрсететін (көрсеткен) адам Қазақстан Республикасының Қылмыстық-процестік кодексіне, Қазақстан Республикасының Еңбек кодексіне, "Қылмыстық процеске қатысушы адамдарды мемлекеттік қорғау туралы" Қазақстан Республикасының Заңына және осы Заңға сәйкес мемлекеттің қорғауында болады және сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті орган айқындаған тәртіппен көтермеленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің ережелері сыбайлас жемқорлық құқық бұзушылық фактісі туралы көрінеу жалған ақпаратты хабарлаған, Қазақстан Республикасының заңдарында белгіленген жауаптылықта болатын адамдарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің көтермелеу бөлігіндегі ережелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жедел-іздестіру немесе қарсы барлау қызметін жүзеге асыратын органмен Қазақстан Республикасының заңнамасына сәйкес құпия негізде ынтымақтасатын адамға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе сыбайлас жемқорлық құқық бұзушылықты анықтауға, оның жолын кесуге, ашуға және тергеп-тексеруге жәрдем көрсеткен, ол бойынша орындаушы немесе сыбайлас қатысушы болып табылған адамға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Сыбайлас жемқорлыққа қарсы іс-қимылға жәрдемдесу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сыбайлас жемқорлық құқық бұзушылық жасау фактісі туралы хабарлауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыбайлас жемқорлық құқық бұзушылық жасаған іздеудегі адамның тұрған жері туралы ақпарат беруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыбайлас жемқорлық құқық бұзушылықты анықтау, оның жолын кесу, ашу және тергеп-тексеру үшін маңызы бар (кейіннен болған) өзге де жәрдемдесуді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлау немесе сыбайлас жемқорлық құқық бұзушылық жасаған іздеудегі адамның тұрған жері туралы ақпарат беру немесе сыбайлас жемқорлық құқық бұзушылықты анықтау, оның жолын кесу, ашу және тергеп-тексеру үшін маңызы бар (кейіннен болған) өзге де жәрдем көрсету мақсатында адамның өзі жұмыскері болып табылатын (болған) мемлекеттік органның не ұйымның жоғары тұрған басшысына және (немесе) басшылығына және (немесе) уәкілетті мемлекеттік органдарға жүгінуі туралы ақпарат көрсетілген ақпаратты жария етпеу туралы келісім жасалған жағдайда құпия ақпарат болып табылады және Қазақстан Республикасының заңнамасында белгіленген тәртіппен беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген ақпаратты жария ету Қазақстан Республикасының заңдарында белгіленген жауаптылыққа алып келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгерістер енгізілді – ҚР 06.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-1-бап. Сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсететін (көрсеткен) адамдарды қорғаудың мемлекет кепілдік берген шаралары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсететін (көрсеткен) адамдарды қорғаудың мемлекет кепілдік берген шаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті мемлекеттік органдар сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарды қабылдаған күннен бастап немесе адам сыбайлас жемқорлыққа қарсы іс-қимылға өзге де жәрдем көрсеткен кезден бастап үш жыл бойы, сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсететін (көрсеткен) адамды еңбек қатынастары саласындағы құқықтары мен заңды мүдделерінің бұзылуынан қорғауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсеткені туралы ақпаратты жария етпеу туралы келісім болған кезде сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету мақсатында осы адамның өзі жұмыскері болып табылатын (болған) мемлекеттік органның не ұйымның жоғары тұрған басшысына және (немесе) басшылығына және (немесе) уәкілетті мемлекеттік органдарға жүгінуі туралы ақпараттың құпиялылығын қамтамасыз етуді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 24-1-баппен толықтырылды – ҚР 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...159 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1052 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-2-бап. Сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсететін (көрсеткен) адамды еңбек қатынастары саласындағы құқықтары мен заңды мүдделерінің бұзылуынан қорғау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="209"/>
+    <w:bookmarkStart w:name="z322" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өзі жұмыскері болып табылатын (болған) ұйымның жоғары тұрған басшысына және (немесе) басшылығына хабарлау арқылы ұйымда сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсететін (көрсеткен) адам тарапы болып табылатын жеке еңбек дауын Қазақстан Республикасының Еңбек кодексіне сәйкес құрылатын келісу комиссиясы сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органның өкілін міндетті түрде шақыра отырып қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнаулы мемлекеттік органдарды қоспағанда, мемлекеттік органдарда, сондай-ақ келісу комиссиялары жоқ ұйымдарда өзі жұмыскері болып табылатын (болған) мемлекеттік органның не ұйымның жоғары тұрған басшысына және (немесе) басшылығына хабарлау арқылы мемлекеттік органда немесе ұйымда сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсететін (көрсеткен) адам мемлекеттік органның немесе ұйымның аталған адамның тәртіптік теріс қылық жасауының мән-жайларын жан-жақты, толық және объективті анықтау, сондай-ақ адамды жұмыстан шығарудың (атқарып жүрген лауазымынан босатудың) немесе басқа лауазымға ауыстырудың негізділігін анықтау үшін құрылатын тәртіптік комиссиясының немесе өзге де алқалы органының (бұдан әрі – алқалы орган) ұсынымдарынсыз тәртіптік жауаптылыққа тартылмайды немесе жұмыстан шығарылмайды (атқарып жүрген лауазымынан босатылмайды) немесе басқа лауазымға ауыстырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органның өкілі осы тармақтың екінші бөлігінде көрсетілген мәселелер қаралатын алқалы орган отырысына қатысуға міндетті түрде шақырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="210"/>
+    <w:bookmarkStart w:name="z323" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағында көрсетілген мемлекеттік орган немесе басқа ұйым сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органға осы баптың 1-тармағында көрсетілген мәселелер бойынша материалдарды келісу комиссиясының немесе алқалы органның отырысы өткізілетін күнге дейін кемінде үш жұмыс күні бұрын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген отырысқа сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органның өкілі қатыса алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13961,108 +12177,108 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, егер мемлекеттік органның немесе осы баптың 1-тармағында көрсетілген басқа ұйым мен уәкілетті мемлекеттік органның арасында осы Заңның 24-3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген, сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасалса, онда келісу комиссиясының немесе алқалы органның отырысына қатысуға шақыру және осы баптың 1-тармағында көрсетілген мәселелер бойынша материалдар тиісті уәкілетті мемлекеттік органның жазбаша келісімі алынғаннан кейін осы баптың 1-тармағында көрсетілген мәселелерді осы бапта белгіленген тәртіппен қарау үшін сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="211"/>
+    <w:bookmarkStart w:name="z324" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Келісу комиссиясының шешіміне немесе алқалы орган отырысының хаттамасына отырысқа қатысқан оның мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісу комиссиясы шешімінің не алқалы орган отырысы хаттамасының көшірмесі шешім қабылданған күннен бастап үш жұмыс күні ішінде сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="212"/>
+    <w:bookmarkStart w:name="z325" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган келісу комиссиясы немесе алқалы орган отырысының қорытындылары бойынша қабылданған шешіммен келіспеген жағдайда сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган келісу комиссиясы шешімінің немесе алқалы орган отырысы хаттамасының көшірмесін алған күннен бастап екі жұмыс күні ішінде еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшесіне не прокуратураға жұмыскердің құқықтары мен заңды мүдделерінің бұзылғандығы туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілген хабарламаны жіберу сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсететін (көрсеткен) адамның сотқа жүгінуіне кедергі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14216,186 +12432,186 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-3-бап. Сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпараттың құпиялылығын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="213"/>
+    <w:bookmarkStart w:name="z327" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлау немесе сыбайлас жемқорлық құқық бұзушылық жасаған іздеудегі адамның тұрған жері туралы ақпарат беру немесе сыбайлас жемқорлық құқық бұзушылықты анықтау, оның жолын кесу, ашу және тергеп-тексеру үшін маңызы бар (кейіннен болған) өзге де жәрдем көрсету мақсатында адамның өзі жұмыскері болып табылатын (болған) мемлекеттік органның не ұйымның жоғары тұрған басшысына және (немесе) басшылығына және (немесе) уәкілетті мемлекеттік органдарға жүгінуі туралы ақпараттың құпиялылығын тиісті мемлекеттік органда не ұйымда сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсетілген жағдайда осы адам жұмыс істейтін мемлекеттік органның не ұйымның жоғары тұрған басшысы және (немесе) басшылығы, келісу комиссиясының немесе алқалы органның мүшелері, сондай-ақ сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім болған кезде уәкілетті мемлекеттік органдар қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z328" w:id="214"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z328" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өзі жұмыскері болып табылатын мемлекеттік органда немесе ұйымда сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлау не осы мемлекеттік органда немесе ұйымда сыбайлас жемқорлыққа қарсы іс-қимылға өзге де жәрдем көрсету мақсатында адам осы мемлекеттік органның не ұйымның жоғары тұрған басшысына және (немесе) басшылығына жүгінген кезде мемлекеттік органның не ұйымның жоғары тұрған басшысы және (немесе) басшылығы аталған адаммен оның ниеті болған кезде сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адам сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлау не сыбайлас жемқорлыққа қарсы іс қимылға өзге де жәрдем көрсету мақсатында уәкілетті мемлекеттік органға жүгінген кезде уәкілетті мемлекеттік орган аталған адаммен оның ниеті болған кезде сыбайлас жемқорлыққа қарсы іс қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="215"/>
+    <w:bookmarkStart w:name="z329" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы баптың 2-тармағының бірінші бөлігінде көрсетілген, жұмыскермен сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасасқан, жұмыскердің сыбайлас жемқорлық құқық бұзушылық туралы келіп түскен хабары бойынша шаралар қабылдау үшін уәкілетті мемлекеттік органға жүгінген басшымен және тиісті уәкілетті мемлекеттік органмен де сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z330" w:id="216"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z330" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Адам осы Заңның 24-4-бабы 1-тармағының 4) тармақшасында көзделген құқықты іске асыру үшін осы Заңның 24-4-бабы 1-тармағының 3) тармақшасында көзделген құпия ақпаратты беруге жазбаша келісімнің негізінде сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органға жүгінген кезде сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган осы адаммен сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органның осы Заңның 24-4-бабының 2-тармағында көзделген хабарламасы келіп түскен мемлекеттік органның немесе ұйымның басшысы, егер бұрын сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсеткен адам мен уәкілетті мемлекеттік орган арасында осындай келісім жасалған болса, осы адаммен сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="217"/>
+    <w:bookmarkStart w:name="z331" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасасу тәртібін және оның нысанын сыбайлас жемқорлыққа қарсы күрес жөніндегі уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14491,266 +12707,266 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-4-бап. Сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсететін (көрсеткен) адамдардың құқықтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="218"/>
+    <w:bookmarkStart w:name="z333" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсететін (көрсеткен) адам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z334" w:id="219"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z334" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыбайлас жемқорлық құқық бұзушылық туралы хабарды қарау қорытындылары бойынша қабылданған шешім туралы ақпаратты алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z335" w:id="220"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z335" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті мемлекеттік органның сыбайлас жемқорлық құқық бұзушылық туралы өзінің хабарын қарау нәтижелері бойынша қабылданған шешімдеріне Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасына немесе Қазақстан Республикасының қылмыстық-процестік заңнамасына сәйкес шағым жасауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы тармақтың 4) тармақшасында көзделген құқықты іске асыру үшін құпия ақпаратты беруге жазбаша келісім алу үшін бұрын сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасалған уәкілетті мемлекеттік органға жүгінуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="221"/>
+    <w:bookmarkStart w:name="z336" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) уәкілетті мемлекеттік органдар сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарды қабылдаған күннен бастап немесе адам сыбайлас жемқорлыққа қарсы іс-қимылға өзге де жәрдем көрсеткен кезден бастап үш жыл ішінде оны тәртіптік жауаптылыққа тарту немесе жұмыстан шығару немесе басқа лауазымға ауыстыру оның сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлауына немесе сыбайлас жемқорлыққа қарсы іс-қимылға өзге де жәрдем көрсетуіне байланысты деп пайымдаған жағдайда келісу комиссиясының немесе алқалы органның осы мәселелерді осы Заңның 24-2-бабында көзделген тәртіппен бұрын қарамауы шартымен сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органға жүгінуге құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z337" w:id="222"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z337" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Адам осы баптың 1-тармағы 4) тармақшасының негізінде жүгінген кезде сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган ұсынылған материалдарды қарайды және сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсеткен адамның жүгіну негізділігі анықталған жағдайда жолданым келіп түскен күннен бастап күнтізбелік он бес күн ішінде мемлекеттік органның не басқа ұйымның басшысына осы Заңның 24-2 және 24-3-баптарында белгіленген тәртіппен осы баптың 1-тармағының 4) тармақшасында көрсетілген мәселелерді қайтадан қарау қажеттігі туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарламада мыналар қамтылуға тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="223"/>
+    <w:bookmarkStart w:name="z338" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) хабарлама жіберілетін мемлекеттік орган не ұйым басшысының тегі мен аты-жөні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z339" w:id="224"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z339" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсеткен адамның тегі, аты және әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілген болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z340" w:id="225"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z340" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыбайлас жемқорлық құқық бұзушылықтың қысқаша фабуласы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z341" w:id="226"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z341" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік орган не ұйым басшысының сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсеткен адаммен, егер бұрын осы адам мен уәкілетті мемлекеттік орган арасында сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасалған болса, сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсету туралы ақпаратты жария етпеу туралы келісім жасасу міндеті туралы, сондай-ақ мұндай келісім жасалған жағдайда адамның сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсетуі туралы ақпаратты жария еткені үшін жауаптылығы туралы ескерту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органның не ұйымның басшысы сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органға сыбайлас жемқорлыққа қарсы іс-қимылға жәрдем көрсеткен адамның жолданымы келіп түскен күннен бастап күнтізбелік отыз күннен аспайтын мерзімде келісу комиссиясының немесе алқалы органның отырысын өткізуге және қаралатын мәселе бойынша шешім қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14961,944 +13177,606 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. СЫБАЙЛАС ЖЕМҚОРЛЫҚ ҚҰҚЫҚ БҰЗУШЫЛЫҚТАРДЫҢ САЛДАРЛАРЫН ЖОЮ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">      25-баптың тақырыбына өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+    <w:bookmarkStart w:name="z234" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25-бап. Заңсыз алынған мүлікті немесе заңсыз ұсынылған жеңілдіктердің, көрсетілетін қызметтердің құнын өндіріп алу (қайтару)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 25-баптың тақырыбына өзгеріс енгізілді – ҚР 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...254 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сыбайлас жемқорлық құқық бұзушылықтар нәтижесінде заңсыз алынған мүлiктi өз еркiмен тапсырудан немесе мемлекетке оның құнын немесе заңсыз алынған жеңілдіктердің, көрсетілетін қызметтердің құнын төлеуден бас тартылған жағдайларда, оларды өндіріп алу прокурордың, мемлекеттік кіріс органдарының не осыған заңмен уәкiлеттiк берiлген басқа да мемлекеттiк органдар мен лауазымды адамдардың талап қоюы бойынша, заңды күшіне енген сот шешiмi негізінде жүзеге асырылады. Аталған органдар мен лауазымды адамдар сот шешiм шығарғанға дейiн құқық бұзушыға тиесiлi мүлiкті сақтау жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z236" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жағдайларда прокурор, мемлекеттік кіріс органдары не осыған заңмен уәкілеттік берілген басқа да мемлекеттік органдар мен лауазымды адамдар заңсыз алынған мүлікті мемлекет кірісіне айналдыру және (немесе) заңсыз алынған көрсетілетін қызметтердің құнын мемлекет кірісіне өндіріп алу туралы талап қоюымен заңда белгіленген мерзімдерде сотқа жүгінеді.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда прокурор, мемлекеттік кіріс органдары не осыған заңмен уәкілеттік берілген басқа да мемлекеттік органдар мен лауазымды адамдар заңсыз алынған мүлікті мемлекет кірісіне айналдыру және (немесе) заңсыз алынған жеңілдіктердің, көрсетілетін қызметтердің құнын мемлекет кірісіне өндіріп алу туралы талап қоюымен заңда белгіленген мерзімдерде сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z237" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер жауапты мемлекеттік лауазымды атқаратын адамнан, мемлекеттік функцияларды орындауға уәкілеттік берілген адамнан және мемлекеттік функцияларды орындауға уәкілеттік берілген адамға теңестірілген адамнан және лауазымды адамнан жұмыстан шығару, тиісті функцияларды орындаудан өзгедей босату кезінде заңсыз алынған мүлік немесе заңсыз ұсынылған жеңілдіктердің, көрсетілген қызметтердің құны өндіріліп алынбаса, осындай босату туралы шешім қабылдайтын лауазымды адам немесе орган кінәлі адамның тұрғылықты жері бойынша мемлекеттік кіріс органдарына құқыққа қайшы алынған кірістер туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z238" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тапсырылған мүлікті есепке алу, сақтау, бағалау және одан әрі пайдалану Қазақстан Республикасының Үкіметі белгілеген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-бапқа өзгеріс енгізілді – ҚР 06.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-тармаққа өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+        <w:t xml:space="preserve">      26-баптың тақырыбына өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26-бап. Сыбайлас жемқорлық құқық бұзушылықтар нәтижесінде жасалған мәмілелердің, шарттардың, актілердің және әрекеттердің жарамсыздығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сыбайлас жемқорлық құқық бұзушылықтар нәтижесінде жасалған мәмілелерді, шарттарды уәкілетті мемлекеттік органдардың, мүдделі тұлғалардың немесе прокурордың талап қоюы бойынша Қазақстан Республикасының заңында белгіленген тәртіппен сот жарамсыз деп таниды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z241" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сыбайлас жемқорлық құқық бұзушылықтар нәтижесінде актілерді қабылдау және әрекеттерді жасау тиісті актілердің күшін жоюға (қолданысын тоқтатуға) уәкілеттік берілген адамдардың не мүдделі тұлғалардың немесе прокурордың талап қоюы бойынша сот тәртібімен олардың күшін жою (жарамсыз деп тану) үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-бапқа өзгеріс енгізілді – ҚР 06.10.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      3-тармақпен толықтыру көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 26-бап. Сыбайлас жемқорлық құқық бұзушылықтар нәтижесінде жасалған мәмілелердің, шарттардың, актілердің және әрекеттердің жарамсыздығы</w:t>
-[...161 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қорытынды және өтпелі ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда - ҚР 19.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15910,150 +13788,150 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-1-бап. Өтпелі ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="231"/>
+    <w:bookmarkStart w:name="z311" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 5) тармақшасында және 14-1-бабында көзделген сыбайлас жемқорлыққа қарсы шектеу қолданысқа енгізілген күннен бастап алты ай ішінде осы сыбайлас жемқорлыққа қарсы шектеу қолданылатын адамдар Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктердегі шоттарды (салымдарды) жабуға және (немесе) Қазақстан Республикасының шегінен тыс жерде орналасқан шетелдік банктерде қолма-қол ақша мен құндылықтарды сақтауды тоқтатуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z312" w:id="232"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z312" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдар аумағында шоттары (салымдары) орналасқан және (немесе) шетелдік банкте қолма-қол ақша мен құндылықтарды сақтау жүзеге асырылатын шет мемлекеттің заңнамасына сәйкес осы шет мемлекеттің құзыретті органдары қолданған тыйым салуға, билік етуге тыйым салуға байланысты немесе осы баптың 1-тармағында аталған адамдардың еркінен тыс еңсерілмейтін күш мән-жайларына (дүлей құбылыстар, әскери іс-қимылдар, төтенше жағдай, банктік шот (салым) туралы шарттың қолданысын мерзімінен бұрын тоқтатудың мүмкін болмауы және өзге де мән-жайлар) байланысты осы баптың 1-тармағында көзделген талаптарды орындай алмаған жағдайда мұндай талаптар тыйым салудың, билік етуге тыйым салудың қолданылуы тоқтатылған немесе өзге де мән-жайлар тоқтатылған күннен бастап алты ай ішінде тиісті фактілерді растайтын құжаттар ұсыныла отырып орындалуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z313" w:id="233"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z313" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы баптың 1-тармағында көрсетілген адамдардың осы бапта көзделген міндеттемелерді орындамауы олардың мемлекеттік қызметті немесе өзге де тиісті қызметті тоқтатуы үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баптың 2-тармағында көзделген мерзім ішінде осы баптың 1-тармағында көрсетілген адамдар мемлекеттік қызметті немесе өзге де тиісті қызметті өз қалауы бойынша тоқтату туралы өтініш беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16107,111 +13985,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="234"/>
+    <w:bookmarkStart w:name="z244" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z245" w:id="235"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z245" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 2021 жылғы 1 қаңтардан бастап қолданысқа енгізілетін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бапты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, 2016 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z246" w:id="236"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z246" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16226,52 +14104,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 30.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2017 бастап қолданысқа енгізіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z247" w:id="237"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z247" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16286,989 +14164,967 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 30.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2017 бастап қолданысқа енгізіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z256" w:id="238"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z256" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Заң қолданысқа енгізілген күннен бастап 2021 жылғы 1 қаңтарға дейін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда қолданылады деп белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z257" w:id="239"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z257" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "11-бап. Қаржылық бақылау шаралары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z43" w:id="240"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z43" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттiк лауазымға не мемлекеттiк немесе оларға теңестiрiлген функцияларды орындауға байланысты лауазымға кандидаттар болып табылатын адамдар тұрғылықты жерi бойынша мемлекеттiк кiрiс органына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z259" w:id="241"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z259" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салық салу объектiсi болып табылатын, оның iшiнде Қазақстан Республикасы аумағының шегінен тыс жердегi кірістері мен мүлкi туралы декларацияны, көрсетiлген мүлiктiң орналасқан жерiн көрсете отырып;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z260" w:id="242"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z260" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z261" w:id="243"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z261" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банк мекемесiн көрсете отырып, банк мекемелерiндегi, оның iшiнде Қазақстан Республикасы аумағының шегінен тыс жердегi салымдары мен бағалы қағаздары туралы, сондай-ақ осы адамдар жеке немесе басқа адамдармен бiрлесiп билiк етуге құқылы қаржы қаражаты туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z117" w:id="244"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z117" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарғылық капиталына қатысу үлесi мен аталған ұйымдардың толық банктiк немесе өзге де деректемелерiн көрсете отырып, заңды тұлғалардың акционерi немесе құрылтайшысы (қатысушысы) ретiнде өзiнiң қатысуы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z263" w:id="245"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z263" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер адам немесе оның жұбайы (зайыбы) трастардың бенефициары болса, тиiстi банк шоттарының нөмiрлерiн көрсете отырып, сол трастар және олар тiркелген мемлекеттер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z264" w:id="246"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z264" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адамға немесе жұбайына (зайыбына) тиесiлi, айлық есептiк көрсеткiштiң мың еселенген мөлшерiнен асатын мөлшердегi материалдық және қаржы қаражатын ұстау немесе уақытша сақтау жөнiнде шарттық қатынастары, келiсiмдерi және мiндеттемелерi (оның iшiнде ауызша да) бар басқа ұйымдардың атаулары мен деректемелері туралы мәлiметтердi ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z265" w:id="247"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z265" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттiк лауазымдағы адамдар өз өкiлеттiктерiн орындау кезеңiнде жыл сайын Қазақстан Республикасының салық заңнамасында белгiленген тәртiппен тұрғылықты жерi бойынша мемлекеттiк кiрiс органына салық салу объектiсi болып табылатын және Қазақстан Республикасының аумағындағы да, одан тыс жерлердегi де кірістері мен мүлкi туралы декларацияны ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z266" w:id="248"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z266" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттiк қызметтен терiс себептер бойынша шығарылған адамдар, шығарылғаннан кейiнгi үш жыл бойы Қазақстан Республикасының салық заңнамасында белгiленген тәртiппен тұрғылықты жерi бойынша мемлекеттiк кiрiс органына салық салу объектiсi болып табылатын және Қазақстан Республикасының аумағындағы да, одан тыс жерлердегi де кірістері мен мүлкi туралы декларацияны ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z267" w:id="249"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z267" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы баптың 1-тармағында көрсетiлген адамның жұбайы (зайыбы) тұрғылықты жерi бойынша мемлекеттiк кiрiс органына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z268" w:id="250"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z268" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салық салу объектiсi болып табылатын, оның iшiнде Қазақстан Республикасы аумағының шегінен тыс жердегi кірістері мен мүлкi туралы декларацияны, көрсетiлген мүлiктiң орналасқан жерiн көрсете отырып;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z269" w:id="251"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z269" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z270" w:id="252"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z270" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банк мекемесiн көрсете отырып, банк мекемелерiндегi, оның ішінде Қазақстан Республикасы аумағының шегінен тыс жердегi салымдары мен бағалы қағаздары туралы, сондай-ақ осы адамдар жеке немесе басқа адамдармен бiрлесiп билiк етуге құқылы қаржы қаражаты туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z271" w:id="253"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z271" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарғылық капиталына қатысу үлесi мен аталған ұйымдардың толық банктiк немесе өзге де деректемелерiн көрсете отырып, заңды тұлғалардың акционерi немесе құрылтайшысы (қатысушысы) ретiнде өзiнiң қатысуы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z272" w:id="254"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z272" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер адам немесе оның жұбайы (зайыбы) трастардың бенефициары болса, тиiстi банк шоттарының нөмiрлерiн көрсете отырып, сол трастар және олар тiркелген мемлекеттер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z273" w:id="255"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z273" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адамға немесе жұбайына (зайыбына) тиесiлi және айлық есептiк көрсеткiштiң мың еселенген мөлшерiнен асатын материалдық және қаржы қаражатын ұстау немесе уақытша сақтау жөнiнде онымен шарттық қатынастары, келiсiмдерi және мiндеттемелерi (оның iшiнде ауызша да) бар басқа ұйымдардың атаулары мен деректемелерi туралы мәлiметтердi ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z274" w:id="256"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z274" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы баптың 2 және 3-тармақтарында аталған адамның жұбайы (зайыбы) тұрғылықты жерi бойынша мемлекеттiк кiрiс органына салық салу объектiсi болып табылатын және Қазақстан Республикасының аумағындағы да, оның шегінен тыс жердегi де кірістері мен мүлкi туралы декларацияны ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z275" w:id="257"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z275" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Арнаулы мемлекеттiк органдағы қызметке кандидат болып табылатын адамның отбасы мүшелерi тұрғылықты жерi бойынша мемлекеттiк кiрiс органына осы баптың 4-тармағында көрсетiлген декларация мен мәлiметтердi ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z276" w:id="258"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z276" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе. Осы тармақта арнаулы мемлекеттiк органдағы қызметке кандидат болып табылатын адамның отбасы мүшелерi деп жұбайы (зайыбы), кәмелетке толған балалары мен оның асырауындағы және онымен тұрақты түрде бiрге тұратын адамдар танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z277" w:id="259"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z277" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы баптың 1 және 2-тармақтарында аталған адамдар – тиiсiнше өздерi лауазымға орналасуға үмiткер болатын органға не жұмыс орны бойынша органға осы баптың 1 немесе 5-тармақтарында санамаланған декларациялар мен мәлiметтердi мемлекеттiк кiрiс органының алғаны туралы анықтаманы ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z278" w:id="260"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z278" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осы баптың 1 және 2-тармақтарында аталған адамдардың (мемлекеттiк қызметтен терiс себептер бойынша шығарылған адамдарды қоспағанда) осы бапта санамаланған декларациялар мен мәлiметтердi ұсынбауы немесе толық емес, анық емес декларациялар мен мәлiметтердi ұсынуы, егер жасалған әрекетте қылмыстық жазаланатын іс-әрекет белгiлерi болмаса, адамға тиiстi өкiлеттiктер беруден бас тарту үшiн негiз болып табылады не заңда көзделген тәртiппен тәртiптiк жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z279" w:id="261"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z279" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы баптың 8-тармағында көрсетiлген, қасақана жасалған, сондай-ақ бiрнеше рет жасалған іс-әрекеттер заңда белгiленген тәртiппен қолданылатын әкiмшiлiк жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z280" w:id="262"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z280" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Адамдар мемлекеттiк немесе оған теңестiрiлген функцияларды орындаудан босатылғаннан кейiн үш жылдың iшiнде алғаш рет жасалған, осы баптың 8-тармағында көрсетілген іс-әрекеттер, сондай-ақ мұндай әрекеттердi қайталап жасау заңда белгiленген әкiмшiлiк жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z281" w:id="263"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z281" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жауапты мемлекеттiк лауазымдар атқаратын лауазымды адамдардың кірістерінің мөлшерi және көздерi туралы мәлiметтер, сондай-ақ сайланбалы мемлекеттiк лауазымға ұсынылған кезiнде кандидаттардың кірістері туралы мәлiметтер заңнамада белгiленген тәртiппен жариялануы мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z282" w:id="264"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z282" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттiк функцияларды орындауға уәкiлеттiк берiлген адамдарға және оларға теңестiрiлген адамдарға өз атынан емес бөгде адамдар атынан, жасырын, бүркеншiк атпен және басқаша да азаматтық-құқықтық мәмiлелер жасауға тыйым салынады. Бұл мәмiлелер заңда белгiленген тәртiппен жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z283" w:id="265"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z283" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттiк мүлiктi басқару жөнiндегi функцияларды орындауға қатысатын жеке және заңды тұлғалар Қазақстан Республикасының Үкiметi белгiлеген тәртiппен және мерзiмде, мемлекеттiк меншiкке байланысты мүлiктiк сипаттағы барлық мәмiлелер мен қаржы қызметi туралы есептi мемлекеттiк мүлiкке қатысты меншiк иесi құқығын жүзеге асыратын мемлекеттiк органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z284" w:id="266"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z284" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттiк кiрiс органына келiп түсетiн, осы бапта көзделген мәлiметтер қызметтiк құпияны құрайды. Оларды жария ету, егер жасалған әрекетте қылмыстық жазаланатын іс-әрекет белгiлерi болмаса, кiнәлi адамды жұмыстан шығаруға әкеп соғады. Бұл мәліметтер сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органның, прокуратура, ұлттық қауіпсіздік, ішкі істер, әскери полиция органдарының, экономикалық тергеп-тексеру қызметінің, сыбайлас жемқорлыққа қарсы қызметтің, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметінің сұрау салуы бойынша, сондай-ақ заңда белгіленген сот тәртібімен ғана ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z285" w:id="267"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z285" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы мониторингi жөнiндегi уәкiлеттi органға Қазақстан Республикасының қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға) және терроризмдi қаржыландыруға қарсы iс-қимыл туралы заңнамасында көзделген мақсаттарда және тәртiппен қызметтiк құпияны құрайтын мәлiметтер ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z286" w:id="268"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z286" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Осы бапта көзделген қаржылық бақылау шаралары Қазақстан Республикасында тұрғын үйдi және тұрғын үй салу үшiн құрылыс материалдарын меншiкке сатып алуға байланысты құқықтық қатынастарға қолданылмайды. Тұрғын үйдi және тұрғын үй салу үшiн құрылыс материалдарын сатып алу кезiндегi қаржылық бақылау Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">3-1. Алып тасталды – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z287" w:id="269"/>
+    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Сыбайлас жемқорлыққа қарсы күрес туралы" 1998 жылғы 2 шілдедегі Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентiнiң Жаршысы, 1998 ж., № 15, 209-құжат; 1999 ж., № 21, 774-құжат; 2000 ж., № 5, 116-құжат; 2001 ж., № 13-14, 172-құжат; № 17-18, 241-құжат; 2002 ж., № 17, 155-құжат; 2003 ж., № 18, 142-құжат; 2004 ж., № 10, 56-құжат; 2007 ж., № 17, 140-құжат; № 19, 147-құжат; 2008 ж., № 23, 114-құжат; 2009 ж., № 19, 88-құжат; № 24, 122, 126-құжаттар; 2010 ж., № 24, 148-құжат; 2011 ж., № 1, 2-құжат; № 7, 54-құжат; 2012 ж., № 4, 30, 32-құжаттар; № 8, 64-құжат; № 13, 91-құжат; № 23-24, 125-құжат; 2013 ж., № 2, 10-құжат; № 14, 72-құжат; 2014 ж., № 11, 61-құжат; № 14, 84-құжат; № 16, 90-құжат; № 21, 122-құжат; № 22, 131-құжат; № 23, 143-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 27-бапқа өзгерістер енгізілді - ҚР 30.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2017 бастап қолданысқа енгізіледі); 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -17462,55 +15318,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>