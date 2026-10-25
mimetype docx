--- v3 (2026-07-27)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21fb1e2" w14:textId="21fb1e2">
+    <w:p w14:paraId="343b491" w14:textId="343b491">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2534,51 +2534,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-бап жаңа редакцияда - ҚР 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3511,51 +3511,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
@@ -6229,51 +6229,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгеріс енгізілді - ҚР 30.11.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -19821,51 +19821,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20812,1054 +20812,847 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>56-бап. Арнайы экономикалық және индустриялық аймақтардағы мемлекеттік-жекешелік әріптестік</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 56-баптың тақырыбына өзгеріс енгізілді - ҚР 03.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z475" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Арнайы экономикалық және индустриялық аймақтардағы мемлекеттік-жекешелік әріптестік осы Заңның ережелеріне сәйкес іске асырылады және арнайы экономикалық немесе индустриялық аймақтың, оның ішінде ғылымды қажетсінетін аумақтың инфрақұрылым объектілерін, сондай-ақ арнайы экономикалық аймақтағы мемлекеттік-жекешелік әріптестіктің өзге де объектілерін құруға және пайдалануға бағытталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z476" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жеке индустриялық аймақтың инфрақұрылым объектілерін қоспағанда, арнайы экономикалық немесе индустриялық аймақтағы, оның ішінде ғылымды қажетсінетін аумақтағы инфрақұрылым объектілері бойынша мемлекеттік-жекешелік әріптестік жобасын іске асыру кезінде мемлекеттік әріптес ретінде арнайы экономикалық немесе индустриялық аймақтың басқарушы компаниясы әрекет етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте арнайы экономикалық немесе индустриялық аймақтың басқарушы компаниясы мемлекеттік-жекешелік әріптестік жобасына қатысу туралы өз шешімін арнайы экономикалық және индустриялық аймақтарды құру, олардың жұмыс істеуі және таратылуы саласындағы мемлекеттік реттеуді жүзеге асыратын орталық атқарушы органмен және акциялардың бақылау пакетіне иелік ететін органмен келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z477" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Арнайы экономикалық немесе индустриялық аймақтың басқарушы компаниясы конкурсты ұйымдастырушы болып әрекет етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z478" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік-жекешелік әріптестік шартын жасасу жекеше әріптестің арнайы экономикалық немесе индустриялық аймақ аумағында, оның ішінде ғылымды қажетсінетін аумақта арнайы экономикалық немесе индустриялық аймақтың инфрақұрылым объектілерін құру және пайдалану жөніндегі қызметін жүзеге асыруға негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 56-баптың тақырыбына өзгеріс енгізілді - ҚР 03.04.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 56-бапқа өзгерістер енгізілді - ҚР 03.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 243-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:bookmarkStart w:name="z479" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Қорытынды және өтпелі ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-тараудың тақырыбы жаңа редакцияда – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>57-бап. Дауларды шешу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1676" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік-жекешелік әріптестік шартын орындауға және тоқтатуға байланысты даулар сотқа дейінгі реттеу міндетті түрде сақтала отырып, Қазақстан Республикасының заңнамасында және мемлекеттік-жекешелік әріптестік шартында белгіленген тәртіппен шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z1677" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дауларды шешу кезінде тараптар мемлекеттік-жекешелік әріптестік жобасының іске асырылуын қамтамасыз етуге арналған барлық шараларды қабылдауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z1678" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер мемлекеттік-жекешелік әріптестік шартын орындауға және тоқтатуға байланысты даулар осы баптың 1-тармағына сәйкес шешілмейтін болса, онда мемлекеттік-жекешелік әріптестік шартының тараптары дауды Қазақстан Республикасы заңнамасының талаптарына сәйкес Қазақстан Республикасының соттарында, "Төрелік туралы" Қазақстан Республикасының Заңына сәйкес төрелікте шешуге құқылы, ал жекеше әріптес немесе жекеше әріптестің дауыс беретін акциялардың (жарғылық капиталға қатысу үлестерінің) жиырма бес және одан көп пайызын иеленетін акционерлерінің (қатысушыларының) ең болмағанда біреуі Қазақстан Республикасының бейрезиденті болып табылған жағдайда, инвестициялардың болжамды мөлшері республикалық бюджет туралы заңда шарт жасасу жылына белгіленген айлық есептік көрсеткіштің төрт миллион еселенген мөлшерінен асатын мемлекеттік-жекешелік әріптестік жобалары бойынша дау "Астана" халықаралық қаржы орталығы туралы" Қазақстан Республикасының Конституциялық заңына сәйкес Халықаралық төрелік орталыққа немесе халықаралық төрелікке жүгіну арқылы да шешілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z1679" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жекеше әріптесті айқындау тәртібіне байланысты даулар Қазақстан Республикасының соттарында шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармаққа өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 321-VIII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 57-бап жаңа редакцияда – ҚР 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58-бап. Қазақстан Республикасының мемлекеттік-жекешелік әріптестік саласындағы заңнамасын бұзғаны үшін жауаптылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік-жекешелік әріптестік саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58-1-бап. 2025 жылғы 1 қаңтарға дейін бастама жасалған концессиялық жобаларды іске асыру ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1702" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. 2025 жылғы 1 қаңтарға дейін бекітілген концессиялық жобалардың конкурстық (аукциондық) құжаттамасына өзгерістер және (немесе) толықтырулар енгізу осы Заңның 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 21-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 26-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданыла отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z1703" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы баптың 1-тармағында көрсетілген концессиялық жобалар бойынша концессионерді таңдау жөніндегі конкурсты өткізу кезінде әлеуетті концессионерлердің концессиялық өтінімдерінің құрамында ведомстводан тыс кешенді сараптаманың қорытындысы бар техникалық-экономикалық негіздемені әзірлеу талап етілмейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z1704" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер осы баптың 1-тармағында көрсетілген концессиялық жобалар бойынша концессия объектісінің құны жобалау-сметалық құжаттама бекітілгеннен кейін концессия шартында көрсетілген концессия объектісінің құнынан аз болып айқындалатын болса, онда шарт жобалау-сметалық құжаттамада айқындалған құнға сәйкес түзетілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-1-баппен толықтырылды – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...875 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22081,55 +21874,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>