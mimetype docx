--- v1 (2026-07-27)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80e5199" w14:textId="80e5199">
+    <w:p w14:paraId="8b9f616" w14:textId="8b9f616">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -502,52 +502,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бап. Қазақстан Республикасының бітімгершілік қызмет саласындағы заңнамасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Қазақстан Республикасының бітімгершілік қызмет саласындағы заңнамасы Қазақстан Республикасының Конституциясына негізделеді және осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының бітімгершілік қызмет саласындағы заңнамасы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізделеді және осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z43" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңдағыдан өзгеше қағидалар белгіленсе, онда халықаралық шарттың қағидалары қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
@@ -1023,52 +1043,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұлттық контингенттің бітімгершілік операцияға қатысуды аяқтауы туралы, ұлттық контингентті бітімгершілік операция жүргізу аймағынан (ауданынан) мерзімінен бұрын кері шақырту туралы, сондай-ақ шұғыл эвакуациялау туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) Қазақстан Республикасының Конституциясына және заңдарына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">
+      3) Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және заңдарына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1320,52 +1360,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ұлттық контингент құрамына әртүрлі мемлекеттік органдардан (ұйымдардан) әскери және азаматтық персоналды тарту кезінде бітімгершілік операцияға дайындық қағидаларына сәйкес жедел штаб құрады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10) өзіне Конституциямен, осы Заңмен, Қазақстан Республикасының өзге де заңдарымен және Қазақстан Республикасы Президентінің актілерімен жүктелген өзге де функцияларды орындайды.</w:t>
+        <w:t xml:space="preserve">
+      10) өзіне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциямен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, осы Заңмен, Қазақстан Республикасының өзге де заңдарымен және Қазақстан Республикасы Президентінің актілерімен жүктелген өзге де функцияларды орындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бап. Қазақстан Республикасы Қорғаныс министрлігінің құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2987,90 +3047,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап. Ұлттық контингенттің құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Ұлттық контингент Қазақстан Республикасының Конституциясында және заңдарында көзделген барлық құқықтарды пайдаланады.</w:t>
+        <w:t xml:space="preserve">
+      1. Ұлттық контингент Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және заңдарында көзделген барлық құқықтарды пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бітімгершілік операцияда ұлттық контингенттің құқықтары мен бостандықтары болатын елдің заңдарымен, Қазақстан Республикасы ратификациялаған халықаралық шарттармен ғана шектеледі немесе кеңейтіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Ұлттық контингент Қазақстан Республикасының Конституциясын, заңдарын және болатын елдің заңдарын сақтауға, сондай-ақ жергілікті халықтың әдет-ғұрыптары мен дәстүрлерін құрметтеуге міндетті.</w:t>
+        <w:t xml:space="preserve">
+      2. Ұлттық контингент Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, заңдарын және болатын елдің заңдарын сақтауға, сондай-ақ жергілікті халықтың әдет-ғұрыптары мен дәстүрлерін құрметтеуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z82" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әскери персоналға Қазақстан Республикасының заңнамасында және Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының жалпы әскери жарғыларында көзделген міндеттер жүктеледі. Бітімгершілік операциядағы міндеттер аясы мандатпен шектелуі немесе кеңейтілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z83" w:id="56"/>
     <w:p>
@@ -3378,51 +3478,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда - ҚР 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3950,55 +4050,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4324,31 +4424,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>