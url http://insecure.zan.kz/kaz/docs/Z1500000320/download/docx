--- v0 (2025-10-10)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d4812e" w14:textId="3d4812e">
+    <w:p w14:paraId="80e5199" w14:textId="80e5199">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -988,87 +988,169 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Президенті:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасы Парламенті Палаталарының бірлескен отырысының қарауына бейбітшілік пен қауіпсіздікті қолдау жөніндегі халықаралық міндеттемелерді орындау үшін Қазақстан Республикасының Қарулы Күштерін пайдалану туралы ұсыныс енгізеді;</w:t>
+      1) Қазақстан Республикасы Құрылтайы отырысының қарауына бейбітшілік пен қауіпсіздікті қолдау жөніндегі халықаралық міндеттемелерді орындау үшін Қазақстан Республикасының Қарулы Күштерін пайдалану туралы ұсыныс енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұлттық контингенттің бітімгершілік операцияға қатысуды аяқтауы туралы, ұлттық контингентті бітімгершілік операция жүргізу аймағынан (ауданынан) мерзімінен бұрын кері шақырту туралы, сондай-ақ шұғыл эвакуациялау туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының Конституциясына және заңдарына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бап. Қазақстан Республикасы Үкіметінің құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1665,71 +1747,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсыныста бітімгершілік операция жүргізу аймағы (ауданы), міндеттер, жалпы саны, қару-жарақтың түрі мен құрамы, мүлік, бағыныстылық, болу мерзімі, ауыстыру тәртібі, шығару, бітімгершілік операция жүргізу орнына және кері қарай тасымалдау шарттары туралы мәліметтер, сондай-ақ нақты бітімгершілік операцияға байланысты басқа да ақпарат қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Бейбітшілік пен қауіпсіздікті қолдау жөніндегі халықаралық міндеттемелерді орындау үшін Қазақстан Республикасының Қарулы Күштерін пайдалану туралы шешім Қазақстан Республикасы Конституциясының 53-бабының 5) тармақшасына сәйкес қабылданады.</w:t>
+      3. Бейбітшілік пен қауіпсіздікті қолдау жөніндегі халықаралық міндеттемелерді орындау үшін Қазақстан Республикасының Қарулы Күштерін пайдалану туралы шешім Қазақстан Республикасы Конституциясының 56-бабының 4) тармақшасына сәйкес қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z52" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қазақстан Республикасының Қорғаныс министрлігі Қазақстан Республикасы Парламенті Палаталарының бірлескен отырысында қабылданған Қазақстан Республикасының Қарулы Күштерін пайдалану туралы шешімнің негізінде әскери персоналды бітімгершілік операцияға қатысу үшін жібереді.</w:t>
+      4. Қазақстан Республикасының Қорғаныс министрлігі Қазақстан Республикасы Құрылтайының бірлескен отырысында қабылданған Қазақстан Республикасының Қарулы Күштерін пайдалану туралы шешімнің негізінде әскери персоналды бітімгершілік операцияға қатысу үшін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z53" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бітімгершілік операцияға азаматтық персоналдың қатысуы үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
@@ -1767,50 +1849,132 @@
       2) бітімгершілік операцияға азаматтық персоналдың қатысуы туралы ұсыныс қолдау тапқан жағдайда, Қазақстан Республикасының Үкіметі азаматтық персоналдың бітімгершілік операцияға қатысуы және қосымша қаражат бөлу туралы қаржыландыру көздерін, бітімгершілік операция жүргізу аймағы (ауданы), міндеттер, жалпы саны, мүлік, бағыныстылық, болу мерзімі, ауыстыру тәртібі, шығару, бітімгершілік операция жүргізу орнына және кері қарай тасымалдау шарттары туралы мәліметтерді, сондай-ақ нақты бітімгершілік операцияға байланысты басқа да ақпаратты көрсете отырып шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының мемлекеттік органдары (ұйымдары) Қазақстан Республикасының Үкіметі қабылдаған шешімнің негізінде тиісті азаматтық персоналды бітімгершілік операцияға қатысу үшін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бап. Ұлттық контингенттің бітімгершілік операцияға қатысуды аяқтауына негіздер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3062,51 +3226,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-бап. Бітімгершілік операция жүргізу аймағындағы (ауданындағы) юрисдикция</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бітімгершілік операция жүргізу аймағында (ауданында) шетелдіктер ұлттық контингентке қатысты құқық бұзушылықтар жасаған жағдайда, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше ескерілмесе, болатын елдің заңдары қолданылады.</w:t>
+      Бітімгершілік операция жүргізу аймағында (ауданында) шетел азаматы ұлттық контингентке қатысты құқық бұзушылықтар жасаған жағдайда, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше ескерілмесе, болатын елдің заңдары қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бап. Бітімгершілік қызмет саласындағы заңдылықтың сақталуын қадағалау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3132,51 +3378,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда - ҚР 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3295,52 +3541,114 @@
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының бітімгершілік операцияға кететін шығындарын толық немесе ішінара өтеу тәртібімен БҰҰ, өзге де халықаралық ұйымдар және әріптес мемлекеттер бөлетін қаражат республикалық бюджет кірісіне түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әскери персонал бергені үшін Қазақстан Республикасына БҰҰ тарапынан бөлінетін қаражат әскери қызметшілерге тікелей төлемдер жүргізу үшін Қазақстан Республикасы Қорғаныс министрлігінің шотына түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3642,55 +3950,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>