--- v0 (2025-11-13)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a446d4d" w14:textId="a446d4d">
+    <w:p w14:paraId="173dccb" w14:textId="173dccb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -417,71 +417,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2114,51 +2114,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгеріс енгізілді - ҚР 23.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 415-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2016 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2565,51 +2565,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2684,51 +2684,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2822,91 +2822,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2018 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңыдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3257,51 +3257,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3374,51 +3374,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3692,51 +3692,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді - ҚР 05.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3969,51 +3969,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгеріс енгізілді - ҚР 05.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4510,51 +4510,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 27-бапқа өзгеріс енгізілді - ҚР 09.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 501-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4679,51 +4679,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 28-бапқа өзгеріс енгізілді - ҚР 09.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 501-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5139,51 +5139,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5430,51 +5430,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5603,51 +5603,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5730,50 +5730,156 @@
       1) "Құқықтық ақпарат беру" ең төмен әлеуметтік стандарты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Құқықтық консультация беру" ең төмен әлеуметтік стандарты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшаға өзгеріс енгізу көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Адвокаттардың, заң консультанттарының жеке тұлғалардың мүдделерін қорғауы мен білдіруі" ең төмен әлеуметтік стандарты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5784,170 +5890,284 @@
         <w:t>
       3. "Құқықтық ақпарат беру" ең төмен әлеуметтік стандарты "Адвокаттық қызмет және заң көмегі туралы" Қазақстан Республикасының Заңында және Қазақстан Республикасының өзге де заңдарында көзделген жағдайларда мемлекеттік органдардың өз құзыреті шегінде құқықтық ақпарат беру тәртібін белгілейтін нормаларды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z94" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Құқықтық консультация беру" ең төмен әлеуметтік стандарты "Адвокаттық қызмет және заң көмегі туралы" Қазақстан Республикасының Заңында және Қазақстан Республикасының өзге де заңдарында көзделген жағдайларда адвокаттардың, заң консультанттарының құқықтық консультация беру тәртібін белгілейтін нормаларды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z95" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Адвокаттардың, заң консультанттарының жеке тұлғалардың мүдделерін қорғауы мен білдіруі" ең төмен әлеуметтік стандарты Қазақстан Республикасының заңдарында көзделген жағдайларда адвокаттардың, заң консультанттарының соттарда, қылмыстық қудалау органдарында, өзге де мемлекеттік органдарда және мемлекеттік емес ұйымдарда жеке тұлғалардың мүдделерін қорғауы мен білдіруі тәртібін белгілейтін нормаларды қамтиды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-бапқа өзгерістер енгізілді – ҚР 05.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-бап. Қазақстан Республикасының ең төмен әлеуметтік стандарттар және олардың кепілдіктері туралы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6071,130 +6291,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="59"/>
+    <w:bookmarkStart w:name="z99" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Заң, 2019 жылғы 1 қаңтардан бастап қолданысқа енгізілетін, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) тармақшасын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z100" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z100" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ең төмен күнкөріс деңгейі туралы" 1999 жылғы 16 қарашадағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 1999 ж., № 23, 918-құжат; 2005 ж., № 23, 98-құжат; 2010 ж., № 5, 23-құжат; 2014 ж., № 19-І, 19-ІІ, 96-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -6352,55 +6572,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>