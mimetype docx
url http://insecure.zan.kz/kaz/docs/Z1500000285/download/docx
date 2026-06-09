--- v1 (2026-03-04)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e33952" w14:textId="6e33952">
+    <w:p w14:paraId="87a82e8" w14:textId="87a82e8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -612,51 +612,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгеріс енгізілді - ҚР 06.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-VII</w:t>
       </w:r>
       <w:r>
@@ -1197,96 +1197,132 @@
       9) мәдени оқу-ағарту мен бос уақыт үшін жағдайларды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жастардың цифрлық сауаттылығын арттыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жастардың волонтерлік қызметін дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жастарды креативті қызметке тартуға жәрдемдесу және олардың креативті индустриялар саласындағы кәсіпкерлік қызметін дамыту болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      11) тармақшаға өзгеріс енгізу көзделген – ҚР 18.02.2026 </w:t>
+        <w:t xml:space="preserve">      12) тармақшамен толықтыру көзделген – ҚР 18.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1298,1658 +1334,1524 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерістер енгізілді - ҚР 06.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. МЕМЛЕКЕТТІК ОРГАНДАРДЫҢ МЕМЛЕКЕТТІК ЖАСТАР САЯСАТЫ САЛАСЫНДАҒЫ ҚҰЗЫРЕТІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бап. Қазақстан Республикасы Үкіметінің құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Үкіметі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік жастар саясатының негізгі бағыттарын әзірлейді және оның жүзеге асырылуын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Президентіне "Қазақстан жастары" ұлттық баяндамасын енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      3) алып тасталды - ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      12) тармақшамен толықтыру көзделген – ҚР 18.02.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      4) алып тасталды - ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгеріс енгізілді - ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бап. Уәкілетті органның құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттің ішкі және сыртқы саясатының Қазақстан Республикасының Президенті айқындаған негізгі бағыттары мен мемлекеттің әлеуметтік-экономикалық саясатының, оның қорғаныс қабілетінің, қауіпсіздігінің, қоғамдық тәртіпті қамтамасыз етудің Қазақстан Республикасының Үкіметі әзірлеген негізгі бағыттары негізінде және оларды орындау үшін Қазақстан Республикасының заңнамасына сәйкес мемлекеттік жастар саясатын қалыптастырады және іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік жастар саясаты мәселелері бойынша жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жастар ұйымдарымен мемлекеттік жастар саясаты мәселелері бойынша өзара іс-қимылды және ынтымақтастықты жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік жастар саясаты мәселелері бойынша мемлекеттік әлеуметтік тапсырысты қалыптастыруды, оның іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік жастар саясаты мәселелері бойынша түсіндіру жұмысын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) алып тасталды – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алып тасталды – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "Қазақстан жастары" ұлттық баяндамасын дайындау жөніндегі жұмысты ұйымдастырады және үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) алып тасталды – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) алып тасталды – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) алып тасталды – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-1) алып тасталды – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) "Дарын" мемлекеттік жастар сыйлығын беру тәртібін, оның ақшалай сыйақы мөлшерін және номинацияларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-1) алып тасталды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2) жастар еңбек жасақтарын құру, ұйымдастыру, қамтамасыз ету, сондай-ақ олардың қызметіне мониторинг жүргізу қағидаларын әзірлейді және еңбек жөніндегі уәкілетті мемлекеттік органмен келісу бойынша бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-3) алып тасталды – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жастардың волонтерлік қызметін дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-1) алып тасталды – ҚР 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік жастар саясаты саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-3) жастарды креативті қызметке тарту жөніндегі шараларды, оның ішінде жастардың бастамалары мен жобаларын қолдау арқылы әзірлеуді және іске асыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-бапқа өзгерістер енгізілді - ҚР 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...1511 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7355,51 +7257,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8202,55 +8104,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8576,31 +8478,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>