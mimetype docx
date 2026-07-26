--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="942815b" w14:textId="942815b">
+    <w:p w14:paraId="6016e6f" w14:textId="6016e6f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1682,1014 +1682,948 @@
       25) Ұлттық ұланның қызметі процесінде қалыптасатын, тұрақты сақталатын құжаттардың және өзге де құжаттық материалдардың жиналуын (жинақталуын), сақталуын, есепке алынуын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) мемлекеттiк құпияларды құрайтын мәлiметтердi қорғауды және құпиялылық режимiнiң сақталуын ведомстволық бақылауды қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) киберқауіпсіздік талаптарын сақтауды қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) қару-жарақтың, әскери және арнайы техниканың, арнайы құралдардың және Ұлттық ұлан пайдаланатын өзге де мүліктің пайдаланылуы мен жөнделуін ұйымдастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Ұлттық ұланның көлік құралдарының жол жүрісі қауіпсіздігін қамтамасыз етуге, олардың мемлекеттік тіркелуін және оларға міндетті техникалық қарап-тексеру жүргізілуін жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Ұлттық ұланның әскери бөлімдері мен бөлімшелерін жайластыруды, әскери объектілерін салуды және реконструкциялауды ұйымдастыруға және жүзеге асыруға, Ұлттық ұланның әскери қызметшілерін және олардың отбасы мүшелерін тұрғын алаңмен қамтамасыз етуді жақсарту бойынша шаралар қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де міндеттерді жүзеге асыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ұлттық ұланның өз құзыреті шегінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтардан және лауазымды адамдардан қоғамдық тәртіпті сақтауды, Ұлттық ұланның өкілеттіктерін жүзеге асыруға кедергі келтіретін құқық бұзушылықтарды және әрекеттерді тоқтатуды талап етуге, ал бұл талаптар орындалмаған жағдайда, осы Заңда көзделген мәжбүрлеу шараларын қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қылмыстық немесе өзге де құқық бұзушылықтар жасады деп күдік келтірілген кезде жеке тұлғалардың жеке басын куәландыратын құжаттарын тексеруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анықтау және алдын ала тергеу органдарының өкілдері келгенге дейін қылмыстық құқық бұзушылық іздерінің сақталуын қамтамасыз ету бойынша қажетті шаралар қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қылмыстық немесе әкімшілік құқық бұзушылық жасаған немесе оларды жасауға оқталған адамдарды не олардың жеке басын анықтау мақсатында ұстап алуға және ішкі істер органдарына жеткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сотталғандарды және күзетпен ұсталатын адамдарды айдауылмен алып жүру үшiн қабылдап алу кезінде және оларды iздестiру барысында ұстап алғаннан кейiн олардың жеке басына жете тексеру жүргiзуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Ұлттық ұлан күзететін қылмыстық-атқару жүйесінің мекемелерінде ұсталатын адамдардың мінез-құлқын бақылауды және қадағалауды жүзеге асыруға, оларда ұсталатын адамдардан өздеріне Қазақстан Республикасының заңнамасымен және соттың үкімімен жүктелген міндеттерді орындауын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) әкімшілік немесе қылмыстық заңнаманы қолдануға жататын іс-әрекеттер жасаған адамдарды қылмыстық-атқару жүйесінің Ұлттық ұлан күзететін мекемесіне іргелес аумақта ұстап алуға және оларды ішкі істер органдарына жеткізуге, олардың жеке басын жете тексеруді жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қылмыстық-атқару жүйесінің Ұлттық ұлан күзететін мекемесінің аумағында және оған іргелес, режимдік талаптар белгіленген аумақта жүрген адамдарға, олардың заттарына, көлік құралдарына жете тексеру жүргізуге, сондай-ақ мекемелердің ішкі тәртіптеме қағидаларында көзделмеген, тыйым салынған заттар мен құжаттарды алып қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ерекше жағдайлар режимін енгізу кезінде көлік құралдарының жүрісін уақытша шектеуге немесе оған тыйым салуға, қылмыстық-атқару жүйесінің Ұлттық ұлан күзететін мекемесінің аумағына және оған іргелес аумаққа азаматтарды кіргізбеуге немесе оларға сол жерде қалуды не сол жерден кетуді міндеттеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қоғамдық тәртiпті бұзған әскери қызметшiлердi ұстап алуға және оларды осы елді мекенде әскери полиция органдары болмаған жағдайларда әскери коменданттарға немесе әскери бөлiмдердің командирлерiне тапсыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) көшпелі сот отырыстарына айдауылмен алып жүретін адамдарды және қашып кетіп ұстап алынған сотталғандарды немесе күзетпен ұсталатын адамдарды күзетпен ұстау орындарына және қылмыстық-атқару жүйесінің мекемелеріне уақытша орналастыру үшін тапсыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) күзет іс-шаралары, көпшілік іс-шаралар өткізілетін орындарға шығу (кіру) кезінде жеке тұлғаларға, олардың заттарына, көлік құралдарына және тасымалданатын жүктерге, оның ішінде техникалық құралдарды қолдана отырып, жете тексеру жүргізуге, іс-шаралар өткізілетін орындарға тыйым салынған нәрселері мен заттары бар адамдарды және көлік құралдарын жібермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) карантиндік, санитариялық-эпидемияға қарсы іс-шараларға қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) терроризмге қарсы операцияға және терроризмге қарсы операцияның құқықтық режимін қамтамасыз етуге қатысу кезінде "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында көзделген шаралар мен уақытша шектеулерді қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Ұлттық ұлан күзететін объектілерге және коммуникацияларға, арнайы жүктерге, қоймаларға, әскери базаларға, Ұлттық ұланның әскери басқару органдарына, Ұлттық ұланның құрамалары, әскери бөлімдері (бөлімшелері), жоғары әскери оқу орны, сондай-ақ олардың объектілері тұрақты немесе уақытша орналасқан аумақтарға, техникасы мен өзге де мүлкіне (бұдан әрі – Ұлттық ұлан күзететін объектілер) қол сұққан адамдарды үш сағатқа дейінгі мерзімге ұстап алуға және ішкі істер органдарына тапсырғанға дейін Ұлттық ұланның қызметтік үй-жайларында ұстауға, көрсетілген адамдардың жеке басына жете тексеру, олардың көлік құралдарына және заттарына жете тексеру жүргізуге, көрсетілген адамдардан сақтауға және пайдалануға тыйым салынған құжаттарды және нәрселерді алып қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Ұлттық ұлан күзететін объектілерде белгіленген қағидаларды бұзған көлік құралдарына, жүзу құралдарына (кемелерге) жете тексеру жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Ұлттық ұлан күзететін объектілердің қызметкерлерін және көрсетілген объектілерге келетін азаматтардың жеке басына жете тексеру, сондай-ақ олардың заттары мен көлік құралдарына, оның ішінде техникалық құралдарды қолдана отырып жете тексеру жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жеке тұлғалардың қауiпсiздiгiне нақты қатер төнген кезде не ол жерде қылмыстық немесе әкiмшiлiк құқық бұзушылық жасалды немесе жасалуда, жазатайым оқиға болды деп пайымдауға жеткілікті деректер болған кезде, төтенше жағдайлар кезінде жеке тұлғалардың жеке қауіпсіздігін және қоғамдық қауіпсіздікті қамтамасыз ету үшін тұрғын және өзге де үй-жайларға, аумақтарға және жер учаскелерiне (шет мемлекеттер мен халықаралық ұйымдардың дипломатиялық иммунитетi бар өкiлдiктерiнен басқа) кедергiсiз кiруге, оларды қарап тексеруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) егер жеке тұлғалардың тұрғынжайларда, жергілікті жердің белгілі бір учаскелерінде болуы адам өмірі мен денсаулығына, меншік объектілеріне қатер төндіретін болса, ұйымдардың жұмысын бұзатын болса, көлік құралдары мен жаяу жүргіншілердің жүрісіне кедергі келтіретін болса, сондай-ақ жедел-іздестіру іс-шараларын, тергеу әрекеттері мен көпшілік іс-шараларды жүргізуді қамтамасыз ету жағдайларында олардың сол жерлерге кіруін немесе сонда болуын шектеуге, оған уақытша тыйым салуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) қашып кетіп ұстап алынған сотталғандардың немесе күзетпен ұсталатын адамдардың, қылмыстық құқық бұзушылық жасады деп күдік келтірілген (айып тағылған) адамдардың ізіне түсу үшін, егер қалыптасқан жағдай адамдардың өміріне немесе денсаулығына нақты қатер төндіретін болса, меншік иелеріне материалдық залалды өтей отырып, ұйымдарға тиесілі байланыс құралдарын, көлік құралдарын (шет мемлекеттер мен халықаралық ұйымдардың дипломатиялық иммунитетi бар өкiлдiктерiнің байланыс құралдарынан, көлік құралдарынан басқа) немесе азаматтардың көлік құралдарын олардың келісуімен кедергісіз пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1) Ұлттық ұланға жүктелген міндеттерді орындау мақсатында пилотсыз әуе кемелерін пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) күзетілетін аумаққа құқыққа қарсы тәсілмен кірген немесе ол жерден кетіп қалған адамдардың ізіне түсу, күзетпен ұсталатын адамдарды және қылмыстық құқық бұзушылықтар жасады деп күдік келтірілген (айып тағылған) адамдарды іздестіру, жаппай тәртіпсіздіктердің және қоғамдық тәртіпті топтасып бұзудың және өзге де қоғамға қарсы әрекеттердің жолын кесу кезінде, сондай-ақ әлеуметтік сипаттағы төтенше жағдайлар кезінде жергілікті жердің аудандарын, жекелеген құрылыстарды және объектілерді қоршауды (бөгет қоюды), қажет болған кезде жеке тұлғаларға, олардың заттарына, көлік құралдарына және тасымалданатын жүктерге, оның ішінде техникалық құралдарды қолдана отырып, жете тексеруді жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) төтенше жағдайлар кезінде азаматтардың өмірін, денсаулығын және мүлкін қорғау мақсатында көшелерде және жолдарда көлік құралдары мен жаяу жүргіншілердің жүрісіне уақытша тыйым салуға немесе оны шектеуге, оларды жете тексеруді жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) қаруды, оқ-дәрілерді, есірткі, психотроптық заттар мен прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды алып қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) заңда тиісті ақпаратты алудың өзгеше тәртібі белгіленген жағдайларды қоспағанда, мемлекеттік органдардан және меншiк нысанына қарамастан ұйымдардан Ұлттық ұланның әскери қызметшілерінің пайдалануы үшін қажетті ақпаратты және материалдарды өтеусіз және Қазақстан Республикасының заңдарында белгіленген коммерциялық, банктік және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жария етуге қойылатын талаптарды сақтай отырып алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) коменданттық сағат аяқталғанға дейін оның режимін бұзған азаматтарды, ал өзімен бірге өздерінің жеке басын куәландыратын құжаттары жоқ адамдарды олардың жеке басын анықтағанға дейін, бірақ Қазақстан Республикасының заңдарында белгіленген мерзімнен аспайтын мерзімге ұстап алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      26) алып тасталды – ҚР 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) шет мемлекеттердің мемлекеттік органдарымен және халықаралық ұйымдармен халықаралық ынтымақтастықты жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Ұлттық ұлан қызметінің мәселелері бойынша заңнаманы жетілдіру жөніндегі ұсыныстарды белгіленген тәртіппен енгізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де құқықтарды жүзеге асыруға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұлттық ұланның әскери қызметшiлері қызметтік міндеттерін орындау кезінде адамның және азаматтың құқықтары мен бостандықтарын, сондай-ақ жеке және заңды тұлғалардың заңды мүдделерiн бұзған жағдайда, Ұлттық ұлан бұл құқықтарды қалпына келтiруге, келтірілген залалды өтеуге, кінәлілердің Қазақстан Республикасының заңдарына сәйкес жауаптылыққа тартылуын қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгеріс енгізілді - ҚР 18.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 29.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...877 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7855,51 +7789,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9579,55 +9513,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9953,31 +9887,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>