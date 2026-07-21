--- v1 (2026-03-13)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="979f805" w14:textId="979f805">
+    <w:p w14:paraId="6b47817" w14:textId="6b47817">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -369,54 +369,108 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әуесқой спорт – жеке адамдарға спорттық шеберлiгiн жетiлдiруге және әртүрлі спорт түрiнде жоғары нәтижелерге қол жеткізуге мүмкiндiк беретiн бұқаралық спорт қозғалысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z411" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1) балалар мен жасөспірімдерге арналған спорт секциясы – жаттықтырушы, жаттықтырушы-оқытушы немесе дене шынықтыру және спорт жөніндегі нұсқаушы өткізетін, тұрақты негізде ұйымдастырылатын, балалар мен жасөспірімдердің денсаулығын нығайтуға және спорттық қабілеттерін дамытуға арналған сабақ;</w:t>
+      2-1) балалар-жасөспірімдер спорт мектебі – балалар мен жасөспірімдер спортын дамытуға бағытталған қосымша білімнің білім беру бағдарламаларын іске асыратын ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) балалар-жасөспірімдер спорт мектебіндегі мемлекеттік тапсырыс – мемлекеттік балалар-жасөспірімдер спорт мектептеріндегі мемлекет қаржыландыратын көрсетілетін қызметтер көлемі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) балалар-жасөспірімдер спорт мектебінде жан басына шаққандағы қаржыландыру нормативі – мемлекеттік балалар-жасөспірімдер спорт мектептерінде оқытудың мемлекеттік кепілдендірілген құнын қаржылай қамтамасыз ету нормативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-4) балалар мен жасөспірімдерге арналған спорт секциясы – жаттықтырушы, жаттықтырушы-оқытушы немесе дене шынықтыру және спорт жөніндегі нұсқаушы өткізетін, тұрақты негізде ұйымдастырылатын, балалар мен жасөспірімдердің денсаулығын нығайтуға және спорттық қабілеттерін дамытуға арналған сабақ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z271" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бейімдік дене шынықтыру және спорт – мүгедектігі бар адамдарды оңалтуға және қалыпты әлеуметтік ортаға бейімдеуге, олардың толыққанды өмірді сезінуіне кедергі келтіретін психологиялық тосқауылдарды еңсеруіне, сондай-ақ қоғамның әлеуметтік дамуына өзінің жеке үлес қосуының қажеттігін сезінуіне бағытталған спорттық-сауықтыру сипатындағы шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z272" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -633,50 +687,68 @@
         <w:t>
       11) дене шынықтыру және спорт саласындағы маман – дене шынықтыру және спорт саласындағы қызметті жүзеге асыратын жеке адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z280" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) дене шынықтыру мен спорт саласындағы уәкiлеттi орган – дене шынықтыру мен спорт саласындағы басшылықты және салааралық үйлестiрудi жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) дене шынықтыру мен спорттың цифрлық платформасы – дене шынықтыру және спорт саласындағы әкімшілік және өзге де деректерді жинауға, өңдеуге және талдауға, сондай-ақ басқа да цифрландыру объектілерімен ақпараттық өзара іс-қимылды қамтамасыз етуге арналған цифрландыру объектісі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z281" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) дене шынықтыру-сауықтыру және спорт ғимараттары – жеке адамдардың дене жаттығуларымен, спортпен айналысуына және спорттық іс-шараларды өткізуге арналған, арнайы жабдықталған (соның ішінде спорттық мүкаммалмен) объектiлер (алаңдар, үйлер, ғимараттар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z282" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2260,51 +2332,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2490,54 +2602,72 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дене шынықтыру, спорт және спорттық медицина саласындағы зерттеулер үшін ғылыми базаны дамыту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z453" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) мектеп спортын, студенттік спортты және еңбек ұжымдарында дене шынықтыруды дамыту.</w:t>
+      8) мектеп спортын, студенттік спортты және еңбек ұжымдарында дене шынықтыруды дамыту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) дене шынықтыру мен спортты дамытуға арналған заманауи инновациялық және цифрлық технологияларды ендіру.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z454" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заңның негізгі қағидаттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z455" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2706,84 +2836,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-бап жаңа редакцияда - ҚР 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді – ҚР 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6091,725 +6261,741 @@
         <w:t>
       65-16) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының құрамына кіретін спортшыларға, олардың жаттықтырушыларына ай сайынғы ақшалай қамтылым төлемдерінің мөлшерін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z470" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65-17) спорт резервін және жоғары дәрежелі спортшыларды даярлау жөніндегі оқу-жаттығу процесін жүзеге асыратын республикалық спорт объектілерін, дене шынықтыру-спорт ұйымдарын салуды және реконструкциялауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z436" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-18) осы Заңның 44-2-бабы 1-тармағының 2), 3), 4) және 5) тармақшаларында және 2-тармағының 1), 2) және 3) тармақшаларында көзделген шараларды қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z437" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-19) еңбек жөніндегі уәкілетті органмен бірлесіп, мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын лауазымға тағайындау, лауазымнан босату қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z471" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-20) мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын ротациялауды жүргізу қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z472" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-21) республикалық мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын ротациялауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z473" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-22) білім беру саласындағы уәкілетті органмен келісу бойынша олимпиадалық резервтің республикалық, облыстық, республикалық маңызы бар қалалардың және астананың мамандандырылған мектеп-интернат-колледждеріне және спорттағы дарынды балаларға арналған облыстық, республикалық маңызы бар қалалардың, астананың мектеп-интернаттарына оқуға қабылдау қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z474" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-23) дене шынықтыру және спорт саласындағы нысаналы индикаторлардың тізбесін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z475" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-24) дене шынықтыру және спорт саласындағы нысаналы индикаторлардың көрсеткіштерін жыл сайын жергілікті атқарушы органдардың назарына жеткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z476" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-25) осы Заңның мақсаттары мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес дене шынықтыру және спорт саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-26) мемлекеттік балалар-жасөспірімдер спорт мектептеріндегі жан басына шаққандағы нормативтік қаржыландыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-27) мемлекеттік балалар-жасөспірімдер спорт мектептеріндегі жан басына шаққандағы нормативтік қаржыландыру әдістемесін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-28) мемлекеттік балалар-жасөспірімдер спорт мектептерінде мемлекеттік тапсырысты орналастыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-29) дене шынықтыру мен спорттың цифрлық платформасын қалыптастыру мен жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z353" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 11.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 24.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...584 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бап. Жергілікті атқарушы органдардың, қаладағы аудан, аудандық маңызы бар қала, ауылдық округ, кент және ауыл әкімдерінің құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="144"/>
+    <w:bookmarkStart w:name="z20" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Облыстың, республикалық маңызы бар қаланың, астананың жергiлiктi атқарушы органы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлғалардың спортпен айналысуы үшін, оның ішінде халықтың жүріп-тұруы шектеулі топтарына қолжетімді болуы ескеріле отырып, тұрғылықты жері бойынша және көпшілік демалатын орындарда инфрақұрылым жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7163,50 +7349,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) олимпиадалық резервтің облыстық, республикалық маңызы бар қалалардың, астананың мамандандырылған мектеп-интернат-колледждері мен спорттағы дарынды балаларға арналған облыстық, республикалық маңызы бар қалалардың, астананың мектеп-интернаттарының үлгілік оқу жоспарларын келіседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      15-1) мемлекеттік балалар-жасөспірімдер спорт мектептеріндегі мемлекеттік тапсырысты бекітеді және орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       16) аккредиттелген жергілікті спорт федерацияларының ұсыныстарымен спорт түрлері бойынша облыстар, республикалық маңызы бар қалалар және астана командаларының құрамдарын қалыптастырады және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының, сондай-ақ облыстар, республикалық маңызы бар қалалар және астана командаларының спортшыларын даярлаудың жеке жоспарларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7224,1903 +7428,7657 @@
       16-2) дене шынықтыру және спорт саласындағы уәкілетті орган бекіткен, өңірлер бөлінісіндегі спорттың басым түрлерінің өңірлік тізбесін іске асыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осы Заңға сәйкес Олимпиада, Паралимпиада және Сурдлимпиада ойындарының чемпиондары мен жүлдегерлерін тұрғын үймен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1) осы Заңның 44-2-бабы 2-тармағының 4) тармақшасында көзделген шараларды қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) дене шынықтыру және спорт саласындағы уәкілетті органмен келісу бойынша облыстың, республикалық маңызы бар қаланың, астананың дене шынықтыру және спорт жөніндегі басқару органының бірінші басшысын лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) ресми дене шынықтыру және спорт іс-шараларын медициналық қамтамасыз етуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) дене шынықтыру және спорт іс-шараларын өткізу кезінде қоғамдық тәртіп пен қоғамдық қауіпсіздікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z328" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1) дене шынықтыру-сауықтыру және спорт ғимараттарын пайдалануды үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z259" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-2) спорт мектептеріне, спорт мектебінің бөлімшелеріне "мамандандырылған" деген мәртебе береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z327" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-3) халықаралық және республикалық деңгейдегі жарыстарды өткізуге арналған спорттық ғимараттарды жобалау үшін техникалық өзіндік ерекшеліктер мен техникалық тапсырманы аккредиттелген ұлттық спорт федерацияларымен келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-4) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының құрамына кіретін спортшыларға, олардың жаттықтырушыларына ай сайынғы ақшалай қамтылым төлеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      20-5) алып тасталды - ҚР 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-6) спорттық медицина және оңалту ұйымдарының жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z419" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-7) бюджет қаражаты көлемі шегінде балалар мен жасөспірімдерге арналған спорт секцияларын қаржыландыруға мемлекеттік спорттық тапсырысты бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z420" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-8) мемлекеттік спорттық тапсырыстың көрсетілетін қызметтерін берушілердің меншік нысанына, олардың ведомстволық бағыныстылығына, типтері мен түрлеріне қарамастан, балалар мен жасөспірімдерге арналған спорт секцияларында мемлекеттік спорттық тапсырысты орналастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z421" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-9) электрондық және жалпыға қолжетімді форматтарда мемлекеттік спорттық тапсырысты орналастырудың, оның сапасын бақылаудың және нысаналы игерілуінің барлық кезеңдері мен рәсімдерінің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z438" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-10) дене шынықтыру және спорт саласындағы мемлекеттік мекемелер өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларды белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-11) мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын ротациялауды жүргізу қағидаларына сәйкес тиісті әкімшілік-аумақтық бірлікте мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын ротациялауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-12) тиісті әкімшілік-аумақтық бірлікте дене шынықтыру және спорт саласындағы нысаналы индикаторларға қол жеткізуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z422" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жергілікті мемлекеттік басқару мүдделерінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z21" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ауданның, облыстық маңызы бар қаланың жергiлiктi атқарушы органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалардың спортпен айналысуы үшін, оның ішінде халықтың жүріп-тұруы шектеулі топтарына қолжетімді болуы ескеріле отырып, тұрғылықты жері бойынша және көпшілік демалатын орындарда инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) бұқаралық спортпен айналысуға арналған спорттық жабдықтың қауіпсіз пайдаланылуына мемлекеттік бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттелген жергілікті спорт федерацияларымен бірлесіп, спорт түрлерi бойынша аудандық, облыстық маңызы бар қалалық спорттық жарыстарды өткiзедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын ротациялауды жүргізу қағидаларына сәйкес тиісті әкімшілік-аумақтық бірлікте мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын ротациялауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) спорт түрлерi бойынша аудандық, облыстық маңызы бар қалалық құрама командаларды даярлауды және олардың облыстық спорттық жарыстарға қатысуын қамтамасыз етедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиiстi әкiмшiлiк-аумақтық бiрлiк аумағында бұқаралық спортты және ұлттық спорт түрлерiн дамытуды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тиiстi әкiмшiлiк-аумақтық бiрлiк аумағында аудандық, облыстық маңызы бар қалалық дене шынықтыру-спорт ұйымдарының қызметiн үйлестiредi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) балалар-жасөспірімдердің дене шынықтыру даярлығы, оның ішінде бейімдік дене шынықтыру және спорт клубтарын құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) спортшыларға: 2-разрядты спортшы, 3-разрядты спортшы, жасөспірімдер бойынша 1-разрядты спортшы, жасөспірімдер бойынша 2-разрядты спортшы, жасөспірімдер бойынша 3-разрядты спортшы спорттық разрядтарын береді, спортшыларды осындай спорттық разрядтардан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мынадай: бiлiктiлiгi жоғары деңгейдегi екiншi санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi екiншi санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi екiншi санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi екiншi санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi екiншi санатты әдiскер, бiлiктiлiгi орта деңгейдегi екiншi санатты әдiскер, бiлiктiлiгi жоғары деңгейдегi екiншi санатты нұсқаушы-спортшы, спорт төрешiсi біліктілік санаттарын береді, біліктілік санаттарынан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) спорттық-бұқаралық iс-шаралардың бірыңғай өңірлік күнтiзбесін iске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тиiстi әкiмшiлiк-аумақтық бiрлiк аумағында спорттық iс-шараларды ұйымдастыруды және өткiзудi үйлестiредi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тиiстi әкiмшiлiк-аумақтық бірліктің аумағында дене шынықтыру мен спортты дамыту жөніндегі ақпаратты жинауды, талдауды жүзеге асырады және Қазақстан Республикасының заңнамасында белгіленген нысанда және мерзімдерде облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органына ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) аккредиттелген жергілікті спорт федерацияларының ұсыныстары бойынша спорт түрлері бойынша аудандық, облыстық маңызы бар қалалар командаларының құрамдарын қалыптастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осы Заңға сәйкес Олимпиада, Паралимпиада және Сурдлимпиада ойындарының чемпиондары мен жүлдегерлерін тұрғын үймен қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ресми дене шынықтыру және спорт іс-шараларын медициналық қамтамасыз етуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) дене шынықтыру және спорт іс-шараларын өткізу кезінде қоғамдық тәртіп пен қоғамдық қауіпсіздікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z331" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) облыстың, республикалық маңызы бар қаланың, астананың аумағында спорт ғимараттарын салу мәселелерін үйлестіреді және олардың халыққа қолжетімді болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z329" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-2) спорт ұйымдарына әдістемелік және консультациялық көмек көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z330" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-3) аудандық және қалалық мамандандырылмаған балалар-жасөспірімдер мектептерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-4) халықпен жұмыс істеу үшін дене шынықтыру және спорт жөніндегі нұсқаушылармен қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-5) халық үшін спорт секцияларының жұмысын қамтамасыз ету және спорттық іс-шараларды өткізу мақсатында білім беру ұйымдарының спорт құрылысжайларын сабақтан тыс және кешкі уақытта пайдалану жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-6) бюджет қаражатының көлемдері шегінде балалар мен жасөспірімдерге арналған спорт секцияларын қаржыландыруға мемлекеттік спорттық тапсырысты бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-7) мемлекеттік спорттық тапсырыстың көрсетілетін қызметтерін берушілердің меншік нысанына, ведомстволық бағыныстылығына, типтері мен түрлеріне қарамастан, балалар мен жасөспірімдерге арналған спорт секцияларында мемлекеттік спорттық тапсырысты орналастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-8) мемлекеттік спорттық тапсырысты орналастырудың, оның сапасын бақылаудың және мақсатты игерілуінің барлық кезеңі мен рәсімдерінің электрондық және жалпыға қолжетімді форматтарда орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті мемлекеттік басқару мүдделерінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республикалық маңызы бар қаладағы, астанадағы ауданның әкімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) спортшыларға: 2-разрядты спортшы, 3-разрядты спортшы, жасөспірімдер бойынша 1-разрядты спортшы, жасөспірімдер бойынша 2-разрядты спортшы, жасөспірімдер бойынша 3-разрядты спортшы спорттық разрядтарын береді, спортшыларды осындай спорттық разрядтардан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мынадай: бiлiктiлiгi жоғары деңгейдегi екiншi санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi екiншi санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi екiншi санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi екiншi санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi екiншi санатты әдiскер, бiлiктiлiгi орта деңгейдегi екiншi санатты әдiскер, бiлiктiлiгi жоғары деңгейдегi екiншi санатты нұсқаушы-спортшы, спорт төрешiсi біліктілік санаттарын береді, біліктілік санаттарынан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасымен өз қарауына жатқызылған өзге де мәселелерді шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қаладағы ауданның, аудандық маңызы бар қаланың, ауылдық округтің, кенттің және ауылдың әкiмi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) спорт мекемелерiне қолдау жасайды және олардың материалдық-техникалық қамтамасыз етiлуіне жәрдем көрсетедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиiстi әкiмшiлiк-аумақтық бiрлiк аумағында жеке адамдардың тұрғылықты жерiнде және олардың көпшілік демалатын орындарында дене шынықтыру мен спортты дамыту үшiн жағдайлар жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) тиісті аумақтар шегінде ерікті негізде құрылатын спорт клубтарын құруға және олардың қызметіне жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дене шынықтыру және спорт саласындағы уәкілетті органмен және мүгедектігі бар адамдардың қоғамдық бірлестіктерімен бірлесе отырып, мүгедектігі бар адамдар арасында сауықтыру және спорттық іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасымен өз қарауына жатқызылған өзге де мәселелерді шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 11.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (осы Заң қолданысқа енгізілген күннен бастап бір жыл өткен соң </w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бап. Дене шынықтыру мен спортты насихаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дене шынықтыру мен спорт, денсаулық сақтау және білім беру саласындағы уәкілетті органдар, дене шынықтыру-спорт ұйымдары, бұқаралық ақпарат құралдары халықтың әртүрлі топтарының жас шамасын, кәсіби және әлеуметтік ерекшеліктерін ескере отырып, дене шынықтыру мен спортты насихаттауды жүзеге асырады, дене шынықтыру мен спорттың әлеуметтік маңызын ашуды, ұлтты сауықтырудағы, жеке адамдардың саламатты өмір салтын қалыптастырудағы олардың рөлін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z26" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бұқаралық ақпарат құралдары, жергілікті атқарушы органдар, дене шынықтыру және спорт бағытындағы қоғамдық бірлестіктер дене шынықтыру мен спортты насихаттауды жүргізеді, денсаулықтарын сақтау және нығайту, аурулардың алдын алу, жұмысқа қабілеттілік пен белсенді ұзақ өмір сүрудің жоғары деңгейіне, сондай-ақ ізгілік мұраттары мен спорт құндылықтарына қол жеткізу үшін дене шынықтыру компоненттерін практикалық пайдалануда халықтың білім деңгейін арттырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z16" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. ДЕНЕ ШЫНЫҚТЫРУ МЕН СПОРТ ЖҮЙЕСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бап. Дене шынықтыру мен спорт субъектілері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасындағы дене шынықтыру мен спорт субъектiлерiне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дене шынықтыру-спорт ұйымдары: олимпиадалық даярлау орталықтары, олимпиада резервін даярлау орталықтары, спорт федерациялары, спорт мектептері мен спорт клубтарының барлық түрлері, жаттығу орталықтары, спорттық даярлау орталықтары, спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командаларын даярлауды жүзеге асыратын ұйымдар, облыстардың, республикалық маңызы бар қалалардың және астананың командаларын даярлауды жүзеге асыратын ұйымдар, спорт лигалары, спорт секциялары, әскери-қолданбалы және қызметтік-қолданбалы спорт түрлері бойынша жарыстарды ұйымдастыратын ұйымдар, дене шынықтыру мен спортты дамытуды жүзеге асыратын ведомстволық спорт қоғамдары мен қоғамдық бірлестіктер, дене шынықтыру орталықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дене шынықтыру және спорт саласындағы қызметті жүзеге асыратын білім беру ұйымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дене шынықтыру және спорт саласындағы зерттеулерді жүзеге асыратын ғылыми ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дене шынықтыру және спорт саласындағы уәкілетті орган, жергілікті атқарушы органдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) спорттық медицина ұйымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дене шынықтырумен айналысатын жеке адамдар, спортшылар, ұжымдар (спорт командалары), спорт төрешілері, жаттықтырушылар және дене шынықтыру және спорт саласындағы өзге де мамандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының Ұлттық олимпиада комитеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының Ұлттық паралимпиада комитеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының Ұлттық сурдлимпиада комитеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстанның Арнаулы олимпиадасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) допингке қарсы ұйымдар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дене шынықтыру-спорт ұйымдары халықтың әртүрлі топтары арасында дене шынықтыру мен спортты дамыту бойынша жұмыстарды ұйымдастыруға қатысады, спортшылардың және спорттық жарыстарға және оқу-жаттығу іс-шараларына қатысатын басқа да адамдардың денсаулығын қорғау және нығайту үшін жағдайлар жасайды, спортшыларға, жаттықтырушыларға және дене шынықтыру және спорт саласындағы мамандарға жаттығу жасау үшін қажетті жағдайларды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z31" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының дене шынықтыру-спорт ұйымдары халықаралық спорт ұйымдарына мүше бола алады, егер мұндай құқықтар мен міндеттер Қазақстан Республикасының заңнамасына қайшы келмесе, халықаралық спорт ұйымдарының мүшелері мәртебесіне сәйкес құқықтарға ие бола алады және міндеттер атқара алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z439" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дене шынықтыру-спорт ұйымдары спорттық даярлықтың ұлттық стандарттарына сәйкес спорт резервін және жоғары дәрежелі спортшыларды даярлау бойынша оқу-жаттығу процесін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгеріс енгізілді - ҚР 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...121 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бап. Спорт федерацияларын аккредиттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z477" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық және жергілікті спорт федерациялары аккредиттелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z478" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аккредиттелген тиісті ұлттық спорт федерациясы жоқ бір спорт түрі бойынша бір ұлттық спорт федерациясы Қазақстан Республикасының аумағында аккредиттелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z479" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Олимпиадалық және олимпиадалық емес спорт түрлері бойынша аккредиттелген ұлттық спорт федерациясы Қазақстан Республикасы атынан Халықаралық олимпиада комитеті таныған халықаралық спорт федерациясының мүшесі болып табылуға және (немесе) оны Қазақстан Республикасының Ұлттық олимпиада комитеті тануға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z480" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұлттық спорт түрлері бойынша аккредиттелген ұлттық спорт федерациясы Қазақстан Республикасы атынан тиісті спорт түрі бойынша халықаралық спорт ұйымының мүшесі болып табылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z481" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Паралимпиадалық және паралимпиадалық емес спорт түрлері бойынша аккредиттелген ұлттық спорт федерациясы Қазақстан Республикасы атынан Халықаралық паралимпиада комитеті таныған халықаралық спорт федерациясының мүшесі болып табылуға және (немесе) оны Қазақстан Республикасының Ұлттық паралимпиада комитеті тануға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z482" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сурдлимпиадалық спорт түрлері бойынша аккредиттелген ұлттық спорт федерациясы Қазақстан Республикасы атынан Саңыраулардың халықаралық спорт комитеті таныған халықаралық спорт ұйымының мүшесі болып табылуға және (немесе) оны Қазақстан Республикасының Ұлттық сурдлимпиада комитеті тануға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z483" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Спорт федерациясы облыстардың, республикалық маңызы бар қалалардың және астананың жартысынан астамының аумағында спорт түрін (түрлерін) дамытқан жағдайда федерация "ұлттық" деген мәртебемен аккредиттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z484" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Дене шынықтыру және спорт саласындағы уәкілетті органда аккредитация алған күннен бастап спорт түрі бойынша спорт федерациясына "ұлттық" деген мәртебе беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z485" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аккредиттелген жергілікті спорт федерациясы спорт түрі (түрлері) бойынша аккредиттелген ұлттық спорт федерациясының мүшесі болып табылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z486" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жергілікті атқарушы органда аккредитация алған күннен бастап спорт түрі бойынша спорт федерациясына "жергілікті" деген мәртебе беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      20-5) алып тасталды - ҚР 15.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-бап жаңа редакцияда - ҚР 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Заңымен;</w:t>
+        <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...819 lines deleted...]
-      4) Қазақстан Республикасының заңнамасымен өз қарауына жатқызылған өзге де мәселелерді шешеді.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бап. Аккредиттелген спорт федерацияларының құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аккредиттелген ұлттық спорт федерациялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті спорт түрі (түрлері) бойынша спорттық іс-шараларды ұйымдастыруға және өткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) спорт түрі (түрлері) бойынша спортшыларды даярлау жүйесін жетілдіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құзыреті шегінде спортшылардың бір дене шынықтыру-спорт ұйымынан басқасына ауысуын ұйымдастыруға қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиісті халықаралық жарыстарды өткізетін халықаралық спорт ұйымдарының нормаларына сәйкес спорт түрлері бойынша Қазақстан Республикасының ұлттық командалары немесе Қазақстан Республикасының командалары үшін өнер көрсетуге құқығы жоқ спортшылардың тиісті спорт түрлері бойынша халықаралық спорттық жарыстарға қатысуына шектеулер белгілеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының немесе Қазақстан Республикасы командаларының нышандарын пайдалануға барлық құқықтарды иеленуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) спорт салаларын спорт түрлерінің тізіліміне қосу туралы ұсыныстар енгізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында тыйым салынбаған әртүрлі көздерден тиісті спорт түрлерін дамыту үшін ұсынылған қаржылық және өзге де қолдауды қабылдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасына сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аккредиттелген ұлттық спорт федерациялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) спорт түрлерін дамытуға және кеңінен таратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) халықаралық спорт ұйымдарының (болған кезде) талаптарына сәйкес дене шынықтыру және спорт саласындағы уәкілетті органмен келісу бойынша спорт түрлері бойынша қағидаларды әзірлеуге және бекітуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) спорт түрлері бойынша кешенді нысаналы бағдарламаларды әзірлеуге және дене шынықтыру және спорт саласындағы уәкілетті органға бекітуге ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аккредиттелген ұлттық спорт федерациялары өткізетін спорттық жарыстар туралы ережелерді (регламенттерді) әзірлеуге және бекітуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының  халықаралық спорттық жарыстарға даярлығын және оларға қатысуын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      6) алып тасталды - ҚР 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дене шынықтыру және спорт саласындағы уәкілетті органға тиісті спорт түрлерін дамыту жөнінде ақпарат беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) спорттағы кемсітушілік пен зорлық-зомбылықтың кез келген нысандарының көріністеріне қарсы іс-қимыл жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) діни экстремизм мен терроризмнің профилактикасы жөнінде шаралар қабылдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) спорттық-бұқаралық іс-шаралардың бірыңғай республикалық күнтізбесін әзірлеуге және іске асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) дене шынықтыру және спорт саласындағы уәкілетті органға бірыңғай спорттық сыныптамаға енгізу мақсатында спорттың тиісті түрлерiне қойылатын талаптар мен нормаларды және жаттықтырушыларды аттестаттау бойынша біліктілік талаптарын белгіленген тәртіппен ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) спорт түрлері бойынша спорт төрешілерін даярлауды жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жаттықтырушыларды қайта даярлауды, жаттықтырушыларды, спорт төрешілерін және дене шынықтыру мен спорт саласындағы мамандарды аттестаттауды жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) егер осы Заңда өзгеше көзделмесе, спорттық атақтар мен біліктілік санаттарынан айыру үшін құжаттарды дене шынықтыру және спорт саласындағы уәкілетті органға ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) егер осы Заңда өзгеше көзделмесе, спорттық разрядтар мен біліктілік санаттарынан айыру үшін құжаттарды жергілікті атқарушы органдарға ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) спорттық атақтар, разрядтар мен біліктілік санаттарын беру үшін дене шынықтыру және спорт саласындағы уәкілетті органға немесе жергілікті атқарушы органға ұсынылатын құжаттарды келісуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) спортшыларды тіркеуді жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) спортшылардың, аттестатталған спорт төрешілерінің, жаттықтырушылардың тізілімін жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының допингке қарсы қағидаларында белгіленген талаптарға сәйкес допингті пайдалануға қарсы іс-қимыл жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Қазақстан Республикасының және тиісті спорт түрлері бойынша халықаралық спорт федерацияларының допингке қарсы қағидаларын қазақ және орыс тілдерінде бұқаралық ақпарат құралдарында жариялауға немесе өздерінің интернет-ресурстарында орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жарыс кезеңінде де, жарыстан тыс кезеңде де тестілеу өткізу мақсатында спортшылардың тізімін қалыптастыру үшін ұлттық допингке қарсы ұйымға қажетті ақпаратты Қазақстан Республикасының допингке қарсы қағидаларына сәйкес беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) спортшыларды Қазақстан Республикасының допингке қарсы қағидаларына сәйкес оларды жарыс кезеңінде де, сондай-ақ жарыстан тыс кезеңде де тестілеуге жататын спортшылардың тізіміне енгізілгені туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) допингке қарсы қағидаларға сәйкес спортшыларды тестілеуден өткізуге жәрдемдесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) тиісті допингке қарсы ұйымның және (немесе) халықаралық спорт федерациясының шешімі негізінде және оны орындау үшін спорт түрлерінің қағидаларын бұзғаны үшін және (немесе) спорттық жарыстар ережесін (регламентін) бұзғаны үшін және (немесе) спорттық әдепті бұзғаны үшін және (немесе) халықаралық спорт ұйымдары және (немесе) аккредиттелген ұлттық спорт федерациялары бекіткен нормаларды бұзғаны үшін спортшыларды, жаттықтырушыларды, жаттықтырушы-оқытушыларды, спорттық медицина жөніндегі мамандарды, спорт төрешілерін, дене шынықтыру және спорт саласындағы мамандарды, спорттық жарысқа қатысатын жануарларды дисквалификациялауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) дисквалификациялау туралы дене шынықтыру және спорт саласындағы уәкілетті органға, ұлттық допингке қарсы ұйымға, тиісті спорт түрі бойынша халықаралық спорт федерациясына ақпарат беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) әдістемелік жұмыс нәтижелерінің негізінде дене шынықтыру және спорт саласындағы уәкілетті органға спорт түрін дамыту жөнінде ұсынымдар беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) егер осы шарттар халықаралық спорт федерацияларының талаптарында көзделсе, кәсіпқой спортты дамыту жөніндегі міндеттерді орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1) спорт түрлері бойынша спортшылардың әрбір жас тобы үшін оқу-жаттығу процесінің әдістемелік құралдарын дене шынықтыру және спорт саласындағы уәкілетті органмен келісу бойынша әзірлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Республикасының заңнамасына және өз жарғыларына сәйкес өзге де міндеттерді орындауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аккредиттелген жергілікті спорт федерациялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті спорт түрі (түрлері) бойынша облыс, республикалық маңызы бар қала, астана деңгейінде спорттық іс-шараларды ұйымдастыруға және өткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құзыреті шегінде спортшылардың бір дене шынықтыру-спорт ұйымынан басқасына ауысуын ұйымдастыруға қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) облыстың, республикалық маңызы бар қаланың, астананың тиісті жергілікті атқарушы органына спорт түрінің (түрлерінің) дамуы туралы ақпарат жіберуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында тыйым салынбаған әртүрлі көздерден тиісті спорт түрлерін дамыту үшін ұсынылған қаржылық және өзге де қолдауды қабылдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының заңнамасына сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аккредиттелген жергілікті спорт федерациялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) спорт түрін дамытуға және кеңінен таратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) спортшыларды тиісті спорт түрі (түрлері) бойынша даярлау жоспарларын әзірлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аккредиттелген жергілікті спорт федерациясы өткізетін спорттық жарыстар туралы ережелерді (регламенттерді) әзірлеуге және оларды жергілікті атқарушы органның бекітуіне ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) спортшылардың спорттық жарыстарға даярлығын және оларға қатысуын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дене шынықтыру және спорт саласындағы уәкілетті органға тиісті спорт түрлерін дамыту жөнінде ақпарат ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) спорттағы кемсітушілік пен зорлық-зомбылықтың кез келген нысандарының көріністеріне қарсы іс-қимыл жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) діни экстремизм мен терроризмнің профилактикасы жөнінде шаралар қабылдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) спорттық-бұқаралық іс-шаралардың бірыңғай республикалық күнтізбесін әзірлеуге және іске асыруға қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының допингке қарсы қағидаларында белгіленген талаптарға сәйкес допингті пайдалануға қарсы іс-қимыл жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының және тиісті спорт түрлері бойынша халықаралық спорт федерацияларының допингке қарсы қағидаларын қазақ және орыс тілдерінде бұқаралық ақпарат құралдарында жариялауға немесе өздерінің интернет-ресурстарында орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жарыс кезеңінде де, жарыстан тыс кезеңде де тестілеу өткізу мақсатында спортшылардың тізімін қалыптастыру үшін ұлттық допингке қарсы ұйымға қажетті ақпаратты Қазақстан Республикасының допингке қарсы қағидаларына сәйкес беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) спортшыларды Қазақстан Республикасының допингке қарсы қағидаларына сәйкес оларды жарыс кезеңінде де, жарыстан тыс кезеңде де тестілеуге жататын спортшылардың тізіміне енгізілгені туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) допинг-бақылау жүргізу тәртібіне сәйкес тестілеу өткізуге жәрдемдесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тиісті допингке қарсы ұйымның және (немесе) халықаралық спорт федерациясының шешімі негізінде және оны орындау үшін спорт түрлерінің қағидаларын бұзғаны үшін және (немесе) спорттық жарыстар ережесін (регламентін) бұзғаны үшін және (немесе) спорттық әдепті бұзғаны үшін және (немесе) халықаралық спорт ұйымдары және (немесе) аккредиттелген ұлттық спорт федерациялары бекіткен нормаларды бұзғаны үшін спортшыларды, жаттықтырушыларды, жаттықтырушы-оқытушыларды, спорттық медицина жөніндегі мамандарды, спорт төрешілерін, дене шынықтыру және спорт саласындағы мамандарды, спорттық жарысқа қатысатын жануарларды дисквалификациялауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) дисквалификациялау туралы дене шынықтыру және спорт саласындағы уәкілетті органға, ұлттық допингке қарсы ұйымға, тиісті спорт түрі бойынша халықаралық спорт федерациясына ақпарат беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әдістемелік жұмыс нәтижелерінің негізінде облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органына спорт түрлерін дамыту жөнінде ұсынымдар беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) егер осы Заңда өзгеше көзделмесе, спорттық разрядтар мен біліктілік санаттарынан айыру үшін құжаттарды жергілікті атқарушы органдарға ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) спорттық разрядтар мен біліктілік санаттарын беру үшін жергілікті атқарушы органдарға ұсынылатын құжаттарды келісуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасына және өз жарғыларына сәйкес өзге де міндеттерді орындауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгеріс енгізілді - ҚР 13.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бап. Ұлттық олимпиадалық қозғалыс. Қазақстан Республикасының Ұлттық олимпиада комитетi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық олимпиадалық қозғалыс мақсаты олимпиадалық қозғалыс қағидаттарын насихаттау және енгізу, дене шынықтыру мен спортты дамытуға жәрдемдесу, халықаралық спорттық ынтымақтастықты нығайту, Олимпиада ойындарына және Халықаралық олимпиада комитетінің аясында өткізілетін басқа да халықаралық спорттық іс-шараларға қатысу болып табылатын халықаралық олимпиадалық қозғалыстың құрамдас бөлігі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z44" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ұлттық олимпиадалық қозғалысты қызметін Қазақстан Республикасының қоғамдық бiрлестiктер туралы заңнамасына, Халықаралық олимпиада комитетінің Олимпиадалық хартиясына сәйкес және Халықаралық олимпиада комитетінің тануы негізінде, сондай-ақ өзінің жарғысына сәйкес жүзеге асыратын қоғамдық бірлестік болып табылатын Қазақстан Республикасының Ұлттық олимпиада комитетi басқарады. Мемлекет ұлттық олимпиадалық қозғалысты таниды және Қазақстан Республикасының Ұлттық олимпиада комитетіне өзінің жарғылық мақсаттарын іске асыруына жан-жақты жәрдем көрсете отырып, қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z45" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының Ұлттық олимпиада комитетi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекетте олимпиадалық қозғалыс қағидаттарын насихаттайды, жоғары жетістіктер спорты мен бұқаралық спортты дамытуға ықпал етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Олимпиада ойындарында және Халықаралық олимпиада комитетінің аясында өткізілетін басқа да халықаралық спорттық іс-шараларда Халықаралық олимпиада комитетінің Олимпиадалық хартиясына сәйкес Қазақстан Республикасын білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Халықаралық олимпиада комитетінде Қазақстан Республикасын білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дене шынықтыру және спорт саласындағы уәкiлеттi органмен өзара iс-қимыл жасау кезiнде жоғары жетістіктер спорты мен бұқаралық спортты дамытудың бiрыңғай саясатын жүргiзедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Олимпиада ойындарына және Халықаралық олимпиада комитеті аясында өткiзілетiн басқа да халықаралық спорттық іс-шараларға қатысу үшiн Қазақстан Республикасының спортшыларын қажетті даярлық деңгейін қамтамасыз етуге бағытталған шараларды әзірлеу мен жүзеге асыруға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дене шынықтыру және спорт саласындағы уәкілетті органмен және облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органымен келісу бойынша Халықаралық олимпиада комитетіне Қазақстан Республикасының Олимпиада ойындарын өткізуге кандидат қаласы туралы өтінім беруге құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алып тасталды - ҚР 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының Ұлттық олимпиада комитетi Халықаралық олимпиада комитетінің Олимпиадалық хартиясына сәйкес Халықаралық олимпиада комитетіне тиесілі олимпиадалық рәмізді, девизді, туды және гимнді, "Олимпиадалық ойындар", "Олимпиада ойындары" деген атауларды Қазақстан Республикасының аумағында пайдалану құқықтарын қорғау жөнiндегi шараларды жүзеге асырады. Қазақстан Республикасының Ұлттық олимпиада комитетi Қазақстан Республикасы Ұлттық олимпиада комитетiнің олимпиадалық эмблемасына, девизіне, туына және өзге де ұлттық олимпиадалық нышанға айрықша құқықтарды иеленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z47" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының Олимпиада ойындарында және Халықаралық олимпиада комитетінiң қамқорлығы аясында өткiзiлетiн басқа да халықаралық спорттық іс-шараларға қатысуы Қазақстан Республикасының Мемлекеттiк Туы астында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z48" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Ұлттық олимпиада комитетiнің жоғары жетістіктер спорты мен бұқаралық спортты дамыту, сондай-ақ Қазақстан Республикасы спортшыларының Олимпиада ойындарына және Халықаралық олимпиада комитетінің аясында өткiзілетiн басқа да халықаралық спорттық іс-шараларға қатысуы үшін қажетті даярлық деңгейін қамтамасыз ету жөніндегі өз өкілеттіктерін іске асыруы дене шынықтыру және спорт саласындағы уәкілетті органмен және аккредиттелген ұлттық спорт федерацияларымен өзара іс-қимыл жасау арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z49" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасының Ұлттық олимпиада комитетi өзінің алдында тұрған жарғылық міндеттерін орындауды өзінің қаржыландыру көздері, қайырымдылық көмек, жеке және заңды тұлғалардың ерікті қайырмалдықтары есебінен іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z355" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасының Ұлттық олимпиада комитеті Қазақстан Республикасының бюджет заңнамасына сәйкес мемлекеттік тапсырмалар алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 16.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2018 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 273-VI</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 13.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-1-бап. Ұлттық паралимпиадалық қозғалыс. Қазақстан Республикасының Ұлттық паралимпиада комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық паралимпиадалық қозғалыс өзінің мақсаттары паралимпиадалық қозғалыс қағидаттарын насихаттау және енгізу, паралимпиадалық спорт түрлері бойынша мүгедектігі бар спортшылар арасында дене шынықтыру мен спортты дамытуға жәрдемдесу, халықаралық спорттық ынтымақтастықты нығайту, Паралимпиадалық ойындарға және Халықаралық паралимпиада комитетінің аясында өткізілетін басқа да халықаралық спорттық іс-шараларға қатысу болып табылатын халықаралық паралимпиадалық қозғалыстың құрамдас бөлігі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ұлттық паралимпиадалық қозғалысты Қазақстан Республикасының Ұлттық паралимпиада комитеті басқарады, ол қызметін Қазақстан Республикасының қоғамдық бірлестіктер туралы заңнамасына, Халықаралық паралимпиада комитетінің Қағидалар жиынтығына сәйкес және Халықаралық паралимпиада комитетінің тануы негізінде, сондай-ақ өзінің жарғысына сәйкес жүзеге асыратын қоғамдық бірлестік болып табылады. Мемлекет ұлттық паралимпиадалық қозғалысты таниды және Қазақстан Республикасының Ұлттық паралимпиада комитетіне оның жарғылық мақсаттарын іске асыруына жан-жақты жәрдемдесе отырып, қолдау көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының Ұлттық паралимпиада комитеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекетте паралимпиадалық қозғалыс қағидаттарын насихаттайды, паралимпиадалық жоғары жетістіктер спорты түрлері мен бұқаралық спортты дамытуға ықпал етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Паралимпиадалық ойындарда және Халықаралық паралимпиада комитетінің аясында өткізілетін басқа да халықаралық спорттық іс-шараларда Халықаралық паралимпиада комитетінің Қағидалар жиынтығына сәйкес Қазақстан Республикасынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Халықаралық паралимпиада комитетінде Қазақстан Республикасынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дене шынықтыру және спорт саласындағы уәкілетті органмен өзара іс-қимыл жасау кезінде паралимпиадалық жоғары жетістіктер спорты түрлері мен бұқаралық спортты дамытудың бірыңғай саясатын жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Паралимпиадалық ойындарға және Халықаралық паралимпиада комитетінің аясында өткізілетін басқа да халықаралық спорттық іс-шараларға қатысу үшін Қазақстан Республикасының мүгедектігі бар спортшыларының қажетті даярлық деңгейін қамтамасыз етуге бағытталған шараларды әзірлеуге және жүзеге асыруға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дене шынықтыру және спорт саласындағы уәкілетті органмен және облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органымен келісу бойынша Халықаралық паралимпиада комитетіне Қазақстан Республикасының Паралимпиадалық ойындарды өткізуге кандидат қаласы туралы өтінім беруге құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алып тасталды - ҚР 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының Ұлттық паралимпиада комитеті Халықаралық паралимпиада комитетінің Қағидалар жиынтығына сәйкес Халықаралық паралимпиада комитетіне тиесілі паралимпиадалық рәмізді, девизді, туды және гимнді, "Паралимпиадалық ойындар", "Паралимпиада ойындары" деген атауларды Қазақстан Республикасының аумағында пайдалану құқықтарын қорғау жөніндегі шараларды жүзеге асырады. Қазақстан Республикасының Ұлттық паралимпиада комитеті Қазақстан Республикасының Ұлттық паралимпиада комитетінің паралимпиадалық эмблемасына, девизге, туға және өзге де ұлттық паралимпиадалық нышанға айрықша құқықтарды иеленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының Паралимпиадалық ойындарда және Халықаралық паралимпиада комитетінiң қамқорлығы аясында өткiзiлетiн басқа да халықаралық спорттық іс-шараларға қатысуы Қазақстан Республикасының Мемлекеттiк Туы көтеріліп жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Ұлттық паралимпиада комитетінің паралимпиадалық жоғары жетістіктер спорты түрлері мен бұқаралық спортты дамыту, сондай-ақ Паралимпиадалық ойындарға және Халықаралық паралимпиада комитетінің аясында өткізілетін басқа да халықаралық спорттық іс-шараларға қатысу үшін Қазақстан Республикасының мүгедектігі бар спортшыларының қажетті даярлық деңгейін қамтамасыз ету жөніндегі өз өкілеттіктерін іске асыруы дене шынықтыру және спорт саласындағы уәкілетті органмен және аккредиттелген ұлттық спорт федерацияларымен өзара іс-қимыл жасау арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасының Ұлттық паралимпиада комитеті өзінің алдында тұрған жарғылық міндеттерін орындауды меншікті қаржыландыру көздері, қайырымдылық көмек, жеке және заңды тұлғалардың ерікті қайырмалдықтары есебінен іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасының Ұлттық паралимпиада комитеті Қазақстан Республикасының бюджет заңнамасына сәйкес мемлекеттік тапсырмалар алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 13-1-баппен толықтырылды - ҚР 11.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 13.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-2-бап. Ұлттық сурдлимпиадалық қозғалыс. Қазақстан Республикасының Ұлттық сурдлимпиада комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z378" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық сурдлимпиадалық қозғалыс мақсаты сурдлимпиадалық қозғалыс қағидаттарын насихаттау және енгізу, сурдлимпиадалық спорт түрлері бойынша Республикасының мүгедектігі бар спортшылар арасында дене шынықтыру мен спортты дамытуға жәрдемдесу, халықаралық спорттық ынтымақтастықты нығайту, Сурдлимпиадалық ойындарға және Саңыраулардың халықаралық спорт комитетінің аясында өткізілетін басқа да халықаралық спорттық іс-шараларға қатысу болып табылатын халықаралық сурдлимпиадалық қозғалыстың құрамдас бөлігі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z379" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ұлттық сурдлимпиадалық қозғалысты Қазақстан Республикасының Ұлттық сурдлимпиада комитеті басқарады, ол қызметін Қазақстан Республикасының қоғамдық бірлестіктер туралы заңнамасына, Саңыраулардың халықаралық спорт комитетінің жарғысына сәйкес, сондай-ақ өз жарғысына сәйкес жүзеге асыратын қоғамдық бірлестік болып табылады. Мемлекет ұлттық сурдлимпиадалық қозғалысты құптайды және Қазақстан Республикасының Ұлттық сурдлимпиада комитетіне оның жарғылық мақсаттарын іске асыруына жан-жақты жәрдем көрсете отырып, қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z380" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының Ұлттық сурдлимпиада комитеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекетте сурдлимпиадалық қозғалыс қағидаттарын насихаттайды, сурдлимпиадалық жоғары жетістіктер спорты түрлері мен бұқаралық спортты дамытуға ықпал етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Сурдлимпиадалық ойындарда және Саңыраулардың халықаралық спорт комитетінің аясында өткізілетін басқа да халықаралық спорттық іс-шараларда Саңыраулардың халықаралық спорт комитетінің жарғысына сәйкес Қазақстан Республикасынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Саңыраулардың халықаралық спорт комитетінде Қазақстан Республикасынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дене шынықтыру және спорт саласындағы уәкілетті органмен өзара іс-қимыл жасау кезінде сурдлимпиадалық жоғары жетістіктер спорты түрлері мен бұқаралық спортты дамытудың бірыңғай саясатын жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Сурдлимпиадалық ойындарға және Саңыраулардың халықаралық спорт комитеті аясында өткiзілетiн басқа да халықаралық спорттық іс-шараларға қатысу үшiн Қазақстан мүгедектігі бар спортшыларының қажетті даярлық деңгейін қамтамасыз етуге бағытталған шараларды әзірлеуге және жүзеге асыруға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дене шынықтыру және спорт саласындағы уәкілетті органмен және облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органымен келісу бойынша Саңыраулардың халықаралық спорт комитетіне Қазақстан Республикасының Сурдлимпиадалық ойындарды өткізуге кандидат қаласы туралы өтінім беруге құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алып тасталды - ҚР 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z381" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының Ұлттық сурдлимпиада комитеті Саңыраулардың халықаралық спорт комитетінің жарғысына сәйкес Саңыраулардың халықаралық спорт комитетіне тиесілі сурдлимпиадалық рәмізді, девизді, туды және гимнді, "Сурдлимпиадалық ойындар" атауын Қазақстан Республикасының аумағында пайдалану құқықтарын қорғау жөніндегі шараларды жүзеге асырады. Қазақстан Республикасының Ұлттық сурдлимпиада комитеті Қазақстан Республикасы Ұлттық сурдлимпиада комитетінің сурдлимпиадалық эмблемасына, девизге, туға және өзге де ұлттық сурдлимпиадалық нышанға айрықша құқықтарды иеленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z382" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының Сурдлимпиадалық ойындарға және Саңыраулардың халықаралық спорт комитетінiң қамқорлығы аясында өткiзiлетiн басқа да халықаралық спорттық іс-шараларға қатысуы Қазақстан Республикасының Мемлекеттiк Туы көтеріліп жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z383" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Ұлттық сурдлимпиада комитетінің сурдлимпиадалық жоғары жетістіктер спорты түрлері мен бұқаралық спортты дамыту, сондай-ақ Сурдлимпиадалық ойындарға және Саңыраулардың халықаралық спорт комитетінің аясында өткiзілетiн басқа да халықаралық спорттық іс-шараларға қатысу үшін Қазақстан мүгедектігі бар спортшыларының қажетті даярлық деңгейін қамтамасыз ету жөніндегі өз өкілеттіктерін іске асыруы дене шынықтыру және спорт саласындағы уәкілетті органмен және аккредиттелген ұлттық спорт федерацияларымен өзара іс-қимыл жасау арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z384" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасының Ұлттық сурдлимпиада комитеті өзінің алдында тұрған жарғылық міндеттерді орындауды қаржыландырудың меншікті көздері, қайырымдылық көмек, жеке және заңды тұлғалардың ерікті қайырмалдықтары есебінен іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 13-2-баппен толықтырылды - 13.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бап. Арнайы олимпиадалық қозғалыс, арнайы олимпиадалық спорт түрлері бойынша қоғамдық бірлестіктер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Арнаулы олимпиадалық қозғалыс өзінің мақсаттары мүгедектігі бар адамдардың дене шынықтыруы мен спортын дамытуға жәрдемдесу, көрсетілген салада халықаралық ынтымақтастықты нығайту, Халықаралық арнаулы олимпиадалық ойындарға қатысу болып табылатын халықаралық арнаулы олимпиадалық қозғалыстың бір бөлігі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z385" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қызметін Қазақстан Республикасының қоғамдық бірлестіктер туралы заңнамасына, тиісті халықаралық спорт ұйымдарының жарғыларына сәйкес және халықаралық спорт ұйымдарының құптауы негізінде, сондай-ақ өз жарғысына сәйкес жүзеге асыратын арнайы олимпиадалық спорт түрлері бойынша қоғамдық бірлестік арнайы олимпиадалық қозғалысты басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z386" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Арнайы олимпиадалық спорт түрлері бойынша қоғамдық бірлестік Арнайы олимпиадалық ойындарда, Халықаралық арнайы олимпиада комитетінің аясында өткізілетін басқа да халықаралық спорттық іс-шараларда спорт түрлері бойынша Қазақстан Республикасының ұлттық командаларынан  өкілдік етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z387" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Арнайы олимпиадалық спорт түрлері бойынша қоғамдық бірлестік өзінің алдында тұрған жарғылық міндеттерді орындауды қаржыландырудың меншікті көздері, қайырымдылық көмек, жеке және заңды тұлғалардың ерікті қайырмалдықтары, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен бөлінетін бюджет қаражаты есебінен іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бап жаңа редакцияда - ҚР 13.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 30.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап. Білім беру ұйымдарындағы дене тәрбиесi және спорт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Білім беру ұйымдарындағы дене тәрбиесі мемлекеттік жалпыға міндетті білім беру стандарттарына және үлгілік оқу жоспарларына сәйкес оқу уақытында және оқудан тыс уақытта жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z57" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дене тәрбиесі мектепке дейінгі ұйымдарда, орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында, сондай-ақ жоғары білім беру бағдарламаларын іске асыратын жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында бірінші және екінші оқу жылдарында білім алушылар үшін аптасына кемінде үш сағат көлемінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денсаулығы уақытша әлсіреген білім алушылар мен тәрбиеленушілер арнайы медициналық топтар мен емдiк дене шынықтыру топтарында айналысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар (тәндік немесе психикалық денсаулық жағдайында тұрақты ауытқулары бар) білім алушылар мен тәрбиеленушілер бейімдік дене шынықтыру және спорт әдістері мен құралдарын пайдалана отырып, бейімдік дене шынықтыру және спорт топтарында немесе жалпы топта айналысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру саласындағы уәкілетті органмен келісу бойынша осы тармақтың бірінші бөлігінде көрсетілген білім беру ұйымдарындағы дене тәрбиесі сабақтарында дене шынықтыру және спорт саласындағы уәкілетті орган бекіткен тізбеге сәйкес ұлттық спорт түрлері бойынша міндетті компонентті қолдану көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігерлік-консультативтік комиссияның анықтамасы бар білім алушылар дене тәрбиесі сабақтарынан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спорттағы дарынды балаларға арналған мамандандырылған мектеп-интернаттардың, олимпиадалық резервтің мамандандырылған мектеп-интернат-колледждерінің және спорт саласындағы техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының білім алушылары мен тәрбиеленушілері дене тәрбиесі сабақтарынан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z440" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Спорттағы дарынды балаларға арналған мектеп-интернаттарда, олимпиадалық резервтің мамандандырылған мектеп-интернат-колледждерінде және спорт саласындағы техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында дене тәрбиесі сабақтары оған бөлінген оқу сағаттары шеңберінде таңдалған спорт түрі (түрлері) бойынша оқу-жаттығу процесі нысанында өткізіледі және мемлекеттік үлгідегі білім туралы құжатта дене тәрбиесі пәні ретінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z58" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мектепке дейiнгi білім беру ұйымдары, жалпы бiлiм беретiн мектептер мен басқа да білім беру ұйымдары білім алушылар мен тәрбиеленушілердің дене тәрбиесiмен айналысу мақсатында дене шынықтыру машықтарын қалыптастырады, оларды спортпен айналысуға тартады, дене шынықтыру-сауықтыру және спорттық iс-шаралар өткiзедi және қоғамдық бiрлестiктер мен басқа да заңды тұлғаларға мектеп жасына дейiнгi балалардың, білім алушылар мен тәрбиеленушілердің қатысуымен спорттық iс-шараларды ұйымдастыруға және өткiзуге жәрдемдеседi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z59" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сабақтан тыс уақытта спортпен айналысу үшiн спорт клубтары, секциялар мен мектептен тыс дене шынықтыру-сауықтыру ұйымдары құрылады, олардың қатарына әртүрлі спорт мектептерi, балалар-жасөспiрiмдердің дене шынықтыру даярлығы клубтары, тұрғылықты жерi бойынша балалар мен жеткіншектер клубтары және қызметi мектеп жасына дейiнгi балалардың, білім алушылар мен тәрбиеленушілердің дене тәрбиесi мен спорттық даярлығына бағытталған басқа да заңды тұлғалар кiредi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z60" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дене шынықтыру-спорт ұйымдарында спорт резервін даярлау мақсатында жергілікті атқарушы органдармен келісу бойынша жалпы білім беретін мектептер базасында білім беру саласындағы уәкілетті органмен келісу бойынша дене шынықтыру және спорт саласындағы уәкілетті орган әзірлеген және бекіткен мамандандырылған спорт сыныптарының жұмыс істеу қағидаларына сәйкес тереңдетілген оқу-жаттығу процесі негізінде әртүрлі спорт түрлері бойынша білім алушылар мен тәрбиеленушілердің спорттық даярлығын жүзеге асыратын мамандандырылған спорт сыныптары мен топтары құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z61" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Спорттағы дарынды балаларға арналған мамандандырылған мектеп-интернаттарда, олимпиадалық резервтің мамандандырылған мектеп-интернат-колледждерінде спортшыларды даярлау білім беру саласындағы уәкілетті органмен келісу бойынша дене шынықтыру және спорт саласындағы уәкілетті орган белгілеген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z62" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Білім беретін оқу орындарында спортшыларды даярлау дене шынықтыру және спорт саласындағы уәкілетті орган бекіткен қағидаларға, бағдарламалар мен нормативтерге сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z63" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мектеп жасына дейінгі білім беру ұйымдарында, мектептен тыс дене шынықтыру-сауықтыру ұйымдарында және басқа да білім беру ұйымдарында дене тәрбиесі үшін қажетті жағдайлар жасау жергілікті атқарушы органдарға жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z64" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Білім беру ұйымдарында студенттік және мектеп спортын дамыту мақсатында спорт клубтары, студенттер және оқушылар лигалары, білім алушылар мен тәрбиеленушілер арасында спорт түрлері бойынша федерациялар құрылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z65" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Студенттік және мектеп спорты саласындағы қызметті жүзеге асыратын жеке және заңды тұлғалар студенттік және (немесе) мектеп спорты лигасының мүшелері болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z66" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Студенттер және оқушылар лигаларын қалыптастыру, студенттер және оқушылар лигалары арасында спорттық іс-шараларды ұйымдастыру және өткізу тәртібін дене шынықтыру және спорт саласындағы уәкілетті органмен келісу бойынша білім беру саласындағы уәкілетті орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгеріс енгізілді - ҚР 13.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бап. Қазақстан Республикасының Қарулы Күштерінде, басқа да әскерлері мен әскери құралымдарында, құқық қорғау және арнаулы мемлекеттік органдарында әскери-қолданбалы, қызметтік-қолданбалы және басқа да спорт түрлерін дамыту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Әскери қызметшілер мен Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдары қызметкерлерінің бір немесе бірнеше мемлекеттік органдар қызметінің шеңберінде дамитын қызметтік міндеттерін орындауына байланысты арнайы іс-қимылдары (оның ішінде тәсілдері) әскери-қолданбалы және қызметтік-қолданбалы спорт түрлерінің негізі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z69" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әскери қызметшілер мен Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдары қызметкерлерінің дене шынықтыру даярлығы қоршаған ортаның физикалық факторларының өзгерістері ескеріле отырып, әскери қызметтің, Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдары қызметінің ерекшеліктері мен жауынгерлік және жедел-қызметтік міндеттерді орындауға байланысты әртүрлі жағдайларға әскери қызметшілер мен Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдары қызметкерлері организмінің төзімділігін арттыру мақсатында өткізілетін даярлықтың негізгі нысанасы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z70" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының Қарулы Күштерінде, басқа да әскерлері мен әскери құралымдарында, құқық қорғау және арнаулы мемлекеттік органдарында дене шынықтыру даярлығы Қазақстан Республикасының Қорғаныс министрлігі, Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдары бекітетін дене шынықтыру даярлығы бойынша бағдарламалар негізінде қызметкерлердің қызметтік міндеттерді табысты орындауы мақсатында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z71" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының Қарулы Күштерінде, басқа да әскерлері мен әскери құралымдарында, құқық қорғау және арнаулы мемлекеттік органдарында әскери қызметшiлер мен құқық қорғау және арнаулы мемлекеттік органдардың қызметкерлерін спортпен тұрақты түрде айналысуға тарту мақсатында тиісті әскери-қолданбалы, қызметтік-қолданбалы, техникалық және басқа да спорт түрлерін дамытуды, спортшылар даярлауды жүзеге асыратын, сондай-ақ құрама командаларды жасақтайтын спорт клубтары, дене шынықтыру-спорт ұйымдары құрылуы және жұмыс істеуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z72" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы баптың 4-тармағында көрсетілген ұйымдар оқу-жаттығу процесін жүзеге асырады, барлық санаттағы әскери қызметшiлердің және Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдары қызметкерлерінің спортпен айналысуы үшін жағдайлар жасайды, спортшылардың спорттық жарыстарға, оның ішінде оқу-жаттығу және спорттық іс-шараларды ұйымдастыруды, медициналық қызмет көрсетуді, спортшылардың қарқынды дене шынықтыру жүктемелерінен, аурулары мен жарақаттануынан кейін қалпына келтіру іс-шараларын, олардың тамақтануын, тұруын және жол жүруін қамтамасыз етуді, сондай-ақ спорттық жарақпен, спорттық мүкәммалмен және жабдықпен қамтамасыз етуді, жаттықтырушылар мен дене шынықтыру және спорт саласындағы басқа да мамандардың біліктілігін арттыру жөніндегі іс-шаралар өткізуді көздейтін, Дүниежүзілік армия ойындарына, Достас армиялардың спартакиадасына, әлем чемпионаттарына және Полицейлер мен өрт сөндірушілердің дүниежүзілік ойындарына қатысуына даярлығын жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z73" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әскери-қолданбалы және қызметтік-қолданбалы, техникалық және басқа да спорт түрлерін дамытуға басшылықты жүзеге асыратын Қазақстан Республикасының Қорғаныс министрлігі, Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдары спорттық іс-шараларға қатысу үшін тиісті спорт түрлері бойынша құрама командаларды жасақтайды, әскери қызметшiлер мен Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдары қызметкерлерінің дене шынықтыру даярлығына үнемі тестілеу жүргізіп отырады, республикалық және халықаралық спорттық іс-шараларды ұйымдастырады, өткізеді және қамтамасыз етеді, әскери-қолданбалы, қызметтік-қолданбалы, техникалық және басқа да спорт түрлері бойынша спорттық сыныптаманы әзірлейді және оған уақтылы өзгерістер енгізеді, әскери қызметшілер мен Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдарының қызметкерлері қатарындағы спортшылар мен жаттықтырушыларға спорттық атақтар, спортшыларға спорттық разрядтар, жаттықтырушылар мен спорт төрешілеріне біліктілік санаттарын беру, олардан айыру үшін құжаттарды дене шынықтыру және спорт саласындағы уәкілетті органға, жергілікті атқарушы органдарға ұсынады, Қазақстан Республикасының заңнамасында белгіленген тәртіппен спортшыларға спорттық разрядтар, жаттықтырушылар мен спорт төрешілеріне біліктілік санаттарын және әскери қызметшілерге дәрежелер береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z74" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әскери қызметшiлер мен Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдарының қызметкерлері арасында өткізілетін әскери-қолданбалы және қызметтік-қолданбалы, техникалық және басқа да спорт түрлері бойынша спорттық-бұқаралық іс-шаралардың бірыңғай күнтізбесін Қазақстан Республикасының Қорғаныс министрлігі, Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдары бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгерістер енгізілді - ҚР 11.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.05.2020 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бап. Еңбек ұжымдарындағы дене шынықтыру және спорт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Заңды тұлғалар жұмыскерлердi сауықтыру бойынша дене шынықтыруды дамыту үшін қаражат көздей алады және жеке адамдардың дене шынықтырумен және спортпен айналысу құқықтарын iске асыруына жағдайлар жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z77" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жұмыскерлердiң, олардың отбасы мүшелерiнiң жеке және ұжымдық дене шынықтыру-спорт сабақтарын ұйымдастыру үшiн материалдық база құру, оны пайдалану, қаржыландыру, мамандармен қамтамасыз ету ұжымдық шарттарда және (немесе) заңды тұлғаның басқару органының шешімімен айқындалады және (немесе) оны дара кәсіпкер айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z78" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Еңбек ұжымдарында ерікті негізде және салалық қағидат бойынша спортпен айналысу үшін жеке адамдарды біріктіретін ведомстволық дене шынықтыру-спорт қоғамдары құрылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z79" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қоғамдардың ұйымдастырушылық-құқықтық нысаны және олардың қызмет тәртібі Қазақстан Республикасының заңнамасына сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бап. Халықтың тұрғылықты жерi бойынша және көпшілік демалатын орындардағы дене шынықтыру және спорт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Халықтың тұрғылықты жері бойынша және көпшілік демалатын орындарда дене шынықтыру мен спортты дамыту:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалардың дене шынықтырумен және спортпен айналысуы үшін, оның ішінде халықтың жүріп-тұруы шектеулі топтарына қолжетімді болуы ескеріле отырып, инфрақұрылым жасауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) спорт клубтары мен секцияларының жұмысын ұйымдастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дене шынықтыру-сауықтыру және спорттық iс-шараларды ұйымдастыруды және өткiзуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дене шынықтыру-спорт ұйымдарына көпшілік демалыс орындарында халықтың дене шынықтырумен және спортпен айналысуына арналған қажеттi үй-жайлар бөлуге және спорт ғимараттарын беруге жәрдемдесуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дене шынықтыру-сауықтыру және спорт ғимараттарының тиісті техникалық жай-күйін қамтамасыз етуді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Санаториялық-курорттық ұйымдар, пансионаттар, демалыс үйлерi, туристiк базалар және балаларды сауықтыру лагерьлерi жеке, топтық және отбасылық дене шынықтыру-сауықтыру іс-шараларын өткiзу үшін жағдайлар жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгеріс енгізілді – ҚР 30.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 395-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бап. Бейімдік дене шынықтыру және спорт, мүгедектігі бар   адамдарды физикалық оңалту және әлеуметтік бейімдеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z424" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Бейімдік дене шынықтыру мен спорт әдістерін пайдалана отырып, мүгедектігі бар адамдарды физикалық оңалту және әлеуметтік бейімдеу спорт клубтарында, мүгедектігі бар адамдардың мектептері мен секцияларында, дене шынықтыру-спорт ұйымдарында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z425" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мүгедектігі бар адамдарға арналған дене шынықтыру-спорт ұйымдарындағы оқу-жаттығу процесі, даярлық кезеңдерінің мазмұны паралимпиадалық, сурдлимпиадалық, арнаулы олимпиадалық спорт түрлері бойынша тиісті қоғамдық бірлестіктер әзірлейтін және дене шынықтыру және спорт саласындағы уәкілетті орган бекітетін спорт түрлері бойынша бағдарламалар негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z426" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мүгедектігі бар адамдардың дене шынықтырумен және спортпен шұғылдануын ұйымдастыру, кадрлар даярлау, мүгедектігі бар адамдардың дене шынықтырумен және спортпен шұғылдануын әдістемелік, медициналық қамтамасыз ету және дәрігерлік бақылау білім беру, денсаулық сақтау, халықты әлеуметтік қорғау, дене шынықтыру және спорт органдарына жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z427" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жергілікті атқарушы органдар мүгедектігі бар адамдар арасында спортты дамытуды, арнаулы спорттық мүкәммал беруді қамтамасыз етеді және мүгедектігі бар адамдардың дене шынықтырумен және спортпен шұғылдануы үшін дене шынықтыру-сауықтыру және спорт ғимараттарына қолжетімді болуына жағдай жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектіктің санатына қарай санамаланған көрсетілген қызметтер Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасына сәйкес бюджет қаражаты есебінен және жеңілдікті шарттармен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z428" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары дене шынықтыру-спорт ұйымдарымен бірлесе отырып, спорт клубтарының, мектептерінің, секцияларының ашылуын, сондай-ақ мүгедектігі бар адамдарды республикалық спорттық жарыстарға даярлауды және олардың қатысуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары мүгедектігі бар адамдардың қоғамдық бірлестіктерімен бірлесе отырып, облыс, республикалық маңызы бар қала, астана, аудан, облыстық маңызы бар қала деңгейінде спорттық іс-шаралар өткізуді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z487" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Тірек-қимыл аппараты зақымданған, көру органдары бұзылған, интеллектуалдық дамуы бұзылған бірінші топтағы мүгедектігі бар спортшылар оқу-жаттығу жиындарына, спорттық іс-шараларға және халықаралық спорттық жарыстарға бірінші топтағы мүгедектігі бар спортшыны бірге алып жүретін адаммен бірге барады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тірек-қимыл аппараты зақымданған, көру органдары бұзылған, интеллектуалдық дамуы бұзылған бірінші топтағы мүгедектігі бар спортшыларды оқу-жаттығу жиындарына, спорттық іс-шараларға және халықаралық спорттық жарыстарға жіберу кезінде дене шынықтыру-спорт ұйымдары бірінші топтағы мүгедектігі бар спортшыны бірге алып жүретін адамға Қазақстан Республикасының заңнамасында көзделген шығыстарды өтейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z429" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Дене шынықтыру және спорт саласындағы уәкілетті орган мүгедектігі бар адамдардың қоғамдық бірлестіктерімен бірлесе отырып, республикалық спорттық жарыстар өткізуді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дене шынықтыру және спорт саласындағы уәкілетті орган дене шынықтыру-спорт ұйымдарымен бірлесе отырып, мүгедектігі бар адамдар арасындағы спорт түрлері бойынша Қазақстан Республикасының ұлттық командаларын даярлауды және олардың халықаралық спорттық жарыстарға, оның ішінде Паралимпиадалық, Сурдлимпиадалық ойындарға және Дүниежүзілік арнаулы олимпиадалық ойындарға қатысуын ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда - ҚР 27.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 129-VІІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бап. Түзеу мекемелеріндегі дене шынықтыру және спорт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Түзеу мекемелерінде сотталған адамдардың дене тәрбиесі жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z92" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Түзеу мекемелерінің әкімшілігі дене шынықтырумен және спортпен айналысу үшін жағдайлар қамтамасыз етеді және спорт түрлері жөніндегі қағидаларға сәйкес спорттық іс-шараларды ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z93" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сотталғандар дене шынықтырумен және спортпен айналысу үшін өз қаражаты есебінен спорттық киім, аяқкиім сатып алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z18" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. ҰЛТТЫҚ СПОРТ ТҮРЛЕРІН ДАМЫТУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-бап. Ұлттық спорт түрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық спорт түрлері спорттың ажырамас бір бөлігі болып табылады, оның танылуы осы Заңда белгіленген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z97" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары спорт клубтарын, мектептерін, секцияларын ашу, облыс, республикалық маңызы бар қала, астана деңгейінде спорттық іс-шараларды өткізу, ұлттық спорт түрлері бойынша республикалық, халықаралық спорттық жарыстарға спортшыларды даярлау және олардың қатысуы, тиісті инфрақұрылым жасау арқылы ұлттық спорт түрлерінің дамуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z98" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұлттық спорт түрлері бойынша сабақтарды ұйымдастыру, кадрларды даярлау, әдістемелік, медициналық және допингке қарсы қамтамасыз ету, спорттық атақтар, разрядтар және біліктілік санаттарын беру, олардан айыру осы Заңда және Қазақстан Республикасының өзге де заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z99" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дене шынықтыру және спорт саласындағы уәкілетті орган ұлттық спорт түрлері бойынша аккредиттелген ұлттық спорт федерацияларымен бірлесіп, халықаралық және республикалық жарыстар өткізуді, спорт түрлері бойынша Қазақстан Республикасының ұлттық командаларын халықаралық спорттық жарыстарға даярлауды және олардың қатысуын ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгеріс енгізілді - ҚР 13.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі); 17.07.2025 </w:t>
-[...39 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-бап. Дене шынықтыру мен спортты насихаттау</w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="161"/>
+        <w:t>22-бап. Ұлттық спорт түрлері бойынша бірлестіктерді, спорт клубтарын құру құқығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы азаматтарының ерікті бастамалармен Қазақстан Республикасының заңнамасына сәйкес жұмыс істейтін ұлттық спорт түрлері бойынша бірлестіктер, әуесқой және кәсіпқой спорт клубтары мен оларға теңестірілген ұйымдар құруға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. ДЕНЕ ШЫНЫҚТЫРУ МЕН СПОРТ ЖҮЙЕСІ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
+        <w:t xml:space="preserve"> 5-тарау. СПОРТ РЕЗЕРВІ ЖӘНЕ ЖОҒАРЫ ЖЕТІСТІКТЕР СПОРТЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бап. Дене шынықтыру мен спорт субъектілері</w:t>
-[...279 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
+        <w:t>23-бап. Спортшылардың құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Спортшылардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) спорт түрін (түрлерін) таңдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) таңдаған спорт түрлері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен спорттық жарыстарға қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірыңғай спорттық сыныптама нормалары мен талаптарын орындаған кезде спорттық разрядтар мен спорттық атақтар алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дене шынықтыру-спорт ұйымдарының өзара келісімі бойынша бір дене шынықтыру-спорт ұйымынан басқасына немесе шетелдік дене шынықтыру-спорт ұйымына өтуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының заңнамасында белгіленген тәртіппен спорттық қызмет туралы шарттар жасасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) спортшылардың құқықтары мен заңды мүдделерін халықаралық спорттық ұйымдарда қорғауда таңдаған спорт түрлері бойынша спорт федерацияларынан жәрдем алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасына сәйкес өзге де құқықтарды жүзеге асыруға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Спортшылар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Мемлекеттік Гимнiнiң музыкалық редакциясы мен мәтiнiн білуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) спорттық іс-шараларға қатысу уақытында және спорт ғимараттарында болған кезінде қауіпсіздік талаптарын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) допингті пайдаланбауға, міндетті допинг-бақылаудан өтудің белгіленген тәртібін сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) спорттық әдепті сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жарыстарды ұйымдастырушылардың талаптарын осындай жарыстардың ережелеріне сәйкес сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) санитариялық-гигиеналық талаптарды, медициналық талаптарды сақтауға, тұрақты түрде медициналық тексерулерден өтуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасына сәйкес өзге де міндеттерді орындауға міндетті.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгеріс енгізілді - ҚР 15.04.2025 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді - ҚР 13.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-бап. Спорт резервін және жоғары дәрежелі спортшыларды даярлау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Спорт резервін және жоғары дәрежелі спортшыларды даярлауды спорттық даярлықтың ұлттық стандарттары негізінде оқу-жаттығу процесін қамтамасыз ететін дене шынықтыру-спорт ұйымдары жүзеге асырады. Спорт резервін және жоғары дәрежелі спортшыларды даярлау оқу-жаттығу процесін және спорттық іс-шаралар өткізуді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z107" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оқу-жаттығу процесі мазмұнын дене шынықтыру және спорт саласындағы уәкілетті орган бекітетін, спортшыларды даярлаудың мынадай кезеңдеріне бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) спорттық-сауықтыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бастапқы даярлық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оқу-жаттығу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) спорттық шеберлікті жетілдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жоғары спорт шеберлігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Оқу-жаттығу процесін ұйымдастыру бойынша шығыстар дене шынықтыру-спорт ұйымдарының көзделген қаражаты шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z109" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Спорт түрлері бойынша спортшыларды ұстауға, қамтамасыз етуге, даярлауға және олардың спорттық іс-шараларға қатысуына, оның ішінде спорттық іс-шараларды ұйымдастыруға және өткізуге байланысты көрсетілетін қызметтерді сатып алу оларға қатысты дене шынықтыру мен спорт саласындағы уәкілетті орган немесе жергілікті атқарушы орган Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасына сәйкес басқаруды жүзеге асыратын мемлекеттік кәсіпорындарда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгеріс енгізілді - ҚР 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
@@ -9140,5935 +15098,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-бап. Спорт федерацияларын аккредиттеу</w:t>
-[...5800 lines deleted...]
-        </w:rPr>
         <w:t>25-бап. Жоғары дәрежелі спортшылар даярлаудың ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="246"/>
+    <w:bookmarkStart w:name="z111" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоғары дәрежелі спортшылар даярлауды дене шынықтыру және спорт саласындағы уәкілетті орган бекіткен спорт түрлері бойынша кешенді нысаналы бағдарламаларға сәйкес дене шынықтыру және спорт саласындағы қазақстандық және шетелдік мамандар, сондай-ақ дене шынықтыру-спорт ұйымдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z112" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z112" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жоғары дәрежелі спортшылар даярлау Қазақстан Республикасының азаматтық заңнамасына сәйкес шарттық негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z113" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z113" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Спорттық қызмет туралы шартта спортшының, жаттықтырушының және заңды тұлғаның құқықтары мен міндеттері, әлеуметтік және медициналық сақтандыру туралы ережелер, шартты жасасу және бұзу талаптары қамтылуы тиіс. Спорттық қызмет туралы шартта Қазақстан Республикасының заңнамасына қайшы келмейтін басқа да талаптар мен міндеттемелер қамтылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z114" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z114" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Спортшыны тіркеу туралы куәліктің болуы спорттық қызмет туралы шарттың міндетті талабы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15182,501 +15338,501 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="250"/>
+    <w:bookmarkStart w:name="z116" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командалары халықаралық спорттық жарыстарға даярлану және қатысу мақсатында жасақталады және негізгі әрі резервтік құрамдардан тұруы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z117" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z117" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының құрамы спорт түрлері бойынша Қазақстан Республикасының ұлттық командаларына кандидаттардың тиісті тізіміне енгізілген спортшылар арасынан жасақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z118" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z118" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Спорт түрлері бойынша Қазақстан Республикасының штаттық ұлттық командаларының құрамы спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының мүшелері арасынан жасақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z119" w:id="253"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z119" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Спорт түрлері бойынша облыстар, республикалық маңызы бар қалалар және астана командаларының құрамы спорт түрлері бойынша облыстар, республикалық маңызы бар қалалар және астана командаларына кандидаттардың тиісті тізіміне енгізілген спортшылар арасынан жасақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z120" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z120" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Спорт түрлері бойынша Қазақстан Республикасы ұлттық және штаттық ұлттық командаларының, облыстар, республикалық маңызы бар қалалар және астана командаларының мүшелерін материалдық-техникалық қамтамасыз ету ғылыми-әдістемелік, медициналық-биологиялық, медициналық және допингке қарсы қамтамасыз етуді, спорттық жарақпен қамтамасыз етуді көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-бапқа өзгеріс енгізілді - ҚР 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="255"/>
+    <w:bookmarkStart w:name="z101" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. КӘСІПҚОЙ СПОРТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бап. Кәсіпқой спортпен айналысу құқығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="256"/>
+    <w:bookmarkStart w:name="z123" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы азаматтарының шарттық негізде Қазақстан Республикасында да, басқа елдерде де ақы төленетін кәсіпқой спорт қызметімен айналысуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z124" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z124" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кәсіпқой спортшылардың, жаттықтырушылардың және дене шынықтыру және спорт саласындағы басқа да мамандардың арасындағы қатынастарды реттеу ерекшеліктері Қазақстан Республикасының азаматтық заңнамасында және өзге де нормативтік құқықтық актілерде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z125" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z125" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өз құқықтары мен заңды мүдделерін қамтамасыз ету және қорғау үшін кәсіпқой спортшылар Қазақстан Республикасы заңнамасының нормаларына сәйкес кәсіптік одақтарға біріге алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z126" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z126" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кәсіптік одақтарды құру тәртібі мен олардың жұмыс істеу шарттары және кәсіпқой спорт сабақтарын өткізу, спорттық қызмет туралы шарттар жасасу тәртібі Қазақстан Республикасының заңнамасында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z127" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z127" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Спортшылардың, спорт төрешілерінің, жаттықтырушылардың және дене шынықтыру мен спорт саласындағы басқа да мамандардың спорттық жарыстарға дайындалуы мен қатысуына байланысты және олардың табыс көзі болып табылатын кәсіптік қызметі Қазақстан Республикасының заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бап. Кәсіпқой спортшылар мен жаттықтырушылар, дене шынықтыру мен спорт саласындағы өзге де мамандар құқықтарының кепілдіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="261"/>
+    <w:bookmarkStart w:name="z129" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кәсіпқой спорт клубымен спорттық қызмет туралы шарт жасасқан спортшылардың, жаттықтырушылардың және дене шынықтыру мен спорт саласындағы өзге де мамандардың өз қызметіне байланысты, оның ішінде өзге кәсіпқой спорт клубына өтуіне байланысты өтемақыларға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z130" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z130" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кәсіпқой спорт клубы кәсіпқой спортшыны тәртіптік жауаптылыққа тартылған кезінде спорт жарысынан шеттету кезеңінде оқу-жаттығу процесіне қатысуын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z131" w:id="263"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z131" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кәсіпқой спортшыға және жаттықтырушыға, дене шынықтыру мен спорт саласындағы өзге де маманға тамақтануға, жол жүруге, тұруға және спорттық жарыстарға дайындалуға, қалыпқа келу процесін ұйымдастыруға, спорттық жарақат алған немесе ауырған жағдайда медициналық ем алуға жұмсалған шығыстары, сондай-ақ басқа да шығыстары спорттық қызмет туралы шартта айқындалған мөлшерде өтеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z132" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z132" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Егер кәсіпқой спортшы кәсіпқой спорт клубының кінәсінен қажетті сақтандыру шарттарын жасаспауына, кәсіпқой спортшының міндетті алдын ала немесе мерзімдік медициналық қарап тексеруден, оқудан, еңбекті қорғау саласындағы білімі мен дағдыларын тексеруден өтпеуіне байланысты спорттық жарыстарға қатысуға жіберілмеген болса, кәсіпқой спорт клубы кәсіпқой спортшыға оның шеккен залалын Қазақстан Республикасының заңнамасында белгіленген тәртіппен өтейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бап. Кәсіпқой спорт федерациясының құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="265"/>
+    <w:bookmarkStart w:name="z134" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кәсіпқой спорт федерацияларының:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде осы спорт федерациясының мүшелері болып табылатын немесе осы федерацияны мойындайтын кәсіпқой спорт субъектілерінің орындауы үшін міндетті құжаттарды қабылдауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15795,70 +15951,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кәсіпқой спортшыларға спорттық куәліктер мен өзге де құжаттар беруді жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықаралық спорт федерацияларымен байланысты дамытуға және нығайтуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="266"/>
+    <w:bookmarkStart w:name="z135" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кәсіпқой спорт федерациясы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіпқой спорт субъектілерінің құқықтары мен мүдделерін халықаралық және ұлттық деңгейлерде қорғауды қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15883,51 +16039,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      3) алып тасталды - ҚР 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
@@ -16059,70 +16215,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) кәсіпқой спортшылардың тіркелгендігі туралы ақпаратты қазақ және орыс тілдерінде бұқаралық ақпарат құралдарында жариялауға немесе өздерінің интернет-ресурстарында орналастыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына және федерация жарғысына сәйкес өзге де міндеттерді орындауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="267"/>
+    <w:bookmarkStart w:name="z136" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кәсіпқой спорт федерациясы осы Заңда көзделген жекелеген құқықтар мен міндеттерді, егер олар кәсіпқой спорт федерациясының құрылтай құжаттарына қайшы келмесе, өз араларында жасалатын келісімдер негізінде кәсіпқой спорт ұйымдарына беруге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16131,51 +16287,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 129-VІІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
@@ -16198,70 +16354,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бап. Кәсіпқой спорт клубтарының құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="268"/>
+    <w:bookmarkStart w:name="z138" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кәсіпқой спорт клубы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен спортшылармен, жаттықтырушылармен және дене шынықтыру мен спорт саласындағы өзге де мамандармен спорттық қызмет туралы шарттарды жасасуға, өзгертуге және бұзуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16290,70 +16446,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кәсіпқой спортшылардан және жаттықтырушылардан, дене шынықтыру мен спорт саласындағы өзге де мамандардан олардың спорттық қызмет туралы жасалған шарттарда қамтылған міндеттерін орындауын талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының дене шынықтыру және спорт саласындағы заңнамасына сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="269"/>
+    <w:bookmarkStart w:name="z139" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кәсіпқой спорт клубы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіпқой спортшыға, кәсіпқой жаттықтырушыға және дене шынықтыру мен спорт саласындағы өзге де маманға спорттық қызмет туралы жасалған шартқа сәйкес төлемдерді уақтылы жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16544,68 +16700,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жастар арасында спорт резервін даярлауды жүзеге асыруға, балалар спорт мектептерін ашуға, бейіндеуші спорт түріне жаттықтырушылар мен төрешілер даярлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Қазақстан Республикасының заңнамасына және құрылтай құжаттарына сәйкес өзге де міндеттерді орындауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="270"/>
+    <w:bookmarkStart w:name="z140" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. ДЕНЕ ШЫНЫҚТЫРУ МЕН СПОРТ САЛАСЫНДАҒЫ НОРМАТИВТІК  ТАЛАПТАР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бап. Қазақстан Республикасы халқының дене шынықтыру даярлығына президенттік тестілер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16637,163 +16793,163 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="271"/>
+    <w:bookmarkStart w:name="z142" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы халқының дене шынықтыру даярлығына президенттік тестілер күшті, төзімділікті, жылдамдық пен ептілікті көрсететін дене шынықтыру жаттығуларының түрлерін қамтиды және жеке адамдардың жасына байланысты деңгейлерден тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z143" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z143" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы халқының дене шынықтыру даярлығына президенттік тестілерге дене шынықтырумен және спортпен айналысуға денсаулығы жарамды жеке адамдар қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z144" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z144" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы халқының дене шынықтыру даярлығына президенттік тестілерді орындау жөніндегі жұмысқа басшылық жасауды және оны бақылауды дене шынықтыру және спорт саласындағы уәкілетті орган мен жергілікті атқарушы органдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z145" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z145" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы халқының дене шынықтыру даярлығына президенттік тестілерді өткізу жөніндегі жұмысты ұйымдастыру жалпы білім беретін мектептерде, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында, жоғары оқу орындарында және еңбек ұжымдарында осы ұйымдардың басшыларына жүктеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 31-бапқа өзгеріс енгізілді - ҚР 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 395-VI</w:t>
       </w:r>
       <w:r>
@@ -16856,90 +17012,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-бап. Спортшыны тіркеу туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="275"/>
+    <w:bookmarkStart w:name="z147" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Спортшыны тіркеу туралы куәлік оның спорт федерациясында тіркеуден өткенін растайтын құжат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z148" w:id="276"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z148" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Спортшыны тіркеу туралы куәлікте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) спортшының тегі, аты, әкесінің аты (бар болғанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17184,70 +17340,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) таңдалған спорт түрінің ерекшелігіне байланысты өзге де мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) фотосуреті көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="277"/>
+    <w:bookmarkStart w:name="z149" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Спортшыны тіркеу туралы куәлікті беру және ауыстыру, спорт федерацияларының спортшыны тіркеу туралы мәліметтерді ұсыну тәртібін, сондай-ақ спортшыны тіркеу туралы куәліктің нысанын дене шынықтыру және спорт саласындағы уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бап. Мүгедектігі бар спортшыларды сыныптау, паралимпиадалық, сурдлимпиадалық және арнаулы олимпиадалық спорт түрлері бойынша сыныптаушылар мен спорт төрешілерін даярлау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17259,170 +17415,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 33-баптың тақырыбы жаңа редакцияда - ҚР 27.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 129-VІІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="278"/>
+    <w:bookmarkStart w:name="z151" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Паралимпиадалық спорт түрлері бойынша спорттық жарыстарда тең сайыс жағдайларын жасау мақсатында ұйымдастырушылар сыныптаушылардың шығыстарын жабуды қоса алғанда, тиісті жарыстарға қатысуға мәлімделген мүгедектігі бар спортшыларға олардың функционалдық мүмкіндіктерінің деңгейі бойынша сыныптау жүргізуді қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z357" w:id="279"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z357" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мүгедектігі бар спортшыларға сыныптау жүргізу тәртібі мен шарттарын Халықаралық паралимпиада комитетінің және паралимпиадалық спорт түрлері бойынша тиісті халықаралық спорт ұйымдарының талаптарына сәйкес Қазақстан Республикасының Ұлттық паралимпиада комитетімен келісу бойынша паралимпиадалық спорт түрлері бойынша аккредиттелген спорт федерациялары әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z358" w:id="280"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z358" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сыныптау жүргізуді Қазақстан Республикасының Ұлттық паралимпиада комитеті берген тиісті құжаты бар сыныптаушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z388" w:id="281"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z388" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Мүгедектігі бар спортшыларға сыныптау жүргізген кезде ұйымдастырушылар Қазақстан Республикасынан немесе шет мемлекеттерден сыныптаушыларды тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z359" w:id="282"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z359" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Паралимпиадалық спорт түрлері бойынша сыныптаушылар мен спорт төрешілерін даярлауды паралимпиадалық спорт түрлері бойынша аккредиттелген спорт федерациялары Халықаралық паралимпиада комитетінің немесе паралимпиадалық спорт түрлері бойынша халықаралық спорт ұйымдарының ұсынуы бойынша халықаралық сарапшылардың қатысуымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z360" w:id="283"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z360" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сурдлимпиадалық және арнайы олимпиадалық спорт түрлері бойынша спорт төрешілерін даярлауды сурдлимпиадалық және арнайы олимпиадалық спорт түрлері бойынша республикалық қоғамдық бірлестіктер Саңыраулардың халықаралық спорт комитетінің және Халықаралық арнайы олимпиада комитетінің ұсынуы бойынша халықаралық сарапшылардың қатысуымен спорт төрешілерін даярлау жөніндегі оқыту семинарларының жоспарларына сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17498,90 +17654,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бап. Спорт түрлерін және спорт салаларын тану. Спорт түрлерінің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="284"/>
+    <w:bookmarkStart w:name="z156" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының аумағында спорт түрлері мен спорт салаларын тануды спорт түрлерінің тізіліміне енгізу арқылы дене шынықтыру және спорт саласындағы уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z157" w:id="285"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z157" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының аумағында спорттық іс-шараларды өткізу спорт түрлерінің тізіліміне енгізілген спорт түрлері мен спорт салалары бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бап. Бірыңғай спорттық сыныптама. Спортшылардың спорттық атақтары, разрядтары және жаттықтырушының спорттық атағы. Әскери қызметшілердің дәрежелері және жаттықтырушылардың, жаттықтырушы-оқытушылардың, әдіскерлердің, нұсқаушы-спортшылардың, спорт төрешілерінің біліктілік санаттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17593,70 +17749,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 35-баптың тақырыбы жаңа редакцияда - ҚР 13.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="286"/>
+    <w:bookmarkStart w:name="z159" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бірыңғай спорттық сыныптама спортшыларға мынадай спорттық атақтар, разрядтар және жаттықтырушыларға мынадай спорттық атақ көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) спорттық атақтар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17847,70 +18003,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-жасөспірімдік разрядты спортшы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-жасөспірімдік разрядты спортшы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="287"/>
+    <w:bookmarkStart w:name="z160" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әскери қызметшілерге мынадай дәрежелер беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Үздік";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17921,90 +18077,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 1-дәрежелі "Спортшы жауынгер";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 2-дәрежелі "Спортшы жауынгер".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="288"/>
+    <w:bookmarkStart w:name="z161" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әскери-қолданбалы спорт түрлері бойынша спорттық разрядтарды, біліктілік санаттарын және дәрежелерді беру нормалары мен талаптарын – Қазақстан Республикасының Қорғаныс министрлігі және Қазақстан Республикасының арнаулы мемлекеттік органдары, қызметтік-қолданбалы спорт түрлері бойынша Қазақстан Республикасының құқық қорғау органдары және Қазақстан Республикасының арнаулы мемлекеттік органдары белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z162" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z162" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жаттықтырушыларға, жаттықтырушы-оқытушыларға, әдіскерлерге, нұсқаушы-спортшыларға және спорт төрешілеріне мынадай біліктілік санаттары беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жаттықтырушыларға, жаттықтырушы-оқытушыларға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18722,90 +18878,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бап. Спорт түрі бойынша қағидалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="290"/>
+    <w:bookmarkStart w:name="z165" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аккредиттелген ұлттық спорт федерациялары белгілі бір әрбір спорт түрі бойынша халықаралық спорт ұйымдарының талаптарын (бар болғанда) ескере отырып, Спорт түрі бойынша қағидаларды әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z166" w:id="291"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z166" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Спорттың әскери-қолданбалы және қызметтік-қолданбалы түрлері бойынша қағидаларды Қазақстан Республикасының Қорғаныс министрлігі, Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдары әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18899,330 +19055,330 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 38-баптың тақырыбы жаңа редакцияда - ҚР 22.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 446-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="292"/>
+    <w:bookmarkStart w:name="z168" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республикалық спорттық жарыстар дене шынықтыру мен спорт саласындағы уәкілетті органның шешімі және спорт түрлері бойынша аккредиттелген ұлттық федерациялармен келісу бойынша спорттық-бұқаралық іс-шаралардың республикалық бірыңғай күнтізбесіне сәйкес өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z169" w:id="293"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z169" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының аумағында халықаралық спорттық жарыстар халықаралық спорт ұйымдарының және дене шынықтыру мен спорт саласындағы уәкілетті органның шешімі бойынша өткізіледі. Бұл жарыстар спорттық-бұқаралық іс-шаралардың республикалық бірыңғай күнтізбесіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z170" w:id="294"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z170" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Облыстық, қалалық және аудандық спорттық жарыстар жергілікті атқарушы органдардың шешімі бойынша және аккредиттелген тиісті жергілікті спорт федерацияларымен келісу бойынша спорттық-бұқаралық іс-шаралардың өңірлік бірыңғай күнтізбесіне сәйкес өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z171" w:id="295"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z171" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Спортық жарыстар спорт түрлерінің тізіліміне енгізілген спорт түрлері бойынша жарыстар туралы ереженің (регламенттің) негізінде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z172" w:id="296"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z172" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Халықаралық спорттық жарыстар аккредиттелген ұлттық спорт федерациялары әзірлейтін және дене шынықтыру және спорт саласындағы уәкілетті орган бекітетін спорттық жарыстар туралы ережелерге (регламенттерге) сәйкес өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z173" w:id="297"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z173" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республикалық спорттық жарыстар дене шынықтыру және спорт саласындағы уәкілетті орган бекіткен спорттық жарыстар туралы ережелерге (регламенттерге) сәйкес өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z174" w:id="298"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z174" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Облыстық, қалалық және аудандық спорттық жарыстардың ережелерін (регламенттерін) аккредиттелген жергілікті спорт федерациялары әзірлейді және оны жергілікті атқарушы орган бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z175" w:id="299"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z175" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Спорттық іс-шараларды, оның ішінде оқу-жаттығу жиындарын өткізу тәртібін, спорттық іс-шаралар түрлерінің тізбесі мен олардың сыныптамасын дене шынықтыру және спорт саласындағы уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z176" w:id="300"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z176" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Міндетті медициналық тексеруден өткен спортшылардың оқу-жаттығу процесі мен спорттық іс-шараларға қатысуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z177" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z177" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Аккредиттелген спорт федерациялары, бас жаттықтырушылар спорттық іс-шараларды ұйымдастырушылардың Қазақстан Республикасының мемлекеттік рәміздерін пайдалану тәртібін сақтауын, сондай-ақ, спортшылардың Қазақстан Республикасы Мемлекеттік Гимнінің музыкалық редакциясы мен мәтінін білуін қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z339" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z339" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Спорттық және спорттық-бұқаралық іс-шараларды ұйымдастырушылар іс-шара өткізілетін күнге дейін күнтізбелік он күннен кешіктірмей, жергілікті атқарушы органдарға – көрермендердің болжалды саны туралы, күнтізбелік бір күн бұрын – сатылған билеттердің, берілген рұқсаттамалардың, оның ішінде көлік құралдарына рұқсаттамалардың, сондай-ақ ішкі істер және денсаулық сақтау органдарының арнаулы техникасына, мүгедектігі бар адамдардың көлік құралдарына арналған тұрақ орындарының саны туралы хабар беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z340" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z340" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Спорттық және спорттық-бұқаралық, ойын-сауық мәдени-бұқаралық іс-шараларды өткізу қауіпсіздігін қамтамасыз ету жөніндегі нұсқаулық ішкі істер органдары мен мәдениет, дене шынықтыру және спорт саласындағы уәкілетті органның бірлескен бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z341" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z341" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Спорттық және спорттық-бұқаралық іс-шараларды ұйымдастыру және өткізу үшін жергілікті атқарушы органдар ұйымдастыру комитеттерін құрады, олар осы іс-шараларды дайындауға және өткізуге қатыстырылған ұйымдардың қызметін үйлестіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z342" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z342" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Спорттық және спорттық-бұқаралық іс-шараларды ұйымдастырушылар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлғалардың қауіпсіздігі, спорттық және спорттық-бұқаралық іс-шараларды өткізуге арналған орындардың, оның ішінде олардағы мүліктің сақталуы үшін жағдайлар жасауға, сондай-ақ ішкі істер органдарына қоғамдық тәртіпті қамтамасыз етуде жәрдемдесуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19233,70 +19389,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) спорттық және спорттық-бұқаралық іс-шаралар өткізілетін орындармен шекаралас аумақтың абаттандырылуы бұзылған жағдайда, оны қалпына келтіруді қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) спорттық және спорттық-бұқаралық іс-шаралар өткізілетін орындарда көрермендердің жүріс-тұрыс қағидаларын орналастыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="306"/>
+    <w:bookmarkStart w:name="z343" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ойын-сауық мәдени-бұқаралық іс-шараларды өткізу кезінде жеке және заңды тұлғаларға келтiрілген зиян Қазақстан Республикасының азаматтық заңнамасына сәйкес өтеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19412,191 +19568,191 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-бап. Дене шынықтыру мен спорт сабақтарын, спорттық жарыстарды және спорттық-бұқаралық іс-шараларды өткізу кезінде қауіпсіздік қағидаларын сақтау, жеке адамдардың денсаулығын қорғау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="307"/>
+    <w:bookmarkStart w:name="z179" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дене шынықтыру мен спорт сабақтарын өткізу кезінде дене шынықтыру мен спорт саласындағы мамандар дене шынықтыру және спорт саласындағы уәкілетті орган әзірлейтін және бекітетін қауіпсіздік қағидаларының сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z180" w:id="308"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z180" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дене шынықтыру-сауықтыру және спорт ғимараттары ұйымдарының әкiмшiлiгi сабақтар мен спорттық жарыстар өткiзiлетiн орындарды қауiпсiздiк техникасы қағидаларына, санитариялық қағидалар мен гигиеналық нормативтерге сәйкес спорттық мүкәммалмен және жабдықпен қамтамасыз етедi және жеке адамдардың денсаулығына келтiрiлген зиян үшiн Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z423" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z423" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Бұқаралық спортпен айналысуға арналған спорттық жабдықты пайдалану және монтаждау ұлттық стандарттардың талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z181" w:id="310"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z181" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сабақтар мен спорттық жарыстарды өткізуге арналған спорт құрылысжайлары техникалық, санитариялық қағидалар мен гигиеналық нормативтерге, спорт құрылысжайларын пайдалану мен өрт қауіпсіздігі қағидаларына сәйкес келуге және мүгедектігі бар адамдар үшін қолжетімді болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z182" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z182" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Дене шынықтыру мен спорт саласындағы мамандар дене шынықтырумен және спортпен айналысатын жеке адамдардың денсаулығына келтiрілген зиян үшiн Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z183" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z183" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Спортпен ұйымдасқан түрде шұғылдану кезінде спортшының, жаттықтырушының немесе төрешінің денсаулығына зиян келтірілгені үшін жауапкершілік Қазақстан Республикасының заңнамасы және спортшының, жаттықтырушының немесе төрешінің спорт ұйымымен жасасқан шарт талаптары негізінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z184" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z184" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жеке тұлғалар мен қатысушылардың қауіпсіздігін қамтамасыз етуді күрделендіретін спорт құрылыстарын, спорттық және спорттық-бұқаралық іс-шараларды өткізуге арналған орындарды пайдалану және өрт қауіпсіздігі қағидаларының талаптарын, оның ішінде мiнберлердің тіреуіш конструкцияларының ескіруі, мінбер астындағы үй-жайларда жанатын қауіпті заттар мен материалдардың орналастырылуы, авариялық жарық берудің және эвакуациялау жолдарының болмауы, өртке қарсы қорғану құралдарының болмауы немесе олардың ақаулы болуы бөлігінде бұзушылықтар, сондай-ақ өрттің туындауына әкеп соғуы мүмкін электр жабдығын монтаждау және пайдалану қағидаларын, санитариялық-эпидемиологиялық талаптарды, спорттық және спорттық-бұқаралық іс-шаралар өткізілетін орындарда қатысушылар мен көрермендердің қауіпсіздік жағдайларын бұзушылықтар анықталған жағдайда, ішкі істер органдары не халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік орган енгізетін ұсыну бойынша жергілікті атқарушы органдар қауіпсіздік жағдайларының анықталған бұзушылықтары жойылғанға дейін осындай іс-шараларды өткізуге тыйым салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z185" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z185" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19611,51 +19767,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 22.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 446-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19714,235 +19870,235 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="315"/>
+    <w:bookmarkStart w:name="z186" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  8-тарау. ДЕНЕ ШЫНЫҚТЫРУ МЕН СПОРТ САЛАСЫН КАДРЛЫҚ, ҒЫЛЫМИ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>МЕДИЦИНАЛЫҚ ҚАМТАМАСЫЗ ЕТУ ЖӘНЕ ДОПИНГ-БАҚЫЛАУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-бап. Дене шынықтыру мен спорт саласында мамандар даярлау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="316"/>
+    <w:bookmarkStart w:name="z188" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дене шынықтыру мен спорт саласында мамандарды даярлау Қазақстан Республикасының білім беру туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z189" w:id="317"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z189" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекет білім беру ұйымдарында оқу мақсатына арналған дене шынықтыру-сауықтыру және спорт ғимараттары кешенін, жабдықтардың үлгілік жиынтығын, дене шынықтыру мен спорт саласындағы түрлі бейіндегі мамандарды даярлауға арналған мамандандырылған спорт ғимараттарын және мүкәммалын қамтитын материалдық-техникалық базаны нығайтуға жәрдемдеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z190" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z190" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Спорт бойынша мамандандырылған оқу орындарында және дене тәрбиесі факультеттерінде адамдарды оқыту бюджет қаражаты, ұйымдардың қаражаты, ерікті жарналар, қайырымдылық қорлары және жекелеген адамдардың қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z191" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z191" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Дене шынықтыру және спорт бойынша жаттықтырушылық, жаттықтырушы-оқытушылық қызметке техникалық және кәсіптік дене шынықтыру немесе жоғары дене шынықтыру білімі бар адамдар жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының спорт шебері" немесе "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері" не "Қазақстан Республикасының еңбек сіңірген спорт шебері" спорттық атақтары, техникалық және кәсіптік немесе жоғары білімі бар, дене шынықтыру және спорт саласындағы уәкілетті орган жанындағы жаттықтырушылардың біліктілігін арттыру курстарынан өткен адамдар да дене шынықтыру және спорт бойынша жаттықтырушылық, жаттықтырушы-оқытушылық қызметке жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="320"/>
+    <w:bookmarkStart w:name="z192" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Спорттық жарыстар мен спорттық-бұқаралық іс-шараларға төрешілік етуге дене шынықтыру-спорт ұйымдарында арнайы даярлықтан өткен және Қазақстан Республикасының заңнамасында белгіленген тәртіппен спорт төрешілері ретінде аттестатталған адамдар жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z410" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z410" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Спорттық медицина және бейімдік дене шынықтыру мен спорт мамандарын даярлау және олардың біліктілігін арттыру техникалық және кәсіптік, орта білімнен кейінгі және жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының білім беру бағдарламалары арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19998,90 +20154,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-бап. Жаттықтырушыларды, спорт төрешілерін аттестаттау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="322"/>
+    <w:bookmarkStart w:name="z194" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Спорт түрлері бойынша жаттықтырушыларды аттестаттау жаттықтырушылардың спортшыларды даярлау бойынша жұмысты жүргізу құқығын растау мақсатында, қауіпсіздік техникасы қағидалары бойынша білімін қоса алғанда, жаттықтырушылардың тиісті спорт түрі саласындағы тиісті біліктілігі мен білімін тану және растау рәсімі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z195" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z195" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Спорт төрешілерін аттестаттау спорттық іс-шараларда төрешілік жұмысты жүргізу құқығын растау мақсатында спорт төрешілерінің тиісті спорт түрі саласындағы тиісті біліктілігі мен білімін тану және растау рәсімі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20164,70 +20320,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="324"/>
+    <w:bookmarkStart w:name="z198" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жаттықтырушылар мен спорт төрешілерін аттестаттау нәтижелері бойынша оларға төрт жыл мерзімге аттестаттау туралы куәлік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20283,143 +20439,143 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-бап. Дене шынықтыру мен спортты дамытуды ғылыми-әдістемелік және ғылыми-техникалық қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="325"/>
+    <w:bookmarkStart w:name="z200" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дене шынықтыру мен спорт саласында іргелі, іздестіру, тәжірибелік-конструкторлық, технологиялық, қолданбалы және басқа да ғылыми-зерттеу жұмыстарын жүргізуді белгіленген тәртіппен құрылған және өз қызметін Қазақстан Республикасының заңнамасына сәйкес жүзеге асыратын ғылыми орталықтар, ғылыми-зерттеу институттары, зертханалар, дене шынықтыру мен спорт саласындағы білім беру мекемелері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z201" w:id="326"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z201" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дене шынықтыру мен спорт саласындағы уәкілетті орган спорт түрлері бойынша Қазақстан Республикасының ұлттық командалары немесе ведомстволық бағынысты ұйымдар жанындағы кешенді ғылыми топтардың, уақытша ғылыми ұжымдардың қызметін үйлестіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z202" w:id="327"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z202" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жергілікті атқарушы органдар өңірлік ғылыми-әдістемелік бірлестіктердің, кешенді ғылыми топтардың қызметін үйлестіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 42-бапқа өзгеріс енгізілді - ҚР 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
@@ -20439,73 +20595,372 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>42-1-бап. Дене шынықтыру мен спортты цифрландыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z500" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Заңның 10-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген, жеке кәсіпкерлік субъектілері болып табылмайтын дене шынықтыру және спорт субъектілері дене шынықтыру мен спорттың цифрлық платформасына уәкілетті орган айқындайтын көлемде, мерзімде және нысанда деректер беруді қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z501" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы Заңның 10-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген, жеке кәсіпкерлік субъектілері болып табылмайтын дене шынықтыру және спорт субъектілері дене шынықтыру мен спорттың цифрлық платформасына берілген деректердің сапасы, уақтылығы, анықтығы және құпиялылығы үшін Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-1-баппен толықтырылды – ҚР 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>43-бап. Дене шынықтыру мен спорт саласындағы медициналық қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="328"/>
+    <w:bookmarkStart w:name="z204" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дене шынықтырумен және спортпен айналысатын адамдарды медициналық қамтамасыз ету:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) олардың денсаулық жағдайын жүйелі түрде бақылауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20624,70 +21079,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) оқу-жаттығу процесі мен жарыс кезінде алғашқы медициналық көмек көрсетуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) спортшының психологиялық дайындығын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="329"/>
+    <w:bookmarkStart w:name="z205" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Спортшыларды медициналық қамтамасыз ету, спорттық іс-шаралар өткізу кезінде медициналық қызмет көрсетуді ұйымдастыру, спорттық медицина ұйымдарын құру тәртібі Қазақстан Республикасының денсаулық сақтау саласындағы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20779,270 +21234,270 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық спорттық медицина және оңалту ұйымы спортшыларды мамандандырылған медициналық көмекпен қамтамасыз ету, сондай-ақ спорттық медицина мен оңалту саласындағы заманауи технологияларды енгізу және тарату мақсатында мемлекеттік кәсіпорын нысанында құрылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық спорттық медицина және оңалту ұйымы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="330"/>
+    <w:bookmarkStart w:name="z488" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының аумағында өткізілетін спорттық іс-шараларды медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z489" w:id="331"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z489" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) спорттық іс-шараларға қатысқан уақытта спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командаларының спортшыларын спорт дәрігерлерімен, массаж жасаушылармен және спорттық медицина және оңалту саласындағы өзге де мамандармен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z490" w:id="332"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z490" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) спортшыларды, оның ішінде спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командаларының спортшыларын медициналық зерттеп қарауды, кешенді функционалдық тестілеуді жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z491" w:id="333"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z491" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) спортшыларды жоғары жетістіктер спортымен айналысуға жіберуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z492" w:id="334"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z492" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) спорттық медицина және оңалту, емдік дене шынықтыру саласында мамандар даярлауды жүзеге асырады және олардың біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z493" w:id="335"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z493" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) спортшыларға консультация беруді, оларды диагностикалауды, емдеуді, оңалтуды және қалпына келтіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z494" w:id="336"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z494" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командаларының спортшыларын дәрілік заттармен, биологиялық белсенді қоспалармен, фармакологиялық заттармен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z495" w:id="337"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z495" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) спортшылардың тиімділігін, физикалық тұрғыдан жұмыс қабілетін арттыруға және жылдам қалпына келуіне ықпал ететін диагностикалау және емдеу, алғашқы көмек, оңалту әдістерін әзірлейді, енгізеді және жетілдіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z496" w:id="338"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z496" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командалары спортшыларының дене шынықтыру даярлығын талдау бойынша кешенді ғылыми топтарды, сондай-ақ олардың қызметін бақылауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z497" w:id="339"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z497" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) спорттық жарақат алған және ауырған спортшыларды емдеуді және медициналық көмекпен қамтамасыз етуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z498" w:id="340"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z498" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осы Заңға сәйкес өзге де функцияларды орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21098,90 +21553,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44-бап. Спортта допингті, спортта допингтік субстанцияларды және (немесе) әдістерді пайдалануға қарсы іс-қимыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="341"/>
+    <w:bookmarkStart w:name="z207" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Спортта допингті болдырмау және онымен күрес Қазақстан Республикасының және халықаралық допингке қарсы ұйымдардың допингке қарсы қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z208" w:id="342"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z208" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Бір немесе бірнеше мынадай бұзушылықтар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) спортшының (спорттық жарысқа қатысатын жануардың) организмінен алынған сынамада тыйым салынған субстанцияның немесе оның метаболиттерінің немесе маркерлерінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21282,51 +21737,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) допингті тарату;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кез келген спортшыға (спорттық жарысқа қатысатын жануарға) тыйым салынған субстанцияны енгізу немесе енгізуге әрекеттену немесе оған қатысты тыйым салынған әдісті қолдану немесе қолдануға әрекеттену немесе допингке қарсы қағидаларды бұзуға немесе кез келген бұзуға әрекеттенуге байланысты көмектесу, көтермелеу, жәрдемдесу, арандату, жасыру немесе кез келген өзге нысанда бірге қатысу допингке қарсы қағидаларды бұзушылық болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z390" w:id="343"/>
+    <w:bookmarkStart w:name="z390" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21341,131 +21796,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 6) және 8) тармақшаларында көрсетілген әрекеттерді жүзеге асыру Дүниежүзілік допингке қарсы агенттіктің тыйым салынған субстанциялар мен әдістерді терапиялық пайдалану жөніндегі халықаралық стандартына сәйкес берілген допингті терапиялық пайдалануға рұқсат болған не осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 6) және 8) тармақшаларында көрсетілген әрекеттерді жасағаннан кейін осындай рұқсатты беруге мүмкіндік беретін, көрсетілген халықаралық стандартта көзделген мән-жайлар болған кезде допингке қарсы қағидаларды бұзушылық болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z209" w:id="344"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z209" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Спортшылардың, сондай-ақ жаттықтырушылардың, спорттық медицина бойынша мамандардың, дене шынықтыру мен спорт саласындағы өзге де мамандардың спортшыларға қатысты допингке қарсы қағидаларды бұзуына, спорттық жарысқа қатысатын жануарларға қатысты допинг пайдалануға жол берілмейді. Спортшының, сондай-ақ спорттық жарысқа қатысатын жануарға қатысты допингті пайдалану фактісі Дүниежүзілік допингке қарсы агенттік аккредиттеген зертханаларда жүргізілген зерттеулердің нәтижелерімен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z210" w:id="345"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z210" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Допинг-бақылау тестілер өткізуді жоспарлауды, сынамалар алуды, оларды сақтауды, тасымалдауды, сынамаларды зертханалық талдауды, тестілеуден кейінгі рәсімдерді, сондай-ақ тиісті тыңдаулар өткізу мен апелляцияларды қарауды қамтитын процесті білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z211" w:id="346"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z211" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Допинг-бақылау (тестілеу) рәсімі жарыс кезеңінде және жарыстан тыс кезеңде жүзеге асырылады. Жарыс кезеңі деп, егер тиісті спорт түрі бойынша халықаралық спорт федерациясы қағидаларында немесе өзге де халықаралық допингке қарсы ұйымда не Ұлттық допингке қарсы ұйымда өзгеше көзделмесе, спортшының және (немесе) жануардың нақты спорттық жарысқа қатысуына байланысты кезең түсініледі. Жарыс кезеңіне қосылмаған уақыт жарыстан тыс кезең болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z212" w:id="347"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z212" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Допингті пайдалануға қарсы іс-қимыл жөніндегі шаралар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) допинг-бақылау жүргізуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21602,70 +22057,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) допингке қарсы қағидаларда көзделген допинг-бақылау жүргізу шарттарын бұзғаны үшін дене шынықтыру-спорт ұйымдарының жауаптылығын белгілеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) спортта допингті болдырмау және онымен күрес саласында халықаралық ынтымақтастықты жүзеге асыруды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="348"/>
+    <w:bookmarkStart w:name="z213" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Спорттық жарыстарды ұйымдастырушылар халықаралық спорт ұйымдарының талаптары мен шешімдерін және Қазақстан Республикасының заңнамасын сақтай отырып, міндетті допинг-бақылауды жүргізу шарттарын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22056,70 +22511,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44-2-бап. Допингке қарсы қағидаларды бұзғаны үшін шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="349"/>
+    <w:bookmarkStart w:name="z393" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Допингке қарсы қағидаларды бұзғаны үшін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) спортшыны, жаттықтырушыны, жаттықтырушы-оқытушыны, спорттық медицина жөніндегі маманды, дене шынықтыру және спорт саласындағы өзге де маманды дисквалификациялау көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22184,70 +22639,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) спортшылар мен жаттықтырушыларға ай сайынғы ақшалай қамтылымды төлеуді тоқтату;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) спортшыларды, жаттықтырушыларды, жаттықтырушы-оқытушыларды спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының немесе Қазақстан Республикасы командаларының, облыстар, республикалық маңызы бар қалалар және астана командаларының құрамынан шығару көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="350"/>
+    <w:bookmarkStart w:name="z394" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Допинг пайдаланған немесе пайдалануға әрекеттенген жағдайда спорттық нәтиже жойылғаны үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) спорттық атақтан, разрядтан, біліктілік санатынан айыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22378,80 +22833,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="351"/>
+    <w:bookmarkStart w:name="z214" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. ДЕНЕ ШЫНЫҚТЫРУ МЕН СПОРТ САЛАСЫНДАҒЫ МЕМЛЕКЕТТІК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ӘЛЕУМЕТТІК КЕПІЛДІКТЕР ЖҮЙЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-бап. Спортшылардың, жаттықтырушылардың және спорт түрлері бойынша Қазақстан Республикасы ұлттық командалары мүшелерінің әлеуметтік қорғалуы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22503,150 +22958,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="352"/>
+    <w:bookmarkStart w:name="z216" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жергілікті атқарушы органдар, спорт федерациялары, дене шынықтыру-спорт ұйымдары аса көрнекті спортшыларға – "КСРО-ның еңбек сіңірген спорт шебері", "Қазақстан Республикасының еңбек сіңірген спорт шебері", "КСРО-ның халықаралық дәрежедегі спорт шебері", "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері" атақтары бар, спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының құрамына кірген немесе кіретін олимпиада чемпиондары мен жүлдегерлеріне, әлем чемпиондарына, олардың "Қазақстан Республикасының еңбек сіңірген жаттықтырушысы" немесе "КСРО-ның еңбек сіңірген жаттықтырушысы" атақтары бар жаттықтырушыларына ай сайын ақшалай үлес төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z217" w:id="353"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z217" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жергілікті атқарушы органдар, спорт федерациялары, дене шынықтыру-спорт ұйымдары спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының құрамына кіретін спортшыларға, олардың жаттықтырушыларына ай сайын ақшалай үлес төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z218" w:id="354"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z218" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дене шынықтыру және спорт саласындағы уәкілетті орган спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының мүшелері халықаралық жарыстарда спорттық жарақаттар алған және мертіккен кезде, оларға Қазақстан Республикасының заңнамасында белгіленген тәртіппен өтемақы төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z395" w:id="355"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z395" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Дүниежүзілік допингке қарсы ұйымның, Халықаралық Олимпиада комитетінің, Халықаралық паралимпиада комитетінің, Саңыраулардың халықаралық спорт комитетінің, Халықаралық федерацияның шешімі негізінде неғұрлым жоғары спорттық нәтиже берілген кезде халықаралық спорттық жарыстардың чемпиондары мен жүлдегерлеріне, жаттықтырушылар мен спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының мүшелеріне ақшалай көтермелеу төлемдерінің мөлшерін қайта қарау жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z396" w:id="356"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z396" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Халықаралық спорттық жарыстардың чемпиондары мен жүлдегерлеріне, жаттықтырушылар мен спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының мүшелеріне ақшалай көтермелеу төлемдері спорттық жарысты өткізу күні қолданыста болған валюта бағамы бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22722,110 +23177,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-бап. Спортшылар мен жаттықтырушыларды мемлекеттік әлеуметтік қолдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="357"/>
+    <w:bookmarkStart w:name="z220" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекет ай сайынғы төлемдерді білдіретін өмір бойы ай сайынғы материалдық қамтамасыз ету түрінде (бұдан әрі – материалдық қамтамасыз ету) спортшылар мен жаттықтырушыларды әлеуметтік қолдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z221" w:id="358"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z221" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының азаматтары болып табылатын және Қазақстан Республикасының аумағында дене шынықтыру және спорт саласында кемінде жиырма жыл еңбек өтілі бар, Олимпиадалық, Паралимпиадалық, Сурдлимпиадалық ойындардың чемпиондары мен жүлдегерлері және (немесе) олимпиадалық спорт түрлері бойынша әлем чемпиондары атақтарын жеңіп алған спортшылардың материалдық қамтамасыз етуді алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z224" w:id="359"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z224" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының азаматтары болып табылатын және Қазақстан Республикасының аумағында дене шынықтыру және спорт саласында кемінде жиырма жыл еңбек өтілі бар, Олимпиадалық, Паралимпиадалық, Сурдлимпиадалық ойындардың чемпиондары мен жүлдегерлері және (немесе) олимпиадалық спорт түрлері бойынша әлем чемпиондары атақтарын жеңіп алған спортшыларды даярлаған жаттықтырушылардың материалдық қамтамасыз етуді алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkEnd w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22881,109 +23336,109 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бап. Олимпиада, Паралимпиада, Сурдлимпиада ойындарының чемпиондары мен жүлдегерлеріне тұрғын үй беру және оны сатып алу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="360"/>
+    <w:bookmarkStart w:name="z226" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпиондары немесе жүлдегерлері болып табылатын Қазақстан Республикасының спортшыларына коммуналдық тұрғын үй қорынан тұрғынжай өтеусіз негізде пайдалануға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпиондары немесе жүлдегерлері болып табылатын Қазақстан Республикасының спортшылары он жыл өткен соң Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпиондары мен жүлдегерлеріне тұрғынжай беру және оны пайдалану қағидаларына сәйкес коммуналдық тұрғын үй қорынан берілген, өздері тұрып жатқан тұрғынжайды өтеусіз негізде меншікке алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="361"/>
+    <w:bookmarkStart w:name="z227" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бір Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындарда бір медальдан көп медаль жеңіп алған адамдарға жергілікті атқарушы органнан бір рет тұрғынжай беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z397" w:id="362"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z397" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Дүниежүзілік допингке қарсы ұйымның, Халықаралық Олимпиада комитетінің, Халықаралық паралимпиада комитетінің, Саңыраулардың халықаралық спорт комитетінің шешімі негізінде жүлделі орын берілген кезде олимпиадалық, Паралимпиадалық, Сурдлимпиадалық ойындардың қатысушысына осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22998,131 +23453,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес коммуналдық тұрғын үй қорынан тұрғынжай беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z398" w:id="363"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z398" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-2. Дүниежүзілік допингке қарсы ұйымның, Халықаралық Олимпиада комитетінің, Халықаралық паралимпиада комитетінің, Саңыраулардың халықаралық спорт комитетінің шешімі негізінде неғұрлым жоғары жүлделі орын берілген кезде олимпиадалық, Паралимпиадалық, Сурдлимпиадалық ойындардың жүлдегерлеріне осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес және дене шынықтыру және спорт саласындағы уәкілетті орган айқындаған тәртіппен коммуналдық тұрғын үй қорынан тұрғынжай беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z228" w:id="364"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z228" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпиондары мен жүлдегерлері үшін тұрғынжайды жергілікті атқарушы органдар спортшының тұрғылықты жеріне және алған орнына қарай республика қалаларынан береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z229" w:id="365"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z229" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпиондары мен жүлдегерлері үшін мынадай шарттар белгіленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkEnd w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындарда алтын медаль жеңіп алған чемпионға – үш бөлмелі пәтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23133,188 +23588,188 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындарда күміс медаль жеңіп алған жүлдегерге – екі бөлмелі пәтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындарда қола медаль жеңіп алған жүлдегерге – бір бөлмелі пәтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="366"/>
+    <w:bookmarkStart w:name="z230" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың тұрғынжай берілген чемпионы немесе жүлдегері болып табылатын Қазақстан Республикасының спортшысы қайтыс болған (қаза тапқан) жағдайда, тұрғынжайды меншікке өтеусіз алу құқығы допинг сынаманың нәтижесіне және осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзімге қарамастан, қайтыс болған (қаза тапқан) адамның мұрагерлеріне өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z231" w:id="367"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z231" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Паралимпиадалық ойындардың чемпиондары мен жүлдегерлеріне коммуналдық тұрғын үй қорынан – олардың қалауы ескеріле отырып, төменгі қабаттардан немесе лифтілері бар тұрғын үйлерден, ал Паралимпиадалық ойындардың тірек-қозғалыс аппараты бұзылған чемпиондары мен жүлдегерлеріне екіншіден жоғары емес қабаттан тұрғынжай беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Паралимпиадалық ойындардың чемпиондары мен жүлдегерлеріне ғимараттың типі, абаттандырылу дәрежесі және басқа да тұруға қажетті жағдайлар ескеріле отырып, тұрғын үй-жайды таңдау құқығы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="368"/>
+    <w:bookmarkStart w:name="z232" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жергілікті атқарушы орган Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпиондары мен жүлдегерлеріне тұрғынжайды ресми шешімді немесе хаттаманы алған кезден бастап алты айдан кешіктірілмейтін мерзімде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z233" w:id="369"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z233" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпиондарына немесе жүлдегерлеріне тұрғынжай беруді қаржыландыру ресми шешімді немесе хаттаманы алған кезден бастап алты айдан кешіктірілмей жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z234" w:id="370"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z234" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бұл нормалар осы Заң қолданысқа енгізілгенге дейін Олимпиада, Паралимпиада және Сурдлимпиада ойындарының чемпиондары мен жүлдегерлері атағын жеңіп алған адамдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkEnd w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23430,80 +23885,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="371"/>
+    <w:bookmarkStart w:name="z236" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. ДЕНЕ ШЫНЫҚТЫРУ МЕН СПОРТТЫ ҚАРЖЫЛЫҚ ЖӘНЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ИНФРАҚҰРЫЛЫМДЫҚ ҚАМТАМАСЫЗ ЕТУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бап. Дене шынықтыру мен спортты қаржыландыру көздері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23625,50 +24080,68 @@
       3) бұқаралық спорт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) спорттық инфрақұрылымды дамыту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік балалар-жасөспірімдер спорт мектептерін қаржыландыру балалар-жасөспірімдер спорт мектебіндегі мемлекеттік тапсырыс бойынша және мемлекеттік балалар-жасөспірімдер спорт мектептеріндегі жан басына шаққандағы нормативтік қаржыландыру әдістемесінде айқындалатын көлемде және Қазақстан Республикасының заңнамасында көзделген өзге де көздерден жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 49-бапқа өзгеріс енгізілді - ҚР 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -23686,51 +24159,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -23965,90 +24478,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 50-баптың тақырыбына өзгеріс енгізілді - ҚР 13.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="372"/>
+    <w:bookmarkStart w:name="z239" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бюджет қаражаты есебінен қаржыландырылатын ұйымдардан басқа, жеке және заңды тұлғалар дене шынықтыру-спорт ұйымдарының, командалардың немесе спорттық іс-шаралардың қайырымдылық жасаушылары бола алады. Қайырымдылық жасаушылар мен дене шынықтыру-спорт ұйымдары, командалар, іс-шараларды ұйымдастырушылар арасындағы қатынастар шарттық негізде белгіленеді. Қайырымдылық жасаушылар спорттық іс-шараларды қаржыландыра отырып, оларды демеушілердің немесе олардың өнімдерінің белгісімен (эмблемасымен) өткізу құқығына ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z240" w:id="373"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z240" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының заңнамасына сәйкес жеке және заңды тұлғалар дене шынықтыру-спорт ұйымдарына және жекелеген адамдарға қызмет көрсету бойынша кәсіпкерлік қызметпен айналыса алады, дене шынықтыру-спорт және оған ілеспе тауарларды өндіре алады, дене шынықтыру мен спортты жарнама қызметінде пайдалана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24084,90 +24597,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-1-бап. Бірыңғай оператор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z400" w:id="374"/>
+    <w:bookmarkStart w:name="z400" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дене шынықтыру және спорт саласындағы уәкілетті орган айқындайтын, дене шынықтыру мен спортты дамытуға бағытталған бюджеттен тыс ақша қаражатын бөлу жөніндегі қызметті жүзеге асыратын, корпоративтік қор нысанындағы коммерциялық емес ұйым бірыңғай оператор деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z401" w:id="375"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z401" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Бірыңғай оператор қайырымдылық көмекті: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkEnd w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дене шынықтырумен айналысатын жеке тұлғаларды, спортшыларды, ұжымдарды (спорт командаларын) әлеуметтік қолдау түрінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24178,70 +24691,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) демеушілік көмек түрінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) дене шынықтыру-спорт ұйымдарына, дене шынықтыру және спорт саласындағы қызметті жүзеге асыратын білім беру ұйымдарына, дене шынықтыру және спорт саласында зерттеуді жүзеге асыратын ғылыми ұйымдарға, спорттық медицина ұйымдарына олардың жарғылық қызметін қолдау мақсатында бөледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="376"/>
+    <w:bookmarkStart w:name="z402" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бірыңғай оператордың қайырымдылық көмек көрсетудегі негізгі басымдықтары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkEnd w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары жетістіктер спортын дамыту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24306,70 +24819,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бірыңғай оператордың қызметіне байланысты ұйымдастырушылық-практикалық іс-шаралар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дене шынықтыру және спорт саласындағы имидждік жобаларды іске асыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="377"/>
+    <w:bookmarkStart w:name="z403" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш берушіні заңды тұлға ретінде тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24416,70 +24929,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бірыңғай операторды айқындау кезінде заңды тұлға банкроттық не таратылу рәсіміне жатпауға тиіс, қаржы-шаруашылық қызметі Қазақстан Республикасының заңдарына сәйкес тоқтатыла тұрмауға тиіс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының резиденттігі бірыңғай операторды айқындау өлшемшарттары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z404" w:id="378"/>
+    <w:bookmarkStart w:name="z404" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkEnd w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құрылтайшылардан (қатысушылардан, мүшелерден) түскен түсімдер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24508,70 +25021,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) акциялар, облигациялар, басқа да бағалы қағаздар мен салымдар (депозиттер) бойынша алынатын дивидендтер (кірістер, сыйақы (мүдде);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңымен тыйым салынбаған басқа да түсімдер бірыңғай оператордың мүлкін қалыптастыру көздері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="379"/>
+    <w:bookmarkStart w:name="z405" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бірыңғай оператор дене шынықтыру мен спортты дамытуға бағытталған бюджеттен тыс ақша қаражатын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkEnd w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пайдаланушыларға қайырымдылық көмекті бөлу бойынша қайырымдылық жасаушының ерік-қалауын сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24600,309 +25113,369 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қайырымдылық көмек шеңберінде бөлінген қаражаттың нысаналы жұмсалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қайырымдылық көмектің оң әсер етуі қағидаттары негізінде бөледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z406" w:id="380"/>
+    <w:bookmarkStart w:name="z406" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қайырымдылық көмекті алушылар бірыңғай операторға бюджеттен тыс ақша қаражатын нысаналы пайдалану туралы есептілікті тоқсан сайынғы, жартыжылдық және жылдық негізде ұсынады, оны бірыңғай оператордың жоғары басқару органы немесе алқалы органы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z407" w:id="381"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z407" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бірыңғай оператор қайырымдылық жасаушы бекітетін алушылар ұсынған есептілік негізінде қайырымдылық көмекті пайдалану жөніндегі ақпаратты қайырымдылық жасаушы белгілеген мерзімдерде оған ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z502" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бірыңғай оператор Қазақстан Республикасының заңнамасына сәйкес жылдық қаржылық есептілікке жыл сайынғы аудитті жүргізуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тарау 50-1-баппен толықтырылды - 13.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 15.04.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>51-бап. Дене шынықтыру-сауықтыру және спорт ғимараттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="382"/>
+    <w:bookmarkStart w:name="z242" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дене шынықтыру мен спорттың материалдық базасын әлеуметтік инфрақұрылым объектілеріне жататын дене шынықтыру-сауықтыру және спорт ғимараттарының барлық түрлері құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z243" w:id="383"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z243" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Спорт ғимараттары мемлекеттік және (немесе) жеке меншікте болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z244" w:id="384"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z244" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аумақтарды дене шынықтыру-сауықтыру және спорт ғимараттарымен қамтамасыз ету қажеттілігін айқындауды, сондай-ақ дене шынықтыру-сауықтыру және спорт ғимараттарын орналастыруды жергілікті атқарушы органдар сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтерге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z245" w:id="385"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z245" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекет меншігіндегі дене шынықтыру-сауықтыру, спорт ғимараттарын оларға тең дене шынықтыру-сауықтыру, спорттық және спорттық-техникалық ғимараттарды құрмай тұрып жоюға, олардың нысаналы және функционалдық мақсатын өзгертуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z246" w:id="386"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z246" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Меншігінде немесе иелігінде спорт ғимараттары бар адамдар техникалық регламенттер, стандарттар талаптарына, мемлекеттік бақылау және қадағалау органдары белгілеген нормаларға, қағидалар мен талаптарға, санитариялық қағидаларға сәйкес спорттық іс-шаралар өткізілетін орындарды тиісінше техникалық жабдықтармен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24958,110 +25531,214 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>52-бап. Дене шынықтыру-сауықтыру және спорт ғимараттарының тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармаққа өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дене шынықтыру-сауықтыру және спорт ғимараттарының тізілімі дене шынықтыру-сауықтыру және спорт ғимараттары туралы мәліметтерді есепке алуға және сақтауға арналған ақпараттық жүйені білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z249" w:id="388"/>
+    <w:bookmarkStart w:name="z249" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дене шынықтыру-сауықтыру және спорт ғимараттары тізілімге енгізілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z250" w:id="389"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z250" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дене шынықтыру-сауықтыру және спорт ғимараттарының тізілімі мынадай міндетті мәліметтерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дене шынықтыру-сауықтыру немесе спорт ғимаратының толық атауын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25198,182 +25875,182 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) медициналық қызмет көрсетуге және допинг-бақылау жүргізуге арналған арнайы жабдықталған үй-жайдың бар немесе жоқ екендігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) көрермендерге арналған орындардың санын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="390"/>
+    <w:bookmarkStart w:name="z251" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. ДЕНЕ ШЫНЫҚТЫРУ МЕН СПОРТ САЛАСЫНДАҒЫ ХАЛЫҚАРАЛЫҚ ҚЫЗМЕТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-бап. Дене шынықтыру мен спорт саласындағы халықаралық ынтымақтастық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="391"/>
+    <w:bookmarkStart w:name="z253" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дене шынықтыру мен спорт саласындағы халықаралық ынтымақтастық Қазақстан Республикасының халықаралық шарттарына және заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z254" w:id="392"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z254" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының аумағында халықаралық дене шынықтыру-спорт ұйымдары, сондай-ақ халықаралық дене шынықтыру-спорт ұйымдарының филиалдары мен өкілдіктері құрылуы мүмкін. Ұлттық дене шынықтыру-спорт ұйымдары Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз қызметін жүзеге асыруға шетелдіктерді және азаматтығы жоқ адамдарды тартуға, сондай-ақ шет мемлекеттерден, халықаралық ұйымдардан, шетелдік ұйымдардан, шетелдіктерден және азаматтығы жоқ адамдардан алынған ақша қаражатына және өзге де мүлікке өз бетінше иелік етуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkEnd w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-бап. Дене шынықтыру мен спорт саласында ерікті негізде жұмыс жүргізетін ұйымдастырушылар (спорт еріктілері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="393"/>
+    <w:bookmarkStart w:name="z256" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Спорт түрлері және өндірістік гимнастика бойынша жаттықтырушылар, нұсқаушылар, спорт төрешілері, халықпен дене шынықтыру-сауықтыру және спорт жұмысын ұйымдастырушылар (спорт еріктілері) ерікті негізде дене шынықтыру мен спорт саласындағы қоғамдық қызметті жүзеге асыра алады, дене шынықтыру-спорт ұйымдарында арнайы даярлықтан және аттестаттаудан өте алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z257" w:id="394"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z257" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тиісті даярлықтан және аттестаттаудан өтпеген, осы баптың 1-тармағында көрсетілген адамдарға спорт сабақтарын ұйымдастыру мен өткізуге, спорттық жарыстарға төрешілік етуге және өз бетінше өзге де спорттық қызметпен айналысуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-бап. Қазақстан Республикасының аумағындағы шетелдіктердің және азаматтығы жоқ адамдардың дене шынықтыру мен спорт саласындағы құқықтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25447,68 +26124,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="395"/>
+    <w:bookmarkStart w:name="z11" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>56-бап. Дене шынықтыру және спорт саласындағы мемлекеттік бақылау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25582,167 +26259,167 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының дене шынықтыру және спорт саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>58-бап. Өтпелі ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="396"/>
+    <w:bookmarkStart w:name="z265" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Спорт федерациялары осы Заң қолданысқа енгізілген күннен бастап алты ай ішінде өздерінің қызметін осы Заңның талаптарына сәйкес келтіруі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z266" w:id="397"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z266" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Заңның 41-бабында көрсетілген жаттықтырушылар мен спорт төрешілері осы Заң қолданысқа енгізілген күннен бастап екі жыл ішінде аттестатталуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="398"/>
+    <w:bookmarkStart w:name="z268" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z269" w:id="399"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z269" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Дене шынықтыру және спорт туралы" 1999 жылғы 2 желтоқсандағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 1999 ж., № 24, 1065-құжат; 2003 ж., № 15, 129-құжат; 2004 ж., № 23, 142-құжат; 2006 ж., № 3, 22-құжат; № 13, 86-құжат; 2007 ж., № 2, 18-құжат; № 10, 69-құжат; № 20, 152-құжат; 2009 ж., № 15-16, 77-құжат; № 18, 84-құжат; № 23, 111-құжат; 2010 ж., № 5, 23-құжат; № 24, 149-құжат; 2011 ж., № 1, 2-құжат; № 11, 102-құжат; № 12, 111-құжат; 2012 ж., № 3, 25-құжат; № 8, 64-құжат; № 12, 84-құжат; № 15, 97-құжат; 2013 ж., № 14, 72, 75-құжаттар; 2014 ж., № 1, 4-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="402"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -25900,55 +26577,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>