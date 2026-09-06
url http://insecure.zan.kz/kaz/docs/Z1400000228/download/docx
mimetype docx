--- v2 (2026-07-21)
+++ v3 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6b47817" w14:textId="6b47817">
+    <w:p w14:paraId="26c5c6e" w14:textId="26c5c6e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -25531,526 +25531,504 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>52-бап. Дене шынықтыру-сауықтыру және спорт ғимараттарының тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z248" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дене шынықтыру-сауықтыру және спорт ғимараттарының тізілімі дене шынықтыру-сауықтыру және спорт ғимараттары туралы мәліметтерді есепке алуға және сақтауға арналған цифрлық жүйені білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z249" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дене шынықтыру-сауықтыру және спорт ғимараттары тізілімге енгізілуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z250" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дене шынықтыру-сауықтыру және спорт ғимараттарының тізілімі мынадай міндетті мәліметтерді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дене шынықтыру-сауықтыру немесе спорт ғимаратының толық атауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дене шынықтыру-сауықтыру немесе спорт ғимаратының мекенжайын (тұрған жерін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) меншігінде дене шынықтыру-сауықтыру немесе спорт ғимараты бар меншік иесі туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пайдалануға беру, реконструкциялаудың, күрделі жөндеудің аяқталған күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дене шынықтыру-сауықтыру немесе спорт ғимаратының функционалдық мақсатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) біржолғы қабылдау қабілетін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дене шынықтыру-сауықтыру немесе спорт ғимараты орналасқан жер учаскесінің алаңын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ғимараттарда қызмет көрсетуші персоналға арналған орындардың бар немесе жоқ екендігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) медициналық қызмет көрсетуге және допинг-бақылау жүргізуге арналған арнайы жабдықталған үй-жайдың бар немесе жоқ екендігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) көрермендерге арналған орындардың санын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. 52-бапқа өзгеріс енгізілді – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...288 lines deleted...]
-    <w:bookmarkStart w:name="z251" w:id="393"/>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. ДЕНЕ ШЫНЫҚТЫРУ МЕН СПОРТ САЛАСЫНДАҒЫ ХАЛЫҚАРАЛЫҚ ҚЫЗМЕТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkEnd w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-бап. Дене шынықтыру мен спорт саласындағы халықаралық ынтымақтастық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="394"/>
+    <w:bookmarkStart w:name="z253" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дене шынықтыру мен спорт саласындағы халықаралық ынтымақтастық Қазақстан Республикасының халықаралық шарттарына және заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z254" w:id="395"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z254" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының аумағында халықаралық дене шынықтыру-спорт ұйымдары, сондай-ақ халықаралық дене шынықтыру-спорт ұйымдарының филиалдары мен өкілдіктері құрылуы мүмкін. Ұлттық дене шынықтыру-спорт ұйымдары Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз қызметін жүзеге асыруға шетелдіктерді және азаматтығы жоқ адамдарды тартуға, сондай-ақ шет мемлекеттерден, халықаралық ұйымдардан, шетелдік ұйымдардан, шетелдіктерден және азаматтығы жоқ адамдардан алынған ақша қаражатына және өзге де мүлікке өз бетінше иелік етуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkEnd w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-бап. Дене шынықтыру мен спорт саласында ерікті негізде жұмыс жүргізетін ұйымдастырушылар (спорт еріктілері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="396"/>
+    <w:bookmarkStart w:name="z256" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Спорт түрлері және өндірістік гимнастика бойынша жаттықтырушылар, нұсқаушылар, спорт төрешілері, халықпен дене шынықтыру-сауықтыру және спорт жұмысын ұйымдастырушылар (спорт еріктілері) ерікті негізде дене шынықтыру мен спорт саласындағы қоғамдық қызметті жүзеге асыра алады, дене шынықтыру-спорт ұйымдарында арнайы даярлықтан және аттестаттаудан өте алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z257" w:id="397"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z257" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тиісті даярлықтан және аттестаттаудан өтпеген, осы баптың 1-тармағында көрсетілген адамдарға спорт сабақтарын ұйымдастыру мен өткізуге, спорттық жарыстарға төрешілік етуге және өз бетінше өзге де спорттық қызметпен айналысуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-бап. Қазақстан Республикасының аумағындағы шетелдіктердің және азаматтығы жоқ адамдардың дене шынықтыру мен спорт саласындағы құқықтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26124,68 +26102,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="398"/>
+    <w:bookmarkStart w:name="z11" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkEnd w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>56-бап. Дене шынықтыру және спорт саласындағы мемлекеттік бақылау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26259,167 +26237,167 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының дене шынықтыру және спорт саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>58-бап. Өтпелі ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="399"/>
+    <w:bookmarkStart w:name="z265" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Спорт федерациялары осы Заң қолданысқа енгізілген күннен бастап алты ай ішінде өздерінің қызметін осы Заңның талаптарына сәйкес келтіруі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z266" w:id="400"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z266" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Заңның 41-бабында көрсетілген жаттықтырушылар мен спорт төрешілері осы Заң қолданысқа енгізілген күннен бастап екі жыл ішінде аттестатталуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkEnd w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="401"/>
+    <w:bookmarkStart w:name="z268" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z269" w:id="402"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z269" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Дене шынықтыру және спорт туралы" 1999 жылғы 2 желтоқсандағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 1999 ж., № 24, 1065-құжат; 2003 ж., № 15, 129-құжат; 2004 ж., № 23, 142-құжат; 2006 ж., № 3, 22-құжат; № 13, 86-құжат; 2007 ж., № 2, 18-құжат; № 10, 69-құжат; № 20, 152-құжат; 2009 ж., № 15-16, 77-құжат; № 18, 84-құжат; № 23, 111-құжат; 2010 ж., № 5, 23-құжат; № 24, 149-құжат; 2011 ж., № 1, 2-құжат; № 11, 102-құжат; № 12, 111-құжат; 2012 ж., № 3, 25-құжат; № 8, 64-құжат; № 12, 84-құжат; № 15, 97-құжат; 2013 ж., № 14, 72, 75-құжаттар; 2014 ж., № 1, 4-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkEnd w:id="403"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -26577,55 +26555,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>