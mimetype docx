--- v1 (2026-03-04)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bca4c7e" w14:textId="bca4c7e">
+    <w:p w14:paraId="864afdd" w14:textId="864afdd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -269,102 +269,78 @@
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттық-коммуникациялық технологиялар", "ақпараттандыру саласындағы", "ақпараттық-коммуникациялық және инновациялық технологиялар", "ақпараттық-коммуникациялық технологияларды", "Ақпараттандыру саласындағы" деген сөздер тиісінше "цифрлық технологиялар", "цифрландыру саласындағы", "цифрлық және инновациялық технологиялар", "цифрлық технологияларды", "Цифрландыру саласындағы" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -561,131 +537,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Астана Хаб" дербес кластерлік қоры (бұдан әрі – Қор) – Қазақстан Республикасының Үкіметі құрған және Қазақстан Республикасының заңнамасында көзделген функцияларды орындайтын коммерциялық емес ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z18" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) "Астана Хаб" инновациялық кластері (бұдан әрі – инновациялық кластер) – өзара іс-қимыл жасау және қолда бар мүмкіндіктерді бірлесіп пайдалану, білім мен тәжірибе алмасу, зерттеулер жүргізу, технологияларды тиімді беру, орнықты әріптестік байланыстарды жолға қою және ақпарат тарату арқылы инновациялық қызметті, оның ішінде ақпараттық-коммуникациялық технологиялар саласындағы инновациялық қызметті ынталандыруға арналған инновациялық кластер қатысушыларының бірлестігі;</w:t>
+      3) "Астана Хаб" инновациялық кластері (бұдан әрі – инновациялық кластер) – өзара іс-қимыл жасау және қолда бар мүмкіндіктерді бірлесіп пайдалану, білім мен тәжірибе алмасу, зерттеулер жүргізу, технологияларды тиімді беру, орнықты әріптестік байланыстарды жолға қою және ақпарат тарату арқылы инновациялық қызметті, оның ішінде цифрлық технологиялар саласындағы инновациялық қызметті ынталандыруға арналған инновациялық кластер қатысушыларының бірлестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z19" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Астана Хаб" инновациялық кластері қатысушысының жобасы (бұдан әрі – инновациялық кластер қатысушысының жобасы) – өндірістерді, технологияларды, тауарларды, жұмыстар мен көрсетілетін қызметтерді жасауға немесе жетілдіруге бағытталған, белгілі бір уақыт мерзімі ішінде іске асырылатын іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z1548" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) "Астана Хаб" қатысушылары – ақпараттандыру саласындағы уәкілетті орган айқындайтын тәртіппен "Астана Хаб" қатысушылары ретінде тіркелген заңды тұлғалар;</w:t>
+      4-1) "Астана Хаб" қатысушылары – цифрландыру саласындағы уәкілетті орган айқындайтын тәртіппен "Астана Хаб" қатысушылары ретінде тіркелген заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z1549" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-2) "Инновациялық технологиялар паркі" арнайы экономикалық аймағы – Қазақстан Республикасының арнайы экономикалық және индустриялық аймақтар туралы заңнамасына сәйкес құрылған, ақпараттық-коммуникациялық және инновациялық технологиялар саласындағы арнайы экономикалық аймақ;</w:t>
+      4-2) "Инновациялық технологиялар паркі" арнайы экономикалық аймағы – Қазақстан Республикасының арнайы экономикалық және индустриялық аймақтар туралы заңнамасына сәйкес құрылған, цифрлық және инновациялық технологиялар саласындағы арнайы экономикалық аймақ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z1550" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) технологиялық даму орталығы – инновациялық технологияларды, оның ішінде ақпараттық-коммуникациялық технологияларды дамытуға және құруға жәрдемдесетін, сондай-ақ өндірістік технологияларды жетілдіру бойынша оқытудың мазмұны мен іске асырылуын қоса алғанда, оқытумен айналысатын орталық;</w:t>
+      5) технологиялық даму орталығы – инновациялық технологияларды, оның ішінде цифрлық технологияларды дамытуға және құруға жәрдемдесетін, сондай-ақ өндірістік технологияларды жетілдіру бойынша оқытудың мазмұны мен іске асырылуын қоса алғанда, оқытумен айналысатын орталық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z5" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) трансұлттық корпорация – негізгі ұйымнан және бірнеше елдер аумақтарындағы филиалдардан, еншілес ұйымдардан тұратын заңды тұлға (заңды тұлғалар жиынтығы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z6" w:id="10"/>
     <w:p>
@@ -1972,51 +1948,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) арнайы экономикалық аймақ қатысушыларының бірыңғай тізіліміне енгізілген "Инновациялық технологиялар паркі" арнайы экономикалық аймағының қатысушылары, оның ішінде Қазақстан Республикасының арнайы экономикалық және индустриялық аймақтар туралы заңнамасына сәйкес қызметін арнайы экономикалық аймақтың аумағынан тысқары жерде жүзеге асыратын, ақпараттық-коммуникациялық және инновациялық технологиялар саласындағы арнайы экономикалық аймақтың қатысушылары;</w:t>
+      1) арнайы экономикалық аймақ қатысушыларының бірыңғай тізіліміне енгізілген "Инновациялық технологиялар паркі" арнайы экономикалық аймағының қатысушылары, оның ішінде Қазақстан Республикасының арнайы экономикалық және индустриялық аймақтар туралы заңнамасына сәйкес қызметін арнайы экономикалық аймақтың аумағынан тысқары жерде жүзеге асыратын, цифрлық және инновациялық технологиялар саласындағы арнайы экономикалық аймақтың қатысушылары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қор инновациялық кластер қатысушыларының тізбесіне енгізген ғылыми ұйымдар, тәуекелмен инвестицияланатын акционерлік инвестициялық қорлар, білім беру ұйымдары, технологиялық парктер, салалық конструкторлық бюролар, технологияларды коммерцияландыру орталықтары, ұлттық даму институттары, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар мәртебесі бар заңды тұлғалар, сондай-ақ инновациялық қызметті жүзеге асыратын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1551" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2336,51 +2312,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Астана Хаб" қатысушыларының жұмыскерлері немесе Қордың жұмыскерлері болып табылатын шетелдіктер мен азаматтығы жоқ адамдар, олардың отбасы мүшелері (жұбайы (зайыбы), олардың балалары мен асырауындағы адамдар (растайтын құжаттар болған кезде) қолданылу мерзімі бес жылға дейінгі кіру визасын алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z1555" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қор өзі және "Астана Хаб" қатысушылары тартқан шетелдік жұмыс күшін есепке алуды жүргізеді. Қор тартқан шетелдіктер мен азаматтығы жоқ адамдар туралы мәліметтер халықтың көші-қоны мәселелері жөніндегі уәкілетті органға және Қазақстан Республикасының Ұлттық қауіпсіздік комитетіне ұсынылады. Халықтың көші-қоны мәселелері жөніндегі уәкілетті органға және Қазақстан Республикасының Ұлттық қауіпсіздік комитетіне ұсынылатын мәліметтердің құрамын, оларды ұсыну мерзімділігі мен тәртібін халықтың көші-қоны мәселелері жөніндегі уәкілетті органмен және Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша ақпараттандыру саласындағы уәкілетті орган айқындайды.</w:t>
+      3. Қор өзі және "Астана Хаб" қатысушылары тартқан шетелдік жұмыс күшін есепке алуды жүргізеді. Қор тартқан шетелдіктер мен азаматтығы жоқ адамдар туралы мәліметтер халықтың көші-қоны мәселелері жөніндегі уәкілетті органға және Қазақстан Республикасының Ұлттық қауіпсіздік комитетіне ұсынылады. Халықтың көші-қоны мәселелері жөніндегі уәкілетті органға және Қазақстан Республикасының Ұлттық қауіпсіздік комитетіне ұсынылатын мәліметтердің құрамын, оларды ұсыну мерзімділігі мен тәртібін халықтың көші-қоны мәселелері жөніндегі уәкілетті органмен және Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша цифрландыру саласындағы уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z1556" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қорда және "Астана Хаб" қатысушыларында әрбір тартылған шетелдік пен азаматтығы жоқ адам бойынша олардың біліктілігін растайтын құжаттардың болуы және сақталуы міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z1557" w:id="25"/>
     <w:p>
@@ -2915,51 +2891,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-9) инновациялық кластер қатысушылары арасындағы өзара іс-қимылды жетілдіру мақсатында корпоративтік секторда инновацияларды дамытуға бағытталған іс-шараларды өткізуге және ұйымдастыруға жәрдем көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-10) Қазақстан Республикасының заңнамасына сәйкес, ақпараттық-коммуникациялық технологиялар саласында білікті кадрлар даярлауды ұйымдастыру;</w:t>
+      5-10) Қазақстан Республикасының заңнамасына сәйкес, цифрлық технологиялар саласында білікті кадрлар даярлауды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-11) инновациялық кластер қатысушыларының тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3089,70 +3065,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бап. Қордың басқару органдары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Басқарушы комитет Қордың жоғары басқару органы болып табылады. Ақпараттандыру саласындағы уәкілетті органның басшысы Басқарушы комитеттің Төрағасы болып табылады.</w:t>
+      1. Басқарушы комитет Қордың жоғары басқару органы болып табылады. Цифрландыру саласындағы уәкілетті органның басшысы Басқарушы комитеттің Төрағасы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басқарушы комитет туралы ережені, сондай-ақ оның құрамын ақпараттандыру саласындағы уәкілетті органның басшысы бекітеді.</w:t>
+      Басқарушы комитет туралы ережені, сондай-ақ оның құрамын цифрландыру саласындағы уәкілетті органның басшысы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарушы комитеттің айрықша құзыретіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3257,126 +3233,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Басқарушы комитеттің құрамына құрылтайшының өкілдері, педагогтер және ғылыми қызметкерлер, қоғамдық бірлестіктердің өкілдері, сондай-ақ өзге де адамдар кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z65" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басқарушы комитеттің қызметін ақпараттандыру саласындағы уәкілетті орган қамтамасыз етеді.</w:t>
+      Басқарушы комитеттің қызметін цифрландыру саласындағы уәкілетті орган қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қордың ағымдағы қызметіне басшылықты оның атқарушы органы жүзеге асырады, ол алқалы немесе жеке-дара болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қордың атқарушы органы Басқарушы комитеттің және ақпараттандыру саласындағы уәкілетті органның шешімдері негізінде және оларды орындау үшін әрекет етеді.</w:t>
+      Қордың атқарушы органы Басқарушы комитеттің және цифрландыру саласындағы уәкілетті органның шешімдері негізінде және оларды орындау үшін әрекет етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қордың атқарушы органының құрылымы мен құзыреті Қор жарғысында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттандыру саласындағы уәкілетті орган:</w:t>
+      Цифрландыру саласындағы уәкілетті орган:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қордың атқарушы органының сандық құрамын, басшысы мен мүшелері өкілеттіктерінің мерзімдерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4991,55 +4967,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5365,31 +5341,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>