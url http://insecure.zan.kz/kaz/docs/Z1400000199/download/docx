--- v3 (2026-09-06)
+++ v4 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2599a93" w14:textId="2599a93">
+    <w:p w14:paraId="05e53a1" w14:textId="05e53a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,161 +121,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан</w:t>
-[...109 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Қазақстан Республикасының iшкi iстер органдары туралы  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -495,51 +385,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -551,161 +441,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. </w:t>
-[...109 lines deleted...]
-        <w:t>негізі</w:t>
+        <w:t>2-бап. Ішкі істер органдары қызметінің құқықтық негізі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z78" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі істер органдары қызметінің құқықтық негізін Қазақстан Республикасының Конституциясы, осы Заң және Қазақстан Республикасының өзге де нормативтік құқықтық актілері құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z79" w:id="6"/>
     <w:p>
@@ -757,51 +537,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -813,141 +593,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-бап. </w:t>
-[...89 lines deleted...]
-        <w:t>қағидаттары</w:t>
+        <w:t>3-бап. Ішкі істер органдары қызметінің қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер органдарының қызметі Қазақстан Республикасындағы мемлекеттік қызмет қағидаттарына және құқық қорғау қызметінің арнаулы қағидаттарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -981,121 +671,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-бап. </w:t>
-[...69 lines deleted...]
-        <w:t>міндеттері</w:t>
+        <w:t>4-бап. Ішкі істер органдарының міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z9" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан халқына қызмет етуге тиісті ішкі істер органдары қоғамдық қауіпсіздікті қамтамасыз ету мақсатында мынадай міндеттерді жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
@@ -1367,121 +987,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-бап. </w:t>
-[...69 lines deleted...]
-        <w:t>құзыреті</w:t>
+        <w:t>5-бап. Ішкі істер органдарының құзыреті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z127" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер органдары Қазақстан Республикасының заңнамасына сәйкес өздеріне жүктелген міндеттер шегінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z128" w:id="14"/>
     <w:p>
@@ -1855,51 +1405,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1967,51 +1517,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2501,51 +2051,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 16.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
@@ -2581,51 +2131,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2637,121 +2187,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-бап. </w:t>
-[...69 lines deleted...]
-        <w:t>өкілеттіктері</w:t>
+        <w:t>6-бап. Ішкі істер органдарының өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z13" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі істер органдары өзінің құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z154" w:id="37"/>
     <w:p>
@@ -5383,91 +4863,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 16.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
@@ -5669,121 +5149,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. </w:t>
-[...69 lines deleted...]
-        <w:t>жүйесі</w:t>
+        <w:t>7-бап. Ішкі істер органдары жүйесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z17" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкi iстер органдарының бірыңғай жүйесiн полиция, қылмыстық-атқару жүйесі, әскери-тергеу органдары, Қазақстан Республикасының Ұлттық ұланы құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z18" w:id="136"/>
     <w:p>
@@ -6161,51 +5571,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6217,101 +5627,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8-бап. </w:t>
-[...49 lines deleted...]
-        <w:t>министрлігі</w:t>
+        <w:t>8-бап. Ішкі істер министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z24" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі істер министрлігі iшкi iстер органдарының бiртұтас жүйесiн басқаратын Қазақстан Республикасының орталық атқарушы органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z25" w:id="143"/>
     <w:p>
@@ -6421,51 +5781,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6477,101 +5837,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-бап. </w:t>
-[...49 lines deleted...]
-        <w:t>министрі</w:t>
+        <w:t>9-бап. Ішкі істер министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z27" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі істер министрлігін Қазақстан Республикасының Президенті лауазымға тағайындайтын және лауазымнан босататын Ішкі істер министрі басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z28" w:id="146"/>
     <w:p>
@@ -7003,51 +6313,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7059,81 +6369,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-1-бап. </w:t>
-[...29 lines deleted...]
-        <w:t>қызметі</w:t>
+        <w:t>9-1-бап. Жергілікті полиция қызметі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7145,51 +6425,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7251,121 +6531,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10-бап. </w:t>
-[...69 lines deleted...]
-        <w:t>құзыреті</w:t>
+        <w:t>10-бап. Қазақстан Республикасы Үкіметінің құзыреті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Үкіметі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z262" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -7408,351 +6618,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-1) </w:t>
+        <w:t xml:space="preserve">2-1) алып тасталды – ҚР 12.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алып</w:t>
-[...289 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7763,51 +6693,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7828,381 +6758,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алып</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">алып тасталды - ҚР 18.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тасталды</w:t>
-[...309 lines deleted...]
-        <w:t>);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8258,1690 +6878,500 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алып</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тасталды</w:t>
-[...269 lines deleted...]
-        <w:t>);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алып</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тасталды</w:t>
-[...269 lines deleted...]
-        <w:t>);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алып</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тасталды</w:t>
-[...269 lines deleted...]
-        <w:t>);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алып</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тасталды</w:t>
-[...269 lines deleted...]
-        <w:t>);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алып</w:t>
+        <w:t>алып тасталды - ҚР 29.12.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тасталды</w:t>
-[...95 lines deleted...]
-          <w:i/>
+        <w:t>(01.01.2015 бастап қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) есiрткi, психотроптық заттар мен прекурсорларды әкелу, әкету, транзиттеу қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) алып тасталды – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...45 lines deleted...]
-    <w:bookmarkEnd w:id="168"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жол жүрісі қағидаларын, көлік құралдарын пайдалануға рұқсат беру жөніндегі негізгі ережелерді, көлігі арнайы жарық және дыбыс сигналдарымен жабдықталуға және арнайы түсті-графикалық схемалармен боялуға жататын жедел және арнаулы қызметтердің тізбесін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      11) алып тасталды – ҚР 19.04.2023 </w:t>
+        <w:t xml:space="preserve">      13) алып тасталды – ҚР 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...101 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9962,341 +7392,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алып</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тасталды</w:t>
-[...269 lines deleted...]
-        <w:t>);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) жасырын ұйымдарды, үй-жайларды, көлік құралдарын, қызметкерлердің жеке басын және олардың ведомстволық тиесілігін шифрлау үшін басқа мемлекеттік органдар мен ұйымдардың құжаттарын пайдалану қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10308,644 +7468,374 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алып</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тасталды</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> - ҚР 29.09.2014 </w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-1) алып тасталды – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) алып тасталды – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...270 lines deleted...]
-        <w:t xml:space="preserve">      16-1) алып тасталды – ҚР 19.04.2023 </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 02.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 12.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 24.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...247 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10957,121 +7847,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11-бап. </w:t>
-[...69 lines deleted...]
-        <w:t>құзыреті</w:t>
+        <w:t>11-бап. Ішкі істер министрлігінің құзыреті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер министрлігі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11111,51 +7931,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11383,51 +8203,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11535,51 +8355,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11609,51 +8429,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11683,51 +8503,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11795,51 +8615,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11869,51 +8689,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11943,51 +8763,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12017,51 +8837,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12091,51 +8911,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12277,51 +9097,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12351,51 +9171,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12425,51 +9245,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12827,91 +9647,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12923,121 +9743,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12-бап. </w:t>
-[...69 lines deleted...]
-        <w:t>құзыреті</w:t>
+        <w:t>12-бап. Жергілікті атқарушы органдардың құзыреті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:bookmarkStart w:name="z31" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z292" w:id="189"/>
     <w:p>
@@ -13385,161 +10135,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">13-бап. </w:t>
-[...109 lines deleted...]
-        <w:t>бақылау</w:t>
+        <w:t>13-бап. Өзара іс-қимыл, ынтымақтастық және қоғамдық бақылау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z36" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі істер органдары өздеріне жүктелген міндеттерді орындау кезінде басқа мемлекеттік органдармен, жеке және заңды тұлғалармен өзара іс-қимылды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z35" w:id="202"/>
     <w:p>
@@ -13835,279 +10475,99 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14-бап. </w:t>
-[...69 lines deleted...]
-        <w:t>құрамы</w:t>
+        <w:t>14-бап. Ішкі істер органдарының кадр құрамы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер органдарының кадрларын қызметкерлер, әскери қызметшілер және жұмыскерлер құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">15-бап. </w:t>
-[...109 lines deleted...]
-        <w:t>даярлау</w:t>
+        <w:t>15-бап. Ішкі істер органдары үшін кадрлар даярлау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z41" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі істер органдары үшін кадрлар даярлауды Ішкі істер министрлігінің білім беру ұйымдары және өзге де білім беру ұйымдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z42" w:id="213"/>
     <w:p>
@@ -14152,440 +10612,140 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескерту</w:t>
+        <w:t>Ескерту. 15-бапқа өзгеріс енгізілді – ҚР 27.12.2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 15-бапқа </w:t>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>өзгеріс</w:t>
-[...189 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16-бап. </w:t>
-[...149 lines deleted...]
-        <w:t>реттеу</w:t>
+        <w:t>16-бап. Ішкі істер органдары қызметкерлері мен жұмыскерлерінің еңбегін құқықтық реттеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z45" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі істер органдары қызметкерлерінің еңбек қатынастары "Құқық қорғау қызметі туралы" Қазақстан Республикасының Заңында көзделген ерекшеліктер ескеріле отырып, Қазақстан Республикасының Еңбек кодексімен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z46" w:id="217"/>
     <w:p>
@@ -14611,141 +10771,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17-бап. </w:t>
-[...89 lines deleted...]
-        <w:t>өткеру</w:t>
+        <w:t>17-бап. Ішкі істер органдарында қызмет өткеру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:bookmarkStart w:name="z48" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі істер органдарында қызмет өткеру тәртібі мен шарттары "Құқық қорғау қызметі туралы" Қазақстан Республикасының Заңымен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:bookmarkStart w:name="z49" w:id="220"/>
     <w:p>
@@ -14833,299 +10903,99 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">18-бап. </w:t>
-[...109 lines deleted...]
-        <w:t>шектеулер</w:t>
+        <w:t>18-бап. Ішкі істер органдарындағы қызметке байланысты шектеулер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық қорғау қызметінің ерекшеліктеріне негізделген ішкі істер органдарының қызметкерлері үшін шектеулер Қазақстан Республикасының заңдарында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19-бап. </w:t>
-[...89 lines deleted...]
-        <w:t>өкілеттіктері</w:t>
+        <w:t>19-бап. Ішкі істер органдары қызметкерлерінің өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:bookmarkStart w:name="z52" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі істер органдарының қызметкерлері Қазақстан Республикасының бүкіл аумағында, атқаратын лауазымына, уақытқа қарамастан, оларға қылмыстық немесе әкімшілік құқық бұзушылық туралы арыз немесе хабар берілген жағдайда не ол тікелей анықталған жағдайда құқыққа қарсы іс-әрекеттердің жолын кесу, жәрдемге мұқтаждарға көмек көрсету, оқиға болған орынды күзету, сондай-ақ жақын жердегі ішкі істер органдарын хабардар ету жөнінде шаралар қолдануға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
@@ -15167,51 +11037,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15381,51 +11251,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15437,161 +11307,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20-бап. </w:t>
-[...109 lines deleted...]
-        <w:t>киімі</w:t>
+        <w:t>20-бап. Ішкі істер органдары қызметкерлерінің нысанды киімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:bookmarkStart w:name="z58" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі істер органдарының қызметкерлері нысанды киіммен тегін қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
     <w:bookmarkStart w:name="z59" w:id="229"/>
     <w:p>
@@ -15684,221 +11444,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. </w:t>
-[...169 lines deleted...]
-        <w:t>кепілдіктері</w:t>
+        <w:t>21-бап. Ішкі істер органдары қызметкерлерінің, олардың отбасы мүшелерінің әлеуметтік кепілдіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z63" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңда белгіленген ішкі істер органдарында қызмет атқарудың ерекше сипаты мен қызметкерлердің жауапкершілігі қосымша әлеуметтік құқықтармен және жеңілдіктермен өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z64" w:id="234"/>
     <w:p>
@@ -16168,241 +11758,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22-бап. </w:t>
-[...189 lines deleted...]
-        <w:t>құқықтары</w:t>
+        <w:t>22-бап. Ішкі істер органдары қызметкерлерінің, олардың отбасы мүшелерінің тұрғын үй құқықтары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z68" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңына сәйкес айқындалған, тұрғынжайға мұқтаж ішкі істер органының қызметкері және оның отбасы мүшелері қызмет өткерген кезеңге мемлекет есебінен тұрғынжаймен қамтамасыз етіледі. Ішкі істер органдарының қызметкеріне қызметтік тұрғынжай берудің орнына арнайы ақшалай қамтамасыз ету түрінде бюджет қаражаты есебінен тұрғын үй төлемдері төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
@@ -16676,91 +12076,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16802,497 +12202,147 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23-бап. </w:t>
-[...149 lines deleted...]
-        <w:t>ету</w:t>
+        <w:t>23-бап. Ішкі істер органдарын қаржылай және материалдық-техникалық қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ішкі істер органдарын қаржылай және материалдық-техникалық қамтамасыз ету бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">24-бап. </w:t>
-[...129 lines deleted...]
-        <w:t>ету</w:t>
+        <w:t>24-бап. Әскери-тергеу органдарын қаржылай және материалдық-техникалық қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әскери-тергеу органдарын қаржылай және материалдық-техникалық қамтамасыз ету Ішкі істер министрлігіне бөлінетін бюджет қаражаты есебінен жүзеге асырылады. Қызметтік үй-жайлар және байланыс құралдары орналасқан жері бойынша Қазақстан Республикасы Қарулы Күштерінің есебінен беріледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">25-бап. Осы </w:t>
-[...69 lines deleted...]
-        <w:t>тәртібі</w:t>
+        <w:t>25-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z76" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
     <w:bookmarkStart w:name="z77" w:id="243"/>
     <w:p>
@@ -17533,55 +12583,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>