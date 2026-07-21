--- v1 (2026-03-04)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e083ce4" w14:textId="e083ce4">
+    <w:p w14:paraId="ad96fe1" w14:textId="ad96fe1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -200,50 +200,240 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "заңнамалық актілерінде" деген сөздер "заңдарында" деген сөзбен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бүкіл </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша "ақпараттық жүйе", "сатып алудың ақпараттық жүйелерімен", "ақпараттық жүйелерінде" деген сөздер тиісінше "цифрлық жүйе", "сатып алудың цифрлық жүйелерімен", "цифрлық жүйелерінде" деген сөздермен ауыстыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заң Қазақстан Республикасының Ұлттық кәсіпкерлер палатасының құрылуына және қызметіне, Қазақстан Республикасында кәсіпкерлікті дамытуға байланысты туындайтын қоғамдық қатынастарды реттейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1222,51 +1412,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кәсіпкерлік мүдделерін қозғайтын Қазақстан Республикасының заңнамасын жетілдіру процесіне қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттер болып табылады.</w:t>
+      6) Қазақстан Республикасының заңдарында көзделген өзге де міндеттер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұлттық палата жүйесіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1332,87 +1522,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аумақтық деңгейде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстар, республикалық маңызы бар қалалар және астана кәсіпкерлерінің палаталары (бұдан әрі – өңірлік палаталар);</w:t>
+      астана, облыстар және республикалық маңызы бар қалалар кәсіпкерлерінің палаталары (бұдан әрі – өңірлік палаталар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өңірлік палаталарда аккредиттелген өңірлік салааралық, өңірлік салалық қауымдастықтар (одақтар), сондай-ақ шағын, орта және (немесе) ірі кәсіпкерліктің өңірлік қауымдастықтары (одақтары);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өңірлік палаталарда аккредиттелген облыстардағы, облыстық, республикалық маңызы бар қалалардағы және астанадағы қауымдастықтар (одақтар), кәсіпкерлік қызмет саласындағы өзін-өзі реттейтін ұйымдар;</w:t>
+      өңірлік палаталарда аккредиттелген астананың, облыстардың және республикалық, облыстық маңызы бар қалалардың кәсіпкерлік қызмет саласындағы қауымдастықтары (одақтары), өзін-өзі реттейтін ұйымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өңірлік палаталарда аккредиттелген аудандардағы, аудандық маңызы бар қалалардағы қауымдастықтар (одақтар), кәсіпкерлік қызмет саласындағы өзін-өзі реттейтін ұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1422,51 +1612,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қалалық және аудандық деңгейлерде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тиісті облыстардың, облыстық, республикалық маңызы бар қалалардың және астананың аудандарындағы, сондай-ақ облыстық, аудандық маңызы бар қалалардағы өңірлік палаталардың филиалдары (бұдан әрі – өңірлік палаталардың филиалдары);</w:t>
+      астананың, тиісті облыстардың, республикалық, облыстық маңызы бар қалалардың аудандарындағы, сондай-ақ облыстық, аудандық маңызы бар қалалардағы өңірлік палаталардың филиалдары (бұдан әрі – өңірлік палаталардың филиалдары);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы Заңның мақсаттарын іске асыру үшін құрылған, Ұлттық палата құрылтайшы ретінде қатысатын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1624,51 +1814,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2888,91 +3118,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті мүшелікке негізделген, кәсіпкерлік қызмет саласындағы өзін-өзі реттейтін ұйымдар аккредиттеу үшін белгіленген өлшемшарттарға сәйкестікке тексерілусіз Ұлттық палатада аккредиттеуді алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z25" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Ұлттық палата осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде көзделген функцияларды жүзеге асыруға Ұлттық палатада аккредиттелген қауымдастықтарды (одақтарды) және өзін-өзі реттейтін ұйымдарды шарттық негізде тартуға құқылы.</w:t>
+      4. Ұлттық палата осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген функцияларды жүзеге асыруға Ұлттық палатада аккредиттелген қауымдастықтарды (одақтарды) және өзін-өзі реттейтін ұйымдарды шарттық негізде тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z26" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы баптың 1-тармағында көрсетілген, өңірлік палатада аккредиттеуден өткен қауымдастықтар (одақтар) және өзін-өзі реттейтін ұйымдар осы Заңда белгіленген тәртіппен өңірлік кеңестер құрамына кандидаттар ұсынуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z27" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Өңірлік палаталар өңірлік палатаның жарғысында белгіленген өз құзыреті шеңберінде осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде көзделген функцияларды жүзеге асыруға өңірлік палатада аккредиттелген қауымдастықтарды (одақтарды) және өзін-өзі реттейтін ұйымдарды шарттық негізде тартуға құқылы.</w:t>
+      6. Өңірлік палаталар өңірлік палатаның жарғысында белгіленген өз құзыреті шеңберінде осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген функцияларды жүзеге асыруға өңірлік палатада аккредиттелген қауымдастықтарды (одақтарды) және өзін-өзі реттейтін ұйымдарды шарттық негізде тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z190" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ұлттық палата осы баптың 1-тармағында көрсетілген өзін-өзі реттейтін ұйымдармен өзін-өзі реттеу мәселелері бойынша өзара іс-қимыл жасайды, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z168" w:id="34"/>
     <w:p>
@@ -3281,87 +3511,169 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ұлттық палатаның осы Заңда көзделген жүйесі ескеріле отырып:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде көзделген, республикалық деңгейде іске асырылатын және Қазақстан Республикасының Парламентімен, Қазақстан Республикасының Үкіметімен, орталық мемлекеттік органдармен өзара іс-қимылды болжайтын функцияларды Ұлттық палата жүзеге асырады;</w:t>
-[...17 lines deleted...]
-      2) осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде көзделген, аумақтық деңгейде іске асырылатын және жергілікті өкiлдi және атқарушы органдармен, жергілікті өзін-өзі басқару органдарымен өзара іс-қимылды болжайтын функцияларды өңірлік палаталар жүзеге асырады;</w:t>
+      1) осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген, республикалық деңгейде іске асырылатын және Қазақстан Республикасының Құрылтайымен, Қазақстан Республикасының Үкіметімен, орталық мемлекеттік органдармен өзара іс-қимылды болжайтын функцияларды Ұлттық палата жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген, аумақтық деңгейде іске асырылатын және жергілікті өкілді және атқарушы органдармен, жергілікті өзін-өзі басқару органдарымен өзара іс-қимылды болжайтын функцияларды өңірлік палаталар жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде көзделген, халықаралық деңгейде іске асырылатын және шетелдік және халықаралық ұйымдармен өзара іс-қимылды болжайтын функцияларды, сондай-ақ кәсіпкерлердің сыртқы экономикалық қызметінің дамуына жәрдемдесу және Қазақстан Республикасының экономикасына инвестициялар тарту жөніндегі функцияларды Ұлттық палата, сондай-ақ шет мемлекеттің аумағындағы филиалдары мен өкілдіктері арқылы және (немесе) ол құрылтайшы ретінде қатысатын заңды тұлға жүзеге асырады. </w:t>
+      3) осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген, халықаралық деңгейде іске асырылатын және шетелдік және халықаралық ұйымдармен өзара іс-қимылды болжайтын функцияларды, сондай-ақ кәсіпкерлердің сыртқы экономикалық қызметінің дамуына жәрдемдесу және Қазақстан Республикасының экономикасына инвестициялар тарту жөніндегі функцияларды Ұлттық палата, сондай-ақ шет мемлекеттің аумағындағы филиалдары мен өкілдіктері арқылы және (немесе) ол құрылтайшы ретінде қатысатын заңды тұлға жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бап. Ұлттық палатаның кәсіпкерлік субъектілерінің құқықтары мен заңды мүдделерін білдіру, қорғау жөніндегі функциялары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3412,51 +3724,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ұлттық палата:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының Үкіметінде, Қазақстан Республикасының Парламентінде және басқа да мемлекеттік органдарда кәсіпкерлік мүдделерін білдіреді;</w:t>
+      1) Қазақстан Республикасының Үкіметінде, Қазақстан Республикасының Құрылтайында және басқа да мемлекеттік органдарда кәсіпкерлік мүдделерін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орталық және жергілікті атқарушы органдардың, сондай-ақ әкімдердің Қазақстан Республикасының ветеринария саласындағы заңнамасында көзделген жағдайларда тиісті аумақта карантиндік режимді енгізе отырып, карантиндік аймақты белгілеу (күшін жою) туралы, карантинді және (немесе) шектеу іс-шараларын белгілеу (алып тастау) туралы шешімдер қабылдауды, сондай-ақ табиғи және техногендік сипаттағы төтенше жағдайды жариялауды көздейтін нормативтік құқықтық актілерінің жобаларын қоспағанда, кәсіпкерлік субъектілерінің мүдделерін қозғайтын нормативтік құқықтық актілерді, мемлекеттік жоспарлау жүйесі саласындағы құқықтық актілердің жобаларын әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3648,51 +3960,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кәсіпкерлік мәселелері бойынша қоғамдық тыңдаулар осы Заңда және Ұлттық палатаның жарғысында көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қоғамдық тыңдауларға Қазақстан Республикасы Парламентінің және жергілікті өкілді органдардың депутаттары, мемлекеттік органдардың, жергілікті өзін-өзі басқару органдарының, ұйымдардың, кәсіпкерлік субъектілерінің, бұқаралық ақпарат құралдарының өкілдері қатыса алады.</w:t>
+      Қоғамдық тыңдауларға Қазақстан Республикасы Құрылтайының және жергілікті өкілді органдардың депутаттары, мемлекеттік органдардың, жергілікті өзін-өзі басқару органдарының, ұйымдардың, кәсіпкерлік субъектілерінің, бұқаралық ақпарат құралдарының өкілдері қатыса алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Үкіметінің құрамына кіретін орталық атқарушы органдардың, сондай-ақ жергілікті атқарушы органдардың өкілдері қоғамдық тыңдауларға Ұлттық палата төралқасының шақыруымен қатысады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3842,50 +4154,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4497,51 +4849,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Ұлттық палата уәкілетті мемлекеттік органдардың ұлттық отын-энергетика баланстарын әзірлеуіне, экономика салаларында шикiзат пен тауарлардың өткізілуі мен тұтынылуына қатысады.</w:t>
+      2. Ұлттық палата уәкілетті мемлекеттік органдардың ұлттық отын-энергетика баланстарын әзірлеуіне, экономика салаларында шикізат пен тауарлардың өткізілуі мен тұтынылуына қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z47" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұлттық палата кәсіпкерлік субъектілері үшін бірыңғай интернет-порталды және "Бизнеске арналған үкімет" веб-порталын құрады және оларды қолдауды, әкімшілендіруді және дамытуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
@@ -5581,50 +5933,156 @@
       8) оқу-әдістемелік материалдарды, оның ішінде мемлекеттік жалпыға міндетті білім беру стандарттарын, техникалық және кәсіптік білім берудің білім беретін оқу бағдарламаларын және жоспарларын әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) кәсіпкерлік субъектілерінің кәсіби кадрларға қажеттіліктеріне мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақшаға өзгеріс енгізу көзделген – ҚР 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мамандарды жұмысқа орналастыруға жәрдемдесу жөніндегі іс-шараларды әзірлейді және іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6094,98 +6552,416 @@
       7-1) сауда қызметін реттеу саласындағы уәкілетті орган айқындайтын тәртіппен, тауарларды шығарған елді растау мақсатында әкелу елдерінің ақпараттық жүйелерінде экспорттаушыларды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сауда қызметін реттеу саласындағы уәкілетті орган бекітетін тізбе бойынша тауардың шығу тегі туралы сертификаттың көшірмесін және тауардың шығу тегін растайтын құжаттарды тауардың шығу тегі туралы сертификат берілген күннен бастап кемінде үш жыл бойы сақтайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-1) тармақшамен толықтыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жылына кемінде бір рет кеден ісі саласындағы уәкілетті органға және сауда қызметін реттеу саласындағы уәкілетті органға тауарлардың шығу тегі туралы сертификаттарды растауға уәкілеттік берілген тұлғалардың мөрлері бедерлерінің, қойылған қолдарының үлгілерін жолдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тауардың шығу тегі туралы берілген сертификаттар бойынша ақпаратты сауда қызметін реттеу саласындағы уәкілетті органға тоқсан сайын береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақшаға өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тауардың шығарылған елін айқындау бойынша сараптаманы қоспағанда, тауарларға тәуелсіз сараптамаларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-1) тармақшамен толықтыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) кәсіпкерлік субъектілерінің, қаржылық-экономикалық жағдайы кәсіпкерлік қызмет үшін серіктестер ретінде сыртқы экономикалық қызметке қатысушылардың сенімділік деңгейін айқындауға мүмкіндік беретін олардың көрсетілген тұлғалармен келісу бойынша жасалған тізілімін жүргізу тәртібін айқындайды және жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6423,51 +7199,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді - ҚР 02.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 225-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.12.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 26.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6718,77 +7494,183 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-1-бап. Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкілдің функциялары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...3 lines deleted...]
-      Ескерту. 14-1-бап алып тасталды - ҚР 29.10.2015 </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-1-бап алып тасталды - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2016 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тарауды 14-2-баппен толықтыру көзделген – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  4-тарау. ҰЛТТЫҚ ПАЛАТАНЫ ҚҰРУ, ҚАЙТА ҰЙЫМДАСТЫРУ ЖӘНЕ ТАРАТУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6834,138 +7716,178 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық палата саяси қызметпен айналысуға, саяси партия құруға және саяси партия болып қайта ұйымдастырылуға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Ұлттық палата әрбір облыста, республикалық маңызы бар қалада және астанада өңірлік палаталарды құрады.</w:t>
+      2. Ұлттық палата астанада, әрбір облыста және республикалық маңызы бар қалада өңірлік палаталарды құрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыстың, республикалық маңызы бар қаланың және астананың аумағында бір ғана өңірлік палата құрылуы және жұмыс істеуі мүмкін.</w:t>
+      Астананың, облыстың және республикалық маңызы бар қаланың аумағында бір ғана өңірлік палата құрылуы және жұмыс істеуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тиісті облыстардың, облыстық, республикалық маңызы бар қалалардың аудандарында және астанада, сондай-ақ облыстық, аудандық маңызы бар қалаларда өңірлік палатаның филиалдары құрылады.</w:t>
+      3. Астанада, тиісті облыстардың, республикалық, облыстық маңызы бар қалалардың аудандарында, сондай-ақ облыстық, аудандық маңызы бар қалаларда өңірлік палатаның филиалдары құрылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгеріс енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (01.01.2015 бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8787,51 +9709,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасы Парламентінің кемінде 5 депутатынан, Қазақстан Республикасының қоғам қайраткерлерінен және (немесе) шағын және орта кәсіпкерлік субъектілерінің мүдделерін білдіретін республикалық қауымдастықтардың (одақтардың) өкілдерінен;</w:t>
+      2) Қазақстан Республикасы Құрылтайының кемінде 5 депутатынан, Қазақстан Республикасының қоғам қайраткерлерінен және (немесе) шағын және орта кәсіпкерлік субъектілерінің мүдделерін білдіретін республикалық қауымдастықтардың (одақтардың) өкілдерінен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкілден;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8915,51 +9837,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының қоғам қайраткерлері және (немесе) шағын және орта кәсіпкерлік субъектілерінің мүдделерін білдіретін республикалық қауымдастықтардың (одақтардың) өкілдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасы Парламентінің депутаттары төралқа мүшелері лауазымына сайланады және лауазымынан босатылады.</w:t>
+      3) Қазақстан Республикасы Құрылтайының депутаттары төралқа мүшелері лауазымына сайланады және лауазымынан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9501,51 +10423,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өңірлік палаталарды құру және жабу туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) тиісті облыстың, республикалық маңызы бар қаланың және астананың аумағында тіркелген (есептік тіркеуден өткен) кәсіпкерлік субъектілері мен қауымдастықтардың (одақтардың) жалпы санын ескере отырып, өңірлік кеңестердің сандық құрамын бекіту;</w:t>
+      15) астананың, тиісті облыстың, республикалық маңызы бар қаланың аумағында тіркелген (есептік тіркеуден өткен) кәсіпкерлік субъектілері мен қауымдастықтардың (одақтардың) жалпы санын ескере отырып, өңірлік кеңестердің сандық құрамын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өңірлік кеңестер делегаттарын сайлауды өткізу тәртібін, мерзімдерін және өңірлік кеңестерді қалыптастыру тәртібін бекіту жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9615,51 +10537,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төралқа отырыстарында дауыс беруді жүргізу тәртібі Ұлттық палатаның жарғысында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төралқаның осы Заңда көзделген айрықша құзыретіндегі мәселелер бойынша шешiмдері төралқа отырысына қатысушы мүшелерінің жалпы дауыс санының кемінде үштен екісін құрайтын білікті көпшiлiк даусымен қабылданады.</w:t>
+      Төралқаның осы Заңда көзделген айрықша құзыретіндегі мәселелер бойынша шешімдері төралқа отырысына қатысушы мүшелерінің жалпы дауыс санының кемінде үштен екісін құрайтын білікті көпшілік даусымен қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзге мәселелер бойынша шешімдер төралқа отырысына қатысушы мүшелерінің қарапайым көпшілік даусымен қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9907,50 +10829,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10804,51 +11766,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бап. Өңірлік кеңес</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z112" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Өңірлік кеңес өңірлік палатаның байқаушы органы болып табылады және съезд әрбір облыс, республикалық маңызы бар қала және астана үшін саралап белгілеген квота шегінде кәсіпкерлік субъектілерінің делегаттарынан, сондай-ақ қауымдастықтардың (одақтардың), кәсіпкерлік қызмет саласындағы өзін-өзі реттейтін ұйымдардың өкілдерінен съезд бекіткен тәртіппен қалыптастырылады.</w:t>
+      1. Өңірлік кеңес өңірлік палатаның байқаушы органы болып табылады және съезд астана, әрбір облыс және республикалық маңызы бар қала үшін саралап белгілеген квота шегінде кәсіпкерлік субъектілерінің делегаттарынан, сондай-ақ қауымдастықтардың (одақтардың), кәсіпкерлік қызмет саласындағы өзін-өзі реттейтін ұйымдардың өкілдерінен съезд бекіткен тәртіппен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z113" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өңірлік кеңес делегаттары өңірлік палатаның аудандық, салалық кеңестеріндегі кәсіпкерлік субъектілері делегаттарының тікелей дауыс беруі арқылы төралқа бекіткен тәртіппен төрт жыл мерзімге сайланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
@@ -11299,50 +12261,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12444,51 +13446,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Ұлттық палатаның жарғысында көзделген тәртіппен оның қызметі туралы есептерді тыңдауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды пайдалануға құқылы.</w:t>
+      8) Қазақстан Республикасының заңдарында көзделген өзге де құқықтарды пайдалануға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z130" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұлттық палатаның мүшелері міндетті мүшелік жарналар төлеуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z131" w:id="144"/>
     <w:p>
       <w:pPr>
@@ -12599,87 +13601,87 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Міндетті мүшелік жарнаның мөлшерін айқындау мақсатында осы Заңның 4-бабының 2-тармағында көрсетілген кәсіпкерлік субъектілері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) республикалық бюджет туралы заңда белгiленген және алдыңғы есепті күнтізбелік жылдың 1 қаңтарында қолданыста болатын, айлық есептiк көрсеткiштің есепті жылдың алдындағы күнтізбелік жылда алпыс мың еселенген мөлшерінен аспайтын жылдық жиынтық кірісі бар кәсiпкерлiк субъектiлерi;</w:t>
-[...35 lines deleted...]
-      3) республикалық бюджет туралы заңда белгiленген және алдағы есепті күнтізбелік жылдың 1 қаңтарында қолданыста болатын, есепті жылдың алдындағы күнтізбелік жылда айлық есептiк көрсеткiштің бір жарым миллион еселенген мөлшерінен асатын жылдық жиынтық кірісі бар кәсiпкерлiк субъектiлерi болып бөлінеді.</w:t>
+      1) республикалық бюджет туралы заңда белгіленген және алдыңғы есепті күнтізбелік жылдың 1 қаңтарында қолданыста болатын, айлық есептік көрсеткіштің есепті жылдың алдындағы күнтізбелік жылда алпыс мың еселенген мөлшерінен аспайтын жылдық жиынтық кірісі бар кәсіпкерлік субъектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) республикалық бюджет туралы заңда белгіленген және алдыңғы есепті күнтізбелік жылдың 1 қаңтарында қолданыста болатын, айлық есептік көрсеткіштің есепті жылдың алдындағы күнтізбелік жылда алпыс мың еселенген мөлшерінен асатын және айлық есептік көрсеткіштің бір жарым миллион еселенген мөлшерінен аспайтын жылдық жиынтық кірісі бар кәсіпкерлік субъектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) республикалық бюджет туралы заңда белгіленген және алдағы есепті күнтізбелік жылдың 1 қаңтарында қолданыста болатын, есепті жылдың алдындағы күнтізбелік жылда айлық есептік көрсеткіштің бір жарым миллион еселенген мөлшерінен асатын жылдық жиынтық кірісі бар кәсіпкерлік субъектілері болып бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z136" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Міндетті мүшелік жарналардың мөлшерін бекіту мақсатында съезд осы баптың 2-тармағында көрсетілген кәсіпкерлік субъектілерінің топтары ішінде сатылауды белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z166" w:id="150"/>
     <w:p>
       <w:pPr>
@@ -12948,51 +13950,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бап. Өтпелі ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z141" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Заң қолданысқа енгiзiлгенге дейiн өз атауларында "Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы", "Ұлттық кәсіпкерлер палатасы" деген толық сөз тіркестерін пайдалана отырып тiркелген заңды тұлғалар осы Заң қолданысқа енгiзiлген күннен бастап үш ай iшiнде Қазақстан Республикасының заңнамасында белгiленген тәртiппен мемлекеттiк қайта тiркелуге жатады.</w:t>
+      1. Осы Заң қолданысқа енгізілгенге дейін өз атауларында "Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы", "Ұлттық кәсіпкерлер палатасы" деген толық сөз тіркестерін пайдалана отырып тіркелген заңды тұлғалар осы Заң қолданысқа енгізілген күннен бастап үш ай ішінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен мемлекеттік қайта тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Сауда-өнеркәсіп палатасы мен аумақтық сауда-өнеркәсіп палаталары осы Заң қолданысқа енгізілген күннен бастап бір жыл өткен соң Қазақстан Республикасының заңнамасында белгіленген тәртіппен таратылуға жатады. Қазақстан Республикасының Сауда-өнеркәсіп палатасы мен аумақтық сауда-өнеркәсіп палаталарын тарату кезінде кредиторлардың талаптары қанағаттандырылғаннан кейін қалған мүлік құрылтай құжаттарында көрсетілген мақсаттарға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13204,51 +14206,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z156" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы Заң алғашқы ресми жарияланғанынан кейін бір жыл өткен соң "Сауда-өнеркәсiп палаталары туралы" 2005 жылғы 3 мамырдағы Қазақстан Республикасы </w:t>
+      2. Осы Заң алғашқы ресми жарияланғанынан кейін бір жыл өткен соң "Сауда-өнеркәсіп палаталары туралы" 2005 жылғы 3 мамырдағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 2005 ж., № 9, 25-құжат; 2009 ж., № 15-16, 74-құжат; № 17, 80-құжат; 2010 ж., № 5, 23-құжат; № 15, 71-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
@@ -13429,55 +14431,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>