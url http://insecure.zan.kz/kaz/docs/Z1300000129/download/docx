--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad96fe1" w14:textId="ad96fe1">
+    <w:p w14:paraId="78f0f54" w14:textId="78f0f54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -289,122 +289,98 @@
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мәтін</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бойынша "ақпараттық жүйе", "сатып алудың ақпараттық жүйелерімен", "ақпараттық жүйелерінде" деген сөздер тиісінше "цифрлық жүйе", "сатып алудың цифрлық жүйелерімен", "цифрлық жүйелерінде" деген сөздермен ауыстыру көзделген – ҚР 24.06.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> бойынша "ақпараттық жүйе", "сатып алудың ақпараттық жүйелерімен", "ақпараттық жүйелерінде" деген сөздер тиісінше "цифрлық жүйе", "сатып алудың цифрлық жүйелерімен", "цифрлық жүйелерінде" деген сөздермен ауыстырылды – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -481,51 +457,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z157" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Бизнеске арналған үкімет" веб-порталы – жеке және заңды тұлғалардың кәсіпкерлік субъектілерін мемлекеттік қолдау шараларына, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік қызметтерге қол жеткізуін қамтамасыз етуге арналған ақпараттық жүйе;</w:t>
+      1) "Бизнеске арналған үкімет" веб-порталы – жеке және заңды тұлғалардың кәсіпкерлік субъектілерін мемлекеттік қолдау шараларына, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік қызметтерге қол жеткізуін қамтамасыз етуге арналған цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -547,51 +523,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -673,51 +649,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) міндетті мүшелік жарналар – кәсіпкерлік субъектілерінің осы Заңға сәйкес белгіленген тәртіппен және мөлшерде Ұлттық палатаға төлейтін жыл сайынғы жарналары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z198" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) сатып алуға қол жеткізудің бірыңғай нүктесі – сатып алудың ақпараттық жүйелерімен интеграцияланған ақпараттық жүйе;</w:t>
+      4-1) сатып алуға қол жеткізудің бірыңғай нүктесі – сатып алудың цифрлық жүйелерімен интеграцияланған цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -739,51 +715,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -941,131 +917,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 12.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 391-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -1081,51 +1057,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2577,111 +2553,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгеріс енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (22.07.2018 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 12.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15-VII</w:t>
       </w:r>
       <w:r>
@@ -2697,91 +2673,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4013,131 +3989,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 06.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 481-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 489-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 250-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 321-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15-VII</w:t>
       </w:r>
       <w:r>
@@ -4153,51 +4129,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
@@ -4527,51 +4503,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4803,51 +4779,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4905,91 +4881,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -5005,91 +4981,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5202,51 +5178,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5376,91 +5352,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгеріс енгізілді - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 15.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-VII</w:t>
       </w:r>
       <w:r>
@@ -5496,51 +5472,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5671,51 +5647,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5735,51 +5711,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5933,2968 +5909,2795 @@
       8) оқу-әдістемелік материалдарды, оның ішінде мемлекеттік жалпыға міндетті білім беру стандарттарын, техникалық және кәсіптік білім берудің білім беретін оқу бағдарламаларын және жоспарларын әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) кәсіпкерлік субъектілерінің кәсіби кадрларға қажеттіліктеріне мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мамандарды, оның ішінде дуальды оқыту бойынша білім алған түлектерді жұмысқа орналастыруға жәрдемдесу жөніндегі іс-шараларды әзірлейді және іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) білікті жұмысшы кадрлар мен орта буын мамандарының кәсіптері (мамандықтары) бойынша кәсіптік даярлау, қайта даярлау, біліктілікті арттыру және біліктілік беру жөніндегі оқу орталықтарын ашуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      12) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) дуальды оқыту туралы шарттар жасасуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жасалған дуальды оқыту туралы шарттардың тізілімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) дуальды оқытуға қатысушы кәсіпорындардан (ұйымдардан) тәлімгерлерді оқытуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 23.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 415-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 04.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бап. Ұлттық палатаның кәсіпкерлік субъектілерінің сыртқы экономикалық қызметін дамыту, инвестициялар тарту және ұлттық экономиканы әртараптандыру саласындағы функциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық палата:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шетелде филиалдар мен өз өкілдіктерін құрады және таратады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасына және халықаралық шарттардың ережелеріне сәйкес шетелдік ұйымдармен бірлесіп, іскерлік кеңестерді және өзге де консультациялық-кеңесші органдарды құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өткізілетін халықаралық көрмелер мен жәрмеңкелер, Қазақстан Республикасында өткізілетін ұлттық және өңірлік көрмелер мен жәрмеңкелер, сондай-ақ Қазақстан Республикасы қатысатын шетелдегі халықаралық көрмелер тізілімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қазақстандық тауарлар мен көрсетілетін қызметтерді әлемдік нарықта ілгерілету үшін халықаралық маркетингті және жарнамалық қолдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сыртқы экономикалық қызмет мәселелері бойынша ақпараттық, бағалау, брокерлік, маркетингтік, жарнамалық, аударма және консалтингтік қызметтер көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) экспорт-импортты реттеу мәселелері бойынша барлық елдердің заңнамалары, өткізілетін жәрмеңкелер, көрмелер, халықаралық тауар айналымы және төлемдер, халықаралық саудаға және шаруашылықішілік қызметке байланысты басқа да мәселелердің жай-күйі туралы ақпаратты жинауды, талдауды және өз мүшелеріне ұсынуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сауда қызметін реттеу саласындағы уәкілетті орган белгілеген тәртіппен тауардың шығарылуы туралы сертификатты ресімдеуді, куәландыруды, беруді және оның күшін жоюды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) сауда қызметін реттеу саласындағы уәкілетті орган айқындайтын тәртіппен, тауарларды шығарған елді растау мақсатында әкелу елдерінің цифрлық жүйелерінде экспорттаушыларды тіркеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сауда қызметін реттеу саласындағы уәкілетті орган бекітетін тізбе бойынша тауардың шығу тегі туралы сертификаттың көшірмесін және тауардың шығу тегін растайтын құжаттарды тауардың шығу тегі туралы сертификат берілген күннен бастап кемінде үш жыл бойы сақтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) тауардың шығу тегі туралы сараптама актісінің көшірмесін және оны беруге негіз болатын құжаттарды тауардың шығу тегі туралы сараптама актісі берілген күннен бастап кемінде үш жыл сақтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жылына кемінде бір рет кеден ісі саласындағы уәкілетті органға және сауда қызметін реттеу саласындағы уәкілетті органға тауарлардың шығу тегі туралы сертификаттарды растауға уәкілеттік берілген тұлғалардың мөрлері бедерлерінің, қойылған қолдарының үлгілерін жолдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тауардың шығу тегі туралы берілген сертификаттар бойынша ақпаратты сауда қызметін реттеу саласындағы уәкілетті органға тоқсан сайын береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тауарларға тәуелсіз сараптамаларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) тауардың шығарылған елін айқындау бойынша сараптаманы жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) кәсіпкерлік субъектілерінің, қаржылық-экономикалық жағдайы кәсіпкерлік қызмет үшін серіктестер ретінде сыртқы экономикалық қызметке қатысушылардың сенімділік деңгейін айқындауға мүмкіндік беретін олардың көрсетілген тұлғалармен келісу бойынша жасалған тізілімін жүргізу тәртібін айқындайды және жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының сыртқы сауда мәмілелері мен халықаралық шарттарының талаптарына сәйкес еңсерілмейтін күштің мән-жайларын, сондай-ақ Қазақстан Республикасында танылған сауда және порт әдет-ғұрыптарын куәландырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының халықаралық міндеттемелеріне сәйкес кепіл болады және уақытша әкелу туралы құжаттарды береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) алып тасталды – ҚР 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) сауда қызметін реттеу саласындағы уәкілетті орган бекіткен бланкілердің нысандарына және (немесе) Қазақстан Республикасының халықаралық шарттарына немесе әкелу елі (одағы) біржақты тәртіппен белгілеген талаптарға сәйкес тауардың шығарылуы туралы сертификаттардың бланкілерін дайындауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z209" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган айқындайтын тәртіппен бизнес-әріптестердің тізілімін жасайды және жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z210" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Қазақстан Республикасының заңнамасына сәйкес бизнес-әріптестер тізілімінің деректерін қорғау үшін құпиялылықты қамтамасыз етеді және қажетті, оның ішінде құқықтық, ұйымдастырушылық және техникалық шараларды қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z211" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) бизнес-әріптестер тізілімінің базасында қызметтер көрсетуді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметтердің тізбесін және оларды отандық және шетелдік кәсіпкерлік субъектілеріне, мемлекеттік органдарға және өзге де тұлғаларға ұсыну тәртібін Ұлттық палатаның Съезі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді - ҚР 02.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 225-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 26.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2018 бастап қолданысқа енгізіледі); 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қараңыз); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-1-бап. Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкілдің функциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 14-1-бап алып тасталды - ҚР 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (01.01.2016 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-2-бап. Ұлттық палатаның инвестиция саласындағы функциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық палата:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының инвестициялық тартымдылығын жақсарту бойынша талдамалық зерттеулер жүргізуге қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z231" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестициялық жобаларды сүйемелдеу кезінде өзара іс-қимыл жасауға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z232" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыртқы экономикалық байланыстарды ілгерілету және нығайту үшін отандық инвесторлар пулын қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z233" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инвестициялық жобалардың жалпыұлттық пулын қалыптастыруға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z234" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының қолайлы инвестициялық имиджін ілгерілетуге қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z235" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген инвестиция саласындағы өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 14-2-баппен толықтырылды – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4-тарау. ҰЛТТЫҚ ПАЛАТАНЫ ҚҰРУ, ҚАЙТА ҰЙЫМДАСТЫРУ ЖӘНЕ ТАРАТУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап. Ұлттық палатаны құру ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық палата коммерциялық емес ұйымның өзге ұйымдық-құқықтық нысанында құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық палата саяси қызметпен айналысуға, саяси партия құруға және саяси партия болып қайта ұйымдастырылуға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ұлттық палата астанада, әрбір облыста және республикалық маңызы бар қалада өңірлік палаталарды құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астананың, облыстың және республикалық маңызы бар қаланың аумағында бір ғана өңірлік палата құрылуы және жұмыс істеуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Астанада, тиісті облыстардың, республикалық, облыстық маңызы бар қалалардың аудандарында, сондай-ақ облыстық, аудандық маңызы бар қалаларда өңірлік палатаның филиалдары құрылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      12) алып тасталды – ҚР 06.04.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгеріс енгізілді - ҚР 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бап. Ұлттық палатаның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық палатаның мүлкі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) міндетті мүшелік жарналар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметтерден түсетін түсімдер (кірістер);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңдарында тыйым салынбаған басқа да түсімдер есебінен қалыптасуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық палатаның осы Заңға сәйкес қалыптастырылған мүлкі оған меншік құқығымен тиесілі болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды – ҚР 03.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұлттық палата құрылтайшыларының Ұлттық палата мүлкіне мүліктік құқықтары болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық палатаның құрылтайшылары оның міндеттемелері бойынша жауап бермейді, Ұлттық палата құрылтайшылардың міндеттемелері бойынша жауап бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұлттық палатаның кәсіпкерлік қызметінен түскен кірістер оның мүшелері арасында бөліне алмайды және жарғылық мақсаттарға жұмсалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгеріс енгізілді – ҚР 03.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бап. Ұлттық палатаны қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық палатаны қайта ұйымдастыру және тарату Қазақстан Республикасының заңдарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5-тарау. ҰЛТТЫҚ ПАЛАТАНЫ, ӨҢІРЛІК ПАЛАТАЛАРДЫ ЖӘНЕ ӨҢІРЛІК ПАЛАТАЛАРДЫҢ ФИЛИАЛДАРЫН БАСҚАРУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бап. Ұлттық палатаның, өңірлік палаталардың және өңірлік палаталар филиалдарының басқару органдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық палатаның басқару органдары мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) съезд – жоғары басқару органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) төралқа – басқару органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) басқарма – атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тексеру комиссиясы – қаржылық-бақылау органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өңірлік палаталардың және өңірлік палаталар филиалдарының басқару органдары мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өңірлік кеңес – байқаушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дирекция – өңірлік палатаның атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) директор – өңірлік палаталар филиалдарының атқарушы органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұлттық палатада, өңірлік палаталарда өздерінің жарғыларына сәйкес өзге де органдар құрылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z70" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұлттық палатаның жоғары басқару органындағы және басқару органындағы жұмыс өтеусіз негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгеріс енгізілді - ҚР 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бап. Ұлттық палатаның съезі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық палатаның съезін (бұдан әрі – съезд) Ұлттық палата төралқасының төрағасы басқарады және ол аккредиттелген республикалық салааралық, салалық қауымдастықтар (одақтар), сондай-ақ шағын, орта және (немесе) ірі кәсіпкерліктің республикалық қауымдастықтары (одақтары) өкілдерінің және өңірлік кеңестер делегаттарының тең санынан қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды - ҚР 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (22.07.2018 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Съездің айрықша құзыретіне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлттық палатаның жарғысын бекіту, оған өзгерістер және (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ұлттық палата төралқасының мүшелерін, Ұлттық палатаның тексеру комиссиясының мүшелерін сайлау және лауазымынан босату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-1) алып тасталды – ҚР 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">); 06.04.2024 </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) алып тасталды – ҚР 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...303 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...2225 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9062,70 +8865,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Ұлттық палата мүшелеріне көрсетілетін тегін қызметтердің тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) міндетті мүшелік жарналарды төлеуден босату туралы шешім қабылдау жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="82"/>
+    <w:bookmarkStart w:name="z75" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Съезд тағайындалған өкілдер мен сайланған делегаттардың жалпы санының қарапайым көпшілігі отырыста болған кезде шешімдер қабылдауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Съезде дауыс беру "бір өкіл (делегат) – бір дауыс" қағидаты бойынша жүзеге асырылады. Дауыс беру көзбе-көз нысанда жүзеге асырылады. Съезде дауыс беруді жүргізу тәртібі Ұлттық палатаның жарғысында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9136,389 +8939,389 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Съездің құзыретіне жататын мәселелер бойынша шешімдер отырысқа қатысушы өкілдер мен делегаттардың қарапайым көпшілік даусымен қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыс беру құқығын біреуге беруге, сондай-ақ басқа тұлғалар үшін дауыс беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="83"/>
+    <w:bookmarkStart w:name="z76" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өңірлік кеңестерден съезге делегаттарды сайлау тәртібі Ұлттық палатаның жарғысында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-бапқа өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бап. Съезді шақыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="84"/>
+    <w:bookmarkStart w:name="z78" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Съезді Ұлттық палатаның төралқасы бір жылда бір реттен жиі шақырмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z79" w:id="85"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z79" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Съездің кезектен тыс отырысы Ұлттық палата төралқасының шешімімен шақырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z80" w:id="86"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z80" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Съезді дайындауды және өткізуді Ұлттық палатаның басқармасы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z81" w:id="87"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z81" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Съезге қатысушылар съездің алда өтетіні туралы съезд өтетін күнге дейін күнтізбелік қырық бес күннен кешіктірілмей, кезектен тыс съезд өткізілген жағдайда съезд өтетін күнге дейін күнтізбелік отыз күннен кешіктірілмей хабардар етілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z82" w:id="88"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z82" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Съезді өткізу туралы хабарлама Қазақстан Республикасының бүкіл аумағына таралатын бұқаралық ақпарат құралдарында, оның ішінде интернет-ресурстарда жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z83" w:id="89"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z83" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Съезд бастапқыда өткізілмеген жағдайда, съезд отырысын қайта өткізу съезді өткізу белгіленген күннен кейінгі келесі күннен ерте белгілене алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9527,117 +9330,117 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-бап. Ұлттық палата төралқасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="90"/>
+    <w:bookmarkStart w:name="z85" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ұлттық палатаның төралқасы (бұдан әрі – төралқа) өз мүшелерінің тақ санынан құралады және оны төраға басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төралқа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9664,51 +9467,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (22.07.2018 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9766,70 +9569,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төралқа комитеттерінің төрағаларынан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өңірлік кеңестердің төрағаларынан қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="91"/>
+    <w:bookmarkStart w:name="z86" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Төралқа құрамын қалыптастыру мақсатында съездің шешімімен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төралқа мүшелері қатарынан төралқа төрағасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9892,51 +9695,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9982,120 +9785,120 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Алып тасталды - ҚР 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (22.07.2018 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="92"/>
+    <w:bookmarkStart w:name="z88" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Төралқаның айрықша құзыретіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлттық палата міндеттерінің орындалу барысын және оның мақсаттарына қол жеткізуін бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10360,51 +10163,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10444,110 +10247,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) астананың, тиісті облыстың, республикалық маңызы бар қаланың аумағында тіркелген (есептік тіркеуден өткен) кәсіпкерлік субъектілері мен қауымдастықтардың (одақтардың) жалпы санын ескере отырып, өңірлік кеңестердің сандық құрамын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өңірлік кеңестер делегаттарын сайлауды өткізу тәртібін, мерзімдерін және өңірлік кеңестерді қалыптастыру тәртібін бекіту жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="93"/>
+    <w:bookmarkStart w:name="z89" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ұлттық палатаның жарғысымен төралқаның құзыретіне өзге де мәселелер жатқызылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z90" w:id="94"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z90" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Төралқа мүшелері Ұлттық палатаның басқару органдарынан, Ұлттық палата құрылтайшы ретінде қатысатын заңды тұлғалардан олардың қызметін жүзеге асыруға байланысты ақпаратты сұратуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z91" w:id="95"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z91" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отырыста төралқа мүшелері жалпы санының қарапайым көпшілігі болған кезде төралқа шешім қабылдауға құқықты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төралқа отырыстарында дауыс беруді жүргізу тәртібі Ұлттық палатаның жарғысында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10608,131 +10411,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (22.07.2018 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VІ</w:t>
       </w:r>
       <w:r>
@@ -10748,131 +10551,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 21.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
@@ -10915,429 +10718,429 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бап. Төралқа комитеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="96"/>
+    <w:bookmarkStart w:name="z93" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Төралқа комитеттері төралқаның тұрақты жұмыс істейтін жұмыс органдары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z94" w:id="97"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z94" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитеттердің санын және олардың жұмыс тәртібін төралқа айқындайды. Комитеттер салалық белгілер бойынша құрылады. Төралқаның шешімі бойынша өзге де комитеттер құрылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z95" w:id="98"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z95" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитеттер Ұлттық палатада аккредиттеуден өткен республикалық салааралық, салалық қауымдастықтардың (одақтардың), сондай-ақ шағын, орта және (немесе) ірі кәсіпкерліктің республикалық қауымдастықтарының (одақтарының), өзін-өзі реттейтін ұйымдардың өкілдерінен тұрады. Комитет мүшелерінің санын төралқа айқындайды және олар үшеуден кем болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z96" w:id="99"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z96" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комитет төрағаларын тиісті комитеттің мүшелері оның мүшелерінің қатарынан сайлайды. Комитеттер төрағалары лауазымына кандидаттарға қойылатын талаптар және оларды сайлау тәртібі Ұлттық палатаның жарғысында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z97" w:id="100"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z97" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комитет шешімі комитет мүшелерінің жалпы санының көпшілік даусымен қабылданады. Дауыстар тең болған жағдайда, комитет төрағасының дауысы шешуші болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгеріс енгізілді - ҚР 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бап. Ұлттық палата басқармасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="101"/>
+    <w:bookmarkStart w:name="z99" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ұлттық палата басқармасы (бұдан әрі – басқарма) оның қызметіне ағымдағы басшылықты жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z100" w:id="102"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z100" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарма съезге және төралқаға есеп береді. Басқарма мүшелерінің сандық құрамын съезд белгілейді. Басқарма мүшелерінің өкілеттік мерзімі қайта сайлану құқығымен екі жылды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z101" w:id="103"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z101" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Басқарманың құрамы бес мүшеден кем болмауға тиіс. Басқарманы төраға басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z102" w:id="104"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z102" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарманың төрағасы мен мүшелерін төралқа сайлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z103" w:id="105"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z103" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басқарманың құзыретіне Ұлттық палата қызметінің осы Заңға және Ұлттық палатаның жарғысына сәйкес съездің және төралқаның айрықша құзыретіне жатпайтын мәселелерін қарау және олар бойынша шешімдер қабылдау жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z104" w:id="106"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z104" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Егер басқарма отырыстарына оның мүшелерінің жартысынан көбі қатысса, басқарма отырысы заңды болып табылады. Шешімдер басқарманың қатысушы мүшелері санының көпшілік даусымен қабылданады. Дауыстар тең болған жағдайда, төрағалық етуші дауыс берген шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z105" w:id="107"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z105" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Төрағаны қоспағанда, басқарма мүшелері Ұлттық палатаның басқа басқару органдарына сайлана алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z106" w:id="108"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z106" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Басқарма төрағасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының бүкіл аумағында және одан тысқары жерде Ұлттық палатаның мүдделері үшін және оның атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11544,157 +11347,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-бап. Ұлттық палатаның тексеру комиссиясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="109"/>
+    <w:bookmarkStart w:name="z108" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ұлттық палатаның қаржы-шаруашылық қызметіне бақылауды жүзеге асыру үшін жоғары басқару органы кемінде үш мүшеден тұратын Ұлттық палатаның тексеру комиссиясын (бұдан әрі – тексеру комиссиясы) құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z109" w:id="110"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z109" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Төралқаның, басқарманың мүшелері мен басшылары, сондай-ақ олардың жақын туыстары тексеру комиссиясының мүшелері бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z110" w:id="111"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z110" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тексеру комиссиясы өз қызметін съезд бекіткен ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11703,180 +11506,180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бап. Өңірлік кеңес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="112"/>
+    <w:bookmarkStart w:name="z112" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өңірлік кеңес өңірлік палатаның байқаушы органы болып табылады және съезд астана, әрбір облыс және республикалық маңызы бар қала үшін саралап белгілеген квота шегінде кәсіпкерлік субъектілерінің делегаттарынан, сондай-ақ қауымдастықтардың (одақтардың), кәсіпкерлік қызмет саласындағы өзін-өзі реттейтін ұйымдардың өкілдерінен съезд бекіткен тәртіппен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z113" w:id="113"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z113" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өңірлік кеңес делегаттары өңірлік палатаның аудандық, салалық кеңестеріндегі кәсіпкерлік субъектілері делегаттарының тікелей дауыс беруі арқылы төралқа бекіткен тәртіппен төрт жыл мерзімге сайланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Алып тасталды - ҚР 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11886,138 +11689,138 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Алып тасталды - ҚР 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkStart w:name="z116" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өңірлік кеңесті өз өкілеттіктері мерзіміне жасырын дауыс беру арқылы қарапайым көпшілік дауыспен өзінің құрамынан мүшелері сайлайтын төраға басқарады. Өңірлік кеңестің төрағасы лауазымы бойынша төралқа мүшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дара кәсіпкерлік қызметті жүзеге асыратын жеке тұлғалар, сондай-ақ коммерциялық ұйымдардың атқарушы органының (алқалы атқарушы орган жанындағы) басшылары немесе мүшелері, сондай-ақ коммерциялық ұйымдардың өз меншігіндегі үлестерін, жарғылық капиталындағы акцияларын басқаруды дербес жүзеге асыратын коммерциялық ұйымдардың құрылтайшылары (қатысушылары) ғана өңірлік кеңестердің төрағалары және осы лауазымға кандидаттар бола алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:bookmarkStart w:name="z117" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өңірлік кеңес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өңірлік палата дирекциясына мемлекеттік билік органдарымен, үкіметтік емес, қоғамдық және халықаралық ұйымдармен өзара іс-қимыл жасауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12136,163 +11939,163 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кәсіпкерлік мәселелері бойынша қоғамдық тыңдаулар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өңірлік палатаның жарғысына сәйкес өңірлік кеңеске жүктелген өзге де мәселелерді шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:bookmarkStart w:name="z118" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өңірлік кеңестің мүшелері өңірлік палаталардың басқару органдарынан және олардың филиалдарынан, Ұлттық палата құрылтайшы ретінде қатысатын заңды тұлғалардан олардың қызметін жүзеге асыруға байланысты ақпарат сұратуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z119" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өңірлік кеңестің шешімдері өңірлік кеңес отырысына қатысатын мүшелерінің қарапайым көпшілік даусымен қабылданады. Дауыстар тең болған жағдайда төрағалық етушінің дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 25-бапқа өзгеріс енгізілді - ҚР 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
@@ -12335,201 +12138,201 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бап. Өңірлік палаталардың, аудандық және қалалық филиалдардың атқарушы органдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="118"/>
+    <w:bookmarkStart w:name="z121" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өңірлік палатаның дирекциясын өңірлік кеңеспен келісу бойынша басқарма тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Өңірлік палата филиалының директорын өңірлік кеңеспен келісу бойынша өңірлік палата дирекциясы тағайындайды және лауазымынан босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="119"/>
+    <w:bookmarkStart w:name="z122" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өңірлік палатаның дирекциясын тағайындауға қатысты өңірлік кеңес пен басқарма арасында келіспеушіліктер туындаған жағдайда, мұндай шешімді төралқа қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z123" w:id="120"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z123" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өңірлік палата және өңірлік палаталардың тиісті филиалдары дирекциясының лауазымына кандидаттардың төралқа бекіткен талаптарға сәйкес біліктілік деңгейі мен жұмыс тәжірибесі болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-бапқа өзгеріс енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12542,130 +12345,130 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-1-бап. Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкіл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="121"/>
+    <w:bookmarkStart w:name="z192" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкілдің құқықтық мәртебесі Қазақстан Республикасының Кәсіпкерлік кодексінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z193" w:id="122"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z193" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкілдің қызметін ақпараттық-талдау, ұйымдық-құқықтық және өзге де қамтамасыз етуді оның аппараты жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z194" w:id="123"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z194" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аппараттың құрылымы, сандық және дербес құрамын Ұлттық палата Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкілмен келісу бойынша бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z195" w:id="124"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z195" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкілдің аппараты туралы ережені Басқармамен келісу бойынша Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкіл бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12694,393 +12497,393 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-2-бап. Корпоративтік басқару жөніндегі ұлттық кеңес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="125"/>
+    <w:bookmarkStart w:name="z215" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Корпоративтік басқару жөніндегі ұлттық кеңес (бұдан әрі – Ұлттық кеңес) төралқаның жанындағы алқалы консультативтік-кеңесші орган болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық кеңес өз қызметінде Ұлттық палата органдарынан тәуелсіз болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="126"/>
+    <w:bookmarkStart w:name="z216" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ұлттық кеңестің құрамы мемлекеттік жоспарлау жөніндегі орталық уәкілетті органның, мемлекеттік мүлік жөніндегі уәкілетті органның, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның, ұлттық холдингтердің, қор биржаларының, бейінді халықаралық институттардың, өзге де мүдделі ұйымдардың өкілдерінен, сондай-ақ корпоративтік басқару саласындағы беделді халықаралық және ұлттық сарапшылардан қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z217" w:id="127"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z217" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұлттық кеңестің төрағасы мен мүшелері төралқаның шешімімен қайта сайлану мүмкіндігі беріліп, төрт жылдық мерзімге сайланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z218" w:id="128"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z218" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ұлттық Кеңестің шешімдері Ұлттық кеңестің көзбе-көз немесе сырттай отырысына қатысып отырған мүшелерінің жалпы дауыс санының үштен екісін құрайтын білікті көпшілік дауыспен қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық кеңестің көзбе-көз немесе сырттай отырыстарын өткізу үшін кворум сайланған мүшелердің жалпы санының үштен екісін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="129"/>
+    <w:bookmarkStart w:name="z219" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ұлттық кеңес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z220" w:id="130"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z220" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасында корпоративтік басқаруды дамыту мәселелері бойынша Қазақстан Республикасының Үкіметіне және мүдделі мемлекеттік органдарға ұсынымдар әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z221" w:id="131"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z221" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметімен және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен келісу бойынша қазақстандық (елдік) корпоративтік басқару кодексін және корпоративтік басқарудың ұсынымдық сипаттағы өзге де стандарттарын әзірлейді және қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z222" w:id="132"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z222" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Ұлттық палата Қазақстан Республикасының Үкіметімен және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен жасайтын және Қазақстан Республикасында корпоративтік басқаруды дамыту жөніндегі, оның ішінде қазақстандық (елдік) корпоративтік басқару кодексі мен корпоративтік басқарудың өзге де стандарттарын практикалық тұрғыдан іске асыру, корпоративтік басқару деңгейін бағалау жөніндегі шараларды көздейтін келісім негізінде корпоративтік басқару деңгейін арттыруға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z223" w:id="133"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z223" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қазақстандық акционерлік қоғамдардағы корпоративтік басқару практикасына жыл сайынғы шолуды дайындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z224" w:id="134"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z224" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жыл сайынғы жұмыс жоспарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z225" w:id="135"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z225" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) атқарылған жұмыс туралы жыл сайынғы есепті жариялайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z226" w:id="136"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z226" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Ұлттық кеңес жұмысының қажетті қағидалары мен рәсімдерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z227" w:id="137"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z227" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ұлттық кеңестің қызметі туралы ақпарат, оған қоса ол қабылдаған қазақстандық (елдік) корпоративтік басқару кодексі және корпоративтік басқарудың өзге де стандарттары Ұлттық палатаның интернет-ресурсында жалпыға қолжетімді режимде орналастырылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13116,106 +12919,106 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бап. Мүдделер қақтығысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="138"/>
+    <w:bookmarkStart w:name="z125" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда және Ұлттық палатаның жарғысында көрсетілген мақсаттарға қайшы келетін мақсаттарда лауазымдық жағдайды пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүдделер қақтығысын болғызбау және (немесе) реттеу жөніндегі шаралар Ұлттық палатаның жарғысында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="139"/>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  5-1-тарау. Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкіл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Заң 5-1-тараумен толықтырылды - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13230,125 +13033,125 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); алып тасталды - ҚР 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="140"/>
+    <w:bookmarkStart w:name="z126" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  6-тарау. ҰЛТТЫҚ ПАЛАТАНЫҢ МҮШЕЛЕРІ. МІНДЕТТІ МҮШЕЛІК ЖАРНАЛАР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бап. Ұлттық палатаның мүшелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="141"/>
+    <w:bookmarkStart w:name="z128" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Егер осы Заңда өзгеше белгіленбесе, кәсіпкерлік субъектілері Ұлттық палатаның мүшелері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z129" w:id="142"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z129" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ұлттық палатаның мүшелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлттық палата тарапынан кәсіптік қолдау мен қорғауды, сондай-ақ оның жарғысында көзделген көрсетілетін қызметтерді пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13449,187 +13252,187 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Ұлттық палатаның жарғысында көзделген тәртіппен оның қызметі туралы есептерді тыңдауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңдарында көзделген өзге де құқықтарды пайдалануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="143"/>
+    <w:bookmarkStart w:name="z130" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұлттық палатаның мүшелері міндетті мүшелік жарналар төлеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z131" w:id="144"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z131" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ұлттық палата мүшелерінің құқықтары тең.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z132" w:id="145"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z132" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ұлттық палата кәсіпкерлік субъектілерінің қызметіне   араласуға, олардың құқықтары мен заңды мүдделерін бұзуға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z133" w:id="146"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z133" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Дауларды реттеу Қазақстан Республикасының заңнамасында көзделген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бап. Міндетті мүшелік жарналар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="147"/>
+    <w:bookmarkStart w:name="z134" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Съезд бекітетін міндетті мүшелік жарналардың мөлшерін Ұлттық палата жыл сайын 1 шілдеге дейінгі мерзімде бұқаралық ақпарат құралдарында, оның ішінде интернет-ресурстарда жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z135" w:id="148"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z135" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Міндетті мүшелік жарнаның мөлшерін айқындау мақсатында осы Заңның 4-бабының 2-тармағында көрсетілген кәсіпкерлік субъектілері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республикалық бюджет туралы заңда белгіленген және алдыңғы есепті күнтізбелік жылдың 1 қаңтарында қолданыста болатын, айлық есептік көрсеткіштің есепті жылдың алдындағы күнтізбелік жылда алпыс мың еселенген мөлшерінен аспайтын жылдық жиынтық кірісі бар кәсіпкерлік субъектілері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13640,364 +13443,364 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республикалық бюджет туралы заңда белгіленген және алдыңғы есепті күнтізбелік жылдың 1 қаңтарында қолданыста болатын, айлық есептік көрсеткіштің есепті жылдың алдындағы күнтізбелік жылда алпыс мың еселенген мөлшерінен асатын және айлық есептік көрсеткіштің бір жарым миллион еселенген мөлшерінен аспайтын жылдық жиынтық кірісі бар кәсіпкерлік субъектілері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республикалық бюджет туралы заңда белгіленген және алдағы есепті күнтізбелік жылдың 1 қаңтарында қолданыста болатын, есепті жылдың алдындағы күнтізбелік жылда айлық есептік көрсеткіштің бір жарым миллион еселенген мөлшерінен асатын жылдық жиынтық кірісі бар кәсіпкерлік субъектілері болып бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="149"/>
+    <w:bookmarkStart w:name="z136" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Міндетті мүшелік жарналардың мөлшерін бекіту мақсатында съезд осы баптың 2-тармағында көрсетілген кәсіпкерлік субъектілерінің топтары ішінде сатылауды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z166" w:id="150"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ұлттық палата міндетті мүшелік жарна бойынша есеп айырысуды жүзеге асыру үшін "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (Салық кодексі) белгіленген тәртіппен мемлекеттік кіріс органы ұсынған мәліметтер негізінде кәсіпкерлік субъектілеріне есеп шотын шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z186" w:id="151"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z186" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кәсіпкерлік субъектілері Ұлттық палата шығарған есеп шоты негізінде ағымдағы жылғы 25 мамырдан, 25 тамыздан, 25 қарашадан кешіктірмей міндетті мүшелік жарналарды тең үлестермен төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z187" w:id="152"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z187" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Съездің шешімі бойынша есепті кезеңде мүгедектігі бар адамдардың саны жұмыскерлерінің жалпы санының кемінде елу бір пайызын құрайтын ұйымдар міндетті мүшелік жарналарды төлеуден босатылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z191" w:id="153"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z191" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Міндетті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылатын кәсіпкерлік субъектілері үшін міндетті мүшелікке (қатысуға) негізделген, кәсіпкерлік қызмет саласындағы өзін-өзі реттейтін ұйым құрылған күннен бастап күнтізбелік қырық бес күннен кешіктірілмей өткізілетін съезд шешімімен олардың Ұлттық палатаға міндетті мүшелік жарналарының мөлшері азайтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-бап жаңа редакцияда - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 12.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 391-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 27.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 129-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="154"/>
+    <w:bookmarkStart w:name="z137" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  7-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бап. Қазақстан Республикасының Ұлттық палата туралы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="155"/>
+    <w:bookmarkStart w:name="z139" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ұлттық палата туралы заңнамасын бұзу Ұлттық палата мен оның лауазымды адамдарының Қазақстан Республикасының заңдарында белгіленген жауаптылығына әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бап. Өтпелі ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="156"/>
+    <w:bookmarkStart w:name="z141" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң қолданысқа енгізілгенге дейін өз атауларында "Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы", "Ұлттық кәсіпкерлер палатасы" деген толық сөз тіркестерін пайдалана отырып тіркелген заңды тұлғалар осы Заң қолданысқа енгізілген күннен бастап үш ай ішінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен мемлекеттік қайта тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Сауда-өнеркәсіп палатасы мен аумақтық сауда-өнеркәсіп палаталары осы Заң қолданысқа енгізілген күннен бастап бір жыл өткен соң Қазақстан Республикасының заңнамасында белгіленген тәртіппен таратылуға жатады. Қазақстан Республикасының Сауда-өнеркәсіп палатасы мен аумақтық сауда-өнеркәсіп палаталарын тарату кезінде кредиторлардың талаптары қанағаттандырылғаннан кейін қалған мүлік құрылтай құжаттарында көрсетілген мақсаттарға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14074,70 +13877,70 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="157"/>
+    <w:bookmarkStart w:name="z155" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) алғашқы ресми жарияланғанынан кейін бір жыл өткен соң қолданысқа енгізілетін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14190,90 +13993,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 29-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="158"/>
+    <w:bookmarkStart w:name="z156" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Заң алғашқы ресми жарияланғанынан кейін бір жыл өткен соң "Сауда-өнеркәсіп палаталары туралы" 2005 жылғы 3 мамырдағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 2005 ж., № 9, 25-құжат; 2009 ж., № 15-16, 74-құжат; № 17, 80-құжат; 2010 ж., № 5, 23-құжат; № 15, 71-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -14431,55 +14234,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>