--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d4a1e4" w14:textId="7d4a1e4">
+    <w:p w14:paraId="08fd2c9" w14:textId="08fd2c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
+        <w:t>Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының 2013 жылғы 15 сәуірдегі № 88-V Заңы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -270,4066 +270,3274 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Заңның тақырыбы жаңа редакцияда – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Заңның тақырыбы жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Бүкіл мәтін бойынша "ақпараттандыру саласындағы", "Ақпараттандыру саласындағы", "электрондық үкімет", "электрондық үкіметтің", "ақпараттандыру объектісі", "ақпараттық жүйелерді", "ақпараттық жүйелердің", "ақпараттық жүйелерде", "ақпараттық жүйелерден", "ақпараттық жүйелерге", "ақпараттық жүйесі", "ақпараттық жүйесінен", "ақпараттық жүйелеріндегі", "ақпараттық жүйелері" деген сөздер тиісінше "цифрландыру саласындағы", "Цифрландыру саласындағы", "цифрлық үкімет", "цифрлық үкіметтің", "цифрлық объект", "цифрлық жүйелерді", "цифрлық жүйелердің", "цифрлық жүйелерде", "цифрлық жүйелерден", "цифрлық жүйелерге", "цифрлық жүйесі", "цифрлық жүйесінен", "цифрлық жүйелеріндегі", "цифрлық жүйелері" деген сөздермен ауыстыру көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы қоғамдық қатынастарды реттейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1) тармақшаны алып тастау көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) ақпараттандыру саласындағы уәкiлеттi орган – ақпараттандыру және "электрондық үкiмет" саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) әлеуметтік жауапкершілігі бар көрсетілетін қызмет – мемлекеттік көрсетілетін қызметті қоспағанда, тұрақты негізде көрсетілетін және жеке және заңды тұлғалардың базалық және қоғамдық маңызы бар қажеттіктерін қанағаттандыруға бағытталған көрсетілетін қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z278" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3) әріптестік келісім – мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру бойынша көрсетілетін қызметтерді ұсыну үшін талаптарға сәйкес келетін және мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы уәкілетті органның іріктеуінен өткен кәсіпкерлік субъектілерімен Мемлекеттік корпорация жасаған келісім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z279" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-4) әріптестік ұйым – осы Заңға сәйкес әріптестік келісім жасаған кәсіпкерлік субъектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-5) тармақшаны алып тастау көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-5) "бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтің жиынтығы көзделетін мемлекеттік қызмет көрсету нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "бір терезе" қағидаты – мемлекеттік қызметті орталықтандырып көрсетудің мемлекеттік қызметтер көрсету кезінде көрсетілетін қызметті алушының құжаттарды жинау мен дайындауға барынша аз қатысуын және оның көрсетілетін қызметті берушілермен тікелей байланысын шектеуді көздейтін нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z280" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) жасырын мемлекеттік көрсетілетін қызмет – мемлекеттік көрсетілетін қызметтің өлшемшарттарына сай келетін, бірақ мемлекеттік көрсетілетін қызметтер тізіліміне енгізілмеген мемлекеттік функция;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-1) тармақша жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) қоғамдық маңызы бар көрсетілетін қызмет – үздіксіз негізде жүзеге асырылатын және қоғамның заңды мүдделерін қанағаттандыруға бағытталған мемлекеттік көрсетілетін қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-2) тармақша жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2) Мемлекеттік корпорацияның мобильдік қосымшасы – Мемлекеттік корпорациямен бейнебайланыс арқылы мемлекеттік қызметтер көрсетуге арналған ақпараттандыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-    </w:p>
-[...32 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-3) тармақшамен толықтыру көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z282" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) мемлекеттік көрсетілетін қызметке қосымша сервис – көрсетілетін қызметті алушының қалауы бойынша мемлекеттік көрсетілетін қызметке қосымша түрде жеке тәртіппен көрсетілетін қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z347" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) жеке тұлғаларды мемлекеттік қолдау шарасы – Қазақстан Республикасының заңнамасына сәйкес дара кәсіпкерлерді және жеке практикамен айналысатын адамдарды, заң консультанттарын қоспағанда, жеке тұлғалардың бақуаттылығын арттыруға бағытталған мемлекеттік көрсетілетін қызметтер немесе өзге де мемлекеттік қолдау нысандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік көрсетілетін қызметтер тізілімі – мемлекеттік көрсетілетін қызметтердің сыныпталған тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z93" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Бiрыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесі – мемлекеттік қызметтер көрсету, оның ішінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы көрсету процесін автоматтандыруға және мониторингтеуге арналған ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) мемлекеттік қызметтер көрсету саласындағы пилоттық жоба – мемлекеттік қызметтер көрсету кезіндегі процестердің, тәсілдердің өзгеруін сынамалау жөніндегі процесс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z95" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі – жеке тұлғалардың, коммерциялық емес ұйымдардың мемлекеттік қызметтер көрсету сапасының деңгейі туралы ақпаратты жинау, талдау және ұсынымдарды тұжырымдау жөніндегі қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z96" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік қызметтер көрсету сапасын бағалау – көрсетілетін қызметті алушыларды орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері көрсететін қолжетімді және сапалы мемлекеттік көрсетілетін қызметтермен қамтамасыз ету бойынша шаралардың тиімділігін айқындау жөніндегі қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – өз құзыреті шегінде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі қызметті жүзеге асыратын орталық мемлекеттік орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мемлекеттік қызмет көрсету процесін автоматтандыру – электрондық нысанда мемлекеттік қызмет көрсетуді қамтамасыз ету үшін көрсетілетін қызметті берушінің әкімшілік процестерін түрлендіру рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы уәкілетті орган – мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық мемлекеттік орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-1) тармақшаны алып тастау көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-2) реинжиниринг – ұйым қызметінің тиімділігін, сапасын және нәтижелілігін арттыру мақсатында ағымдағы жұмыс процесін қайта өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z127" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-3) стационарлық абоненттік құрылғы – сымдар арқылы берілетін электр сигналдарының немесе радиосигналдардың көмегімен абонент берген ақпаратты қашықтан беруді немесе қабылдауды қамтамасыз ететін байланыс құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-4) тармақша жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-4) ұялы байланыс абоненттік құрылғысы – абонент берген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде географиялық тұрғыдан айқындалатын тұрақты орналасқан жері жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке-дара пайдаланылатын байланыс құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-5), 17-6) тармақшалармен толықтыру көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18) алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19) тармақша жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді - ҚР 23.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-бап. Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-баптың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамасы Қазақстан Республикасының Конституциясына негізделеді, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңда қамтылғаннан өзгеше қағидалар белгіленсе, онда халықаралық шарттың қағидалары қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3720 lines deleted...]
-        <w:t>3-бап. Мемлекеттік қызметтер көрсетудің мақсаты мен қағидаттары</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-бап. Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсетудің мақсаты мен қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-баптың тақырыбы жаңа редакцияда – ҚР 21.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4343,898 +3551,590 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушыларға сапалы мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсетілуін қамтамасыз ету мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы қоғамдық қатынастарды мемлекеттік реттеудің мақсаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер мынадай негізгі қағидаттар негізінде көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушылардың тегiне, әлеуметтiк, лауазымдық және мүлiктiк жағдайына, жынысына, нәсiлiне, ұлтына, тiлiне, дiнге көзқарасына, нанымына, тұрғылықты жерiне байланысты немесе кез келген өзге жағдаяттар бойынша қандай да бір кемсітушіліксіз теңдей қол жеткізуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде төрешілдік пен сөзбұйдалық көріністеріне жол бермеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы есеп берушілік және ашықтық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-баптың екінші бөлігінің бесінші абзацы жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
-    </w:p>
-[...87 lines deleted...]
-      мемлекеттік қызметтер көрсету саласындағы есеп берушілік және ашықтық;</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтердің сапасы мен қолжетімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету процесін үнемі жетілдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету кезіндегі үнемділік және тиімділік.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгеріс енгізілді – ҚР 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...198 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бап. Көрсетілетін қызметті алушылардың құқықтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="16"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушылардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...245 lines deleted...]
-      2) мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіге сәйкес мемлекеттік көрсетілетін қызметті алуға;</w:t>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті берушіден мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті ұсыну тәртібі туралы толық және анық ақпаратты қолжетімді нысанда алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіге сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету тәртібін айқындайтын және көрсетілетін қызметті беруші бекіткен қағидаларға сәйкес әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің, сондай-ақ көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен шағымдануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...204 lines deleted...]
-      4) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік көрсетілетін қызметті қағаз және (немесе) электрондық нысанда алуға;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның жұмыскерлерінің әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен шағымдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті қағаз және (немесе) электрондық нысанда алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5475,3998 +4375,2524 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын жария талқылауларға қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласында бұзылған құқықтарды, бостандықтар мен заңды мүдделерді қорғау туралы талап арызбен сотқа жүгінуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      7) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіге немесе әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын қағидаларға сәйкес цифрлық құжаттар сервисінен өзіне және отбасының кәмелетке толмаған мүшелеріне қатысты электрондық құжаттарды пайдалануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақты 8) тармақшамен толықтыру көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармаққа өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, шетелдіктер, азаматтығы жоқ адамдар және шетелдік заңды тұлғалар мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді Қазақстан Республикасының азаматтарымен және заңды тұлғаларымен тең жағдайда алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бап. Көрсетілетін қызметті берушілердің құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті берушілердің:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z133" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орталық мемлекеттік органдардан, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарынан, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерінен мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті ақпаратты алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Көрсетілетін қызметті берушілер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z134" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге сәйкес мемлекеттік қызметтер көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z350" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын және көрсетілетін қызметті беруші тиісті салада реттеуді немесе басшылықты жүзеге асыратын уәкілетті органмен келісу бойынша бекіткен қағидаларға сәйкес әлеуметтік жауапкершілігі бар қызметтер көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүмкіндігі шектеулі адамдардың мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді алуы кезінде оларға қажетті жағдайлар жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыларға мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы қолжетімді нысанда толық және анық ақпарат ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z137" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына сәйкес, орталық мемлекеттік органдарға, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдеріне, өзге де көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету, оның ішінде ақпараттық жүйелерді интеграциялау арқылы көрсету үшін қажетті құжаттар мен ақпаратты ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z138" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бір жұмыс күні ішінде көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді қоспағанда, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларында белгіленген мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімі өткенге дейін бір тәуліктен кешіктірмей Мемлекеттік корпорация арқылы көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтің нәтижесін Мемлекеттік корпорацияға жеткізуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z139" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік қызметтер көрсету саласындағы қызметкерлердің біліктілігін арттыруға, сондай-ақ мүгедектігі бар адамдармен қарым-қатынас жасау дағдыларына үйретуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z140" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көрсетілетін қызметті алушылардың шағымдарын осы Заңда белгіленген мерзімдерде қарауға және оларды қарау нәтижелері туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z141" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көрсетілетін қызметті алушылардың мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтің орындалу сатысы туралы ақпаратты алу мүмкіндігін қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z142" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z143" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін пайдаланылатын, сондай-ақ оларды көрсету үшін қажет болатын өзекті мәліметтерді қамтитын ақпараттық жүйелердің іркіліссіз жұмыс істеуін қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      10-1) тармақшамен толықтыру көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының жазбаша келісімін немесе электрондық цифрлық қолтаңбамен расталған келісімін не ұялы байланыс абоненттік құрылғысы арқылы келісімін алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z146" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерде немесе әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларында көзделген жағдайларда мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін цифрлық құжаттар сервисінен электрондық құжаттарды пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15), 16) тармақшалармен толықтыру көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде көрсетілетін қызметтерді алушылардан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z149" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету үшін пайдаланылатын ақпараттық жүйелерден немесе цифрлық құжаттар сервисінен алуға болатын құжаттар мен мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z150" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасында көзделген жағдайларды қоспағанда, көрсетілетін қызметті берушінің Мемлекеттік корпорацияның салыстырып-тексеруі үшін түпнұсқалары ұсынылған құжаттардың нотариат куәландырған көшірмелерін талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тарауды 5-1-баппен толықтыру көзделген – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. МЕМЛЕКЕТТІК ЖӘНЕ ӘЛЕУМЕТТІК ЖАУАПКЕРШІЛІГІ БАР ҚЫЗМЕТТЕР КӨРСЕТУ САЛАСЫНДАҒЫ МЕМЛЕКЕТТІК РЕТТЕУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бап. Қазақстан Республикасы Үкіметінің мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-баптың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Үкіметі мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы мемлекеттік саясаттың негізгі бағыттарын әзірлейді және оны жүзеге асыруды ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-бап жаңа редакцияда – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...460 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бап. Көрсетілетін қызметті берушілердің құқықтары мен міндеттері</w:t>
-[...3062 lines deleted...]
-        </w:rPr>
         <w:t>7-бап. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="24"/>
+    <w:bookmarkStart w:name="z151" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде мемлекеттік қызметтер көрсету саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z152" w:id="25"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z152" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды жүзеге асырады, талдау және мониторингтеу негізінде оларды көрсету кезінде бұзушылықтардың алдын алуға және көрсетілетін қызметті алушылардың құқықтары мен заңды мүдделерін қамтамасыз етуге бағытталған ұсыныстарды тұжырымдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z153" w:id="26"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z153" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z154" w:id="27"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z154" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызметтер көрсету сапасын ішкі бақылау нәтижелері туралы ақпарат сұратады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z155" w:id="28"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z155" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ақпараттандыру саласындағы уәкілетті органмен келісу бойынша мемлекеттік қызметтер көрсету сапасын бағалау әдістемесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z156" w:id="29"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z156" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг жүргізу бойынша мемлекеттік әлеуметтік тапсырысты қалыптастыруды, оның іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z157" w:id="30"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z157" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9481,91 +6907,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 02.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 384-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2016 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z158" w:id="31"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z158" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жеке тұлғаларға және коммерциялық емес ұйымдарға мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг жүргізу жөнінде ақпараттық, консультациялық, әдістемелік қолдау көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z159" w:id="32"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z159" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9683,1627 +7109,1043 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бап. Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы уәкілетті органның құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-баптың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы мемлекеттік саясатты қалыптастырады және іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2) алып тасталды – ҚР 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) мемлекеттік көрсетілетін қызметтер тізілімін бекітеді және мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен және мемлекеттік басқару жүйесін дамыту саласындағы уәкілетті органмен келісу бойынша оған өзгерістер мен толықтырулар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z163" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік көрсетілетін қызметтер тізілімін әзірлеуді және жүргізуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің және әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларының жобаларын келісуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z166" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді немесе әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын әзірлеу бойынша орталық мемлекеттік органдардың қызметіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) алып тасталды – ҚР 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) дербес деректерді қорғау саласындағы уәкілетті органмен келісу бойынша мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректерін жинау, өңдеу және сақтау қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z351" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету саласындағы уәкілетті орган айқындайтын тәртіппен әлеуметтік жауапкершілігі бар қызметтер тізбесін қалыптастыруды және бекітуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) алып тасталды – ҚР 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-бап. Мемлекеттік қызметтер көрсету саласындағы уәкілетті органның құзыреті</w:t>
-[...1421 lines deleted...]
-        </w:rPr>
         <w:t>9-бап. Ақпараттандыру саласындағы уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттандыру саласындағы уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="36"/>
+    <w:bookmarkStart w:name="z172" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде мемлекеттік қызметтер көрсету саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11722,70 +8564,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="37"/>
+    <w:bookmarkStart w:name="z174" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Бірыңғай байланыс орталығының жұмысын ұйымдастырады және үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11834,70 +8676,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="38"/>
+    <w:bookmarkStart w:name="z175" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Бірыңғай байланыс орталығы қызметінің және Бірыңғай байланыс орталығының орталық мемлекеттік органдармен, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарымен, сондай-ақ көрсетілетін қызметті берушілермен өзара іс-қимыл жасауы қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11946,70 +8788,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="39"/>
+    <w:bookmarkStart w:name="z176" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мемлекеттік қызметтер көрсетудің электрондық нысанын көздейтін мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын келісуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12072,90 +8914,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="40"/>
+    <w:bookmarkStart w:name="z178" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) өз құзыреті шегінде мемлекеттік қызметтер көрсету саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z179" w:id="41"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z179" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) құзыреті шегінде Мемлекеттік корпорацияның қызметін тексеруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12204,70 +9046,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="42"/>
+    <w:bookmarkStart w:name="z181" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-3) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес орталық мемлекеттік органдардың, жергілікті атқарушы органдардың мемлекеттік қызметтер көрсету реинжинирингі жөніндегі қызметін үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12450,70 +9292,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="43"/>
+    <w:bookmarkStart w:name="z183" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) проактивті қызметтер көрсету тәртібін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12576,70 +9418,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="44"/>
+    <w:bookmarkStart w:name="z184" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12875,90 +9717,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-бап. Орталық мемлекеттік органдар арасынан Қазақстан Республикасының Үкіметі айқындайтын уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="45"/>
+    <w:bookmarkStart w:name="z187" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z185" w:id="46"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z185" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік корпорацияның қызметі қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13007,90 +9849,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="47"/>
+    <w:bookmarkStart w:name="z188" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Мемлекеттік корпорацияның қызметін ұйымдастыруды және бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z189" w:id="48"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z189" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Мемлекеттік корпорацияның қызметін және оның көрсетілетін қызметті берушілермен өзара іс-қимыл жасауын үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13139,110 +9981,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="49"/>
+    <w:bookmarkStart w:name="z191" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Мемлекеттік корпорация арқылы мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын келісуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z192" w:id="50"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z192" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Мемлекеттік корпорация арқылы көрсетілетін мемлекеттік қызметтерді көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z193" w:id="51"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z193" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Мемлекеттік корпорация көрсететін қызметтерге баға белгілеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13358,90 +10200,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бап. Орталық мемлекеттік органдардың құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="52"/>
+    <w:bookmarkStart w:name="z194" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық мемлекеттік органдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z195" w:id="53"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z195" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13469,247 +10311,2600 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын арттыруды, оған қолжетімділікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z198" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларының қолжетімділігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z199" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы қолжетімді нысанда хабардар болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z200" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z201" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z202" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік қызметтер көрсету, мүгедектігі бар адамдармен қарым-қатынас жасау саласындағы қызметкерлердің біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z203" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес мемлекеттік қызметтер көрсету реинжинирингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z204" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) мемлекеттік көрсетілетін қызметтер тізіліміне жаңа мемлекеттік көрсетілетін қызмет енгізілгеннен кейін ақпараттандыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес оны электрондық форматта көрсетуге ауыстыру бойынша шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-2) тармақшамен толықтыру көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға мемлекеттік қызметтер көрсету сапасын бағалауды жүргізу үшін ақпараттың, сондай-ақ мемлекеттік қызметтер көрсету сапасын ішкі бақылау нәтижелері бойынша ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      11) тармақша жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ақпараттандыру саласындағы уәкілетті органға мемлекеттік көрсетілетін қызметтерді автоматтандыру процесін бағалауды жүргізу үшін мемлекеттік қызметтер көрсету процесін автоматтандыру бойынша қабылданып жатқан шаралар туралы ақпаратты Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде беруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, Мемлекеттік корпорацияға мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйелерге қолжетімділік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z207" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты олар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z130" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) өзінің аумақтық бөлімшелерінің, сондай-ақ облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін реттейтін заңнамасын сақтау жөніндегі қызметін үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z352" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) мемлекеттік реттеуді немесе басшылықты жүзеге асыратын салаларда әлеуметтік жауапкершілігі бар қызметтерді көрсетудің үлгілік қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z208" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын ішкі бақылауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) көрсетілетін қызметті берушілердің мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын сақтауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-1) тармақшамен толықтыру көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бап. Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z212" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын арттыруды, оған қолжетімділікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z213" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларының қолжетімділігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z214" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы қолжетімді нысанда хабардар болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z215" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z216" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z217" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік қызметтер көрсету, мүгедектігі бар адамдармен қарым-қатынас жасау саласындағы қызметкерлердің біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z218" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес мемлекеттік қызметтер көрсету реинжинирингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z219" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға мемлекеттік қызметтер көрсету сапасын бағалауды жүргізу үшін ақпараттың, сондай-ақ мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын ішкі бақылау нәтижелері бойынша ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) мемлекеттік қызметтер көрсету сапасын арттыруды, оған қолжетімділікті қамтамасыз етеді;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      9) ақпараттандыру саласындағы уәкілетті органға мемлекеттік көрсетілетін қызметтерді автоматтандыру процесін бағалауды жүргізу үшін ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, Мемлекеттік корпорацияға мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйелерге қолжетімділік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z222" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығына береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z223" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын ішкі бақылауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z224" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) көрсетілетін қызметті берушілердің мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын сақтауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z225" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жергілікті мемлекеттік басқару мүдделері үшін Қазақстан Республикасының заңнамасымен жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-1-бап. Мемлекеттік корпорацияның қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік корпорация "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету бойынша қызметті Қазақстан Республикасының заңнамасына сәйкес жүзеге асыратын мемлекеттік қызметтер көрсету саласындағы провайдер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z228" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік корпорация акционерлік қоғам нысанында құрылады, ол коммерциялық емес ұйым болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның өз филиалдары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік корпорацияның жалғыз акционері Қазақстан Республикасының Үкіметі болып табылады. Мемлекеттік корпорацияның уәкілетті органы орталық мемлекеттік органдар арасынан Қазақстан Республикасы Үкіметінің шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z57" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z230" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z231" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z283" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) жыл сайын Қазақстан Республикасының Үкіметін Мемлекеттік корпорация арқылы ұсынылатын мемлекеттік қызметтерді көрсету жөніндегі жұмыстың жай-күйі туралы хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z232" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z233" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) азаматтардың дербес деректеріне қолжетімділігі бар, сондай-ақ мемлекеттік қызметтер көрсету процесіне қатысатын Мемлекеттік корпорация қызметкерлері Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша ақпараттандыру саласындағы уәкілетті орган айқындайтын тәртіппен тексеруге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z234" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету мәселелері бойынша өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z235" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік қызметтер көрсету саласында қызметкерлердің біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z236" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасына сәйкес, жеке және (немесе) заңды тұлғаларға "бір терезе" қағидаты бойынша, оның ішінде электрондық нысанда және (немесе) Мемлекеттік корпорацияның мобильдік қосымшасы арқылы мемлекеттік қызметтер көрсетеді және (немесе) көрсетуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z237" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) Мемлекеттік корпорация арқылы ұсынылатын немесе Мемлекеттік корпорация ұсынатын мемлекеттік қызметтерді көрсету сапасына бағалау жүргізу үшін мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға ақпарат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z238" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) мемлекеттік қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректерін жинауды, өңдеуді және сақтауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z239" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3) мемлекеттік қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректер базасын жүргізуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z284" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-4) жеке және (немесе) заңды тұлғалардың әкімшілік органдарға, лауазымды адамдарға жолданымдарын қабылдауды және өтініш берушілердің сұрау салуы бойынша оларға жауаптардың берілуін ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z240" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-1-баппен толықтырылды - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгерістер енгізілді - 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-2-бап. Әріптестік ұйым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z287" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының аумағында тіркелген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">      2) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -13717,4530 +12912,343 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің қолжетімділігін қамтамасыз етеді;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) мемлекеттік қызметтер көрсету саласындағы уәкілетті орган мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен келісу бойынша айқындаған талаптарға, оның ішінде ақпараттық қауіпсіздікті және дербес деректердің қорғалуын қамтамасыз етуге қойылатын талаптарға сәйкес келетін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z289" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әріптестік келісім жасасқан кәсіпкерлік субъектісі осы Заңға сәйкес әріптестік ұйым бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z290" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әріптестік келісім жасасу үшін кәсіпкерлік субъектілерін іріктеуді мемлекеттік қызметтер көрсету саласындағы уәкілетті орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік заңды тұлғалардың филиалдарын және (немесе) өкілдіктерін қоспағанда, мемлекеттік қызметтер көрсету саласындағы уәкілетті орган мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен келісу бойынша айқындаған талаптарға сәйкес келетін кәсіпкерлік субъектілері іріктеуге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Үлгілік әріптестік келісімді мемлекеттік қызметтер көрсету саласындағы уәкілетті орган әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-2-баппен толықтырылды – ҚР 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тарауды 11-3-баппен толықтыру көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. МЕМЛЕКЕТТІК КӨРСЕТІЛЕТІН ҚЫЗМЕТТЕР ТІЗІЛІМІ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...55 lines deleted...]
-        <w:t>) Заңымен.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ОЛАРДЫ КӨРСЕТУ ТӘРТІБІН АЙҚЫНДАЙТЫН ЗАҢҒА ТӘУЕЛДІ НОРМАТИВТІК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1486 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2738 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ҚҰҚЫҚТЫҚ АКТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбына өзгеріс енгізілді - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18252,70 +13260,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бап. Мемлекеттік көрсетілетін қызметтердің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="89"/>
+    <w:bookmarkStart w:name="z292" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік көрсетілетін қызметтер мемлекеттік көрсетілетін қызметтердің тізіліміне енгізілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18378,110 +13386,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="90"/>
+    <w:bookmarkStart w:name="z293" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік көрсетілетін қызметтер тізілімін жүргізу қағидаларын мемлекеттік қызметтер көрсету саласындағы уәкілетті орган әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z294" w:id="91"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z294" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жасырын мемлекеттік көрсетілетін қызметтерді анықтау және оларды мемлекеттік көрсетілетін қызметтердің тізіліміне енгізу тәртібін мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z295" w:id="92"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z295" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әріптестік ұйымдар мемлекеттік қызметтер көрсетуге өтініштер қабылдауды және көрсетілетін қызметті алушыға олардың нәтижелерін беруді жүзеге асыра алатын мемлекеттік көрсетілетін қызметтерді мемлекеттік көрсетілетін қызметтердің тізілімінен іріктеуді мемлекеттік қызметтер көрсету саласындағы уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18575,70 +13583,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 13-баптың тақырыбына өзгеріс енгізілді - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="93"/>
+    <w:bookmarkStart w:name="z45" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасына қойылатын бірыңғай талаптарды қамтамасыз ету үшін орталық мемлекеттік органдар мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді, оның ішінде Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері көрсететін мемлекеттік қызметтер үшін заңға тәуелді нормативтік құқықтық актілерді әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18701,70 +13709,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын әзірлеу және келісу "Құқықтық актілер туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18875,70 +13883,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актінің жобасы осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалатын тәртіппен жария талқылауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="95"/>
+    <w:bookmarkStart w:name="z47" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді қабылдау, өзгерту, толықтыру және олардың күшін жою мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның, мемлекеттік қызметтер көрсету саласындағы уәкілетті органның, ақпараттандыру саласындағы уәкілетті органның, орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің ұсыныстары негізінде, сондай-ақ мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі және (немесе) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету мәселелері жөніндегі өтініштерін қарау қорытындылары бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19180,70 +14188,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 14-баптың тақырыбы жаңа редакцияда - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="96"/>
+    <w:bookmarkStart w:name="z241" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19272,70 +14280,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="97"/>
+    <w:bookmarkStart w:name="z243" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) әрекет ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19364,1251 +14372,461 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызмет көрсету процесінде Мемлекеттік корпорациямен және (немесе) өзге де көрсетілетін қызметті берушілермен өзара іс-қимыл жасау, сондай-ақ ақпараттық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызмет көрсету нәтижесін беру тәртібін сипаттауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="98"/>
+    <w:bookmarkStart w:name="z244" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға және көрсетілетін қызметті берушілерге жіберу тәртібін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z245" w:id="99"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z245" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік көрсетілетін қызметтің атауын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің атауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...1065 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20747,130 +14965,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 15-баптың тақырыбы жаңа редакцияда - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="101"/>
+    <w:bookmarkStart w:name="z48" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын жария талқылау мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерде құқықтары, бостандықтары мен заңды мүдделері қозғалатын жеке және заңды тұлғалардың ескертпелері мен ұсыныстарын ескеру мақсатымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z49" w:id="102"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z49" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні әзірлейтін орталық мемлекеттік орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актінің жобасын жария талқылау үшін оны "электрондық үкіметтің" веб-порталында, өзінің интернет-ресурсында және (немесе) облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің интернет-ресурстарында орналастырады, сондай-ақ көрсетілетін қызметті алушылардың мемлекеттік көрсетілетін қызмет стандартының жобасы туралы хабардар етілуін өзге де тәсілдермен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z50" w:id="103"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z50" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актінің жобасын жария талқылау оның жария талқылау үшін орналастырылған күнінен бастап он жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z51" w:id="104"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z51" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актінің жобасын әзірлейтін орталық мемлекеттік орган мемлекеттік көрсетілетін қызмет стандартының жобасын жария талқылаудың аяқталғаны туралы есеп жасайды, ол "электрондық үкіметтің" веб-порталында, өзінің интернет-ресурсында және (немесе) облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің интернет-ресурстарында орналастырылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актінің жобасын жария талқылаудың аяқталғаны туралы есепте:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20937,70 +15155,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзім өткеннен кейін келіп түскен ескертпелері мен ұсыныстары қарауға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актінің жария талқылау нәтижелері бойынша пысықталған жобасы және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актінің жобасын жария талқылаудың аяқталғаны туралы есеп мүдделі орталық мемлекеттік органдарға, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдеріне келісуге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="105"/>
+    <w:bookmarkStart w:name="z52" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бекітілген мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге өзгерістер және (немесе) толықтырулар енгізу жөніндегі нормативтік құқықтық актілердің жобалары осы бапта белгіленген тәртіппен міндетті түрде жария талқылануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21142,522 +15360,418 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бап. Мемлекеттік көрсетілетін қызмет регламентінің мазмұнына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 17-бап алып тасталды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">      4-тараудың тақырыбы жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
+    <w:bookmarkStart w:name="z21" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">      18-баптың тақырыбына және мәтініне өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бап. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 18-баптың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z297" w:id="107"/>
+    <w:bookmarkStart w:name="z296" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетілетін қызметті берушілер көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z297" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="108"/>
+      2. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z301" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушілер арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z298" w:id="109"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z298" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) Мемлекеттік корпорация арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z300" w:id="110"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z300" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әріптестік ұйымдар арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z302" w:id="111"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z302" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "электрондық үкімет" веб-порталы арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z303" w:id="112"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z303" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) стационарлық абоненттік құрылғы арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z304" w:id="113"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z304" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ұялы байланыстың абоненттік құрылғысы арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z305" w:id="114"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z305" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) орталық мемлекеттік органдар айқындаған ақпараттандыру объектілері арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21679,99 +15793,591 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-1, 18-2-баптармен толықтыру көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бап. Көрсетілетін қызметті берушілердің мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 19-баптың тақырыбы жаңа редакцияда – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушілердің мемлекеттік қызметтер көрсетуіне қойылатын талаптар және оларды көрсету тәртібі мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік жауапкершілігі бар қызметтер көрсетудің талаптары мен тәртібін көрсетілетін қызметті берушілер әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларына сәйкес әзірлейді және көрсетілетін қызметті берушілер осы Заңның талаптарына сәйкес бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларында көзделген тізбеге сәйкес құжаттардың топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-бапқа өзгерістер енгізілді - ҚР 06.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-1-бап. Көрсетілетін қызметті берушілердің мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуден бас тартуы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 19-1-баптың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуден бас тартқан кезде көрсетілетін қызметті алушыға мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуден бас тартудың себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      18-1, 18-2-баптармен толықтыру көзделген – ҚР 09.01.2026 </w:t>
+        <w:t xml:space="preserve">      1-тармақ екінші бөлікпен толықтыру көзделген – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21783,919 +16389,251 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...668 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="116"/>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Көрсетілетін қызметті берушілер мынадай негіздер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="124"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z254" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z255" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z256" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z257" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z258" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z259" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z61" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Көрсетілетін қызметті алушы мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметті көрсетуден бас тарту себептерін жойған жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметті алу үшін көрсетілетін қызметті алушының қайта жүгінуіне болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z117" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы баптың 2-тармағының қолданысы "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен лицензия алу жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22818,215 +16756,255 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тарау 19-1-баппен толықтырылды - ҚР 06.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 484-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бап. Мемлекеттік корпорация арқылы мемлекеттік қызметтер көрсету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="125"/>
+    <w:bookmarkStart w:name="z56" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушының өтініші мен құжаттарын көрсетілетін қызметті берушілерге қағаз жеткізгіште жөнелтуді көздейтін мемлекеттік қызметтерді Мемлекеттік корпорация арқылы көрсету кезінде өтініштер мен құжаттар қабылданған күн мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде белгіленген мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z260" w:id="126"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z260" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік корпорацияның қызметкері мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың толық топтамасы көрсетілетін қызметті алушыда болған кезде оның өтінішін қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған, сондай-ақ қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, Мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z261" w:id="127"/>
+    <w:bookmarkStart w:name="z261" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік корпорация арқылы мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушының жеке басын сәйкестендіруді Мемлекеттік корпорацияның қызметкерлері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z262" w:id="128"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z262" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік корпорация арқылы мемлекеттік қызметтер көрсету кезінде көрсетілетін қызметті берушілермен өзара іс-қимыл жасау мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесі пайдаланыла отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23055,70 +17033,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="129"/>
+    <w:bookmarkStart w:name="z264" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік корпорацияның қызметкерлері мемлекеттік қызметтер көрсету кезінде, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23234,110 +17212,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-бап. Электрондық нысанда мемлекеттік қызметтер көрсету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="130"/>
+    <w:bookmarkStart w:name="z62" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Электрондық нысанда мемлекеттік қызметтер көрсету Қазақстан Республикасының заңнамасына сәйкес "электрондық үкіметтің" веб-порталы және "электрондық үкіметтің" шлюзінде, "электрондық үкіметтің" сыртқы шлюзінде орналастырылған сервистермен интеграцияланған ақпараттандыру объектілері арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z63" w:id="131"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z63" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Электрондық құжат немесе қағаз жеткізгіштегі құжат не "электрондық үкіметтің" ақпараттық жүйесінен мәлімет беру электрондық нысанда мемлекеттік қызмет көрсетудің нәтижесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z125" w:id="132"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z125" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысанда мемлекеттік қызметтер көрсету нәтижелері электрондық құжат нысанында "электрондық үкімет" веб-парталындағы пайдаланушының кабинетіне, сондай-ақ көрсетілетін қызметті алушының таңдауы бойынша қысқа мәтіндік хабар түрінде оның абоненттік нөміріне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23428,110 +17406,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. Ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысанда мемлекеттік қызметтер көрсету нәтижелерінің міндетті деректемелері, сондай-ақ олардың анықтығын тексеру тәртібі Қазақстан Республикасының ақпараттандыру туралы заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="133"/>
+    <w:bookmarkStart w:name="z115" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3. Ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысанда мемлекеттік қызметтер көрсету нәтижелерін көрсетілетін қызметті алушы оларды қағаз жеткізгіште ұсыну қажеттілігінсіз, заңдық мәні бар фактілерді растау үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z64" w:id="134"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z64" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік корпорация арқылы электрондық нысанда мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушының жазбаша келісімі негізінде электрондық құжат нысанындағы оның сұрау салуын Мемлекеттік корпорацияның қызметкері өзіне қызметтік мақсатта пайдалану үшін берілген электрондық цифрлық қолтаңбамен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z306" w:id="135"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z306" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Мемлекеттік қызметті электрондық нысанда көрсету үшін Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті алушының жеке басын биометриялық сәйкестендіру жүргізілуі де мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24211,51 +18189,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24792,2164 +18770,1158 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-бап. Көрсетілетін қызметті алушыларды мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы хабардар ету</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 23-баптың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z265" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді немесе әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларын және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын көрсетілетін қызметті берушілердің орналасқан жерлерінде және Мемлекеттік корпорацияда орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z266" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардың көрсетілетін қызметті берушілерге өтініш жасауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z267" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді немесе әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларын және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын "электрондық үкіметтің" веб-порталында, орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің, көрсетілетін қызметті берушілердің интернет-ресурстарында және басқа да бұқаралық ақпарат құралдарында орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z268" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Бірыңғай байланыс орталығына өтініш жасау арқылы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z67" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері және көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт немесе әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидалары және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидалары бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z68" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, көрсетілетін қызметті берушілер және Мемлекеттік корпорация көрсетілетін қызметті алушылар өтініш жасаған кезде оларға қажетті түсініктемелермен бірге мемлекеттік қызметтер және (немесе) әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы ақпаратты дереу беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z69" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы ақпарат көрсетілетін қызметті алушыға оның Бірыңғай байланыс орталығына және (немесе) көрсетілетін қызметті берушіге өтініш жасаған кезінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z70" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері жыл сайын "электрондық үкіметтің" веб-порталында, интернет-ресурстарда және басқа да бұқаралық ақпарат құралдарында мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері жөніндегі қызмет туралы есепті орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z71" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері көрсетілетін қызметті берушілердің, мүдделі жеке және заңды тұлғалардың қатысуымен мемлекеттік және (немесе) әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы қызмет туралы есептерге жылына кемінде бір рет жария талқылаулар өткізеді. Жария талқылаулардың қорытындылары мемлекеттік және (немесе) әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын арттыру және мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді және әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларын жетілдіру үшін пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z307" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әріптестік ұйым мемлекеттік қызметтер көрсетуге өтініштер қабылдауды және көрсетілетін қызметті алушыға олардың нәтижелерін беруді жүзеге асыратын мемлекеттік көрсетілетін қызметтердің тізбесі туралы ақпарат, сондай-ақ әріптестік ұйымдардың атауы мен байланыс деректері Мемлекеттік корпорацияның интернет-ресурсында және мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру орындарында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      23-баптың тақырыбына өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-бап. Мемлекеттік қызметтер көрсеткені үшін төлемақы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасында мемлекеттік қызметтер Қазақстан Республикасының заңдарына сәйкес ақылы немесе тегін негізде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z73" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының заңдарында тегін ұсынылуға кепілдік берілген мемлекеттік қызметтерді көрсеткені үшін көрсетілетін қызметті алушыға төлемақы белгілеуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z308" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметтер көрсету саласындағы уәкілетті органмен келісу бойынша Мемлекеттік корпорация мемлекеттік көрсетілетін қызметке қосымша сервис үшін ақы белгілей алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгеріс енгізілді – ҚР 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бап. Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша шағымдарды қарау ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 25-баптың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті алушылардың мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша шағымдары осы Заңда белгіленген ерекшеліктер ескеріле отырып, Қазақстан Республикасының заңнамасына сәйкес қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z75" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызметтерді тікелей көрсететін орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган шағымды қарау қорытындылары бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z269" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының шағымы бойынша орталық мемлекеттік орган, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімі, көрсетілетін қызметті беруші, Мемлекеттік корпорация қабылдаған шешімге оның қанағаттанбауы себептерін кешенді зерделеуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z270" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орталық мемлекеттік орган, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы, қаладағы ауданның, аудандық маңызы бар қаланың, кенттің, ауылдың, ауылдық округтің әкімі тарапынан Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының сақталмау фактісі анықталған жағдайда олардың атына көрсетілетін қызметті алушының бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіру жөнінде шаралар қолдану үшін ұсыныстар жіберуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z271" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушының шағымын орталық мемлекеттік орган, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы, қаладағы ауданның, аудандық маңызы бар қаланың, кенттің, ауылдың, ауылдық округтің әкімі тарапынан қанағаттандырудың уақтылылығы мен толықтығын бақылауды жүзеге асыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z77" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның, орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің шағымды қарау мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z272" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z273" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда он жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z30" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1996 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау. Мемлекеттік қызметтер көрсету сапасын бағалау және оған қоғамдық мониторинг жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда - ҚР 23.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26979,170 +19951,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бап. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды, мемлекеттік қызметтер көрсету сапасын бағалауды және оған қоғамдық мониторингті жүргізу қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды, мемлекеттік қызметтер көрсету сапасын бағалауды және оған қоғамдық мониторингті жүргізу мынадай қағидаттарға негізделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="151"/>
+    <w:bookmarkStart w:name="z108" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңдылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z109" w:id="152"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z109" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объективтілік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z110" w:id="153"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z110" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бейтараптық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z111" w:id="154"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z111" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анықтық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z112" w:id="155"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z112" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жан-жақтылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z113" w:id="156"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z113" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ашықтық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27178,206 +20150,206 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-бап. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="157"/>
+    <w:bookmarkStart w:name="z309" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілеріне қатысты Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының сақталуын тексеру және байқау жөніндегі қызметі мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z310" w:id="158"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z310" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Көрсетілетін қызметті берушілер мен Мемлекеттік корпорация мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілеріне жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z311" w:id="159"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z311" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жергілікті жерге бару арқылы не лауазымды адамдарды шақырып және (немесе) материалдарды сұрата отырып, жергілікті жерге бармай тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық жүйелерге қол жеткізу арқылы не Қазақстан Республикасының заңнамасына сәйкес есептік ақпарат пен өзге де мәліметтер негізінде байқау жолымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="160"/>
+    <w:bookmarkStart w:name="z312" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау нысанасы болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z313" w:id="161"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z313" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орталық мемлекеттік органдардың, олардың ведомстволары мен оларға ведомстволық бағынысты ұйымдардың, Қазақстан Республикасының шет елдердегі мекемелерінің қызметіне мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның лауазымды адамдары, ал облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, орталық мемлекеттік органдар мен ведомстволардың, оларға ведомстволық бағынысты ұйымдардың аумақтық бөлімшелерінің, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің, Мемлекеттік корпорацияның және оның филиалдарының, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін жеке және заңды тұлғалардың қызметіне мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды өз құзыреті шегінде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның аумақтық бөлімшелерінің лауазымды адамдары, ал қажет болған жағдайларда, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның лауазымды адамдары жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z314" w:id="162"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z314" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы баптың ережелері қарсы барлау қызметін және кәсіпкерлік қызметті ұйымдастыруға, қамтамасыз етуге және жүзеге асыруға байланысты қатынастарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27433,202 +20405,202 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-1-бап. Тексерудің түрлері және оларды жүргізу тәртібі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="163"/>
+    <w:bookmarkStart w:name="z319" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тексеру мынадай түрлерге бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы тұрғысынан жүргізілетін жоспарлы тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің оларды жүргізуге негіз болған мәселелер бойынша Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы тұрғысынан жүргізілетін жоспардан тыс тексеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="164"/>
+    <w:bookmarkStart w:name="z320" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тексеру жүргізу үшін мемлекеттік органдардың және ведомстволық бағынысты ұйымдардың мамандары, консультанттары мен сарапшылары тартылуы мүмкін. Тексеруді есепке алуды жүргізу мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның ақпараттық жүйесі арқылы ғана жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z321" w:id="165"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z321" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган тексеру жүргізу жылының алдындағы жылдың 10 желтоқсанына дейінгі және ағымдағы күнтізбелік жылдың 10 мамырына дейінгі мерзімде бекітетін, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган басшысының шешімімен өзгерістер енгізілуі мүмкін жартыжылдық тексеру жоспары жоспарлы тексеру тағайындауға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруші лауазымды адамдардың құрамы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның немесе оның аумақтық бөлімшелерінің шешімімен өзгертілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеруші лауазымды адамдардың құрамы өзгерген кезде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган немесе оның аумақтық бөлімшесі бұл туралы мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісін осындай шешім қабылданған күннен бастап бір жұмыс күнінен кешіктірмей хабардар етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="166"/>
+    <w:bookmarkStart w:name="z322" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері, егер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоспарлы тексерулер жүргізудің жартыжылдық тізімін бекіту алдындағы соңғы алты айда олар бір мыңнан астам мемлекеттік қызмет көрсеткен болса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27711,90 +20683,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) соңғы жыл ішінде оларға қатысты үш және одан көп жоспардан тыс тексерулер жүргізілсе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) соңғы үш жылда оларға қатысты жоспарлы тексеру жүргізілмесе, жоспарлы тексеруге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="167"/>
+    <w:bookmarkStart w:name="z323" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісіне қатысты жоспарлы тексеру жылына бір реттен артық жүргізілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z324" w:id="168"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z324" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жоспардан тыс тексеру тағайындауға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) жеке және заңды тұлғалардың жолданымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27841,166 +20813,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) байқау нәтижесінде анықталған Қазақстан Республикасының заңнамасы талаптарын бұзушылықтар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бұқаралық ақпарат құралдарындағы жарияланымдар және сұрау салу арқылы зерделенген, Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасын бұзушылықтар туралы ақпарат негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="169"/>
+    <w:bookmarkStart w:name="z325" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Анонимдік жолданымдар негізінде жоспардан тыс тексерулер жүргізілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z326" w:id="170"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z326" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тексерулер Қазақстан Республикасының заңдарында айқындалған талаптарға, сондай-ақ мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау қағидаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z327" w:id="171"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z327" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізу үшін объектіге келген лауазымды адамдары мемлекеттік қызметтер көрсету сапасын бақылау субъектісіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік куәлігін не сәйкестендіру картасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қажет болған кезде құзыретті органның режимдік объектілерге баруға рұқсатын көрсетуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="172"/>
+    <w:bookmarkStart w:name="z328" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасының ұлттық қауіпсіздік органдарына қатысты тексерулер Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасымен не оны алмастыратын адаммен келісу бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізуге уәкілеттік берілген лауазымды адамдары Қазақстан Республикасы ұлттық қауіпсіздік органдарының объектілерінде болған уақытта оларға осы органда белгіленген рұқсаттамалық және объектішілік режимдердің талаптары қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -28074,128 +21046,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-2-бап. Тексеру жүргізу мерзімдері және ол аяқталғаннан кейін қабылданатын шаралар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="173"/>
+    <w:bookmarkStart w:name="z329" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоспарлы тексеруді жүргізу мерзімдері алдағы жұмыстардың көлемі, сондай-ақ қойылған міндеттер ескеріле отырып белгіленеді және тексеру басталған күннен бастап жиырма жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспардан тыс тексерулер жүргізу кезінде тексеру жүргізу мерзімдері тексеру басталған күннен бастап он жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="174"/>
+    <w:bookmarkStart w:name="z330" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жоспарлы тексерудің басталатыны туралы хабарлама күні көрсетіле отырып, ол басталғанға дейін кемінде үш жұмыс күні бұрын, жоспардан тыс тексеру басталғанға дейін кемінде бір тәулік бұрын жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z331" w:id="175"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z331" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тексерудің басталатыны туралы хабарламада мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеру жүргізуге уәкілеттік берілген адамның (адамдардың) тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және лауазымы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28314,70 +21286,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тексеру жүргізу негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) хабарламаға қол қоюға уәкілеттік берілген адамның қолтаңбасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="176"/>
+    <w:bookmarkStart w:name="z332" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тексеру жүргізу мерзімдері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүргізілетін тексеру шеңберінде елеулі маңызы бар қажетті мәліметтерді ұсыну туралы мемлекеттік органдарға, лауазымды адамдарға және өзге де субъектілерге сұрау салу жіберілген жағдайларда олар алынғанға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28406,226 +21378,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган немесе оның аумақтық бөлімшесі тексеру жүргізу мерзімдері тоқтатыла тұрған және қайта басталған кезде бұл туралы мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісін осындай шешім қабылданған күннен бастап бір жұмыс күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді жүргізу мерзімін есептеу ол қайта басталған күннен бастап жалғасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="177"/>
+    <w:bookmarkStart w:name="z333" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тексеру барысында мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізетін лауазымды адамы тексеру аяқталған күнге дейін үш жұмыс күнінен кешіктірмей тексеру нәтижелері туралы анықтаманың жобасын жасайды және мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілеріне, сондай-ақ осы Заңның 27-1-бабы 6-тармағының 1) тармақшасында көрсетілген тұлғаларға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z334" w:id="178"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z334" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісі, сондай-ақ осы Заңның 27-1-бабы 6-тармағының 1) тармақшасында көрсетілген тұлғалар тексеру жүргізетін мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің лауазымды адамдары жүргізетін тыңдауға қатысуға және тексеру нәтижелері туралы анықтаманың жобасына оны алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде қарсылық ұсынуға немесе айтуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижелері туралы анықтаманың жобасына келіп түскен қарсылықтарды қарау нәтижелері бойынша тексеру жүргізетін мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің лауазымды адамдары тексеру нәтижелері туралы анықтама жасайды не белгіленген мерзім шегінде елеулі маңызы бар мәліметтерді қосымша зерделеу жөнінде шаралар қабылдайды, оның ішінде осы баптың 4-тармағы бірінші бөлігінің 1) тармақшасына сәйкес тексеру жүргізуді тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="179"/>
+    <w:bookmarkStart w:name="z335" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісіне және өз құзыреті шегінде мемлекеттік құқықтық статистика және арнайы есепке алу саласындағы қызметті жүзеге асыратын мемлекеттік органға тексеру нәтижелері туралы анықтама жіберілген күн тексеру аяқталған күн деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z336" w:id="180"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z336" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасын бұзушылықтар тексеру нәтижелері туралы анықтамамен расталатын жағдайларда мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің атына тексеру нәтижелері бойынша анықталған бұзушылықтарды жою туралы, сондай-ақ бұзушылыққа жол берген адамдардың жауаптылығын қарау туралы қаралуы міндетті ұсыну енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z337" w:id="181"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z337" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Анықталған бұзушылықтарды жою туралы ұсыну мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің онда көрсетілген бұзушылықтарды күнтізбелік отыз күн ішінде жою бойынша шаралар қабылдай отырып қарауына жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушылардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға кедергі жасаған Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасын бұзушылықтар бойынша олардың мемлекеттік көрсетілетін қызметті алуға қайта жүгіну қажеттілігінсіз қалпына келтіру бойынша шаралар да қабылданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="182"/>
+    <w:bookmarkStart w:name="z338" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Анықталған бұзушылықтарды жою туралы ұсынуды қарау қорытындылары туралы ақпарат мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға немесе оның аумақтық бөлімшесіне ол қаралған күннен бастап екі жұмыс күні ішінде жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z339" w:id="183"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z339" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тексерудің басталуы және тексеру мерзімдерін тоқтата тұру (қайта бастау) туралы, тексеруші лауазымды адамдар құрамының өзгеруі туралы хабарламалардың, тексеру нәтижелері туралы анықтаманың және анықталған бұзушылықтарды жою туралы ұсынудың нысандарын мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28681,70 +21653,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-3-бап. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің тексеру жүргізілген кездегі құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="184"/>
+    <w:bookmarkStart w:name="z340" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері тексеру жүргізілген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізу үшін келген лауазымды адамдарын: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28827,70 +21799,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган және оның аумақтық бөлімшелері лауазымды адамдарының тексеру нәтижелеріне (анықталған бұзушылықтарды жою туралы ұсынуға) осы Заңда және Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тексеру жүргізу процесін, сондай-ақ мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган мен оның аумақтық бөлімшелері лауазымды адамының тексеру шеңберінде жүргізіп жатқан жекелеген әрекеттерін тексеруші лауазымды адамның қызметіне кедергі жасамай, аудио- және бейнетехника құралдарының көмегімен тіркеп-белгілеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="185"/>
+    <w:bookmarkStart w:name="z341" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері тексеру жүргізілген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеруші лауазымды адамдарының аумаққа және үй-жайларға кедергісіз кіруін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29018,130 +21990,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-4-бап. Тексерудің жарамсыздығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z342" w:id="186"/>
+    <w:bookmarkStart w:name="z342" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізетін лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z343" w:id="187"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z343" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жолданымды беру мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің анықталған бұзушылықтарды жою жөнінде шаралар қабылдауын жоққа шығармайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z344" w:id="188"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z344" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер тексеру осы Заңда белгіленген тексеру жүргізуге қойылатын талаптар өрескел бұзыла отырып жүргізілсе, ол жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z345" w:id="189"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z345" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тексеру жүргізуге қойылатын талаптарды өрескел бұзушылықтарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеру жүргізу негіздерінің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29152,70 +22124,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тексерудің басталатыны туралы хабарламаның болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның немесе оның аумақтық бөлімшесінің құзыретіне кірмейтін мәселелер бойынша тексерулер тағайындау жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z346" w:id="190"/>
+    <w:bookmarkStart w:name="z346" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тексерудің жарамсыз деп танылуы жоғары тұрған мемлекеттік органның анықталған бұзушылықтарды жою туралы ұсынуының күшін жоюға негіз болып табылады. Жоғары тұрған мемлекеттік орган анықталған бұзушылықтарды жою туралы ұсынудың күшін жоюдан бас тартқан жағдайда анықталған бұзушылықтарды жою туралы ұсынудың күшін сот жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29388,246 +22360,246 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бап. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="191"/>
+    <w:bookmarkStart w:name="z80" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингін жеке тұлғалар, коммерциялық емес ұйымдар өз бастамасы бойынша және өз есебінен жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі Қазақстан Республикасындағы мемлекеттік әлеуметтік тапсырыс, стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырыс, үкіметтік емес ұйымдарға арналған гранттар және сыйлықақылар туралы Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мемлекеттік әлеуметтік тапсырысы бойынша да жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="192"/>
+    <w:bookmarkStart w:name="z81" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг жүргізу кезінде жеке тұлғалар, коммерциялық емес ұйымдар, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік құпияларды, коммерциялық және өзге де заңмен қорғалатын құпияны құрайтын ақпаратты қоспағанда, мемлекеттік қызметтер көрсету саласына жататын қажетті ақпаратты орталық мемлекеттік органдардан, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарынан, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінен, Мемлекеттік корпорациядан осы ақпарат олардың интернет-ресурстарында болмаған жағдайда, сұратуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z82" w:id="193"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z82" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі нәтижелері бойынша жеке тұлғалар, коммерциялық емес ұйымдар қорытынды жасайды. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингінің қорытындысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z274" w:id="194"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z274" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерінің, Мемлекеттік корпорацияның, сондай-ақ көрсетілетін қызметті берушілердің Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z275" w:id="195"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z275" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі барысында анықталған Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының сақталмау фактілерін жою жөніндегі ұсынымдарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z276" w:id="196"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z276" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын арттыру жөніндегі ұсыныстарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z277" w:id="197"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z277" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге өзгерістер мен толықтырулар енгізу жөніндегі ұсыныстарды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамдық маңызы бар қызметтер көрсету сапасын бағалау өлшемшарттары әлеуметтанушылық зерттеулер немесе оларды көрсету сапасын мониторингтеу шеңберінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="198"/>
+    <w:bookmarkStart w:name="z83" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, Мемлекеттік корпорация, сондай-ақ көрсетілетін қызметті берушілер мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг қорытындысын ескере отырып, мемлекеттік қызметтер көрсету сапасын арттыру жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29746,68 +22718,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="199"/>
+    <w:bookmarkStart w:name="z35" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  6-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="199"/>
+        <w:t xml:space="preserve"> 6-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29837,156 +22809,256 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      30-баптың тақырыбына және мәтініне өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-бап. Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамасын бұзғаны үшін жауаптылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 30-баптың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); 09.01.2026 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-бапқа өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңдарымен.</w:t>
-[...34 lines deleted...]
-      Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>