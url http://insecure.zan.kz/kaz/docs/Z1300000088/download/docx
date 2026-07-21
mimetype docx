--- v2 (2026-04-19)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08fd2c9" w14:textId="08fd2c9">
+    <w:p w14:paraId="a2afc11" w14:textId="a2afc11">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -256,527 +256,437 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Заңның тақырыбы жаңа редакцияда – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "ақпараттандыру саласындағы", "Ақпараттандыру саласындағы", "электрондық үкімет", "электрондық үкіметтің", "ақпараттандыру объектісі", "ақпараттық жүйелерді", "ақпараттық жүйелердің", "ақпараттық жүйелерде", "ақпараттық жүйелерден", "ақпараттық жүйелерге", "ақпараттық жүйесі", "ақпараттық жүйесінен", "ақпараттық жүйелеріндегі", "ақпараттық жүйелері" деген сөздер тиісінше "цифрландыру саласындағы", "Цифрландыру саласындағы", "цифрлық үкімет", "цифрлық үкіметтің", "цифрлық объект", "цифрлық жүйелерді", "цифрлық жүйелердің", "цифрлық жүйелерде", "цифрлық жүйелерден", "цифрлық жүйелерге", "цифрлық жүйесі", "цифрлық жүйесінен", "цифрлық жүйелеріндегі", "цифрлық жүйелері" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы қоғамдық қатынастарды реттейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Заңның тақырыбы жаңа редакцияда – ҚР 09.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бүкіл мәтін бойынша "ақпараттандыру саласындағы", "Ақпараттандыру саласындағы", "электрондық үкімет", "электрондық үкіметтің", "ақпараттандыру объектісі", "ақпараттық жүйелерді", "ақпараттық жүйелердің", "ақпараттық жүйелерде", "ақпараттық жүйелерден", "ақпараттық жүйелерге", "ақпараттық жүйесі", "ақпараттық жүйесінен", "ақпараттық жүйелеріндегі", "ақпараттық жүйелері" деген сөздер тиісінше "цифрландыру саласындағы", "Цифрландыру саласындағы", "цифрлық үкімет", "цифрлық үкіметтің", "цифрлық объект", "цифрлық жүйелерді", "цифрлық жүйелердің", "цифрлық жүйелерде", "цифрлық жүйелерден", "цифрлық жүйелерге", "цифрлық жүйесі", "цифрлық жүйесінен", "цифрлық жүйелеріндегі", "цифрлық жүйелері" деген сөздермен ауыстыру көзделген – ҚР 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-1) алып тасталды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...269 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z120" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-2) әлеуметтік жауапкершілігі бар көрсетілетін қызмет – мемлекеттік көрсетілетін қызметті қоспағанда, тұрақты негізде көрсетілетін және жеке және заңды тұлғалардың базалық және қоғамдық маңызы бар қажеттіктерін қанағаттандыруға бағытталған көрсетілетін қызмет;</w:t>
+      1-2) әлеуметтік жауапкершілігі бар көрсетілетін қызмет – мемлекеттік көрсетілетін қызметтерді қоспағанда, жеке немесе заңды тұлғаға көрсетілетін және оның базалық және қоғамдық маңызы бар қажеттіліктерін қанағаттандыруға бағытталған көрсетілетін қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z278" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-3) әріптестік келісім – мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру бойынша көрсетілетін қызметтерді ұсыну үшін талаптарға сәйкес келетін және мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы уәкілетті органның іріктеуінен өткен кәсіпкерлік субъектілерімен Мемлекеттік корпорация жасаған келісім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z279" w:id="4"/>
     <w:p>
@@ -811,2485 +721,1661 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">1-5) алып тасталды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      1-5) "бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтің жиынтығы көзделетін мемлекеттік қызмет көрсету нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z86" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "бір терезе" қағидаты – мемлекеттік қызметті орталықтандырып көрсетудің мемлекеттік қызметтер көрсету кезінде көрсетілетін қызметті алушының құжаттарды жинау мен дайындауға барынша аз қатысуын және оның көрсетілетін қызметті берушілермен тікелей байланысын шектеуді көздейтін нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z280" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1) жасырын мемлекеттік көрсетілетін қызмет – мемлекеттік көрсетілетін қызметтің өлшемшарттарына сай келетін, бірақ мемлекеттік көрсетілетін қызметтер тізіліміне енгізілмеген мемлекеттік функция;</w:t>
+      2-1) Бірыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетілетін қызметті алушыларға мемлекеттік және өзге де қызметтер көрсету мәселелері бойынша ақпарат беру, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөніндегі ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z353" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) жасырын мемлекеттік көрсетілетін қызмет – мемлекеттік көрсетілетін қызметтің өлшемшарттарына сай келетін, бірақ мемлекеттік көрсетілетін қызметтер тізіліміне енгізілмеген мемлекеттік функция;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z354" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) жеке тұлғаларды мемлекеттік қолдау шарасы – Қазақстан Республикасының заңнамасына сәйкес дара кәсіпкерлерді және жеке практикамен айналысатын адамдарды, заң консультанттарын қоспағанда, жеке тұлғалардың бақуаттылығын арттыруға бағытталған мемлекеттік көрсетілетін қызметтер немесе өзге де мемлекеттік қолдау нысандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z87" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z88" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z126" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) көрсетілетін қызметті бірлесіп беруші – мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетудің бір немесе бірнеше кезеңіне қатысатын және көрсетілетін қызметті берушіге мемлекеттік қызмет көрсету үшін қажетті құжаттар мен ақпаратты ұсынатын жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z281" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2) қоғамдық маңызы бар көрсетілетін қызмет – үздіксіз негізде жүзеге асырылатын және қоғамның заңды мүдделерін қанағаттандыруға бағытталған мемлекеттік көрсетілетін қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z366" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3) Мемлекеттік корпорацияның мобильдік қосымшасы – Мемлекеттік корпорациямен бейнебайланыс арқылы мемлекеттік қызметтер көрсетуге арналған цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z89" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z282" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) мемлекеттік көрсетілетін қызметке қосымша сервис – көрсетілетін қызметті алушының қалауы бойынша мемлекеттік көрсетілетін қызметке қосымша түрде жеке тәртіппен көрсетілетін қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">5-2) алып тасталды – ҚР 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген – ҚР 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік көрсетілетін қызметтер тізілімі – мемлекеттік көрсетілетін қызметтердің сыныпталған тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z93" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік көрсетілетін қызметтің нәтижесіне автоматтандырылған қол қою – цифрлық объектілер мен жүйелерден барлық қажетті деректер мен растамалар алынған жағдайда, көрсетілетін қызметті берушінің және (немесе) көрсетілетін қызметті бірлесіп берушінің қатысуынсыз мемлекеттік көрсетілетін қызметтің электрондық нәтижесіне электрондық цифрлық қолтаңбаны автоматтандырылған түрде түсіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z94" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесі – мемлекеттік қызметтер көрсету, оның ішінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы көрсету процесін цифрландыруға және мониторингтеуге арналған цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z121" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) мемлекеттік қызметтер көрсету саласындағы пилоттық жоба – мемлекеттік қызметтер көрсету кезіндегі процестердің, тәсілдердің өзгеруін сынамалау жөніндегі процесс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z95" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі – жеке тұлғалардың, коммерциялық емес ұйымдардың мемлекеттік қызметтер көрсету сапасының деңгейі туралы ақпаратты жинау, талдау және ұсынымдарды тұжырымдау жөніндегі қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z96" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік қызметтер көрсету сапасын бағалау – көрсетілетін қызметті алушыларды орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері көрсететін қолжетімді және сапалы мемлекеттік көрсетілетін қызметтермен қамтамасыз ету бойынша шаралардың тиімділігін айқындау жөніндегі қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) алып тасталды – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – өз құзыреті шегінде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі қызметті жүзеге асыратын орталық мемлекеттік орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z99" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мемлекеттік қызмет көрсету процесін цифрландыру – электрондық нысанда мемлекеттік қызмет көрсетуді қамтамасыз ету үшін көрсетілетін қызметті берушінің әкімшілік процестерін түрлендіру рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы уәкілетті орган – мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық мемлекеттік орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17-1) алып тасталды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z123" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-2) реинжиниринг – ұйым қызметінің тиімділігін, сапасын және нәтижелілігін арттыру мақсатында ағымдағы жұмыс процесін қайта өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z127" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-3) стационарлық абоненттік құрылғы – сымдар арқылы берілетін электр сигналдарының немесе радиосигналдардың көмегімен абонент берген ақпаратты қашықтан беруді немесе қабылдауды қамтамасыз ететін байланыс құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z128" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-4) техникалық іркіліс – бір немесе бірнеше пайдаланушының цифрлық жүйені пайдалану мүмкіндігінің болмауына алып келген бағдарламалық-аппараттық кешеннің немесе цифрлық жүйе құрауыштарының жеке біреуінің жоспарланбаған уақытша істен шығуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z367" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-5) ұялы байланыстың абоненттік құрылғысы – абонент берген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде географиялық тұрғыдан айқындалатын тұрақты орналасқан жері жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке-дара пайдаланылатын байланыс құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z368" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-6) цифрландыру саласындағы уәкілетті орган – цифрландыру саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">18) алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді - ҚР 23.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...2041 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3357,90 +2443,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамасы Қазақстан Республикасының Конституциясына негізделеді, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңда қамтылғаннан өзгеше қағидалар белгіленсе, онда халықаралық шарттың қағидалары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3645,295 +2731,962 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер мынадай негізгі қағидаттар негізінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті алушылардың тегiне, әлеуметтiк, лауазымдық және мүлiктiк жағдайына, жынысына, нәсiлiне, ұлтына, тiлiне, дiнге көзқарасына, нанымына, тұрғылықты жерiне байланысты немесе кез келген өзге жағдаяттар бойынша қандай да бір кемсітушіліксіз теңдей қол жеткізуі;</w:t>
-[...17 lines deleted...]
-      мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде төрешілдік пен сөзбұйдалық көріністеріне жол бермеу;</w:t>
+      көрсетілетін қызметті алушылардың тегіне, әлеуметтік, лауазымдық және мүліктік жағдайына, жынысына, нәсіліне, ұлтына, тіліне, дінге көзқарасына, нанымына, тұрғылықты жеріне байланысты немесе кез келген өзге жағдаяттар бойынша қандай да бір кемсітушіліксіз теңдей қол жеткізуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде төрешілдік пен сөзбұйдалық көріністеріне, сондай-ақ формальды негіздер бойынша бас тартуға жол бермеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы есеп берушілік және ашықтық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтердің клиентке бағдарлануы, сапасы мен қолжетімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету процесін үнемі жетілдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету кезіндегі үнемділік және тиімділік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгеріс енгізілді – ҚР 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бап. Көрсетілетін қызметті алушылардың құқықтары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті алушылардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті берушіден мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті ұсыну тәртібі туралы толық және анық ақпаратты қолжетімді нысанда алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіге сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету тәртібін айқындайтын және көрсетілетін қызметті беруші бекіткен қағидаларға сәйкес әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің, сондай-ақ көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен шағымдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның жұмыскерлерінің әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен шағымдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті қағаз және (немесе) электрондық нысанда алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-1) алып тасталды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) алып тасталды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласында бұзылған құқықтарды, бостандықтар мен заңды мүдделерді қорғау туралы талап арызбен сотқа жүгінуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіге немесе әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын қағидаларға сәйкес цифрлық құжаттар сервисінен өзіне және отбасының кәмелетке толмаған мүшелеріне қатысты электрондық құжаттарды пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңдарында белгіленген шектеулерді қоспағанда, мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді жеке өзі немесе заңды өкілі арқылы алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармаққа өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтердің сапасы мен қолжетімділігі;</w:t>
-[...35 lines deleted...]
-      мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету кезіндегі үнемділік және тиімділік.</w:t>
+      2. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, шетелдіктер, азаматтығы жоқ адамдар және шетелдік заңды тұлғалар және олардың филиалдары мен өкілдіктері мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді Қазақстан Республикасының азаматтарымен және заңды тұлғаларымен тең жағдайда алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгеріс енгізілді – ҚР 21.05.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3949,2521 +3702,1285 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-бап. Көрсетілетін қызметті алушылардың құқықтары</w:t>
-[...111 lines deleted...]
-    </w:p>
+        <w:t>5-бап. Көрсетілетін қызметті берушілердің құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті берушілердің:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z133" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орталық мемлекеттік органдардан, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарынан, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерінен мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті ақпаратты алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      2) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Көрсетілетін қызметті берушілер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z134" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге сәйкес мемлекеттік қызметтер көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z350" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын және көрсетілетін қызметті беруші тиісті салада реттеуді немесе басшылықты жүзеге асыратын уәкілетті органмен келісу бойынша бекіткен қағидаларға сәйкес әлеуметтік жауапкершілігі бар қызметтер көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z135" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектігі бар адамдардың мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді алуы кезінде оларға қажетті жағдайлар жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z136" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыларға мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы қолжетімді нысанда толық және анық ақпарат ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z137" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына сәйкес, орталық мемлекеттік органдарға, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдеріне, өзге де көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету, оның ішінде цифрлық жүйелерді интеграциялау арқылы көрсету үшін қажетті құжаттар мен ақпаратты ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z138" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бір жұмыс күні ішінде көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді қоспағанда, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларында белгіленген мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімі өткенге дейін бір тәуліктен кешіктірмей Мемлекеттік корпорация арқылы көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтің нәтижесін Мемлекеттік корпорацияға жеткізуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z139" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік қызметтер көрсету саласындағы қызметкерлердің біліктілігін арттыруға, сондай-ақ мүгедектігі бар адамдармен қарым-қатынас жасау дағдыларына үйретуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z140" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көрсетілетін қызметті алушылардың шағымдарын осы Заңда белгіленген мерзімдерде қарауға және оларды қарау нәтижелері туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z141" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көрсетілетін қызметті алушылардың мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтің орындалу сатысы туралы ақпаратты алу мүмкіндігін қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z142" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z143" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін пайдаланылатын, сондай-ақ оларды көрсету үшін қажет болатын өзекті мәліметтерді қамтитын цифрлық жүйелердің іркіліссіз жұмыс істеуін қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z369" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) цифрлық күту парағын пайдалана отырып, мемлекеттік қызмет көрсетуге өтініштерді қабылдауды жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z144" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган айқындаған тәртіппен енгізуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z145" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының жазбаша келісімін немесе электрондық цифрлық қолтаңбамен расталған келісімін не ұялы байланыс абоненттік құрылғысы арқылы келісімін алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z146" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерде немесе әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларында көзделген жағдайларда мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін цифрлық құжаттар сервисінен электрондық құжаттарды пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z147" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z370" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) төрешілдік және сөзбұйдалық көріністеріне жол бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z371" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету үшін пайдаланылатын цифрлық объектілер жұмысының тұрақтылығын қамтамасыз ету жөнінде шаралар қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z148" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде көрсетілетін қызметтерді алушылардан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z149" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету үшін пайдаланылатын цифрлық жүйелерден немесе цифрлық құжаттар сервисінен алуға болатын құжаттар мен мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z150" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасында көзделген жағдайларды қоспағанда, көрсетілетін қызметті берушінің Мемлекеттік корпорацияның салыстырып-тексеруі үшін түпнұсқалары ұсынылған құжаттардың нотариат куәландырған көшірмелерін талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-1-бап. Көрсетілетін қызметті бірлесіп берушілердің құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z373" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті бірлесіп берушілердің көрсетілетін қызметті берушілерден мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті құжаттар мен ақпаратты алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z374" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Көрсетілетін қызметті бірлесіп берушілер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z375" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің талаптарын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z376" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін келісу туралы сұрау салуға теріс жауап беруге, сондай-ақ кемшіліктер белгіленген мерзімде жойылмаған кезде сараптаманың, зерттеудің не тексерудің теріс қорытындысын беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z377" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға Қазақстан Республикасының заңнамасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер, оның ішінде цифрлық жүйелерді интеграциялау арқылы көрсету үшін қажетті құжаттар мен ақпаратты уақтылы ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 5-1-баппен толықтырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...728 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1444 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. МЕМЛЕКЕТТІК ЖӘНЕ ӘЛЕУМЕТТІК ЖАУАПКЕРШІЛІГІ БАР ҚЫЗМЕТТЕР КӨРСЕТУ САЛАСЫНДАҒЫ МЕМЛЕКЕТТІК РЕТТЕУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6728,171 +5245,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бап. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="42"/>
+    <w:bookmarkStart w:name="z151" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде мемлекеттік қызметтер көрсету саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z152" w:id="43"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z152" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды жүзеге асырады, талдау және мониторингтеу негізінде оларды көрсету кезінде бұзушылықтардың алдын алуға және көрсетілетін қызметті алушылардың құқықтары мен заңды мүдделерін қамтамасыз етуге бағытталған ұсыныстарды тұжырымдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z153" w:id="44"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z153" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z154" w:id="45"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z154" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызметтер көрсету сапасын ішкі бақылау нәтижелері туралы ақпарат сұратады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="47"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z155" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цифрландыру саласындағы уәкілетті органмен келісу бойынша мемлекеттік қызметтер көрсету сапасын бағалау әдістемесін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z156" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг жүргізу бойынша мемлекеттік әлеуметтік тапсырысты қалыптастыруды, оның іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z157" w:id="48"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z157" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6907,91 +5424,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 02.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 384-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2016 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z158" w:id="49"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z158" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жеке тұлғаларға және коммерциялық емес ұйымдарға мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг жүргізу жөнінде ақпараттық, консультациялық, әдістемелік қолдау көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z159" w:id="50"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z159" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7203,70 +5720,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="51"/>
+    <w:bookmarkStart w:name="z160" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы мемлекеттік саясатты қалыптастырады және іске асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7315,90 +5832,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="52"/>
+    <w:bookmarkStart w:name="z162" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) мемлекеттік көрсетілетін қызметтер тізілімін бекітеді және мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен және мемлекеттік басқару жүйесін дамыту саласындағы уәкілетті органмен келісу бойынша оған өзгерістер мен толықтырулар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z163" w:id="53"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z163" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік көрсетілетін қызметтер тізілімін әзірлеуді және жүргізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7427,90 +5944,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="54"/>
+    <w:bookmarkStart w:name="z165" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің және әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларының жобаларын келісуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z166" w:id="55"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z166" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді немесе әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын әзірлеу бойынша орталық мемлекеттік органдардың қызметіне мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7633,90 +6150,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="56"/>
+    <w:bookmarkStart w:name="z169" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) дербес деректерді қорғау саласындағы уәкілетті органмен келісу бойынша мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректерін жинау, өңдеу және сақтау қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z351" w:id="57"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z351" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-2) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету саласындағы уәкілетті орган айқындайтын тәртіппен әлеуметтік жауапкершілігі бар қызметтер тізбесін қалыптастыруды және бекітуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7765,116 +6282,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="58"/>
+    <w:bookmarkStart w:name="z171" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 25.11.2019 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8061,91 +6578,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-бап. Ақпараттандыру саласындағы уәкілетті органның құзыреті</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="59"/>
+        <w:t>9-бап. Цифрландыру саласындағы уәкілетті органның құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрландыру саласындағы уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде мемлекеттік қызметтер көрсету саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8564,70 +7081,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="60"/>
+    <w:bookmarkStart w:name="z174" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Бірыңғай байланыс орталығының жұмысын ұйымдастырады және үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8676,70 +7193,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="61"/>
+    <w:bookmarkStart w:name="z175" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Бірыңғай байланыс орталығы қызметінің және Бірыңғай байланыс орталығының орталық мемлекеттік органдармен, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарымен, сондай-ақ көрсетілетін қызметті берушілермен өзара іс-қимыл жасауы қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8788,4467 +7305,4116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="62"/>
+    <w:bookmarkStart w:name="z176" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мемлекеттік қызметтер көрсетудің электрондық нысанын көздейтін мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын келісуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z378" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) мемлекеттік көрсетілетін қызметті цифрлық және проактивті форматтарға көшіруді келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z178" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) өз құзыреті шегінде мемлекеттік қызметтер көрсету саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z179" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) құзыреті шегінде Мемлекеттік корпорацияның қызметін тексеруді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-2) алып тасталды – ҚР 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-3) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес орталық мемлекеттік органдардың, жергілікті атқарушы органдардың мемлекеттік қызметтер көрсету реинжинирингі жөніндегі қызметін үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z131" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-4) мемлекеттік көрсетілетін қызметтерді цифрландыру процестерін бағалауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) проактивті қызметтер көрсету тәртібін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-2) тармақшаға өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) көрсетілетін қызметті алушыны аутентификациялау тәсілін айқындау үшін мемлекеттік көрсетілетін қызметтерді электрондық нысанда сыныптау қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z380" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-3) ұялы байланыстың абоненттік құрылғысы арқылы алынған мемлекеттік және өзге де көрсетілетін қызметтерді электрондық нысанда көрсету нәтижелерінің міндетті деректемелерін, сондай-ақ олардың анықтығын тексеру тәртібін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z381" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-4) цифрлық құжаттар сервисінде электрондық құжаттарды көрсету және пайдалану қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z184" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-1-бап. Орталық мемлекеттік органдар арасынан Қазақстан Республикасының Үкіметі айқындайтын уәкілетті органның құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z185" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мемлекеттік корпорацияның қызметі қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Мемлекеттік корпорацияның қызметін ұйымдастыруды және бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z189" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Мемлекеттік корпорацияның қызметін және оның көрсетілетін қызметті берушілермен өзара іс-қимыл жасауын үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Мемлекеттік корпорация арқылы мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын келісуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z192" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Мемлекеттік корпорация арқылы көрсетілетін мемлекеттік қызметтерді көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z193" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Мемлекеттік корпорация көрсететін қызметтерге баға белгілеу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 9-1-баппен толықтырылды - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бап. Орталық мемлекеттік органдардың құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық мемлекеттік органдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z195" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын арттыруды, оған қолжетімділікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z198" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларының қолжетімділігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z355" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің уақтылы қабылдануын қамтамасыз етеді, сондай-ақ нормативтік құқықтық актілердегі қарама-қайшылықтар мен олқылықтарды жояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z199" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы қолжетімді нысанда хабардар болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z200" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z201" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z202" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік қызметтер көрсету, мүгедектігі бар адамдармен қарым-қатынас жасау саласындағы қызметкерлердің біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z203" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес мемлекеттік қызметтер көрсету реинжинирингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z204" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) мемлекеттік көрсетілетін қызметтер тізіліміне жаңа мемлекеттік көрсетілетін қызмет енгізілгеннен кейін цифрландыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес оны электрондық форматта көрсетуге ауыстыру бойынша шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z383" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2) цифрландыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес, мемлекеттік көрсетілетін қызмет нәтижесіне автоматтандырылған қол қоюды қолдануды қоса алғанда, мемлекеттік көрсетілетін қызметті цифрлық және проактивті форматтарға көшіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z205" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға мемлекеттік қызметтер көрсету сапасын бағалауды жүргізу үшін ақпараттың, сондай-ақ мемлекеттік қызметтер көрсету сапасын ішкі бақылау нәтижелері бойынша ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде мемлекеттік қызметтер көрсетуді цифрландыру процесін бағалауды жүргізу және мемлекеттік көрсетілетін қызметтерді цифрлық форматқа ауыстыру жөнінде ұсынымдар әзірлеу үшін мемлекеттік қызметтер көрсету процесін цифрландыру бойынша қабылданатын шаралар туралы ақпаратты цифрландыру саласындағы уәкілетті органға беруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z206" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, Мемлекеттік корпорацияға мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті мәліметтерді қамтитын цифрлық жүйелерге қолжетімділік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z207" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты олар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) өзінің аумақтық бөлімшелерінің, сондай-ақ облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін реттейтін заңнамасын сақтау жөніндегі қызметін үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z352" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) мемлекеттік реттеуді немесе басшылықты жүзеге асыратын салаларда әлеуметтік жауапкершілігі бар қызметтерді көрсетудің үлгілік қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z208" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын ішкі бақылауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z209" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) көрсетілетін қызметті берушілердің, көрсетілетін қызметті бірлесіп берушілердің мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын сақтауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z382" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес мемлекеттік қызметтер көрсетудің проактивті, композиттік және эксаумақтық түрлеріне көшіру бойынша шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z210" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бап. Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z212" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын арттыруды, оған қолжетімділікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z213" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларының қолжетімділігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z214" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы қолжетімді нысанда хабардар болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z215" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z216" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z217" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік қызметтер көрсету, мүгедектігі бар адамдармен қарым-қатынас жасау саласындағы қызметкерлердің біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z218" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес мемлекеттік қызметтер көрсету реинжинирингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z219" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға мемлекеттік қызметтер көрсету сапасын бағалауды жүргізу үшін ақпараттың, сондай-ақ мемлекеттік қызметтер көрсету сапасын ішкі бақылау нәтижелері бойынша ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z220" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) цифрландыру саласындағы уәкілетті органға мемлекеттік көрсетілетін қызметтерді цифрландыру процесін бағалауды жүргізу үшін ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z221" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, Мемлекеттік корпорацияға мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті мәліметтерді қамтитын цифрлық жүйелерге қолжетімділік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z222" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығына береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z223" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын ішкі бақылауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z224" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) көрсетілетін қызметті берушілердің, көрсетілетін қызметті бірлесіп берушілердің мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын сақтауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z225" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жергілікті мемлекеттік басқару мүдделері үшін Қазақстан Республикасының заңнамасымен жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-1-бап. Мемлекеттік корпорацияның қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік корпорация "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету бойынша қызметті Қазақстан Республикасының заңнамасына сәйкес жүзеге асыратын мемлекеттік қызметтер көрсету саласындағы провайдер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z228" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік корпорация акционерлік қоғам нысанында құрылады, ол коммерциялық емес ұйым болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның өз филиалдары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік корпорацияның жалғыз акционері Қазақстан Республикасының Үкіметі болып табылады. Мемлекеттік корпорацияның уәкілетті органы орталық мемлекеттік органдар арасынан Қазақстан Республикасы Үкіметінің шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z57" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z230" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z231" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z283" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) жыл сайын Қазақстан Республикасының Үкіметін Мемлекеттік корпорация арқылы ұсынылатын мемлекеттік қызметтерді көрсету жөніндегі жұмыстың жай-күйі туралы хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z232" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z233" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) азаматтардың дербес деректеріне қолжетімділігі бар, сондай-ақ мемлекеттік қызметтер көрсету процесіне қатысатын Мемлекеттік корпорация қызметкерлері Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша цифрландыру саласындағы уәкілетті орган айқындайтын тәртіппен тексеруге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z234" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету мәселелері бойынша өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z235" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік қызметтер көрсету саласында қызметкерлердің біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z236" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасына сәйкес, жеке және (немесе) заңды тұлғаларға "бір терезе" қағидаты бойынша, оның ішінде электрондық нысанда және (немесе) Мемлекеттік корпорацияның мобильдік қосымшасы арқылы, сондай-ақ жеделдетілген тәртіппен мемлекеттік қызметтер көрсетеді және (немесе) көрсетуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z237" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) Мемлекеттік корпорация арқылы ұсынылатын немесе Мемлекеттік корпорация ұсынатын мемлекеттік қызметтерді көрсету сапасына бағалау жүргізу үшін мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға ақпарат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z238" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) мемлекеттік қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректерін жинауды, өңдеуді және сақтауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z239" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3) мемлекеттік қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректер базасын жүргізуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z284" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-4) жеке және (немесе) заңды тұлғалардың әкімшілік органдарға, лауазымды адамдарға жолданымдарын қабылдауды және өтініш берушілердің сұрау салуы бойынша оларға жауаптардың берілуін ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z240" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-1-баппен толықтырылды - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгерістер енгізілді - 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-2-бап. Әріптестік ұйым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z287" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының аумағында тіркелген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z288" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету саласындағы уәкілетті орган мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен келісу бойынша айқындаған талаптарға, оның ішінде киберқауіпсіздікті және дербес деректердің қорғалуын қамтамасыз етуге қойылатын талаптарға сәйкес келетін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z289" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әріптестік келісім жасасқан кәсіпкерлік субъектісі осы Заңға сәйкес әріптестік ұйым бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z290" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әріптестік келісім жасасу үшін кәсіпкерлік субъектілерін іріктеуді мемлекеттік қызметтер көрсету саласындағы уәкілетті орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік заңды тұлғалардың филиалдарын және (немесе) өкілдіктерін қоспағанда, мемлекеттік қызметтер көрсету саласындағы уәкілетті орган мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен келісу бойынша айқындаған талаптарға сәйкес келетін кәсіпкерлік субъектілері іріктеуге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Үлгілік әріптестік келісімді мемлекеттік қызметтер көрсету саласындағы уәкілетті орган әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-2-баппен толықтырылды – ҚР 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-3-бап. Бірыңғай байланыс орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірыңғай байланыс орталығы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z385" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке және заңды тұлғаларды мемлекеттік және өзге де қызметтер көрсету мәселелері бойынша тәулік бойы консультациялық сүйемелдеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z386" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғаларды, мемлекеттік органдарды "цифрлық үкімет" мәселелері бойынша тәулік бойы консультациялық сүйемелдеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z387" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар мен өзге де ұйымдарға мемлекеттік және өзге де көрсетілетін қызметтерді, оның ішінде цифрлық құжаттар сервисін алушыда туындаған мәселелер бойынша түсініктемелер беру үшін сұрау салулар жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z388" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік органдар мен өзге де ұйымдарға жеке және заңды тұлғалардың келіп түскен жолданымдары, сондай-ақ олардың филиалдары мен өкілдіктері бойынша ақпаратты жүйелі негізде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-3-баппен толықтырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="63"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z14" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...65 lines deleted...]
-        <w:t>) Заңымен;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. МЕМЛЕКЕТТІК КӨРСЕТІЛЕТІН ҚЫЗМЕТТЕР ТІЗІЛІМІ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...63 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ОЛАРДЫ КӨРСЕТУ ТӘРТІБІН АЙҚЫНДАЙТЫН ЗАҢҒА ТӘУЕЛДІ НОРМАТИВТІК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...598 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3486 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ҚҰҚЫҚТЫҚ АКТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбына өзгеріс енгізілді - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13260,302 +11426,364 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бап. Мемлекеттік көрсетілетін қызметтердің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="129"/>
+    <w:bookmarkStart w:name="z292" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік көрсетілетін қызметтер мемлекеттік көрсетілетін қызметтердің тізіліміне енгізілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z389" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Қоғамдық маңызы бар көрсетілетін қызметтерді қоспағанда, мемлекеттік көрсетілетін қызмет мынадай белгілермен сипатталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жекелеген мемлекеттік функцияларды немесе олардың жиынтығын іске асыру нысандарының бірі болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке немесе заңды тұлғаға, заңды тұлғалардың филиалдары мен өкілдіктеріне өтініш бойынша немесе өтінішсіз жеке тәртіппен беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушының көрсетілетін қызметті берушімен және (немесе) көрсетілетін қызметті бірлесіп берушімен өзара іс-қимыл жасауы арқылы жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету туралы жүгіну (талап ету) құқығын іске асыруды болжайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нәтиже беруге бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 2), 3), 4) және 5) тармақшалары әлеуметтік жауапкершілігі бар көрсетілетін қызметтерге қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z293" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік көрсетілетін қызметтер тізілімін жүргізу қағидаларын мемлекеттік қызметтер көрсету саласындағы уәкілетті орган әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z294" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жасырын мемлекеттік көрсетілетін қызметтерді анықтау және оларды мемлекеттік көрсетілетін қызметтердің тізіліміне енгізу тәртібін мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z295" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әріптестік ұйымдар мемлекеттік қызметтер көрсетуге өтініштер қабылдауды және көрсетілетін қызметті алушыға олардың нәтижелерін беруді жүзеге асыра алатын мемлекеттік көрсетілетін қызметтерді мемлекеттік көрсетілетін қызметтердің тізілімінен іріктеуді мемлекеттік қызметтер көрсету саласындағы уәкілетті орган жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 12-бап жаңа редакцияда – ҚР 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...141 lines deleted...]
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13583,571 +11811,413 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 13-баптың тақырыбына өзгеріс енгізілді - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="133"/>
+    <w:bookmarkStart w:name="z45" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасына қойылатын бірыңғай талаптарды қамтамасыз ету үшін орталық мемлекеттік органдар мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді, оның ішінде Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері көрсететін мемлекеттік қызметтер үшін заңға тәуелді нормативтік құқықтық актілерді әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобалары мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын әзірлеу және келісу "Құқықтық актілер туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді қабылдау, өзгерту, толықтыру және олардың күшін жою мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның, мемлекеттік қызметтер көрсету саласындағы уәкілетті органның, цифрландыру саласындағы уәкілетті органның, орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің ұсыныстары негізінде, сондай-ақ мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі және (немесе) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету мәселелері жөніндегі өтініштерін қарау қорытындылары бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z390" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт мемлекеттік көрсетілетін қызметтер тізілімі бекітілген немесе оған өзгерістер мен толықтырулар енгізілген күннен бастап үш айдан кешіктірілмейтін мерзімде әзірленеді және бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z391" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қоғамдық маңызы бар қызметтерді көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді бекіту талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...423 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14188,70 +12258,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 14-баптың тақырыбы жаңа редакцияда - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="136"/>
+    <w:bookmarkStart w:name="z241" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14280,182 +12350,182 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="137"/>
+    <w:bookmarkStart w:name="z243" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...51 lines deleted...]
-      мемлекеттік қызмет көрсету процесінде Мемлекеттік корпорациямен және (немесе) өзге де көрсетілетін қызметті берушілермен өзара іс-қимыл жасау, сондай-ақ ақпараттық жүйелерді пайдалану;</w:t>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) әрекет ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызмет көрсету процесінде Мемлекеттік корпорациямен және (немесе) өзге де көрсетілетін қызметті берушілермен, көрсетілетін қызметті бірлесіп берушілермен өзара іс-қимыл жасау, сондай-ақ цифрлық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызмет көрсету нәтижесін беру тәртібін сипаттауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="138"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="139"/>
+    <w:bookmarkStart w:name="z244" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға және көрсетілетін қызметті берушілерге, көрсетілетін қызметті бірлесіп берушілерге жіберу тәртібін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z245" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік көрсетілетін қызметтің атауын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14463,51 +12533,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті берушінің атауын;</w:t>
+      көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14610,70 +12680,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="140"/>
+    <w:bookmarkStart w:name="z246" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14722,51 +12792,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
@@ -14795,530 +12865,180 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">      15-бапты алып тастау көзделген – ҚР 09.01.2026 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап. Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын жария талқылау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 15-бап алып тасталды – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
-      </w:r>
-[...379 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бап. Мемлекеттік көрсетілетін қызмет регламентін әзірлеуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -15387,68 +13107,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 17-бап алып тасталды - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="146"/>
+    <w:bookmarkStart w:name="z21" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15538,240 +13258,240 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z296" w:id="147"/>
+    <w:bookmarkStart w:name="z296" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетілетін қызметті берушілер көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z297" w:id="148"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z297" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z301" w:id="149"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z301" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушілер арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z298" w:id="150"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z298" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) Мемлекеттік корпорация арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z300" w:id="151"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z300" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әріптестік ұйымдар арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z303" w:id="153"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z302" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "цифрлық үкімет" веб-порталы арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z303" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) стационарлық абоненттік құрылғы арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z304" w:id="154"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z304" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ұялы байланыстың абоненттік құрылғысы арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z305" w:id="155"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z305" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) орталық мемлекеттік органдар айқындаған ақпараттандыру объектілері арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15849,103 +13569,935 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-1-бап. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z393" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мерзім басталуы тиіс оқиғаны немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамада көзделген жылдармен, айлармен, күндермен, сағаттармен немесе минуттармен есептелетін уақыт кезеңін көрсете отырып, күнтізбелік күнмен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерде белгіленген мерзімдерде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімнің аяқталуы көрсетілетін қызметті берушілерді, көрсетілетін қызметті бірлесіп берушілерді мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуден босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету мерзімдері осы Заңда белгіленген жағдайларда тоқтатыла тұруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету мерзімдерін ұзартуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z394" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жылдармен есептелетін мерзім мерзімнің соңғы жылының тиісті айында және күнінде аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айлармен есептелетін мерзім мерзімнің соңғы айының тиісті күнінде аяқталады. Егер айлармен есептелетін мерзімнің соңы тиісті күні жоқ айға келетін болса, онда мерзім осы айдың соңғы күнінде аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күндермен есептелетін мерзім белгіленген кезеңнің соңғы күнінде аяқталады. Егер мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетуге өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, онда мерзім келесі жұмыс күнінен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімнің соңғы күні жұмыс істемейтін күнге тура келетін жағдайларда, одан кейінгі жұмыс күні жылдармен, айлармен және күндермен есептелетін мерзім аяқталатын күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күндермен есептелетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету мерзімі жұмыс күндерімен есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сағаттармен немесе минуттармен есептелетін мерзім белгіленген кезеңнің соңғы сағатында немес минутында аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-1-баппен толықтырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бап. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету мерзімдерін тоқтата тұру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z396" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесін тоқтата тұру үшін негіздер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесін, оның ішінде көрсетілетін қызметті бірлесіп берушінің шешімі негізінде тоқтата тұру туралы хабарламаны көрсетілетін қызметті алушыға жіберген күннен басталады. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші немесе көрсетілетін қызметті бірлесіп беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Көрсетілетін қызметті беруші немесе көрсетілетін қызметті бірлесіп беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z398" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z399" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z400" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мүмкін болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z407" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде және әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларында көзделген тізбеге сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайларда тоқтата тұруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z408" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Осы баптың 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің немесе көрсетілетін қызметті бірлесіп берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы анықталған кемшіліктер тоқтата тұру мерзімі шегінде жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы баптың 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімін тоқтата тұру субсидиялауға байланысты, сондай-ақ көрсетілетін қызметті алушыларды іріктеудің конкурстық рәсімдері арқылы немесе белгіленген лимиттер шегіндегі көрсетілетін қызметтерге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z401" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z402" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы баптың 2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z403" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы баптың 2-тармағының 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін, сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z409" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы баптың 2-тармағының 4) тармақшасында көзделген жағдайларда, анықталған кемшіліктер көрсетілетін қызметті беруші немесе көрсетілетін қызметті бірлесіп беруші белгілеген ақылға қонымды мерзімде жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларында белгіленген тиісті мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z404" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесін мынадай: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z405" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұруға құқылы. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z406" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда тоқтата тұруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-2-баппен толықтырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      18-1, 18-2-баптармен толықтыру көзделген – ҚР 09.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">      18-3-баппен толықтыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -15955,299 +14507,317 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бап. Көрсетілетін қызметті берушілердің мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...41 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z356" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті берушілердің (көрсетілетін қызметті бірлесіп берушілердің) мемлекеттік қызметтер көрсетуіне қойылатын талаптар мен оның тәртібі мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z357" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әлеуметтік жауапкершілігі бар қызметтер көрсетуге қойылатын талаптар мен оның тәртібін көрсетілетін қызметті берушілер әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларына сәйкес әзірлейді және көрсетілетін қызметті берушілер осы Заңның талаптарына сәйкес бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z358" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің немесе бірлескен қызмет көрсетушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларында белгіленген тиісті мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z359" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы баптың 3-тармағының ережелері субсидиялауға байланысты, сондай-ақ көрсетілетін қызметті алушыларды іріктеудің конкурстық рәсімдері арқылы немесе белгіленген лимиттер шегіндегі көрсетілетін қызметтерге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда – ҚР 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...102 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19-1-бап. Көрсетілетін қызметті берушілердің мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуден бас тартуы</w:t>
+        <w:t>19-1-бап. Көрсетілетін қызметті берушілердің және көрсетілетін қызметті бірлесіп берушілердің мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуден бас тартуы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 19-1-баптың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -16261,2544 +14831,2539 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...91 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="159"/>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетуден бас тартқан кезде көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тарту туралы шешімді көрсетілетін қызметті бірлесіп беруші қабылдаған жағдайда, көрсетілетін қызметті бірлесіп беруші бұл жөнінде көрсетілетін қызметті берушіні хабардар етеді, ол соның шешімі негізінде көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z360" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1 Мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу құқығының туындауына қатысы жоқ талаптар осы қызметті көрсетуден бас тартуға негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z361" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z60" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Көрсетілетін қызметті берушілер және көрсетілетін қызметті бірлесіп берушілер мынадай негіздер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z254" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субсидиялауға байланысты, сондай-ақ көрсетілетін қызметті алушыларды іріктеудің конкурстық рәсімдері арқылы немесе белгіленген лимиттер шегіндегі көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді алу үшін көрсетілетін қызметті алушылар ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z255" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z256" w:id="160"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z256" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z257" w:id="161"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z257" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z258" w:id="162"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z258" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="164"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z259" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z362" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осы Заңның 18-2-бабы 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z61" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Көрсетілетін қызметті алушы мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметті көрсетуден бас тарту себептерін жойған жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметті алу үшін көрсетілетін қызметті алушының қайта жүгінуіне болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z117" w:id="165"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z117" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы баптың 2-тармағының қолданысы "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен лицензия алу жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z118" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Алынатын мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтің ерекшелігіне байланысты Қазақстан Республикасының салалық заңдарында да мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуден бас тарту үшін негіздер белгіленуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 19-1-баппен толықтырылды - ҚР 06.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бап. Мемлекеттік корпорация арқылы мемлекеттік қызметтер көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті алушының өтініші мен құжаттарын көрсетілетін қызметті берушілерге қағаз жеткізгіште жөнелтуді көздейтін мемлекеттік қызметтерді Мемлекеттік корпорация арқылы көрсету кезінде өтініштер мен құжаттар қабылданған күн мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде белгіленген мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z260" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік корпорацияның қызметкері мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың толық топтамасы көрсетілетін қызметті алушыда болған кезде оның өтінішін қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z363" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайларда Мемлекеттік корпорацияның жұмыскері өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) Мемлекеттік корпорацияның сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде белгіленген тиісті мемлекеттік қызметті көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, Мемлекеттік корпорация жұмыскері өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z364" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Осы баптың 2-1-тармағының ережелері субсидиялауға байланысты, сондай-ақ көрсетілетін қызметті алушыларды іріктеудің конкурстық рәсімдері арқылы немесе белгіленген лимиттер шегіндегі көрсетілетін қызметтерге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z261" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік корпорация арқылы мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушының жеке басын сәйкестендіруді Мемлекеттік корпорацияның қызметкерлері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z262" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік корпорация арқылы мемлекеттік қызметтер көрсету кезінде көрсетілетін қызметті берушілермен өзара іс-қимыл жасау мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесі пайдаланыла отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">5. Алып тасталды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік корпорацияның қызметкерлері мемлекеттік қызметтер көрсету кезінде, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-бап жаңа редакцияда - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-бап. Электрондық нысанда мемлекеттік қызметтер көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Электрондық нысанда мемлекеттік қызметтер көрсету Қазақстан Республикасының заңнамасына сәйкес "цифрлық үкіметтің" веб-порталы және "цифрлық үкіметтің" шлюзінде, "цифрлық үкіметтің" сыртқы шлюзінде орналастырылған сервистермен интеграцияланған ақпараттандыру объектілері арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z63" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Электрондық құжат немесе қағаз жеткізгіштегі құжат не "цифрлық үкіметтің" цифрлық жүйесінен мәлімет беру электрондық нысанда мемлекеттік қызмет көрсетудің нәтижесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z125" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысанда мемлекеттік қызметтер көрсету нәтижелері электрондық құжат нысанында "цифрлық үкімет" веб-парталындағы пайдаланушының кабинетіне, сондай-ақ көрсетілетін қызметті алушының таңдауы бойынша қысқа мәтіндік хабар түрінде оның абоненттік нөміріне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z114" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысанда мемлекеттік қызметтер көрсету нәтижелерінің міндетті деректемелері, сондай-ақ олардың анықтығын тексеру тәртібі Қазақстан Республикасының цифрлық заңнамасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z115" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3. Ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысанда мемлекеттік қызметтер көрсету нәтижелерін көрсетілетін қызметті алушы оларды қағаз жеткізгіште ұсыну қажеттілігінсіз, заңдық мәні бар фактілерді растау үшін пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z64" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік корпорация арқылы электрондық нысанда мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушының жазбаша келісімі негізінде электрондық құжат нысанындағы оның сұрау салуын Мемлекеттік корпорацияның қызметкері өзіне қызметтік мақсатта пайдалану үшін берілген электрондық цифрлық қолтаңбамен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z306" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Мемлекеттік қызметті электрондық нысанда көрсету үшін Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті алушының жеке басын биометриялық сәйкестендіру жүргізілуі де мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Электрондық нысанда мемлекеттік қызметтерді көрсету үшін мемлекеттік органдар тұрақты түрде өздерінің цифрлық жүйелеріндегі цифрлық ресурстарын жаңартылған күйде ұстап тұруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z410" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік көрсетілетін қызметтер цифрлық күту парағын пайдалана отырып, оның ішінде "цифрлық үкімет" порталының функционалы және көрсетілетін қызметті алушыны кейіннен хабардар ете отырып, цифрлық жүйелердің техникалық іркілістері кезеңінде өтініш беруге мүмкіндік беретін цифрлық объектілер арқылы көрсетілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z365" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызметті электрондық нысанда көрсету кезінде шешім автоматтандырылған түрде қабылданған жағдайда оның нәтижесін көрсетілетін қызметті берушінің қатысуынсыз цифрлық жүйе қалыптастырады. Көрсетілетін қызметті алушы нәтижемен келіспеген кезде оны көрсетілетін қызметті берушінің қатысуымен қайта қаратуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-1-бап. Проактивті қызметтер көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проактивті қызметтер көрсету "цифрлық үкімет" веб-порталында көрсетілетін қызметті алушының ұялы байланыс абоненттік құрылғысының телефон нөмірі тіркелген кезде мемлекеттік органдардың цифрлық жүйелері арқылы көрсетілетін қызметті алушының өтінішінсіз, көрсетілетін қызметті берушінің бастамасы бойынша жүзеге асырылады және мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуге сұрау салуы бар хабарламалар жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін, сондай-ақ көрсетілетін қызметті алушыдан өзге де қажетті мәліметтерді, оның ішінде қолжетімділігі шектелген мәліметтерді көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы алуды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген жағдайларда көрсетілетін қызметті алушыға проактивті қызмет көрсетуге сұрау салуы бар хабарламаны жіберу талап етілмейді, бұл ретте көрсетілетін қызметті алушыларды қызмет көрсету туралы міндетті түрде хабардар ету "цифрлық үкімет" веб-порталында тіркелген ұялы байланыстың абоненттік нөміріне немесе "цифрлық үкімет" веб-порталындағы пайдаланушының кабинетіне мәтіндік хабарлама жіберу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 21-1-баппен толықтырылды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-2-бап. Жеке тұлғаларды мемлекеттік қолдау шарасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаларды мемлекеттік қолдау шарасы туралы хабархат (хабарлама), осындай шараны есепке алу және (немесе) алу мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған тәртіппен цифрлық объект болып табылатын "әлеуметтік әмиян" арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте жеке тұлғаларды мемлекеттік қолдау шарасы мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған тәртіппен өзге де ақпараттандыру объектілері арқылы алынуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-2-баппен толықтырылды – ҚР 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-3-бап. Мемлекеттік көрсетілетін қызметтердің түрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z412" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Электрондық нысанда көрсетілетін мемлекеттік қызметтер цифрландыру дәрежесі бойынша мынадай болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z413" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) толық цифрландырылған – көрсетілу процесінде қағаз құжат айналымын және мемлекеттік қызметтерді көрсететін қызмет берушінің және (немесе) қызметті бірлесіп берушінің қатысуын болғызбайтын мемлекеттік көрсетілетін қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z414" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішінара цифрландырылған – көрсетілу процесінде мемлекеттік қызметтерді көрсететін қызмет беруші және (немесе) қызметті бірлесіп беруші қатысатын қағаз және электрондық құжат айналымының реттілігі қамтылатын мемлекеттік көрсетілетін қызмет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z415" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Мемлекеттік қызмет көрсету түрлері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z416" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) композиттік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z417" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проактивті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z418" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) эксаумақтық болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтердің жиынтығын көздейтін мемлекеттік көрсетілетін қызмет композиттік қызмет болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін қызметті алушының өтінішінсіз көрсетілетін мемлекеттік қызмет проактивті көрсетілетін қызмет болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тіркелген жеріне қарамастан, көрсетілетін қызметтерді алу мүмкіндігін көздейтін мемлекеттік көрсетілетін қызмет эксаумақтық көрсетілетін қызмет болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Заң 21-3-баппен толықтырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      5. Қазақстан Республикасының заңдарымен мемлекеттік қызметтер көрсетуден бас тартудың өзге де негіздері белгіленуі мүмкін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бап. Мемлекеттік қызметтер көрсету реинжинирингі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету реинжинирингін орталық мемлекеттік органдар, мемлекеттік корпорация, жергілікті атқарушы органдар мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес тұрақты негізде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету саласындағы пилоттық жобаларды іске асыруды мемлекеттік қызметтер көрсету саласындағы уәкілетті органмен және мүдделі мемлекеттік органдармен келісу бойынша бір жылға дейін мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні әзірлеуші жүзеге асырады."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік жауапкершілігі бар көрсетілетін қызметтер саласындағы пилоттық жобаларды іске асыруды мүдделі мемлекеттік органдармен келісу бойынша бір жылға дейін әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні әзірлеуші жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тарау 19-1-баппен толықтырылды - ҚР 06.04.2016 </w:t>
-[...66 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
-      </w:r>
-[...1923 lines deleted...]
-        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -18846,303 +17411,303 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="177"/>
+    <w:bookmarkStart w:name="z66" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z265" w:id="178"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z265" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді немесе әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларын және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын көрсетілетін қызметті берушілердің орналасқан жерлерінде және Мемлекеттік корпорацияда орналастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z266" w:id="179"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z266" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың көрсетілетін қызметті берушілерге өтініш жасауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="181"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z267" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді немесе әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларын және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын "цифрлық үкіметтің" веб-порталында, орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің, көрсетілетін қызметті берушілердің интернет-ресурстарында және басқа да бұқаралық ақпарат құралдарында орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z268" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Бірыңғай байланыс орталығына өтініш жасау арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z67" w:id="182"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z67" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері және көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт немесе әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидалары және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидалары бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z68" w:id="183"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z68" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, көрсетілетін қызметті берушілер және Мемлекеттік корпорация көрсетілетін қызметті алушылар өтініш жасаған кезде оларға қажетті түсініктемелермен бірге мемлекеттік қызметтер және (немесе) әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы ақпаратты дереу беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z69" w:id="184"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z69" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы ақпарат көрсетілетін қызметті алушыға оның Бірыңғай байланыс орталығына және (немесе) көрсетілетін қызметті берушіге өтініш жасаған кезінде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="186"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z70" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері жыл сайын "цифрлық үкіметтің" веб-порталында, интернет-ресурстарда және басқа да бұқаралық ақпарат құралдарында мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері жөніндегі қызмет туралы есепті орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z71" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері көрсетілетін қызметті берушілердің, мүдделі жеке және заңды тұлғалардың қатысуымен мемлекеттік және (немесе) әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы қызмет туралы есептерге жылына кемінде бір рет жария талқылаулар өткізеді. Жария талқылаулардың қорытындылары мемлекеттік және (немесе) әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын арттыру және мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді және әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларын жетілдіру үшін пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z307" w:id="187"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z307" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әріптестік ұйым мемлекеттік қызметтер көрсетуге өтініштер қабылдауды және көрсетілетін қызметті алушыға олардың нәтижелерін беруді жүзеге асыратын мемлекеттік көрсетілетін қызметтердің тізбесі туралы ақпарат, сондай-ақ әріптестік ұйымдардың атауы мен байланыс деректері Мемлекеттік корпорацияның интернет-ресурсында және мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру орындарында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 408-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
@@ -19285,110 +17850,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-бап. Мемлекеттік қызметтер көрсеткені үшін төлемақы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="188"/>
+    <w:bookmarkStart w:name="z72" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасында мемлекеттік қызметтер Қазақстан Республикасының заңдарына сәйкес ақылы немесе тегін негізде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z73" w:id="189"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z73" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының заңдарында тегін ұсынылуға кепілдік берілген мемлекеттік қызметтерді көрсеткені үшін көрсетілетін қызметті алушыға төлемақы белгілеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z308" w:id="190"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z308" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету саласындағы уәкілетті органмен келісу бойынша Мемлекеттік корпорация мемлекеттік көрсетілетін қызметке қосымша сервис үшін ақы белгілей алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация көрсетілетін қызметті алушының өтініші бойынша мемлекеттік қызметті, оның ішінде цифрлық форматта және (немесе) жеделдетілген түрде көрсеткен кезде одан жеделдетіп қызмет көрсеткені үшін Қазақстан Республикасының Үкіметі орталық мемлекеттік органдар қатарынан айқындайтын уәкілетті органның шешімімен бекітілген бағалар прейскурантына сәйкес төлем алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19410,51 +17993,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19502,248 +18125,248 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="191"/>
+    <w:bookmarkStart w:name="z74" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушылардың мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша шағымдары осы Заңда белгіленген ерекшеліктер ескеріле отырып, Қазақстан Республикасының заңнамасына сәйкес қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z75" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызметтерді тікелей көрсететін орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің, көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің, Мемлекеттік корпорацияның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="193"/>
+    <w:bookmarkStart w:name="z76" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган шағымды қарау қорытындылары бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="197"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z269" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының шағымы бойынша орталық мемлекеттік орган, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімі, көрсетілетін қызметті беруші, көрсетілетін қызметті бірлесіп беруші, Мемлекеттік корпорация қабылдаған шешімге оның қанағаттанбауы себептерін кешенді зерделеуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z270" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орталық мемлекеттік орган, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы, қаладағы ауданның, аудандық маңызы бар қаланың, кенттің, ауылдың, ауылдық округтің әкімі, көрсетілетін қызметті беруші, көрсетілетін қызметті бірлесіп беруші, Мемлекеттік корпорация тарапынан Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының сақталмау фактісі анықталған жағдайда олардың атына көрсетілетін қызметті алушының бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіру жөнінде шаралар қолдану үшін ұсыныстар жіберуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z271" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушының шағымын орталық мемлекеттік орган, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы, қаладағы ауданның, аудандық маңызы бар қаланың, кенттің, ауылдың, ауылдық округтің әкімі, көрсетілетін қызметті беруші, көрсетілетін қызметті бірлесіп беруші, Мемлекеттік корпорация тарапынан қанағаттандырудың уақтылылығы мен толықтығын бақылауды жүзеге асыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z77" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның, орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z272" w:id="198"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z272" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z273" w:id="199"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z273" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда он жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19843,85 +18466,125 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="200"/>
+    <w:bookmarkStart w:name="z30" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау. Мемлекеттік қызметтер көрсету сапасын бағалау және оған қоғамдық мониторинг жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда - ҚР 23.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19951,170 +18614,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бап. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды, мемлекеттік қызметтер көрсету сапасын бағалауды және оған қоғамдық мониторингті жүргізу қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды, мемлекеттік қызметтер көрсету сапасын бағалауды және оған қоғамдық мониторингті жүргізу мынадай қағидаттарға негізделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="201"/>
+    <w:bookmarkStart w:name="z108" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңдылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z109" w:id="202"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z109" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объективтілік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z110" w:id="203"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z110" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бейтараптық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z111" w:id="204"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z111" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анықтық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z112" w:id="205"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z112" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жан-жақтылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z113" w:id="206"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z113" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ашықтық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20150,206 +18813,206 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-бап. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="207"/>
+    <w:bookmarkStart w:name="z309" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілеріне қатысты Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының сақталуын тексеру және байқау жөніндегі қызметі мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z310" w:id="208"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z310" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Көрсетілетін қызметті берушілер мен Мемлекеттік корпорация мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілеріне жатады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z311" w:id="209"/>
+      2. Көрсетілетін қызметті берушілер, көрсетілетін қызметті бірлесіп берушілер мен Мемлекеттік корпорация мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілеріне жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z311" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жергілікті жерге бару арқылы не лауазымды адамдарды шақырып және (немесе) материалдарды сұрата отырып, жергілікті жерге бармай тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ақпараттық жүйелерге қол жеткізу арқылы не Қазақстан Республикасының заңнамасына сәйкес есептік ақпарат пен өзге де мәліметтер негізінде байқау жолымен жүргізіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z312" w:id="210"/>
+      2) цифрлық жүйелерге қол жеткізу арқылы не Қазақстан Республикасының заңнамасына сәйкес есептік ақпарат пен өзге де мәліметтер негізінде байқау жолымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z312" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау нысанасы болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z313" w:id="211"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z313" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орталық мемлекеттік органдардың, олардың ведомстволары мен оларға ведомстволық бағынысты ұйымдардың, Қазақстан Республикасының шет елдердегі мекемелерінің қызметіне мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның лауазымды адамдары, ал облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, орталық мемлекеттік органдар мен ведомстволардың, оларға ведомстволық бағынысты ұйымдардың аумақтық бөлімшелерінің, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің, Мемлекеттік корпорацияның және оның филиалдарының, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін жеке және заңды тұлғалардың қызметіне мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды өз құзыреті шегінде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның аумақтық бөлімшелерінің лауазымды адамдары, ал қажет болған жағдайларда, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның лауазымды адамдары жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z314" w:id="212"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z314" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы баптың ережелері қарсы барлау қызметін және кәсіпкерлік қызметті ұйымдастыруға, қамтамасыз етуге және жүзеге асыруға байланысты қатынастарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20371,236 +19034,276 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-1-бап. Тексерудің түрлері және оларды жүргізу тәртібі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="213"/>
+    <w:bookmarkStart w:name="z319" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тексеру мынадай түрлерге бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы тұрғысынан жүргізілетін жоспарлы тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің оларды жүргізуге негіз болған мәселелер бойынша Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы тұрғысынан жүргізілетін жоспардан тыс тексеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="214"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z321" w:id="215"/>
+    <w:bookmarkStart w:name="z320" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тексеру жүргізу үшін мемлекеттік органдардың және ведомстволық бағынысты ұйымдардың мамандары, консультанттары мен сарапшылары тартылуы мүмкін. Тексеруді есепке алуды жүргізу мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның цифрлық жүйесі арқылы ғана жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z321" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган тексеру жүргізу жылының алдындағы жылдың 10 желтоқсанына дейінгі және ағымдағы күнтізбелік жылдың 10 мамырына дейінгі мерзімде бекітетін, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган басшысының шешімімен өзгерістер енгізілуі мүмкін жартыжылдық тексеру жоспары жоспарлы тексеру тағайындауға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруші лауазымды адамдардың құрамы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның немесе оның аумақтық бөлімшелерінің шешімімен өзгертілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеруші лауазымды адамдардың құрамы өзгерген кезде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган немесе оның аумақтық бөлімшесі бұл туралы мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісін осындай шешім қабылданған күннен бастап бір жұмыс күнінен кешіктірмей хабардар етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="216"/>
+    <w:bookmarkStart w:name="z322" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері, егер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоспарлы тексерулер жүргізудің жартыжылдық тізімін бекіту алдындағы соңғы алты айда олар бір мыңнан астам мемлекеттік қызмет көрсеткен болса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20683,90 +19386,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) соңғы жыл ішінде оларға қатысты үш және одан көп жоспардан тыс тексерулер жүргізілсе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) соңғы үш жылда оларға қатысты жоспарлы тексеру жүргізілмесе, жоспарлы тексеруге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="217"/>
+    <w:bookmarkStart w:name="z323" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісіне қатысты жоспарлы тексеру жылына бір реттен артық жүргізілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z324" w:id="218"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z324" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жоспардан тыс тексеру тағайындауға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) жеке және заңды тұлғалардың жолданымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20813,166 +19516,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) байқау нәтижесінде анықталған Қазақстан Республикасының заңнамасы талаптарын бұзушылықтар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бұқаралық ақпарат құралдарындағы жарияланымдар және сұрау салу арқылы зерделенген, Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасын бұзушылықтар туралы ақпарат негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="219"/>
+    <w:bookmarkStart w:name="z325" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Анонимдік жолданымдар негізінде жоспардан тыс тексерулер жүргізілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z326" w:id="220"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z326" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тексерулер Қазақстан Республикасының заңдарында айқындалған талаптарға, сондай-ақ мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау қағидаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z327" w:id="221"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z327" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізу үшін объектіге келген лауазымды адамдары мемлекеттік қызметтер көрсету сапасын бақылау субъектісіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік куәлігін не сәйкестендіру картасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қажет болған кезде құзыретті органның режимдік объектілерге баруға рұқсатын көрсетуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="222"/>
+    <w:bookmarkStart w:name="z328" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасының ұлттық қауіпсіздік органдарына қатысты тексерулер Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасымен не оны алмастыратын адаммен келісу бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізуге уәкілеттік берілген лауазымды адамдары Қазақстан Республикасы ұлттық қауіпсіздік органдарының объектілерінде болған уақытта оларға осы органда белгіленген рұқсаттамалық және объектішілік режимдердің талаптары қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21046,128 +19749,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-2-бап. Тексеру жүргізу мерзімдері және ол аяқталғаннан кейін қабылданатын шаралар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="223"/>
+    <w:bookmarkStart w:name="z329" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоспарлы тексеруді жүргізу мерзімдері алдағы жұмыстардың көлемі, сондай-ақ қойылған міндеттер ескеріле отырып белгіленеді және тексеру басталған күннен бастап жиырма жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспардан тыс тексерулер жүргізу кезінде тексеру жүргізу мерзімдері тексеру басталған күннен бастап он жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="224"/>
+    <w:bookmarkStart w:name="z330" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жоспарлы тексерудің басталатыны туралы хабарлама күні көрсетіле отырып, ол басталғанға дейін кемінде үш жұмыс күні бұрын, жоспардан тыс тексеру басталғанға дейін кемінде бір тәулік бұрын жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z331" w:id="225"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z331" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тексерудің басталатыны туралы хабарламада мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеру жүргізуге уәкілеттік берілген адамның (адамдардың) тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және лауазымы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21286,70 +19989,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тексеру жүргізу негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) хабарламаға қол қоюға уәкілеттік берілген адамның қолтаңбасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="226"/>
+    <w:bookmarkStart w:name="z332" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тексеру жүргізу мерзімдері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүргізілетін тексеру шеңберінде елеулі маңызы бар қажетті мәліметтерді ұсыну туралы мемлекеттік органдарға, лауазымды адамдарға және өзге де субъектілерге сұрау салу жіберілген жағдайларда олар алынғанға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21378,226 +20081,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган немесе оның аумақтық бөлімшесі тексеру жүргізу мерзімдері тоқтатыла тұрған және қайта басталған кезде бұл туралы мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісін осындай шешім қабылданған күннен бастап бір жұмыс күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді жүргізу мерзімін есептеу ол қайта басталған күннен бастап жалғасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="227"/>
+    <w:bookmarkStart w:name="z333" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тексеру барысында мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізетін лауазымды адамы тексеру аяқталған күнге дейін үш жұмыс күнінен кешіктірмей тексеру нәтижелері туралы анықтаманың жобасын жасайды және мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілеріне, сондай-ақ осы Заңның 27-1-бабы 6-тармағының 1) тармақшасында көрсетілген тұлғаларға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z334" w:id="228"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z334" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісі, сондай-ақ осы Заңның 27-1-бабы 6-тармағының 1) тармақшасында көрсетілген тұлғалар тексеру жүргізетін мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің лауазымды адамдары жүргізетін тыңдауға қатысуға және тексеру нәтижелері туралы анықтаманың жобасына оны алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде қарсылық ұсынуға немесе айтуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижелері туралы анықтаманың жобасына келіп түскен қарсылықтарды қарау нәтижелері бойынша тексеру жүргізетін мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің лауазымды адамдары тексеру нәтижелері туралы анықтама жасайды не белгіленген мерзім шегінде елеулі маңызы бар мәліметтерді қосымша зерделеу жөнінде шаралар қабылдайды, оның ішінде осы баптың 4-тармағы бірінші бөлігінің 1) тармақшасына сәйкес тексеру жүргізуді тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="229"/>
+    <w:bookmarkStart w:name="z335" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісіне және өз құзыреті шегінде мемлекеттік құқықтық статистика және арнайы есепке алу саласындағы қызметті жүзеге асыратын мемлекеттік органға тексеру нәтижелері туралы анықтама жіберілген күн тексеру аяқталған күн деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z336" w:id="230"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z336" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасын бұзушылықтар тексеру нәтижелері туралы анықтамамен расталатын жағдайларда мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің атына тексеру нәтижелері бойынша анықталған бұзушылықтарды жою туралы, сондай-ақ бұзушылыққа жол берген адамдардың жауаптылығын қарау туралы қаралуы міндетті ұсыну енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z337" w:id="231"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z337" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Анықталған бұзушылықтарды жою туралы ұсыну мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің онда көрсетілген бұзушылықтарды күнтізбелік отыз күн ішінде жою бойынша шаралар қабылдай отырып қарауына жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушылардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға кедергі жасаған Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасын бұзушылықтар бойынша олардың мемлекеттік көрсетілетін қызметті алуға қайта жүгіну қажеттілігінсіз қалпына келтіру бойынша шаралар да қабылданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="232"/>
+    <w:bookmarkStart w:name="z338" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Анықталған бұзушылықтарды жою туралы ұсынуды қарау қорытындылары туралы ақпарат мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға немесе оның аумақтық бөлімшесіне ол қаралған күннен бастап екі жұмыс күні ішінде жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z339" w:id="233"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z339" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тексерудің басталуы және тексеру мерзімдерін тоқтата тұру (қайта бастау) туралы, тексеруші лауазымды адамдар құрамының өзгеруі туралы хабарламалардың, тексеру нәтижелері туралы анықтаманың және анықталған бұзушылықтарды жою туралы ұсынудың нысандарын мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21653,70 +20356,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-3-бап. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің тексеру жүргізілген кездегі құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="234"/>
+    <w:bookmarkStart w:name="z340" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері тексеру жүргізілген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізу үшін келген лауазымды адамдарын: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21799,104 +20502,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган және оның аумақтық бөлімшелері лауазымды адамдарының тексеру нәтижелеріне (анықталған бұзушылықтарды жою туралы ұсынуға) осы Заңда және Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тексеру жүргізу процесін, сондай-ақ мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган мен оның аумақтық бөлімшелері лауазымды адамының тексеру шеңберінде жүргізіп жатқан жекелеген әрекеттерін тексеруші лауазымды адамның қызметіне кедергі жасамай, аудио- және бейнетехника құралдарының көмегімен тіркеп-белгілеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="235"/>
+    <w:bookmarkStart w:name="z341" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері тексеру жүргізілген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеруші лауазымды адамдарының аумаққа және үй-жайларға кедергісіз кіруін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган мен оның аумақтық бөлімшелерінің тексеруші лауазымды адамдарына тексеру нәтижелері туралы анықтамаға қоса тіркеу үшін қағаз және электрондық жеткізгіштердегі құжаттарды (мәліметтерді) не олардың көшірмелерін, сондай-ақ тексерудің міндеттері мен нысанасына сәйкес ақпараттық жүйелерге қолжетімділікті ұсынуға;</w:t>
+      2) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган мен оның аумақтық бөлімшелерінің тексеруші лауазымды адамдарына тексеру нәтижелері туралы анықтамаға қоса тіркеу үшін қағаз және электрондық жеткізгіштердегі құжаттарды (мәліметтерді) не олардың көшірмелерін, сондай-ақ тексерудің міндеттері мен нысанасына сәйкес цифрлық жүйелерге қолжетімділікті ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган мен оның аумақтық бөлімшелері тексеруші лауазымды адамдарының шақыруы бойынша келуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21990,130 +20693,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-4-бап. Тексерудің жарамсыздығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z342" w:id="236"/>
+    <w:bookmarkStart w:name="z342" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізетін лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z343" w:id="237"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z343" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жолданымды беру мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің анықталған бұзушылықтарды жою жөнінде шаралар қабылдауын жоққа шығармайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z344" w:id="238"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z344" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер тексеру осы Заңда белгіленген тексеру жүргізуге қойылатын талаптар өрескел бұзыла отырып жүргізілсе, ол жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z345" w:id="239"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z345" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тексеру жүргізуге қойылатын талаптарды өрескел бұзушылықтарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеру жүргізу негіздерінің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22124,70 +20827,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тексерудің басталатыны туралы хабарламаның болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның немесе оның аумақтық бөлімшесінің құзыретіне кірмейтін мәселелер бойынша тексерулер тағайындау жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z346" w:id="240"/>
+    <w:bookmarkStart w:name="z346" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тексерудің жарамсыз деп танылуы жоғары тұрған мемлекеттік органның анықталған бұзушылықтарды жою туралы ұсынуының күшін жоюға негіз болып табылады. Жоғары тұрған мемлекеттік орган анықталған бұзушылықтарды жою туралы ұсынудың күшін жоюдан бас тартқан жағдайда анықталған бұзушылықтарды жою туралы ұсынудың күшін сот жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22360,246 +21063,246 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бап. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="241"/>
+    <w:bookmarkStart w:name="z80" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингін жеке тұлғалар, коммерциялық емес ұйымдар өз бастамасы бойынша және өз есебінен жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі Қазақстан Республикасындағы мемлекеттік әлеуметтік тапсырыс, стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырыс, үкіметтік емес ұйымдарға арналған гранттар және сыйлықақылар туралы Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мемлекеттік әлеуметтік тапсырысы бойынша да жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="242"/>
+    <w:bookmarkStart w:name="z81" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг жүргізу кезінде жеке тұлғалар, коммерциялық емес ұйымдар, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік құпияларды, коммерциялық және өзге де заңмен қорғалатын құпияны құрайтын ақпаратты қоспағанда, мемлекеттік қызметтер көрсету саласына жататын қажетті ақпаратты орталық мемлекеттік органдардан, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарынан, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінен, Мемлекеттік корпорациядан осы ақпарат олардың интернет-ресурстарында болмаған жағдайда, сұратуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z82" w:id="243"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z82" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі нәтижелері бойынша жеке тұлғалар, коммерциялық емес ұйымдар қорытынды жасайды. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингінің қорытындысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z274" w:id="244"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z274" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерінің, Мемлекеттік корпорацияның, сондай-ақ көрсетілетін қызметті берушілердің Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z275" w:id="245"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z275" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі барысында анықталған Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының сақталмау фактілерін жою жөніндегі ұсынымдарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z276" w:id="246"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z276" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын арттыру жөніндегі ұсыныстарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z277" w:id="247"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z277" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге өзгерістер мен толықтырулар енгізу жөніндегі ұсыныстарды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамдық маңызы бар қызметтер көрсету сапасын бағалау өлшемшарттары әлеуметтанушылық зерттеулер немесе оларды көрсету сапасын мониторингтеу шеңберінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="248"/>
+    <w:bookmarkStart w:name="z83" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, Мемлекеттік корпорация, сондай-ақ көрсетілетін қызметті берушілер мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг қорытындысын ескере отырып, мемлекеттік қызметтер көрсету сапасын арттыру жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22718,174 +21421,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="249"/>
+    <w:bookmarkStart w:name="z35" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бап. Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22932,51 +21529,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
+      Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамасын бұзу олардың Қазақстан Республикасының заңдарында белгіленген жауаптылығына алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -23000,51 +21597,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -23253,55 +21890,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23627,31 +22264,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>