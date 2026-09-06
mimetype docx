--- v3 (2026-07-21)
+++ v4 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a2afc11" w14:textId="a2afc11">
+    <w:p w14:paraId="c1a4d70" w14:textId="c1a4d70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1816,51 +1816,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">18) алып тасталды - ҚР 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2018,51 +2018,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
@@ -3363,210 +3363,1017 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіге немесе әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын қағидаларға сәйкес цифрлық құжаттар сервисінен өзіне және отбасының кәмелетке толмаған мүшелеріне қатысты электрондық құжаттарды пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңдарында белгіленген шектеулерді қоспағанда, мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді жеке өзі немесе заңды өкілі арқылы алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z84" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, шетел азаматтары, азаматтығы жоқ адамдар және шетелдік заңды тұлғалар және олардың филиалдары мен өкілдіктері мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді Қазақстан Республикасының азаматтарымен және заңды тұлғаларымен тең жағдайда алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бап. Көрсетілетін қызметті берушілердің құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті берушілердің:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z133" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орталық мемлекеттік органдардан, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарынан, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерінен мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті ақпаратты алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Көрсетілетін қызметті берушілер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z134" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге сәйкес мемлекеттік қызметтер көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z350" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын және көрсетілетін қызметті беруші тиісті салада реттеуді немесе басшылықты жүзеге асыратын уәкілетті органмен келісу бойынша бекіткен қағидаларға сәйкес әлеуметтік жауапкершілігі бар қызметтер көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z135" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектігі бар адамдардың мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді алуы кезінде оларға қажетті жағдайлар жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z136" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыларға мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы қолжетімді нысанда толық және анық ақпарат ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z137" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына сәйкес, орталық мемлекеттік органдарға, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдеріне, өзге де көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету, оның ішінде цифрлық жүйелерді интеграциялау арқылы көрсету үшін қажетті құжаттар мен ақпаратты ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z138" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бір жұмыс күні ішінде көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді қоспағанда, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларында белгіленген мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімі өткенге дейін бір тәуліктен кешіктірмей Мемлекеттік корпорация арқылы көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтің нәтижесін Мемлекеттік корпорацияға жеткізуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z139" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік қызметтер көрсету саласындағы қызметкерлердің біліктілігін арттыруға, сондай-ақ мүгедектігі бар адамдармен қарым-қатынас жасау дағдыларына үйретуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z140" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көрсетілетін қызметті алушылардың шағымдарын осы Заңда белгіленген мерзімдерде қарауға және оларды қарау нәтижелері туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z141" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көрсетілетін қызметті алушылардың мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтің орындалу сатысы туралы ақпаратты алу мүмкіндігін қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z142" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z143" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін пайдаланылатын, сондай-ақ оларды көрсету үшін қажет болатын өзекті мәліметтерді қамтитын цифрлық жүйелердің іркіліссіз жұмыс істеуін қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z369" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) цифрлық күту парағын пайдалана отырып, мемлекеттік қызмет көрсетуге өтініштерді қабылдауды жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z144" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган айқындаған тәртіппен енгізуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z145" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының жазбаша келісімін немесе электрондық цифрлық қолтаңбамен расталған келісімін не ұялы байланыс абоненттік құрылғысы арқылы келісімін алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z146" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерде немесе әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларында көзделген жағдайларда мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін цифрлық құжаттар сервисінен электрондық құжаттарды пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z147" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z370" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) төрешілдік және сөзбұйдалық көріністеріне жол бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z371" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету үшін пайдаланылатын цифрлық объектілер жұмысының тұрақтылығын қамтамасыз ету жөнінде шаралар қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z148" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде көрсетілетін қызметтерді алушылардан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z149" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету үшін пайдаланылатын цифрлық жүйелерден немесе цифрлық құжаттар сервисінен алуға болатын құжаттар мен мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z150" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасында көзделген жағдайларды қоспағанда, көрсетілетін қызметті берушінің Мемлекеттік корпорацияның салыстырып-тексеруі үшін түпнұсқалары ұсынылған құжаттардың нотариат куәландырған көшірмелерін талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 408-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3582,130 +4389,210 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 433-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+        <w:t xml:space="preserve"> (01.01.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">); 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3742,1245 +4629,284 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); 19.05.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-1-бап. Көрсетілетін қызметті бірлесіп берушілердің құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z373" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті бірлесіп берушілердің көрсетілетін қызметті берушілерден мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті құжаттар мен ақпаратты алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z374" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Көрсетілетін қызметті бірлесіп берушілер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z375" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің талаптарын сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z376" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін келісу туралы сұрау салуға теріс жауап беруге, сондай-ақ кемшіліктер белгіленген мерзімде жойылмаған кезде сараптаманың, зерттеудің не тексерудің теріс қорытындысын беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z377" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға Қазақстан Республикасының заңнамасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер, оның ішінде цифрлық жүйелерді интеграциялау арқылы көрсету үшін қажетті құжаттар мен ақпаратты уақтылы ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 5-1-баппен толықтырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңдарымен.</w:t>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z7" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1119 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. МЕМЛЕКЕТТІК ЖӘНЕ ӘЛЕУМЕТТІК ЖАУАПКЕРШІЛІГІ БАР ҚЫЗМЕТТЕР КӨРСЕТУ САЛАСЫНДАҒЫ МЕМЛЕКЕТТІК РЕТТЕУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5245,171 +5171,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бап. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="64"/>
+    <w:bookmarkStart w:name="z151" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде мемлекеттік қызметтер көрсету саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z152" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z152" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды жүзеге асырады, талдау және мониторингтеу негізінде оларды көрсету кезінде бұзушылықтардың алдын алуға және көрсетілетін қызметті алушылардың құқықтары мен заңды мүдделерін қамтамасыз етуге бағытталған ұсыныстарды тұжырымдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z153" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z153" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z154" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z154" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызметтер көрсету сапасын ішкі бақылау нәтижелері туралы ақпарат сұратады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z155" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z155" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) цифрландыру саласындағы уәкілетті органмен келісу бойынша мемлекеттік қызметтер көрсету сапасын бағалау әдістемесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z156" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z156" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг жүргізу бойынша мемлекеттік әлеуметтік тапсырысты қалыптастыруды, оның іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z157" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z157" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5424,91 +5350,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 02.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 384-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2016 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z158" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z158" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жеке тұлғаларға және коммерциялық емес ұйымдарға мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг жүргізу жөнінде ақпараттық, консультациялық, әдістемелік қолдау көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z159" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z159" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5720,70 +5646,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="73"/>
+    <w:bookmarkStart w:name="z160" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы мемлекеттік саясатты қалыптастырады және іске асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5832,90 +5758,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="74"/>
+    <w:bookmarkStart w:name="z162" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) мемлекеттік көрсетілетін қызметтер тізілімін бекітеді және мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен және мемлекеттік басқару жүйесін дамыту саласындағы уәкілетті органмен келісу бойынша оған өзгерістер мен толықтырулар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z163" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z163" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік көрсетілетін қызметтер тізілімін әзірлеуді және жүргізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5944,90 +5870,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="76"/>
+    <w:bookmarkStart w:name="z165" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің және әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларының жобаларын келісуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z166" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z166" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді немесе әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын әзірлеу бойынша орталық мемлекеттік органдардың қызметіне мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6150,90 +6076,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="78"/>
+    <w:bookmarkStart w:name="z169" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) дербес деректерді қорғау саласындағы уәкілетті органмен келісу бойынша мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректерін жинау, өңдеу және сақтау қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z351" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z351" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-2) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету саласындағы уәкілетті орган айқындайтын тәртіппен әлеуметтік жауапкершілігі бар қызметтер тізбесін қалыптастыруды және бекітуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6282,70 +6208,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="80"/>
+    <w:bookmarkStart w:name="z171" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6374,51 +6300,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
@@ -6599,70 +6525,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бап. Цифрландыру саласындағы уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрландыру саласындағы уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="81"/>
+    <w:bookmarkStart w:name="z172" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде мемлекеттік қызметтер көрсету саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7081,70 +7007,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="82"/>
+    <w:bookmarkStart w:name="z174" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Бірыңғай байланыс орталығының жұмысын ұйымдастырады және үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7193,242 +7119,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="83"/>
+    <w:bookmarkStart w:name="z175" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Бірыңғай байланыс орталығы қызметінің және Бірыңғай байланыс орталығының орталық мемлекеттік органдармен, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарымен, сондай-ақ көрсетілетін қызметті берушілермен өзара іс-қимыл жасауы қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10) алып тасталды - ҚР 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="84"/>
+    <w:bookmarkStart w:name="z176" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мемлекеттік қызметтер көрсетудің электрондық нысанын көздейтін мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын келісуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z378" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z378" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) мемлекеттік көрсетілетін қызметті цифрлық және проактивті форматтарға көшіруді келіседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z178" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z178" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) өз құзыреті шегінде мемлекеттік қызметтер көрсету саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z179" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z179" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) құзыреті шегінде Мемлекеттік корпорацияның қызметін тексеруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7477,90 +7403,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="88"/>
+    <w:bookmarkStart w:name="z181" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-3) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес орталық мемлекеттік органдардың, жергілікті атқарушы органдардың мемлекеттік қызметтер көрсету реинжинирингі жөніндегі қызметін үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z131" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z131" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-4) мемлекеттік көрсетілетін қызметтерді цифрландыру процестерін бағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7609,3812 +7535,3738 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="90"/>
+    <w:bookmarkStart w:name="z183" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) проактивті қызметтер көрсету тәртібін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z379" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) көрсетілетін қызметті алушыны цифрлық аутентификациялау тәсілін айқындау үшін мемлекеттік көрсетілетін қызметтерді электрондық нысанда сыныптау қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z380" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-3) ұялы байланыстың абоненттік құрылғысы арқылы алынған мемлекеттік және өзге де көрсетілетін қызметтерді электрондық нысанда көрсету нәтижелерінің міндетті деректемелерін, сондай-ақ олардың анықтығын тексеру тәртібін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z381" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-4) цифрлық құжаттар сервисінде электрондық құжаттарды көрсету және пайдалану қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z184" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-1-бап. Орталық мемлекеттік органдар арасынан Қазақстан Республикасының Үкіметі айқындайтын уәкілетті органның құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z185" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мемлекеттік корпорацияның қызметі қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>№ 326-VIII</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Мемлекеттік корпорацияның қызметін ұйымдастыруды және бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z189" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Мемлекеттік корпорацияның қызметін және оның көрсетілетін қызметті берушілермен өзара іс-қимыл жасауын үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Мемлекеттік корпорация арқылы мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын келісуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z192" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Мемлекеттік корпорация арқылы көрсетілетін мемлекеттік қызметтерді көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z193" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Мемлекеттік корпорация көрсететін қызметтерге баға белгілеу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 9-1-баппен толықтырылды - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бап. Орталық мемлекеттік органдардың құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық мемлекеттік органдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z195" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын арттыруды, оған қолжетімділікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z198" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларының қолжетімділігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z355" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің уақтылы қабылдануын қамтамасыз етеді, сондай-ақ нормативтік құқықтық актілердегі қарама-қайшылықтар мен олқылықтарды жояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z199" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы қолжетімді нысанда хабардар болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z200" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z201" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z202" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік қызметтер көрсету, мүгедектігі бар адамдармен қарым-қатынас жасау саласындағы қызметкерлердің біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z203" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес мемлекеттік қызметтер көрсету реинжинирингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z204" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) мемлекеттік көрсетілетін қызметтер тізіліміне жаңа мемлекеттік көрсетілетін қызмет енгізілгеннен кейін цифрландыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес оны электрондық форматта көрсетуге ауыстыру бойынша шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z383" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2) цифрландыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес, мемлекеттік көрсетілетін қызмет нәтижесіне автоматтандырылған қол қоюды қолдануды қоса алғанда, мемлекеттік көрсетілетін қызметті цифрлық және проактивті форматтарға көшіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z205" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға мемлекеттік қызметтер көрсету сапасын бағалауды жүргізу үшін ақпараттың, сондай-ақ мемлекеттік қызметтер көрсету сапасын ішкі бақылау нәтижелері бойынша ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде мемлекеттік қызметтер көрсетуді цифрландыру процесін бағалауды жүргізу және мемлекеттік көрсетілетін қызметтерді цифрлық форматқа ауыстыру жөнінде ұсынымдар әзірлеу үшін мемлекеттік қызметтер көрсету процесін цифрландыру бойынша қабылданатын шаралар туралы ақпаратты цифрландыру саласындағы уәкілетті органға беруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z206" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, Мемлекеттік корпорацияға мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті мәліметтерді қамтитын цифрлық жүйелерге қолжетімділік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z207" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты олар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) өзінің аумақтық бөлімшелерінің, сондай-ақ облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін реттейтін заңнамасын сақтау жөніндегі қызметін үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z352" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) мемлекеттік реттеуді немесе басшылықты жүзеге асыратын салаларда әлеуметтік жауапкершілігі бар қызметтерді көрсетудің үлгілік қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z208" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын ішкі бақылауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z209" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) көрсетілетін қызметті берушілердің, көрсетілетін қызметті бірлесіп берушілердің мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын сақтауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z382" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес мемлекеттік қызметтер көрсетудің проактивті, композиттік және эксаумақтық түрлеріне көшіру бойынша шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z210" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бап. Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z212" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын арттыруды, оған қолжетімділікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z213" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларының қолжетімділігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z214" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы қолжетімді нысанда хабардар болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z215" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушылардың мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z216" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z217" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік қызметтер көрсету, мүгедектігі бар адамдармен қарым-қатынас жасау саласындағы қызметкерлердің біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z218" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес мемлекеттік қызметтер көрсету реинжинирингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z219" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға мемлекеттік қызметтер көрсету сапасын бағалауды жүргізу үшін ақпараттың, сондай-ақ мемлекеттік қызметтер көрсету сапасын ішкі бақылау нәтижелері бойынша ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z220" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) цифрландыру саласындағы уәкілетті органға мемлекеттік көрсетілетін қызметтерді цифрландыру процесін бағалауды жүргізу үшін ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z221" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, Мемлекеттік корпорацияға мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету үшін қажетті мәліметтерді қамтитын цифрлық жүйелерге қолжетімділік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z222" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығына береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z223" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын ішкі бақылауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z224" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) көрсетілетін қызметті берушілердің, көрсетілетін қызметті бірлесіп берушілердің мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын сақтауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z225" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жергілікті мемлекеттік басқару мүдделері үшін Қазақстан Республикасының заңнамасымен жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 06.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-1-бап. Мемлекеттік корпорацияның қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік корпорация "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету бойынша қызметті Қазақстан Республикасының заңнамасына сәйкес жүзеге асыратын мемлекеттік қызметтер көрсету саласындағы провайдер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z228" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік корпорация акционерлік қоғам нысанында құрылады, ол коммерциялық емес ұйым болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның өз филиалдары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік корпорацияның жалғыз акционері Қазақстан Республикасының Үкіметі болып табылады. Мемлекеттік корпорацияның уәкілетті органы орталық мемлекеттік органдар арасынан Қазақстан Республикасы Үкіметінің шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z57" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z230" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z231" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z283" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) жыл сайын Қазақстан Республикасының Үкіметін Мемлекеттік корпорация арқылы ұсынылатын мемлекеттік қызметтерді көрсету жөніндегі жұмыстың жай-күйі туралы хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z232" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z233" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) азаматтардың дербес деректеріне қолжетімділігі бар, сондай-ақ мемлекеттік қызметтер көрсету процесіне қатысатын Мемлекеттік корпорация қызметкерлері Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша цифрландыру саласындағы уәкілетті орган айқындайтын тәртіппен тексеруге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z234" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету мәселелері бойынша өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z235" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік қызметтер көрсету саласында қызметкерлердің біліктілігін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z236" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасына сәйкес, жеке және (немесе) заңды тұлғаларға "бір терезе" қағидаты бойынша, оның ішінде электрондық нысанда және (немесе) Мемлекеттік корпорацияның мобильдік қосымшасы арқылы, сондай-ақ жеделдетілген тәртіппен мемлекеттік қызметтер көрсетеді және (немесе) көрсетуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z237" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) Мемлекеттік корпорация арқылы ұсынылатын немесе Мемлекеттік корпорация ұсынатын мемлекеттік қызметтерді көрсету сапасына бағалау жүргізу үшін мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға ақпарат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z238" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) мемлекеттік қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректерін жинауды, өңдеуді және сақтауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z239" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3) мемлекеттік қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректер базасын жүргізуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z284" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-4) жеке және (немесе) заңды тұлғалардың әкімшілік органдарға, лауазымды адамдарға жолданымдарын қабылдауды және өтініш берушілердің сұрау салуы бойынша оларға жауаптардың берілуін ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z240" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-1-баппен толықтырылды - ҚР 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгерістер енгізілді - 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-2-бап. Әріптестік ұйым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z287" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының аумағында тіркелген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z288" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету саласындағы уәкілетті орган мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен келісу бойынша айқындаған талаптарға, оның ішінде киберқауіпсіздікті және дербес деректердің қорғалуын қамтамасыз етуге қойылатын талаптарға сәйкес келетін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z289" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әріптестік келісім жасасқан кәсіпкерлік субъектісі осы Заңға сәйкес әріптестік ұйым бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z290" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әріптестік келісім жасасу үшін кәсіпкерлік субъектілерін іріктеуді мемлекеттік қызметтер көрсету саласындағы уәкілетті орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік заңды тұлғалардың филиалдарын және (немесе) өкілдіктерін қоспағанда, мемлекеттік қызметтер көрсету саласындағы уәкілетті орган мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен келісу бойынша айқындаған талаптарға сәйкес келетін кәсіпкерлік субъектілері іріктеуге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Үлгілік әріптестік келісімді мемлекеттік қызметтер көрсету саласындағы уәкілетті орган әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-2-баппен толықтырылды – ҚР 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-3-бап. Бірыңғай байланыс орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірыңғай байланыс орталығы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z385" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке және заңды тұлғаларды мемлекеттік және өзге де қызметтер көрсету мәселелері бойынша тәулік бойы консультациялық сүйемелдеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z386" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғаларды, мемлекеттік органдарды "цифрлық үкімет" мәселелері бойынша тәулік бойы консультациялық сүйемелдеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z387" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар мен өзге де ұйымдарға мемлекеттік және өзге де көрсетілетін қызметтерді, оның ішінде цифрлық құжаттар сервисін алушыда туындаған мәселелер бойынша түсініктемелер беру үшін сұрау салулар жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z388" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік органдар мен өзге де ұйымдарға жеке және заңды тұлғалардың келіп түскен жолданымдары, сондай-ақ олардың филиалдары мен өкілдіктері бойынша ақпаратты жүйелі негізде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-3-баппен толықтырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z14" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...275 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. МЕМЛЕКЕТТІК КӨРСЕТІЛЕТІН ҚЫЗМЕТТЕР ТІЗІЛІМІ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...119 lines deleted...]
-        <w:t>) Заңымен;</w:t>
+        </w:rPr>
+        <w:t>ОЛАРДЫ КӨРСЕТУ ТӘРТІБІН АЙҚЫНДАЙТЫН ЗАҢҒА ТӘУЕЛДІ НОРМАТИВТІК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...350 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2744 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ҚҰҚЫҚТЫҚ АКТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбына өзгеріс енгізілді - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11426,90 +11278,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бап. Мемлекеттік көрсетілетін қызметтердің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="166"/>
+    <w:bookmarkStart w:name="z292" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік көрсетілетін қызметтер мемлекеттік көрсетілетін қызметтердің тізіліміне енгізілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z389" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z389" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Қоғамдық маңызы бар көрсетілетін қызметтерді қоспағанда, мемлекеттік көрсетілетін қызмет мынадай белгілермен сипатталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жекелеген мемлекеттік функцияларды немесе олардың жиынтығын іске асыру нысандарының бірі болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11574,110 +11426,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нәтиже беруге бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 2), 3), 4) және 5) тармақшалары әлеуметтік жауапкершілігі бар көрсетілетін қызметтерге қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="168"/>
+    <w:bookmarkStart w:name="z293" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік көрсетілетін қызметтер тізілімін жүргізу қағидаларын мемлекеттік қызметтер көрсету саласындағы уәкілетті орган әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z294" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z294" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жасырын мемлекеттік көрсетілетін қызметтерді анықтау және оларды мемлекеттік көрсетілетін қызметтердің тізіліміне енгізу тәртібін мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z295" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z295" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әріптестік ұйымдар мемлекеттік қызметтер көрсетуге өтініштер қабылдауды және көрсетілетін қызметті алушыға олардың нәтижелерін беруді жүзеге асыра алатын мемлекеттік көрсетілетін қызметтерді мемлекеттік көрсетілетін қызметтердің тізілімінен іріктеуді мемлекеттік қызметтер көрсету саласындағы уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11811,108 +11663,108 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 13-баптың тақырыбына өзгеріс енгізілді - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="171"/>
+    <w:bookmarkStart w:name="z45" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасына қойылатын бірыңғай талаптарды қамтамасыз ету үшін орталық мемлекеттік органдар мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді, оның ішінде Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері көрсететін мемлекеттік қызметтер үшін заңға тәуелді нормативтік құқықтық актілерді әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобалары мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="172"/>
+    <w:bookmarkStart w:name="z105" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын әзірлеу және келісу "Құқықтық актілер туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11961,110 +11813,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="173"/>
+    <w:bookmarkStart w:name="z47" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді қабылдау, өзгерту, толықтыру және олардың күшін жою мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның, мемлекеттік қызметтер көрсету саласындағы уәкілетті органның, цифрландыру саласындағы уәкілетті органның, орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің ұсыныстары негізінде, сондай-ақ мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі және (немесе) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету мәселелері жөніндегі өтініштерін қарау қорытындылары бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z390" w:id="174"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z390" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт мемлекеттік көрсетілетін қызметтер тізілімі бекітілген немесе оған өзгерістер мен толықтырулар енгізілген күннен бастап үш айдан кешіктірілмейтін мерзімде әзірленеді және бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z391" w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z391" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қоғамдық маңызы бар қызметтерді көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді бекіту талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12258,70 +12110,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 14-баптың тақырыбы жаңа редакцияда - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="176"/>
+    <w:bookmarkStart w:name="z241" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12350,70 +12202,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="177"/>
+    <w:bookmarkStart w:name="z243" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) әрекет ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12442,90 +12294,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызмет көрсету процесінде Мемлекеттік корпорациямен және (немесе) өзге де көрсетілетін қызметті берушілермен, көрсетілетін қызметті бірлесіп берушілермен өзара іс-қимыл жасау, сондай-ақ цифрлық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызмет көрсету нәтижесін беру тәртібін сипаттауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="178"/>
+    <w:bookmarkStart w:name="z244" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға және көрсетілетін қызметті берушілерге, көрсетілетін қызметті бірлесіп берушілерге жіберу тәртібін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z245" w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z245" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік көрсетілетін қызметтің атауын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12680,70 +12532,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="180"/>
+    <w:bookmarkStart w:name="z246" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12792,51 +12644,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
@@ -13107,68 +12959,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 17-бап алып тасталды - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="181"/>
+    <w:bookmarkStart w:name="z21" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13258,240 +13110,240 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z296" w:id="182"/>
+    <w:bookmarkStart w:name="z296" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетілетін қызметті берушілер көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z297" w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z297" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z301" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z301" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушілер арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z298" w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z298" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) Мемлекеттік корпорация арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z300" w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z300" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әріптестік ұйымдар арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z302" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z302" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "цифрлық үкімет" веб-порталы арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z303" w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z303" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) стационарлық абоненттік құрылғы арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z304" w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z304" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ұялы байланыстың абоненттік құрылғысы арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z305" w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z305" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) орталық мемлекеттік органдар айқындаған ақпараттандыру объектілері арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13587,70 +13439,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-1-бап. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="191"/>
+    <w:bookmarkStart w:name="z393" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мерзім басталуы тиіс оқиғаны немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамада көзделген жылдармен, айлармен, күндермен, сағаттармен немесе минуттармен есептелетін уақыт кезеңін көрсете отырып, күнтізбелік күнмен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерде белгіленген мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13679,70 +13531,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету мерзімдері осы Заңда белгіленген жағдайларда тоқтатыла тұруы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету мерзімдерін ұзартуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="192"/>
+    <w:bookmarkStart w:name="z394" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жылдармен есептелетін мерзім мерзімнің соңғы жылының тиісті айында және күнінде аяқталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айлармен есептелетін мерзім мерзімнің соңғы айының тиісті күнінде аяқталады. Егер айлармен есептелетін мерзімнің соңы тиісті күні жоқ айға келетін болса, онда мерзім осы айдың соңғы күнінде аяқталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13928,402 +13780,402 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-2-бап. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету мерзімдерін тоқтата тұру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="193"/>
+    <w:bookmarkStart w:name="z396" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесін тоқтата тұру үшін негіздер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесін, оның ішінде көрсетілетін қызметті бірлесіп берушінің шешімі негізінде тоқтата тұру туралы хабарламаны көрсетілетін қызметті алушыға жіберген күннен басталады. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші немесе көрсетілетін қызметті бірлесіп беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="194"/>
+    <w:bookmarkStart w:name="z397" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Көрсетілетін қызметті беруші немесе көрсетілетін қызметті бірлесіп беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесін мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z398" w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z398" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z399" w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z399" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z400" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z400" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдар, сот қарайтын немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мүмкін болмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z407" w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z407" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде және әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларында көзделген тізбеге сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайларда тоқтата тұруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z408" w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z408" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Осы баптың 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің немесе көрсетілетін қызметті бірлесіп берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы анықталған кемшіліктер тоқтата тұру мерзімі шегінде жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте осы баптың 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімін тоқтата тұру субсидиялауға байланысты, сондай-ақ көрсетілетін қызметті алушыларды іріктеудің конкурстық рәсімдері арқылы немесе белгіленген лимиттер шегіндегі көрсетілетін қызметтерге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z401" w:id="200"/>
+    <w:bookmarkStart w:name="z401" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z402" w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z402" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы баптың 2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z403" w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z403" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы баптың 2-тармағының 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін, сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z409" w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z409" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы баптың 2-тармағының 4) тармақшасында көзделген жағдайларда, анықталған кемшіліктер көрсетілетін қызметті беруші немесе көрсетілетін қызметті бірлесіп беруші белгілеген ақылға қонымды мерзімде жойылғанға дейін тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларында белгіленген тиісті мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z404" w:id="204"/>
+    <w:bookmarkStart w:name="z404" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету процесін мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z405" w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z405" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұруға құқылы. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z406" w:id="206"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z406" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда тоқтата тұруға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14401,216 +14253,245 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-3-бап. Көшіп келушілерге мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел азаматтары мен азаматтығы жоқ адамдарға мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету кезінде көшіп келушілердің эталондық дерекқорының мәліметтері негізінде олардың Қазақстан Республикасының халықтың көші-қоны саласындағы заңнамасында белгіленген тәртіппен Қазақстан Республикасында болуының (тұруының) сәйкестігіне мәліметтерді тексеру жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-3-баппен толықтырылды – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бап. Көрсетілетін қызметті берушілердің мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z356" w:id="207"/>
+    <w:bookmarkStart w:name="z356" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті берушілердің (көрсетілетін қызметті бірлесіп берушілердің) мемлекеттік қызметтер көрсетуіне қойылатын талаптар мен оның тәртібі мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z357" w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z357" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әлеуметтік жауапкершілігі бар қызметтер көрсетуге қойылатын талаптар мен оның тәртібін көрсетілетін қызметті берушілер әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларына сәйкес әзірлейді және көрсетілетін қызметті берушілер осы Заңның талаптарына сәйкес бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z358" w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z358" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде немесе әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің немесе бірлескен қызмет көрсетушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14657,70 +14538,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z359" w:id="210"/>
+    <w:bookmarkStart w:name="z359" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы баптың 3-тармағының ережелері субсидиялауға байланысты, сондай-ақ көрсетілетін қызметті алушыларды іріктеудің конкурстық рәсімдері арқылы немесе белгіленген лимиттер шегіндегі көрсетілетін қызметтерге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14874,368 +14755,368 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="211"/>
+    <w:bookmarkStart w:name="z59" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетуден бас тартқан кезде көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас тарту туралы шешімді көрсетілетін қызметті бірлесіп беруші қабылдаған жағдайда, көрсетілетін қызметті бірлесіп беруші бұл жөнінде көрсетілетін қызметті берушіні хабардар етеді, ол соның шешімі негізінде көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z360" w:id="212"/>
+    <w:bookmarkStart w:name="z360" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1 Мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу құқығының туындауына қатысы жоқ талаптар осы қызметті көрсетуден бас тартуға негіз бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z361" w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z361" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2. Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z60" w:id="214"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z60" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Көрсетілетін қызметті берушілер және көрсетілетін қызметті бірлесіп берушілер мынадай негіздер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z254" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z254" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субсидиялауға байланысты, сондай-ақ көрсетілетін қызметті алушыларды іріктеудің конкурстық рәсімдері арқылы немесе белгіленген лимиттер шегіндегі көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді алу үшін көрсетілетін қызметті алушылар ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z255" w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z255" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z256" w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z256" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z257" w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z257" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z258" w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z258" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z259" w:id="220"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z259" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z362" w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z362" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осы Заңның 18-2-бабы 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z61" w:id="222"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z61" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Көрсетілетін қызметті алушы мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметті көрсетуден бас тарту себептерін жойған жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметті алу үшін көрсетілетін қызметті алушының қайта жүгінуіне болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z117" w:id="223"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z117" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы баптың 2-тармағының қолданысы "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен лицензия алу жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z118" w:id="224"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z118" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Алынатын мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтің ерекшелігіне байланысты Қазақстан Республикасының салалық заңдарында да мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсетуден бас тарту үшін негіздер белгіленуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15411,110 +15292,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бап. Мемлекеттік корпорация арқылы мемлекеттік қызметтер көрсету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="225"/>
+    <w:bookmarkStart w:name="z56" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушының өтініші мен құжаттарын көрсетілетін қызметті берушілерге қағаз жеткізгіште жөнелтуді көздейтін мемлекеттік қызметтерді Мемлекеттік корпорация арқылы көрсету кезінде өтініштер мен құжаттар қабылданған күн мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде белгіленген мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z260" w:id="226"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z260" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік корпорацияның қызметкері мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың толық топтамасы көрсетілетін қызметті алушыда болған кезде оның өтінішін қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z363" w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z363" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайларда Мемлекеттік корпорацияның жұмыскері өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) Мемлекеттік корпорацияның сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15579,110 +15460,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, Мемлекеттік корпорация жұмыскері өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z364" w:id="228"/>
+    <w:bookmarkStart w:name="z364" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. Осы баптың 2-1-тармағының ережелері субсидиялауға байланысты, сондай-ақ көрсетілетін қызметті алушыларды іріктеудің конкурстық рәсімдері арқылы немесе белгіленген лимиттер шегіндегі көрсетілетін қызметтерге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z261" w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z261" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік корпорация арқылы мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушының жеке басын сәйкестендіруді Мемлекеттік корпорацияның қызметкерлері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z262" w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z262" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік корпорация арқылы мемлекеттік қызметтер көрсету кезінде көрсетілетін қызметті берушілермен өзара іс-қимыл жасау мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесі пайдаланыла отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15711,70 +15592,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="231"/>
+    <w:bookmarkStart w:name="z264" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік корпорацияның қызметкерлері мемлекеттік қызметтер көрсету кезінде, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15930,342 +15811,342 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-бап. Электрондық нысанда мемлекеттік қызметтер көрсету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="232"/>
+    <w:bookmarkStart w:name="z62" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Электрондық нысанда мемлекеттік қызметтер көрсету Қазақстан Республикасының заңнамасына сәйкес "цифрлық үкіметтің" веб-порталы және "цифрлық үкіметтің" шлюзінде, "цифрлық үкіметтің" сыртқы шлюзінде орналастырылған сервистермен интеграцияланған ақпараттандыру объектілері арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z63" w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z63" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Электрондық құжат немесе қағаз жеткізгіштегі құжат не "цифрлық үкіметтің" цифрлық жүйесінен мәлімет беру электрондық нысанда мемлекеттік қызмет көрсетудің нәтижесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z125" w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z125" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысанда мемлекеттік қызметтер көрсету нәтижелері электрондық құжат нысанында "цифрлық үкімет" веб-парталындағы пайдаланушының кабинетіне, сондай-ақ көрсетілетін қызметті алушының таңдауы бойынша қысқа мәтіндік хабар түрінде оның абоненттік нөміріне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z114" w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z114" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. Ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысанда мемлекеттік қызметтер көрсету нәтижелерінің міндетті деректемелері, сондай-ақ олардың анықтығын тексеру тәртібі Қазақстан Республикасының цифрлық заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z115" w:id="236"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z115" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3. Ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысанда мемлекеттік қызметтер көрсету нәтижелерін көрсетілетін қызметті алушы оларды қағаз жеткізгіште ұсыну қажеттілігінсіз, заңдық мәні бар фактілерді растау үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z64" w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z64" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік корпорация арқылы электрондық нысанда мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушының жазбаша келісімі негізінде электрондық құжат нысанындағы оның сұрау салуын Мемлекеттік корпорацияның қызметкері өзіне қызметтік мақсатта пайдалану үшін берілген электрондық цифрлық қолтаңбамен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z306" w:id="238"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z306" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Мемлекеттік қызметті электрондық нысанда көрсету үшін Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті алушының жеке басын биометриялық сәйкестендіру жүргізілуі де мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Алып тасталды - ҚР 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="239"/>
+    <w:bookmarkStart w:name="z107" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Электрондық нысанда мемлекеттік қызметтерді көрсету үшін мемлекеттік органдар тұрақты түрде өздерінің цифрлық жүйелеріндегі цифрлық ресурстарын жаңартылған күйде ұстап тұруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z410" w:id="240"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z410" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік көрсетілетін қызметтер цифрлық күту парағын пайдалана отырып, оның ішінде "цифрлық үкімет" порталының функционалы және көрсетілетін қызметті алушыны кейіннен хабардар ете отырып, цифрлық жүйелердің техникалық іркілістері кезеңінде өтініш беруге мүмкіндік беретін цифрлық объектілер арқылы көрсетілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z365" w:id="241"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z365" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызметті электрондық нысанда көрсету кезінде шешім автоматтандырылған түрде қабылданған жағдайда оның нәтижесін көрсетілетін қызметті берушінің қатысуынсыз цифрлық жүйе қалыптастырады. Көрсетілетін қызметті алушы нәтижемен келіспеген кезде оны көрсетілетін қызметті берушінің қатысуымен қайта қаратуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16867,190 +16748,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-3-бап. Мемлекеттік көрсетілетін қызметтердің түрлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z412" w:id="242"/>
+    <w:bookmarkStart w:name="z412" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Электрондық нысанда көрсетілетін мемлекеттік қызметтер цифрландыру дәрежесі бойынша мынадай болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z413" w:id="243"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z413" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) толық цифрландырылған – көрсетілу процесінде қағаз құжат айналымын және мемлекеттік қызметтерді көрсететін қызмет берушінің және (немесе) қызметті бірлесіп берушінің қатысуын болғызбайтын мемлекеттік көрсетілетін қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z414" w:id="244"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z414" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ішінара цифрландырылған – көрсетілу процесінде мемлекеттік қызметтерді көрсететін қызмет беруші және (немесе) қызметті бірлесіп беруші қатысатын қағаз және электрондық құжат айналымының реттілігі қамтылатын мемлекеттік көрсетілетін қызмет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z415" w:id="245"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z415" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мемлекеттік қызмет көрсету түрлері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z416" w:id="246"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z416" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) композиттік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z417" w:id="247"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z417" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проактивті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z418" w:id="248"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z418" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) эксаумақтық болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтердің жиынтығын көздейтін мемлекеттік көрсетілетін қызмет композиттік қызмет болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17411,303 +17292,303 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="249"/>
+    <w:bookmarkStart w:name="z66" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z265" w:id="250"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z265" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді немесе әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларын және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын көрсетілетін қызметті берушілердің орналасқан жерлерінде және Мемлекеттік корпорацияда орналастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z266" w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z266" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың көрсетілетін қызметті берушілерге өтініш жасауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z267" w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z267" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді немесе әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидаларын және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидаларын "цифрлық үкіметтің" веб-порталында, орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің, көрсетілетін қызметті берушілердің интернет-ресурстарында және басқа да бұқаралық ақпарат құралдарында орналастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z268" w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z268" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Бірыңғай байланыс орталығына өтініш жасау арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z67" w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z67" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері және көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт немесе әлеуметтік жауапкершілігі бар қызметтер көрсетудің үлгілік қағидалары және әлеуметтік жауапкершілігі бар қызметтер көрсету қағидалары бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z68" w:id="255"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z68" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, көрсетілетін қызметті берушілер және Мемлекеттік корпорация көрсетілетін қызметті алушылар өтініш жасаған кезде оларға қажетті түсініктемелермен бірге мемлекеттік қызметтер және (немесе) әлеуметтік жауапкершілігі бар қызметтер көрсету тәртібі туралы ақпаратты дереу беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z69" w:id="256"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z69" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы ақпарат көрсетілетін қызметті алушыға оның Бірыңғай байланыс орталығына және (немесе) көрсетілетін қызметті берушіге өтініш жасаған кезінде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z70" w:id="257"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z70" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері жыл сайын "цифрлық үкіметтің" веб-порталында, интернет-ресурстарда және басқа да бұқаралық ақпарат құралдарында мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері жөніндегі қызмет туралы есепті орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z71" w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z71" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері көрсетілетін қызметті берушілердің, мүдделі жеке және заңды тұлғалардың қатысуымен мемлекеттік және (немесе) әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы қызмет туралы есептерге жылына кемінде бір рет жария талқылаулар өткізеді. Жария талқылаулардың қорытындылары мемлекеттік және (немесе) әлеуметтік жауапкершілігі бар қызметтер көрсету сапасын арттыру және мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді және әлеуметтік жауапкершілігі бар қызмет көрсету қағидаларын жетілдіру үшін пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z307" w:id="259"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z307" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әріптестік ұйым мемлекеттік қызметтер көрсетуге өтініштер қабылдауды және көрсетілетін қызметті алушыға олардың нәтижелерін беруді жүзеге асыратын мемлекеттік көрсетілетін қызметтердің тізбесі туралы ақпарат, сондай-ақ әріптестік ұйымдардың атауы мен байланыс деректері Мемлекеттік корпорацияның интернет-ресурсында және мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру орындарында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 17.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 408-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
@@ -17850,110 +17731,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-бап. Мемлекеттік қызметтер көрсеткені үшін төлемақы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="260"/>
+    <w:bookmarkStart w:name="z72" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасында мемлекеттік қызметтер Қазақстан Республикасының заңдарына сәйкес ақылы немесе тегін негізде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z73" w:id="261"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z73" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының заңдарында тегін ұсынылуға кепілдік берілген мемлекеттік қызметтерді көрсеткені үшін көрсетілетін қызметті алушыға төлемақы белгілеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z308" w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z308" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету саласындағы уәкілетті органмен келісу бойынша Мемлекеттік корпорация мемлекеттік көрсетілетін қызметке қосымша сервис үшін ақы белгілей алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация көрсетілетін қызметті алушының өтініші бойынша мемлекеттік қызметті, оның ішінде цифрлық форматта және (немесе) жеделдетілген түрде көрсеткен кезде одан жеделдетіп қызмет көрсеткені үшін Қазақстан Республикасының Үкіметі орталық мемлекеттік органдар қатарынан айқындайтын уәкілетті органның шешімімен бекітілген бағалар прейскурантына сәйкес төлем алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -18125,248 +18006,248 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="263"/>
+    <w:bookmarkStart w:name="z74" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушылардың мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мәселелері бойынша шағымдары осы Заңда белгіленген ерекшеліктер ескеріле отырып, Қазақстан Республикасының заңнамасына сәйкес қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z75" w:id="264"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z75" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметтерді тікелей көрсететін орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің, көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің, Мемлекеттік корпорацияның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="265"/>
+    <w:bookmarkStart w:name="z76" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган шағымды қарау қорытындылары бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z269" w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z269" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының шағымы бойынша орталық мемлекеттік орган, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімі, көрсетілетін қызметті беруші, көрсетілетін қызметті бірлесіп беруші, Мемлекеттік корпорация қабылдаған шешімге оның қанағаттанбауы себептерін кешенді зерделеуді қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z270" w:id="267"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z270" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орталық мемлекеттік орган, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы, қаладағы ауданның, аудандық маңызы бар қаланың, кенттің, ауылдың, ауылдық округтің әкімі, көрсетілетін қызметті беруші, көрсетілетін қызметті бірлесіп беруші, Мемлекеттік корпорация тарапынан Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының сақталмау фактісі анықталған жағдайда олардың атына көрсетілетін қызметті алушының бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіру жөнінде шаралар қолдану үшін ұсыныстар жіберуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z271" w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z271" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті алушының шағымын орталық мемлекеттік орган, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы, қаладағы ауданның, аудандық маңызы бар қаланың, кенттің, ауылдың, ауылдық округтің әкімі, көрсетілетін қызметті беруші, көрсетілетін қызметті бірлесіп беруші, Мемлекеттік корпорация тарапынан қанағаттандырудың уақтылылығы мен толықтығын бақылауды жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z77" w:id="269"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z77" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның, орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z272" w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z272" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z273" w:id="271"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z273" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда он жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -18523,68 +18404,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="272"/>
+    <w:bookmarkStart w:name="z30" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау. Мемлекеттік қызметтер көрсету сапасын бағалау және оған қоғамдық мониторинг жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда - ҚР 23.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18614,170 +18495,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бап. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды, мемлекеттік қызметтер көрсету сапасын бағалауды және оған қоғамдық мониторингті жүргізу қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды, мемлекеттік қызметтер көрсету сапасын бағалауды және оған қоғамдық мониторингті жүргізу мынадай қағидаттарға негізделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="273"/>
+    <w:bookmarkStart w:name="z108" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңдылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z109" w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z109" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объективтілік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z110" w:id="275"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z110" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бейтараптық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z111" w:id="276"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z111" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анықтық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z112" w:id="277"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z112" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жан-жақтылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z113" w:id="278"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z113" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ашықтық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18813,206 +18694,206 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-бап. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="279"/>
+    <w:bookmarkStart w:name="z309" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілеріне қатысты Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының сақталуын тексеру және байқау жөніндегі қызметі мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z310" w:id="280"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z310" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Көрсетілетін қызметті берушілер, көрсетілетін қызметті бірлесіп берушілер мен Мемлекеттік корпорация мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілеріне жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z311" w:id="281"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z311" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жергілікті жерге бару арқылы не лауазымды адамдарды шақырып және (немесе) материалдарды сұрата отырып, жергілікті жерге бармай тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) цифрлық жүйелерге қол жеткізу арқылы не Қазақстан Республикасының заңнамасына сәйкес есептік ақпарат пен өзге де мәліметтер негізінде байқау жолымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="282"/>
+    <w:bookmarkStart w:name="z312" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау нысанасы болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z313" w:id="283"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z313" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орталық мемлекеттік органдардың, олардың ведомстволары мен оларға ведомстволық бағынысты ұйымдардың, Қазақстан Республикасының шет елдердегі мекемелерінің қызметіне мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның лауазымды адамдары, ал облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, орталық мемлекеттік органдар мен ведомстволардың, оларға ведомстволық бағынысты ұйымдардың аумақтық бөлімшелерінің, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің, Мемлекеттік корпорацияның және оның филиалдарының, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін жеке және заңды тұлғалардың қызметіне мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылауды өз құзыреті шегінде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның аумақтық бөлімшелерінің лауазымды адамдары, ал қажет болған жағдайларда, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның лауазымды адамдары жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z314" w:id="284"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z314" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы баптың ережелері қарсы барлау қызметін және кәсіпкерлік қызметті ұйымдастыруға, қамтамасыз етуге және жүзеге асыруға байланысты қатынастарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19108,202 +18989,202 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-1-бап. Тексерудің түрлері және оларды жүргізу тәртібі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="285"/>
+    <w:bookmarkStart w:name="z319" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тексеру мынадай түрлерге бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы тұрғысынан жүргізілетін жоспарлы тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің оларды жүргізуге негіз болған мәселелер бойынша Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы тұрғысынан жүргізілетін жоспардан тыс тексеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="286"/>
+    <w:bookmarkStart w:name="z320" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тексеру жүргізу үшін мемлекеттік органдардың және ведомстволық бағынысты ұйымдардың мамандары, консультанттары мен сарапшылары тартылуы мүмкін. Тексеруді есепке алуды жүргізу мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның цифрлық жүйесі арқылы ғана жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z321" w:id="287"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z321" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган тексеру жүргізу жылының алдындағы жылдың 10 желтоқсанына дейінгі және ағымдағы күнтізбелік жылдың 10 мамырына дейінгі мерзімде бекітетін, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган басшысының шешімімен өзгерістер енгізілуі мүмкін жартыжылдық тексеру жоспары жоспарлы тексеру тағайындауға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруші лауазымды адамдардың құрамы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның немесе оның аумақтық бөлімшелерінің шешімімен өзгертілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеруші лауазымды адамдардың құрамы өзгерген кезде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган немесе оның аумақтық бөлімшесі бұл туралы мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісін осындай шешім қабылданған күннен бастап бір жұмыс күнінен кешіктірмей хабардар етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="288"/>
+    <w:bookmarkStart w:name="z322" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері, егер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоспарлы тексерулер жүргізудің жартыжылдық тізімін бекіту алдындағы соңғы алты айда олар бір мыңнан астам мемлекеттік қызмет көрсеткен болса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19386,90 +19267,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) соңғы жыл ішінде оларға қатысты үш және одан көп жоспардан тыс тексерулер жүргізілсе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) соңғы үш жылда оларға қатысты жоспарлы тексеру жүргізілмесе, жоспарлы тексеруге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="289"/>
+    <w:bookmarkStart w:name="z323" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісіне қатысты жоспарлы тексеру жылына бір реттен артық жүргізілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z324" w:id="290"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z324" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жоспардан тыс тексеру тағайындауға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) жеке және заңды тұлғалардың жолданымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19516,166 +19397,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) байқау нәтижесінде анықталған Қазақстан Республикасының заңнамасы талаптарын бұзушылықтар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бұқаралық ақпарат құралдарындағы жарияланымдар және сұрау салу арқылы зерделенген, Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасын бұзушылықтар туралы ақпарат негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="291"/>
+    <w:bookmarkStart w:name="z325" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Анонимдік жолданымдар негізінде жоспардан тыс тексерулер жүргізілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z326" w:id="292"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z326" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тексерулер Қазақстан Республикасының заңдарында айқындалған талаптарға, сондай-ақ мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау қағидаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z327" w:id="293"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z327" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізу үшін объектіге келген лауазымды адамдары мемлекеттік қызметтер көрсету сапасын бақылау субъектісіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік куәлігін не сәйкестендіру картасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қажет болған кезде құзыретті органның режимдік объектілерге баруға рұқсатын көрсетуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="294"/>
+    <w:bookmarkStart w:name="z328" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасының ұлттық қауіпсіздік органдарына қатысты тексерулер Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасымен не оны алмастыратын адаммен келісу бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізуге уәкілеттік берілген лауазымды адамдары Қазақстан Республикасы ұлттық қауіпсіздік органдарының объектілерінде болған уақытта оларға осы органда белгіленген рұқсаттамалық және объектішілік режимдердің талаптары қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19749,128 +19630,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-2-бап. Тексеру жүргізу мерзімдері және ол аяқталғаннан кейін қабылданатын шаралар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="295"/>
+    <w:bookmarkStart w:name="z329" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоспарлы тексеруді жүргізу мерзімдері алдағы жұмыстардың көлемі, сондай-ақ қойылған міндеттер ескеріле отырып белгіленеді және тексеру басталған күннен бастап жиырма жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспардан тыс тексерулер жүргізу кезінде тексеру жүргізу мерзімдері тексеру басталған күннен бастап он жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="296"/>
+    <w:bookmarkStart w:name="z330" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жоспарлы тексерудің басталатыны туралы хабарлама күні көрсетіле отырып, ол басталғанға дейін кемінде үш жұмыс күні бұрын, жоспардан тыс тексеру басталғанға дейін кемінде бір тәулік бұрын жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z331" w:id="297"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z331" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тексерудің басталатыны туралы хабарламада мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеру жүргізуге уәкілеттік берілген адамның (адамдардың) тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және лауазымы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19989,70 +19870,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тексеру жүргізу негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) хабарламаға қол қоюға уәкілеттік берілген адамның қолтаңбасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="298"/>
+    <w:bookmarkStart w:name="z332" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тексеру жүргізу мерзімдері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүргізілетін тексеру шеңберінде елеулі маңызы бар қажетті мәліметтерді ұсыну туралы мемлекеттік органдарға, лауазымды адамдарға және өзге де субъектілерге сұрау салу жіберілген жағдайларда олар алынғанға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20081,226 +19962,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган немесе оның аумақтық бөлімшесі тексеру жүргізу мерзімдері тоқтатыла тұрған және қайта басталған кезде бұл туралы мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісін осындай шешім қабылданған күннен бастап бір жұмыс күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді жүргізу мерзімін есептеу ол қайта басталған күннен бастап жалғасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="299"/>
+    <w:bookmarkStart w:name="z333" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тексеру барысында мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізетін лауазымды адамы тексеру аяқталған күнге дейін үш жұмыс күнінен кешіктірмей тексеру нәтижелері туралы анықтаманың жобасын жасайды және мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілеріне, сондай-ақ осы Заңның 27-1-бабы 6-тармағының 1) тармақшасында көрсетілген тұлғаларға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z334" w:id="300"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z334" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісі, сондай-ақ осы Заңның 27-1-бабы 6-тармағының 1) тармақшасында көрсетілген тұлғалар тексеру жүргізетін мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің лауазымды адамдары жүргізетін тыңдауға қатысуға және тексеру нәтижелері туралы анықтаманың жобасына оны алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде қарсылық ұсынуға немесе айтуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижелері туралы анықтаманың жобасына келіп түскен қарсылықтарды қарау нәтижелері бойынша тексеру жүргізетін мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің лауазымды адамдары тексеру нәтижелері туралы анықтама жасайды не белгіленген мерзім шегінде елеулі маңызы бар мәліметтерді қосымша зерделеу жөнінде шаралар қабылдайды, оның ішінде осы баптың 4-тармағы бірінші бөлігінің 1) тармақшасына сәйкес тексеру жүргізуді тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="301"/>
+    <w:bookmarkStart w:name="z335" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісіне және өз құзыреті шегінде мемлекеттік құқықтық статистика және арнайы есепке алу саласындағы қызметті жүзеге асыратын мемлекеттік органға тексеру нәтижелері туралы анықтама жіберілген күн тексеру аяқталған күн деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z336" w:id="302"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z336" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасын бұзушылықтар тексеру нәтижелері туралы анықтамамен расталатын жағдайларда мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің атына тексеру нәтижелері бойынша анықталған бұзушылықтарды жою туралы, сондай-ақ бұзушылыққа жол берген адамдардың жауаптылығын қарау туралы қаралуы міндетті ұсыну енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z337" w:id="303"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z337" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Анықталған бұзушылықтарды жою туралы ұсыну мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің онда көрсетілген бұзушылықтарды күнтізбелік отыз күн ішінде жою бойынша шаралар қабылдай отырып қарауына жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушылардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға кедергі жасаған Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасын бұзушылықтар бойынша олардың мемлекеттік көрсетілетін қызметті алуға қайта жүгіну қажеттілігінсіз қалпына келтіру бойынша шаралар да қабылданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="304"/>
+    <w:bookmarkStart w:name="z338" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Анықталған бұзушылықтарды жою туралы ұсынуды қарау қорытындылары туралы ақпарат мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға немесе оның аумақтық бөлімшесіне ол қаралған күннен бастап екі жұмыс күні ішінде жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z339" w:id="305"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z339" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тексерудің басталуы және тексеру мерзімдерін тоқтата тұру (қайта бастау) туралы, тексеруші лауазымды адамдар құрамының өзгеруі туралы хабарламалардың, тексеру нәтижелері туралы анықтаманың және анықталған бұзушылықтарды жою туралы ұсынудың нысандарын мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20356,70 +20237,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-3-бап. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің тексеру жүргізілген кездегі құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="306"/>
+    <w:bookmarkStart w:name="z340" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері тексеру жүргізілген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізу үшін келген лауазымды адамдарын: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20502,70 +20383,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган және оның аумақтық бөлімшелері лауазымды адамдарының тексеру нәтижелеріне (анықталған бұзушылықтарды жою туралы ұсынуға) осы Заңда және Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тексеру жүргізу процесін, сондай-ақ мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган мен оның аумақтық бөлімшелері лауазымды адамының тексеру шеңберінде жүргізіп жатқан жекелеген әрекеттерін тексеруші лауазымды адамның қызметіне кедергі жасамай, аудио- және бейнетехника құралдарының көмегімен тіркеп-белгілеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="307"/>
+    <w:bookmarkStart w:name="z341" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері тексеру жүргізілген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеруші лауазымды адамдарының аумаққа және үй-жайларға кедергісіз кіруін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20693,130 +20574,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-4-бап. Тексерудің жарамсыздығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z342" w:id="308"/>
+    <w:bookmarkStart w:name="z342" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектілері мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің тексеру жүргізетін лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z343" w:id="309"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z343" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жолданымды беру мемлекеттік қызметтер көрсету сапасын мемлекеттік бақылау субъектісінің анықталған бұзушылықтарды жою жөнінде шаралар қабылдауын жоққа шығармайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z344" w:id="310"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z344" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер тексеру осы Заңда белгіленген тексеру жүргізуге қойылатын талаптар өрескел бұзыла отырып жүргізілсе, ол жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z345" w:id="311"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z345" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тексеру жүргізуге қойылатын талаптарды өрескел бұзушылықтарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеру жүргізу негіздерінің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20827,70 +20708,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тексерудің басталатыны туралы хабарламаның болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның немесе оның аумақтық бөлімшесінің құзыретіне кірмейтін мәселелер бойынша тексерулер тағайындау жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z346" w:id="312"/>
+    <w:bookmarkStart w:name="z346" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тексерудің жарамсыз деп танылуы жоғары тұрған мемлекеттік органның анықталған бұзушылықтарды жою туралы ұсынуының күшін жоюға негіз болып табылады. Жоғары тұрған мемлекеттік орган анықталған бұзушылықтарды жою туралы ұсынудың күшін жоюдан бас тартқан жағдайда анықталған бұзушылықтарды жою туралы ұсынудың күшін сот жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21063,246 +20944,246 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бап. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="313"/>
+    <w:bookmarkStart w:name="z80" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингін жеке тұлғалар, коммерциялық емес ұйымдар өз бастамасы бойынша және өз есебінен жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі Қазақстан Республикасындағы мемлекеттік әлеуметтік тапсырыс, стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырыс, үкіметтік емес ұйымдарға арналған гранттар және сыйлықақылар туралы Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мемлекеттік әлеуметтік тапсырысы бойынша да жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="314"/>
+    <w:bookmarkStart w:name="z81" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг жүргізу кезінде жеке тұлғалар, коммерциялық емес ұйымдар, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік құпияларды, коммерциялық және өзге де заңмен қорғалатын құпияны құрайтын ақпаратты қоспағанда, мемлекеттік қызметтер көрсету саласына жататын қажетті ақпаратты орталық мемлекеттік органдардан, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарынан, қаладағы аудандар, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінен, Мемлекеттік корпорациядан осы ақпарат олардың интернет-ресурстарында болмаған жағдайда, сұратуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z82" w:id="315"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z82" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі нәтижелері бойынша жеке тұлғалар, коммерциялық емес ұйымдар қорытынды жасайды. Мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингінің қорытындысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z274" w:id="316"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z274" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерінің, Мемлекеттік корпорацияның, сондай-ақ көрсетілетін қызметті берушілердің Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының талаптарын сақтауы туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z275" w:id="317"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z275" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі барысында анықталған Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасының сақталмау фактілерін жою жөніндегі ұсынымдарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z276" w:id="318"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z276" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету сапасын арттыру жөніндегі ұсыныстарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z277" w:id="319"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z277" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге өзгерістер мен толықтырулар енгізу жөніндегі ұсыныстарды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамдық маңызы бар қызметтер көрсету сапасын бағалау өлшемшарттары әлеуметтанушылық зерттеулер немесе оларды көрсету сапасын мониторингтеу шеңберінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="320"/>
+    <w:bookmarkStart w:name="z83" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, Мемлекеттік корпорация, сондай-ақ көрсетілетін қызметті берушілер мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг қорытындысын ескере отырып, мемлекеттік қызметтер көрсету сапасын арттыру жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21421,68 +21302,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="321"/>
+    <w:bookmarkStart w:name="z35" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бап. Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсету саласындағы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21890,55 +21771,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22264,31 +22145,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>