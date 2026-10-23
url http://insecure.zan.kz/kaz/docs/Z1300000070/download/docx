--- v3 (2026-07-23)
+++ v4 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3e3c1fd" w14:textId="3e3c1fd">
+    <w:p w14:paraId="5a556b8" w14:textId="5a556b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1452,51 +1452,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
@@ -11127,51 +11127,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>конвенция</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күшіне енген күннен бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21239,51 +21239,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22728,51 +22728,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">31) алып тасталды - ҚР 10.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 249-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен күнтізбелік тоқсан күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26409,618 +26409,544 @@
         <w:t>
       2) бірнеше рет (бір жыл ішінде екі және одан да көп) қасақана әкімшілік құқық бұзушылықтар жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
     <w:bookmarkStart w:name="z712" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шекаралық кеңістіктің немесе Қазақстан Республикасының шегінен тыс жерге тұрақты тұру үшін кету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z713" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Мемлекеттік шекараны қорғауға одан әрі қатысуын болғызбайтын мән-жайлардың басталуы (психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының), денсаулық сақтау саласындағы уәкілетті орган бекіткен тізбеге сәйкес айналадағылар үшін қауіп төндіретін өзге де аурудың анықталуы, азаматтың қайтыс болуы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z714" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Мемлекеттік шекараны қорғауға одан әрі қатысқысы келмеуі Қазақстан Республикасы азаматының ерікті жасақтар құрамында Мемлекеттік шекараны қорғауға қатысу мүмкіндігін болғызбайтын мән-жайлар болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 76-бапқа өзгеріс енгізілді – ҚР 07.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...162 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>77-бап. Мемлекеттік шекараны қорғауға қатысатын азаматтардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="616"/>
+    <w:bookmarkStart w:name="z167" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік шекараны қорғауға қатысатын азаматтар (бұдан әрі – Мемлекеттік шекараны қорғауға қатысатын адамдар):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z715" w:id="617"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z715" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің бөлімшелерін шекаралық кеңістікте дайындалып жатқан не жасалған құқық бұзушылықтардың өздеріне мәлім болған фактілері туралы дереу хабардар етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z716" w:id="618"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z716" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасында көзделген жағдайларда азаматтардың талап етуі бойынша өздерінің Мемлекеттік шекараны қорғауға қатысу заңдылығын растайтын куәліктерді көрсетуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z717" w:id="619"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z717" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құқық бұзушылықтар жасағаны үшін ұсталған азаматтарға қолданылатын мәжбүрлеу шараларының негіздерін оларға түсіндіруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z718" w:id="620"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z718" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Мемлекеттік шекараны қорғау бойынша іс-шараларға қатысар алдында Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің бөлімшелерінде құқықтық дайындықтан өтуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z719" w:id="621"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z719" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік шекараны қорғауға қатысатын адамдардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z720" w:id="622"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z720" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік шекараны қорғаудың бақылау және қадағалау функцияларымен байланысты емес іс-шараларында Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне жәрдем көрсетуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z721" w:id="623"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z721" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шекаралық кеңістікте құқық бұзушылықтардың алдын алуға және жолын кесуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z722" w:id="624"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z722" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құқық бұзушылықтардың жолын кесу және құқық бұзушыларды ұстау мақсатында, егер көрсетілген мақсаттарға өзге тәсілдермен қол жеткізу мүмкін болмаса, дене күшін және басқа да құралдарды қолдануға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z723" w:id="625"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z723" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңдарында көзделген жағдайларда шекаралық кеңістікте құқық бұзушылықты жасаған адамдарды ұстауға және Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің бөлімшелеріне, құқық қорғау немесе өзге де уәкілетті органдарға жеткізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z724" w:id="626"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z724" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің өкілдерімен бірлесіп шекаралық кеңістікте құқық бұзушылықтардың профилактикасына бағытталған іс-шараларды жүргізуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z725" w:id="627"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z725" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шекаралық кеңістікте белгіленген режимдердің сақталуын талап етуге құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z726" w:id="628"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z726" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік шекараны қорғауға қатысатын адамдардың заңды талаптары орындау үшін міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z727" w:id="629"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z727" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік шекараны қорғауда жәрдем көрсетуіне байланысты Мемлекеттік шекараны қорғауға қатысатын адамдар мен олардың отбасы мүшелерiне қатысты құқыққа қарсы іс-әрекеттер, сондай-ақ Мемлекеттік шекараны қорғауға қатысатын адамдардың заңды талаптарын орындамау Қазақстан Республикасының заңдарында белгiленген жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z168" w:id="630"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z168" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkEnd w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78-бап. Қазақстан Республикасының Мемлекеттік шекарасын қорғау саласындағы заңдылықтың сақталуын қадағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="631"/>
+    <w:bookmarkStart w:name="z170" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Мемлекеттік шекарасын қорғау саласындағы заңдылықтың сақталуына жоғары қадағалауды Қазақстан Республикасының Бас Прокуроры және ол уәкiлеттiк берген прокурорлар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkEnd w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27056,167 +26982,167 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-бап. Қазақстан Республикасының Мемлекеттік шекара туралы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="632"/>
+    <w:bookmarkStart w:name="z172" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның және Қазақстан Республикасының Мемлекеттік шекара туралы өзге де нормативтік құқықтық актілерінің талаптарын бұзған адамдар Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z728" w:id="633"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z728" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының азаматтары, шетелдіктер және азаматтығы жоқ адамдар Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметінен, Қазақстан Республикасының Қорғаныс министрлігінен, Мемлекеттік шекараны қорғау саласындағы өзге де уәкілетті органдардан өздерінің құқықтары мен бостандықтарының шектелу себебі жөнінде түсіндірмелер алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z729" w:id="634"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z729" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы азаматтарының, шетелдіктердің немесе азаматтығы жоқ адамдардың заңды құқықтары мен бостандықтары бұзылған жағдайда, тиісті лауазымды адамдар Қазақстан Республикасының заңдарында белгіленген тәртіппен осы құқықтарды қалпына келтіруге және оларға келтірілген залалды өтеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkEnd w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="635"/>
+    <w:bookmarkStart w:name="z174" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заң алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z776" w:id="636"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z776" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. 2024 жылғы 1 қаңтарға дейін мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkEnd w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Заңның 23-бабының 2-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27361,148 +27287,148 @@
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>67-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағы 11-1) тармақшасының қолданысы тоқтатыла тұрсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z730" w:id="637"/>
+    <w:bookmarkStart w:name="z730" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkEnd w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қазақстан Республикасының Мемлекеттік шекарасы туралы" 1993 жылғы 13 қаңтардағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Кеңесінің Жаршысы, 1993 ж., № 1, 1-құжат; Қазақстан Республикасы Парламентінің Жаршысы, 1996 ж., № 14, 275-құжат; 1998 ж., № 24, 436-құжат; 2002 ж., № 15, 147-құжат; 2004 ж., № 23, 142-құжат; 2007 ж., № 24, 180-құжат; 2009 ж., № 18, 86-құжат; 2011 ж., № 11, 102-құжат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z731" w:id="638"/>
+    <w:bookmarkStart w:name="z731" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі туралы" 1993 жылғы 13 қаңтардағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Кеңесінің Жаршысы, 1993 ж., № 1, 3-құжат; 1995 ж., № 8, 56-құжат; Қазақстан Республикасы Парламентінің Жаршысы, 1996 ж., № 14, 275-құжат; 2002 ж., № 15, 147-құжат; 2004 ж., № 23, 142-құжат; 2007 ж., № 9, 67-құжат; № 24, 180-құжат; 2011 ж., № 1, 7-құжат; 2012 ж., № 4, 32-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkEnd w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>