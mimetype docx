--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="466a44e" w14:textId="466a44e">
+    <w:p w14:paraId="1b8fbb6" w14:textId="1b8fbb6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2243,140 +2243,70 @@
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қордың директорлар кеңесі Қордың жалғыз акционері сайлайтын төраға мен мүшелерден тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қордың директорлар кеңесінің қызметінде Қазақстан Республикасының жасанды интеллект саласындағы заңнамасына сәйкес жасанды интеллектінің жергілікті жүйелеріне жататын жасанды интеллект жүйесі пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...86 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2905,50 +2835,156 @@
         <w:t>
       17) басқарма төрағасы мен оның мүшелерінің лауазымдық жалақыларының мөлшерін және еңбегіне ақы төлеу мен сыйлықақы беру шарттарын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) ішкі аудит қызметінің сандық құрамын, өкілеттік мерзімін айқындау, оның басшысын тағайындау, сондай-ақ оның өкілеттігін мерзімінен бұрын тоқтату, ішкі аудит қызметінің жұмыс тәртібін, ішкі аудит қызметі қызметкерлеріне еңбекақы мен сыйлықақы мөлшерін және оларды төлеу шарттарын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-1) тармақшамен толықтыру көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) Қазақстан Республикасы Үкіметінің шешімін іске асыру мақсатында бағалы қағаздардың ұйымдастырылған нарығында орналастырылатын Қор тобына кіретін ұйымдар акцияларының бағасы, саны, орналастыру құрылымы туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3369,51 +3405,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -3542,51 +3578,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3634,2207 +3710,2547 @@
         </w:rPr>
         <w:t>
       Стратегиялық жоспарлау мәселелерін қарау үшін стратегия жөніндегі комитет құрылады, оның басшысы мемлекеттік жоспарлау жөніндегі орталық уәкілетті органның бірінші басшысы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Қор директорлар кеңесінің қарауына шығарылатын мәселе қандай да бір комитеттің өкілеттіктеріне кіретін жағдайда, ол тиісті мәселені міндетті түрде алдын ала қарайды және ол бойынша қорытынды дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың төртінші бөлігін алып тастау көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңның 14-бабында көзделген мамандандырылған комитет міндетті түрде құрылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қордың директорлар кеңесінің комитеттері Қордың директорлар кеңесінің мүшелерінен және нақты комитетте жұмыс істеу үшін қажетті кәсіптік білімі бар сарапшылардан тұрады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
-[...15 lines deleted...]
-      2. Қордың директорлар кеңесінің комитеттері Қордың директорлар кеңесінің мүшелерінен және нақты комитетте жұмыс істеу үшін қажетті кәсіптік білімі бар сарапшылардан тұрады.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор басқармасының төрағасы Қордың директорлар кеңесі комитетінің төрағасы бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
-[...15 lines deleted...]
-      Қор басқармасының төрағасы Қордың директорлар кеңесі комитетінің төрағасы бола алмайды.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қордың директорлар кеңесінің шешімдер қабылдауының сапалық деңгейін арттыру мақсатында Қордың жылдық бюджеті шеңберінде директорлар кеңесі немесе оның комитеттері қарайтын мәселелер бойынша консультанттарды, оның ішінде халықаралық дәрежедегі консультанттарды тартуға арналған қаражат көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
-[...15 lines deleted...]
-      3. Қордың директорлар кеңесінің шешімдер қабылдауының сапалық деңгейін арттыру мақсатында Қордың жылдық бюджеті шеңберінде директорлар кеңесі немесе оның комитеттері қарайтын мәселелер бойынша консультанттарды, оның ішінде халықаралық дәрежедегі консультанттарды тартуға арналған қаражат көзделуі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қордың директорлар кеңесінің комитеттерін қалыптастыру мен олардың жұмыс тәртібі, олардың өкілеттіктері, сандық құрамы Қордың директорлар кеңесі бекітетін ішкі құжаттарда белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
-[...15 lines deleted...]
-      4. Қордың директорлар кеңесінің комитеттерін қалыптастыру мен олардың жұмыс тәртібі, олардың өкілеттіктері, сандық құрамы Қордың директорлар кеңесі бекітетін ішкі құжаттарда белгіленеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгеріс енгізілді - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бап. Қор басқармасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қор басқармасы басқарма төрағасынан, оның орынбасарларынан және өзге де адамдардан тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:p>
-[...94 lines deleted...]
-      1. Қор басқармасы басқарма төрағасынан, оның орынбасарларынан және өзге де адамдардан тұрады.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қор басқармасының айрықша құзыретіне мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
-[...15 lines deleted...]
-      2. Қор басқармасының айрықша құзыретіне мынадай:</w:t>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қордың бағалы қағаздарын айырбастау шарттары мен тәртібін айқындау, сондай-ақ оларды өзгерту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
-[...15 lines deleted...]
-      1) Қордың бағалы қағаздарын айырбастау шарттары мен тәртібін айқындау, сондай-ақ оларды өзгерту;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қор акцияларына төлемге берілген не ірі мәміленің нысанасы болып табылатын мүліктің нарықтық құнын бағалау жөніндегі бағалаушының қызметіне ақы төлеу мөлшерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
-[...15 lines deleted...]
-      2) Қор акцияларына төлемге берілген не ірі мәміленің нысанасы болып табылатын мүліктің нарықтық құнын бағалау жөніндегі бағалаушының қызметіне ақы төлеу мөлшерін айқындау;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Заңға сәйкес Қордың жалғыз акционері немесе директорлар кеңесі қабылдайтын мәселелер бойынша шешімдерді қоспағанда, Қазақстан Республикасының заңнамасына және (немесе) жарғыға сәйкес, компанияның акционерлері (қатысушылары) жалпы жиналысының, өзге органының немесе өзіне қатысты Қор акционер, қатысушы болып табылатын немесе мүліктегі үлеске құқығы бар өзге заңды тұлғаның құзыретіне жататын мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
-[...15 lines deleted...]
-      3) осы Заңға сәйкес Қордың жалғыз акционері немесе директорлар кеңесі қабылдайтын мәселелер бойынша шешімдерді қоспағанда, Қазақстан Республикасының заңнамасына және (немесе) жарғыға сәйкес, компанияның акционерлері (қатысушылары) жалпы жиналысының, өзге органының немесе өзіне қатысты Қор акционер, қатысушы болып табылатын немесе мүліктегі үлеске құқығы бар өзге заңды тұлғаның құзыретіне жататын мәселелер бойынша шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұлттық компаниялардың, сондай-ақ барлық дауыс беретін акциялары (қатысу үлестері) Қорға меншік және (немесе) сенімгерлік басқару құқығымен тиесілі заңды тұлғалардың атқарушы органдарының басшыларын тағайындау және олардың өкілеттіктерін мерзімінен бұрын тоқтату мәселелерін келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
-[...15 lines deleted...]
-      4) ұлттық компаниялардың, сондай-ақ барлық дауыс беретін акциялары (қатысу үлестері) Қорға меншік және (немесе) сенімгерлік басқару құқығымен тиесілі заңды тұлғалардың атқарушы органдарының басшыларын тағайындау және олардың өкілеттіктерін мерзімінен бұрын тоқтату мәселелерін келісу;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) инвестициялық шешімдер мен инвестициялық жобаларды іске асырудың толымдылығы мен мерзімдері бойынша іркіліс болуына жол бермеу жөнінде компанияларға қатысты жедел шаралар қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
-[...15 lines deleted...]
-      5) инвестициялық шешімдер мен инвестициялық жобаларды іске асырудың толымдылығы мен мерзімдері бойынша іркіліс болуына жол бермеу жөнінде компанияларға қатысты жедел шаралар қолдану;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) компанияларға қатысты (оның ішінде компаниялар қызметінің салалары бойынша) қаржылық, инвестициялық, өндірістік-шаруашылық, ғылыми-техникалық, ақшаны басқару жөнінде біртұтас кадр саясатын, әлеуметтік және өзге де саясатты қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
-[...15 lines deleted...]
-      6) компанияларға қатысты (оның ішінде компаниялар қызметінің салалары бойынша) қаржылық, инвестициялық, өндірістік-шаруашылық, ғылыми-техникалық, ақшаны басқару жөнінде біртұтас кадр саясатын, әлеуметтік және өзге де саясатты қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) Қор тобына кіретін ұйымдарды корпоративтік басқару кодексін, сондай-ақ оған өзгерістер мен толықтыруларды бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z256" w:id="109"/>
-[...15 lines deleted...]
-      6-1) Қор тобына кіретін ұйымдарды корпоративтік басқару кодексін, сондай-ақ оған өзгерістер мен толықтыруларды бекіту;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дауыс беретін акцияларының (қатысу үлестерінің) елу пайызынан астамын тікелей немесе жанама түрде Қор иеленетін заңды тұлғаларға қатысты әдістемелік ұсынымдар мен корпоративтік стандарттарды бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
-[...15 lines deleted...]
-      7) дауыс беретін акцияларының (қатысу үлестерінің) елу пайызынан астамын тікелей немесе жанама түрде Қор иеленетін заңды тұлғаларға қатысты әдістемелік ұсынымдар мен корпоративтік стандарттарды бекіту;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) компаниялардың іс-шаралар жоспарларын әзірлеу, келісу, бекіту, түзету, оларды орындау және олардың орындалуына мониторинг жүргізу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
-[...15 lines deleted...]
-      8) компаниялардың іс-шаралар жоспарларын әзірлеу, келісу, бекіту, түзету, оларды орындау және олардың орындалуына мониторинг жүргізу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) дивидендтік саясатты және компаниялар үшін дивидендтер есептеу нормативтерін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
-[...15 lines deleted...]
-      9) дивидендтік саясатты және компаниялар үшін дивидендтер есептеу нормативтерін бекіту;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының Үкіметі енгізетін ұсыныстар бойынша Қордың, сондай-ақ барлық дауыс беретін акциялары (қатысу үлестері) Қорға тиесілі компаниялардың әкімшілік шығыстарының нормативтері мен лимиттерінің жекелеген түрлерін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасының Үкіметі енгізетін ұсыныстар бойынша Қордың, сондай-ақ барлық дауыс беретін акциялары (қатысу үлестері) Қорға тиесілі компаниялардың әкімшілік шығыстарының нормативтері мен лимиттерінің жекелеген түрлерін бекіту;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қордың штат санын, штат кестесі мен ұйымдық құрылымын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
-[...15 lines deleted...]
-      11) Қордың штат санын, штат кестесі мен ұйымдық құрылымын бекіту;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қордың филиалдары мен өкілдіктерін құру туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
-[...15 lines deleted...]
-      12) Қордың филиалдары мен өкілдіктерін құру туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қор басқармасы үшін ұсыныстар тұжырымдау мақсатында Қор басқармасының жанынан Қордың, компаниялардың қызметкерлерінен және өзге де адамдардан тұратын комитеттер құру туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
-[...15 lines deleted...]
-      13) Қор басқармасы үшін ұсыныстар тұжырымдау мақсатында Қор басқармасының жанынан Қордың, компаниялардың қызметкерлерінен және өзге де адамдардан тұратын комитеттер құру туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қор немесе оның қызметі туралы қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияны құрайтын ақпаратты айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
-[...15 lines deleted...]
-      14) Қор немесе оның қызметі туралы қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияны құрайтын ақпаратты айқындау;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қордың облигацияларын, туынды бағалы қағаздарын шығарудың және Қордың меншікті капиталы мөлшерінің бір пайызынан аспайтын сомаға Қордың өзге де қарыз тарту шарттарын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) осы Заңның 8-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделгендерді қоспағанда, Қордың ішкі қызметін реттейтін құжаттарды бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) осы Заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орталықтандырылған қызметтер құру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жыл сайынғы негізде компаниялар қызметінің нәтижелерін тыңдау және Қордың директорлар кеңесіне компаниялар қызметінің нәтижелері туралы есептер беру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
-[...15 lines deleted...]
-      18) жыл сайынғы негізде компаниялар қызметінің нәтижелерін тыңдау және Қордың директорлар кеңесіне компаниялар қызметінің нәтижелері туралы есептер беру;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) Қазақстан Республикасының заңнамасына сәйкес өткізілетін сатып алуға қол жеткізудің бірыңғай нүктесін қалыптастыру мақсатында сатып алу ақпараттық жүйесінің Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының ақпараттық жүйесімен интеграциясын қамтамасыз ету мәселелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z260" w:id="122"/>
-[...15 lines deleted...]
-      18-1) Қазақстан Республикасының заңнамасына сәйкес өткізілетін сатып алуға қол жеткізудің бірыңғай нүктесін қалыптастыру мақсатында сатып алу ақпараттық жүйесінің Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының ақпараттық жүйесімен интеграциясын қамтамасыз ету мәселелері;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) осы Заңда және (немесе) Қордың жарғысында Қордың басқа органдарының құзыретіне жатқызылмаған өзге де мәселелер жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
-[...15 lines deleted...]
-      19) осы Заңда және (немесе) Қордың жарғысында Қордың басқа органдарының құзыретіне жатқызылмаған өзге де мәселелер жатады.</w:t>
+    <w:bookmarkStart w:name="z257" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Қор басқармасы осы баптың 2-тармағының 3) тармақшасында көзделген, олар бойынша шешімдерді Қордың басқарма төрағасы қабылдай алатын мәселелер тізбесін, сондай-ақ осындай шешімдерді қабылдау тәртібін айқындауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z257" w:id="124"/>
-[...15 lines deleted...]
-      2-1. Қор басқармасы осы баптың 2-тармағының 3) тармақшасында көзделген, олар бойынша шешімдерді Қордың басқарма төрағасы қабылдай алатын мәселелер тізбесін, сондай-ақ осындай шешімдерді қабылдау тәртібін айқындауға құқылы.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы баптың 2-тармағының 3) және 9) тармақшаларында, 2-1-тармағында көрсетілген, Қор жалғыз акционері (қатысушысы) болып табылмайтын компаниялар қызметінің мәселелері бойынша шешімдерді компаниялар акционерлерінің (қатысушыларының) жалпы жиналыстарында Қордың уәкілетті өкілдерінің кейіннен дауыс беруі үшін акционер (қатысушы) ретінде Қордың ұстанымын айқындау мақсатында Қордың басқармасы немесе басқарма төрағасы қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
-[...15 lines deleted...]
-      3. Осы баптың 2-тармағының 3) және 9) тармақшаларында, 2-1-тармағында көрсетілген, Қор жалғыз акционері (қатысушысы) болып табылмайтын компаниялар қызметінің мәселелері бойынша шешімдерді компаниялар акционерлерінің (қатысушыларының) жалпы жиналыстарында Қордың уәкілетті өкілдерінің кейіннен дауыс беруі үшін акционер (қатысушы) ретінде Қордың ұстанымын айқындау мақсатында Қордың басқармасы немесе басқарма төрағасы қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Акционерлік қоғамдар туралы" Қазақстан Республикасының Заңында көзделген мәселелермен қатар Қор басқармасы төрағасының құзыретіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
-[...15 lines deleted...]
-      4. "Акционерлік қоғамдар туралы" Қазақстан Республикасының Заңында көзделген мәселелермен қатар Қор басқармасы төрағасының құзыретіне:</w:t>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) компанияларда және дауыс беретін акцияларының (қатысу үлестерінің) елу және одан көп пайызын тікелей немесе жанама түрде компаниялар иеленетін өзге де заңды тұлғаларда тексерулер (ревизиялар) тағайындау туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
-[...15 lines deleted...]
-      1) компанияларда және дауыс беретін акцияларының (қатысу үлестерінің) елу және одан көп пайызын тікелей немесе жанама түрде компаниялар иеленетін өзге де заңды тұлғаларда тексерулер (ревизиялар) тағайындау туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) барлық дауыс беретін акциялары (қатысу үлестері) Қорға тиесілі компанияларға олардың қызметі мәселелері бойынша орындауы үшін тікелей (жедел) тапсырмалар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
-[...15 lines deleted...]
-      2) барлық дауыс беретін акциялары (қатысу үлестері) Қорға тиесілі компанияларға олардың қызметі мәселелері бойынша орындауы үшін тікелей (жедел) тапсырмалар беру;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өздеріне қатысты Қор жалғыз акционер немесе барлық дауыс беретін акцияларын иеленетін тұлға, жалғыз қатысушы не заңды тұлғаның мүлкіне құқығы бар жалғыз тұлға болып табылатын заңды тұлғалардың атқарушы органдарының басшыларын тәртіптік жауаптылыққа тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
-[...15 lines deleted...]
-      3) өздеріне қатысты Қор жалғыз акционер немесе барлық дауыс беретін акцияларын иеленетін тұлға, жалғыз қатысушы не заңды тұлғаның мүлкіне құқығы бар жалғыз тұлға болып табылатын заңды тұлғалардың атқарушы органдарының басшыларын тәртіптік жауаптылыққа тарту;</w:t>
+    <w:bookmarkStart w:name="z279" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) Қордың интернет-ресурсында орналастырылатын Қор қызметінің нәтижелері туралы жыл сайынғы жария есепті дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z279" w:id="130"/>
-[...15 lines deleted...]
-      3-1) Қордың интернет-ресурсында орналастырылатын Қор қызметінің нәтижелері туралы жыл сайынғы жария есепті дайындау;</w:t>
+    <w:bookmarkStart w:name="z280" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) Қор қызметінің мәселелері бойынша бизнес-қоғамдастықпен және шетелдік инвесторлармен тұрақты негізде кездесулер өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z280" w:id="131"/>
-[...15 lines deleted...]
-      3-2) Қор қызметінің мәселелері бойынша бизнес-қоғамдастықпен және шетелдік инвесторлармен тұрақты негізде кездесулер өткізу;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Заңға және (немесе) Қордың жарғысына сәйкес өзге де мәселелер бойынша шешімдер қабылдау жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      4) осы Заңға және (немесе) Қордың жарғысына сәйкес өзге де мәселелер бойынша шешімдер қабылдау жатады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Үкіметінің шешімі негізінде компаниялардың акцияларын (қатысу үлестерін) Қор сенімгерлік басқаруға берген жағдайда осы баптың 2-тармағының 4) және 5) тармақшаларында және 4-тармағында көзделген өкілеттіктерді Қор (оның органдары мен лауазымды адамдары) және сенімгерлік басқарушы іске асырмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бап. Қордың ішкі аудит қызметі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қордың ішкі аудит қызметін Қордың қаржы-шаруашылық қызметін бақылауды, ішкі бақылау саласында, тәуекелдерді басқару жүйесін, корпоративтік басқару саласындағы құжаттардың орындалуын бағалауды және Қор қызметін жетілдіру мақсатында консультация жасауды жүзеге асыру үшін Қордың директорлар кеңесі құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қордың ішкі аудит қызметі Қордың директорлар кеңесіне тікелей бағынады және оның алдында өз жұмысы туралы есеп береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-1-бап. Қордың Қоғамдық кеңесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық қоғамның мүдделерін білдіру және шешімдерді талқылау мен қабылдау кезінде жұртшылықтың пікірін ескеру, Қор мен Қордың тобына кіретін ұлттық компаниялар қызметінің есептілігін және ашықтығын арттыру мақсатында Қор консультативтік-кеңесші орган – Қордың Қоғамдық кеңесін құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамдық бақылау "Қоғамдық бақылау туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Заң 11-1-баппен толықтырылды – ҚР 03.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 02.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-2-баппен толықтыру көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. ҚОР ТОБЫНДАҒЫ БАСҚАРУ ЕРЕКШЕЛІКТЕРІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бап. Қазақстан Республикасының Үкіметі мен Қордың өзара іс-қимылы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Үкіметі мен Қордың өзара іс-қимылы осы Заңға, Қазақстан Республикасының өзге де заңнамасына және Қазақстан Республикасының Үкіметі мен Қордың арасындағы өзара іс-қимыл туралы келісімге сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Үкіметі мен Қордың арасындағы өзара іс-қимыл туралы келісім:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Үкіметі мен Қордың өзара іс-қимылының негізгі қағидаттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Үкіметі мен Қордың арасындағы өзара іс-қимыл мәселелерін, оның ішінде Қазақстан Республикасы Үкіметінің Қорға оның қызметі мәселелері бойынша қоятын талаптарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z150" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы Үкіметінің құрылымына кіретін мемлекеттік органдар мен Қордың арасындағы өзара іс-қимыл мәселелерін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының Үкіметі Қор акцияларының меншік иесі ретінде Қорды оның органдарының тиімді басқаруы үшін жағдайларды қамтамасыз ету арқылы Қордың Қазақстан Республикасының ұлттық әл-ауқатын арттыру жөніндегі мақсаттарға қол жеткізуіне ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының Үкіметі атқарушы билік органдары жүйесін басқаратын алқалы орган ретінде, заңдарда және Қазақстан Республикасы Президентінің актілерінде көзделген жағдайларды қоспағанда, Қордың жедел (ағымдағы) қызметіне араласпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының Үкіметі жалғыз акционердің осы Заңда және (немесе) Қордың жарғысында көзделген өкілеттіктерін іске асыру, сондай-ақ Қазақстан Республикасы Үкіметі мүшелерінің Қордың директорлар кеңесіндегі өкілдігі арқылы ғана Қорды басқаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорға жалпы басшылық жасауды және оның ағымдағы қызметіне басшылық жасауды өз құзыретіне жататын мәселелер бойынша шешімдер қабылдайтын директорлар кеңесі және басқарма тиісінше жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгеріс енгізілді - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бап. Мемлекеттік органдардың Қормен және Қордың тобына кіретін ұйымдармен өзара іс-қимылы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік органдар мен Қордың, Қордың тобына кіретін ұйымдардың арасындағы Қордың жалғыз акционері қызметінің, мемлекеттік органдар басшыларының Қордың директорлар кеңесіндегі мүшелігінің шеңберіндегі өзара іс-қимылға жатпайтын өзара іс-қимылы Қазақстан Республикасының заңдарымен, Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің актілерімен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z281" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Қазақстан Республикасы Құрылтайының депутаттарына Қазақстан Республикасының заңдарына сәйкес Қордың қызметі туралы сұратылатын кез келген ақпарат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, Қордың, Қордың тобына кіретін ұйымдардың жедел (ағымдағы) қызметіне мемлекеттік органдар тарапынан араласуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұсынылуы Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің актілерінде тікелей көзделген есептілікті қоспағанда, Қордың және Қор тобына кіретін ұйымдардың мемлекеттік органдарға есептілік ұсынуы Қордың интернет-ресурсына тиісті ақпаратты орналастыру арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдарға қажетті есептілікті Қордың интернет-ресурсына орналастыру қағидаларын, сондай-ақ есептіліктің тізбесін, нысанын және орналастыру кезеңділігін мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгеріс енгізілді – ҚР 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Алып тасталды - ҚР 24.05.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-бап жаңа редакцияда көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бап. Қордың тобына кіретін ұйымдар қызметінің экономиканы немесе экономиканың жеке алғанда бір саласын дамытуға әсерін талдау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қордың тобына кіретін ұйымдар қызметінің экономиканы немесе экономиканың жеке алғанда бір саласын дамытуға әсерін кешенді және объективті талдау (бұдан әрі – талдау), олардың Қазақстан Республикасы Ұлттық қорының, республикалық бюджеттің қаражатын, сондай-ақ мемлекеттің кепілгерліктері мен активтерін пайдалануға байланысты мәселелерді қоспағанда, Қордың директорлар кеңесінің жанындағы мамандандырылған комитеттің қызметі шеңберінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.  Қазақстан Республикасы Жоғары аудиторлық палатасының өкілі Қордың директорлар кеңесінің жанындағы мамандандырылған комитеттің тұрақты мүшесі – дауыс беру құқығы бар сарапшы болып табылады, ол Қордың бюджетіне салынған қаражат шегінде Қордың тобына кіретін ұйымдардың сыртқы аудитінің, сондай-ақ Қазақстан Республикасының Жоғары аудиторлық палатасы белгілеген мәселелер қойылатын талдаудың міндетті түрде жүргізілуіне бастамашылық жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z164" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қордың тобына кіретін ұйымдарға жүргізілген сыртқы аудиттің нәтижелері Қазақстан Республикасының Жоғары аудиторлық палатасына ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z165" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Директорлар кеңесі басқарма төрағасына құрамына Қазақстан Республикасы Жоғары аудиторлық палатасының өкілі кіретін талдау жүргізу жөніндегі тексеру тобын құруға не Қордың тобына кіретін ұйымдардың сыртқы аудитін жүргізу туралы тапсырма беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z166" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қордың тобына кіретін ұйымды талдаудың нәтижелері Қордың директорлар кеңесіне және Қазақстан Республикасының Жоғары аудиторлық палатасына ұсынылатын актімен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z167" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қордың тобына кіретін ұйымның тиімсіз қызмет жасау жағдайлары анықталған кезде, Қордың органдары осындай ұйым қызметінің тиімділігін арттыру үшін қажетті шаралар қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z168" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасының Жоғары аудиторлық палатасы құпиялылық режимінің, қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияның сақталуын ескере отырып, Қордың директорлар кеңесінің жанындағы мамандандырылған комитеттің жұмысы барысында алынған ақпаратты өз қызметінде пайдалануға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 24.05.2018 </w:t>
-[...119 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді - ҚР 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-бап. Қордың ішкі аудит қызметі</w:t>
-[...866 lines deleted...]
-      6. Қазақстан Республикасының Жоғары аудиторлық палатасы құпиялылық режимінің, қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияның сақталуын ескере отырып, Қордың директорлар кеңесінің жанындағы мамандандырылған комитеттің жұмысы барысында алынған ақпаратты өз қызметінде пайдалануға құқылы.</w:t>
+        <w:t>15-бап. Қордың әлеуметтік маңызы бар және өнеркәсіптік-инновациялық жобаларды іске асыруының ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қор және Қордың тобына кіретін ұйымдар Қор қызметінің бағыттары бойынша өнеркәсіптік-инновациялық, әлеуметтік-экономикалық және өзге де салалардағы мемлекеттік саясаттың негізгі бағыттарын ескере отырып, әлеуметтік маңызы бар және өнеркәсіптік-инновациялық жобаларды іске асыруға қатыса алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:p>
-[...94 lines deleted...]
-      1. Қор және Қордың тобына кіретін ұйымдар Қор қызметінің бағыттары бойынша өнеркәсіптік-инновациялық, әлеуметтік-экономикалық және өзге де салалардағы мемлекеттік саясаттың негізгі бағыттарын ескере отырып, әлеуметтік маңызы бар және өнеркәсіптік-инновациялық жобаларды іске асыруға қатыса алады.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қордың немесе Қордың тобына кіретін ұйымдардың Қазақстан Республикасының Үкіметі бастамашылық жасайтын рентабельділігі төмен болып табылатын әлеуметтік маңызы бар және (немесе) өнеркәсіптік-инновациялық жобаларды іске асыруы Қазақстан Республикасының бюджет заңнамасында көзделген тәртіппен және шарттарда толық немесе ішінара бюджеттік қаржыландыру және (немесе) мемлекеттік емес қарыздар бойынша мемлекеттік кепілдіктер беру арқылы жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z171" w:id="159"/>
-[...15 lines deleted...]
-      2. Қордың немесе Қордың тобына кіретін ұйымдардың Қазақстан Республикасының Үкіметі бастамашылық жасайтын рентабельділігі төмен болып табылатын әлеуметтік маңызы бар және (немесе) өнеркәсіптік-инновациялық жобаларды іске асыруы Қазақстан Республикасының бюджет заңнамасында көзделген тәртіппен және шарттарда толық немесе ішінара бюджеттік қаржыландыру және (немесе) мемлекеттік емес қарыздар бойынша мемлекеттік кепілдіктер беру арқылы жүзеге асырылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор немесе Қордың тобына кіретін ұйымдар іске асыратын әлеуметтік маңызы бар және (немесе) өнеркәсіптік-инновациялық жобаларды рентабельділігі төмен жобаларға жатқызу қағидаларын Қазақстан Республикасының Үкіметі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z172" w:id="160"/>
-[...15 lines deleted...]
-      Қор немесе Қордың тобына кіретін ұйымдар іске асыратын әлеуметтік маңызы бар және (немесе) өнеркәсіптік-инновациялық жобаларды рентабельділігі төмен жобаларға жатқызу қағидаларын Қазақстан Республикасының Үкіметі бекітеді.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қор немесе Қордың тобына кіретін ұйым өнеркәсіптік-инновациялық қызметті жүзеге асырған кезде оларға Қазақстан Республикасының өнеркәсіптік саясат туралы заңнамасына және Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес өнеркәсіпті мемлекеттік ынталандыру және инновациялық қызметті мемлекеттік қолдау шаралары ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z173" w:id="161"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5908,2699 +6324,2919 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 16-баптың тақырыбына өзгеріс енгізілді – ҚР 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="162"/>
+    <w:bookmarkStart w:name="z175" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қордың даму жоспары Қор қызметінің бағыттары бойынша өнеркәсіптік-инновациялық, әлеуметтік-экономикалық және өзге де салалардағы мемлекеттік саясаттың негізгі бағыттары ескеріле отырып, он жылға әзірленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z176" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Даму жоспарын іске асыру мақсатында Қордың бес жылға арналған іс-шаралар жоспары әзірленеді. Қордың іс-шаралар жоспарының мазмұнына қойылатын талаптарды мемлекеттік жоспарлау жөніндегі уәкілетті орган бекіткен оның мазмұнына қойылатын ең төменгі талаптардың негізінде Қордың директорлар кеңесі айқындайды. Компаниялар өз қызметінің саласы шегінде Қордың даму жоспарын әзірлеуге тартылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z176" w:id="163"/>
-[...15 lines deleted...]
-      2. Даму жоспарын іске асыру мақсатында Қордың бес жылға арналған іс-шаралар жоспары әзірленеді. Қордың іс-шаралар жоспарының мазмұнына қойылатын талаптарды мемлекеттік жоспарлау жөніндегі уәкілетті орган бекіткен оның мазмұнына қойылатын ең төменгі талаптардың негізінде Қордың директорлар кеңесі айқындайды. Компаниялар өз қызметінің саласы шегінде Қордың даму жоспарын әзірлеуге тартылады.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Компанияларда Қордың даму жоспары негізінде компаниялардың он жыл мерзімге арналған даму жоспарлары әзірленеді. Компанияның даму жоспарын оның директорлар кеңесі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z177" w:id="164"/>
-[...15 lines deleted...]
-      3. Компанияларда Қордың даму жоспары негізінде компаниялардың он жыл мерзімге арналған даму жоспарлары әзірленеді. Компанияның даму жоспарын оның директорлар кеңесі бекітеді.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Компаниялардың директорлар кеңестері өздерінің даму жоспарларын іске асыру мақсатында бес жыл мерзімге әзірленетін іс-шаралар жоспарларын бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z178" w:id="165"/>
-[...15 lines deleted...]
-      Компаниялардың директорлар кеңестері өздерінің даму жоспарларын іске асыру мақсатында бес жыл мерзімге әзірленетін іс-шаралар жоспарларын бекітеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгеріс енгізілді – ҚР 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бап. Қордың тобындағы басқару қағидаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қордың тобындағы басқару корпоративтік басқарудың ең озық тәжірибесіне сәйкес және мынадай қағидаттардың негізінде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z181" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) компаниялар активтерінің нарықтық құнын ұлғайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z182" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) корпоративтік басқару жүйесінің тиімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z183" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дивидендтік саясаттың тиімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z184" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпаратты ашу және ашықтық.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z185" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. ҚОР ТОБЫНЫҢ ҚЫЗМЕТІН ҚҰҚЫҚТЫҚ РЕТТЕУДІҢ ЕРЕКШЕЛІКТЕРІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бап. Қордың ұлттық әл-ауқатты қамтамасыз етуге арналған ерекше өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұлттық экономиканың бәсекеге қабілеттілігі мен орнықтылығын арттыру, ұлттық әл-ауқатты қамтамасыз ету мақсатында Қордың мынадай ерекше өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z188" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлға немесе мемлекеттiк емес заңды тұлға стратегиялық объектiнi иелiктен шығару бойынша мәміле жасасуға ниет бiлдiрген, сондай-ақ стратегиялық объектiге өндiрiп алу қолданылған немесе оңалтуды немесе банкроттықты басқарушы стратегиялық объектiнi иелiктен шығарған не кепiл ұстаушы кепiлге қойылған мүлiктi (стратегиялық объектiнi) соттан тыс тәртiппен өткізген, не стратегиялық объектiге сот актiсiнің негiзiнде өндiрiп алу қолданылған жағдайларда Қазақстан Республикасы Үкiметiнiң шешiмi бойынша стратегиялық объектiлерге ие болуға басым құқығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z189" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акцияларының пакеттерi (жарғылық капиталда қатысу үлестері, пайлары) Қазақстан Республикасының заңнамасына сәйкес стратегиялық объектiлерге жатқызылған ұйымдар немесе республика экономикасы үшiн маңызды стратегиялық мәні бар ұйымдар банкрот болған кезде Қазақстан Республикасы Үкiметiнiң шешiмi бойынша мүліктік массаны сатып алуға басым құқығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z190" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында көзделген тәртіппен банктердің акцияларын иемденуге құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z191" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексінде көзделген тәртіппен және шарттарда жер қойнауын пайдалану құқығына және (немесе) жер қойнауын пайдалану құқығымен байланысты объектіге ие тұлғаның жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесін) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектіні иеліктен шығару ниеті болған жағдайда мемлекет Қор, ұлттық компания немесе уәкілетті мемлекеттік орган арқылы иеліктен шығарылатын жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесін) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектіні иеленудің басым құқығына ие болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгеріс енгізілді – ҚР 30.12.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгерістер енгізілді - ҚР 07.03.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 177-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-бап. Қордың тобындағы басқару қағидаттары</w:t>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="171"/>
+        <w:t>19-бап. Тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қордың және дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызын Қор тікелей немесе жанама түрде иеленетін ұйымдардың тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуы Қазақстан Республикасының квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда – ҚР 08.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="171"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бап. Ақшаны басқару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қордың және барлық дауыс беретін акциялары (қатысу үлестері) Қорға тиесілі заңды тұлғалардың ақшасын басқару жөніндегі Қордың директорлар кеңесі бекітетін бірыңғай саясатты Қор іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z207" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қордың тобына кіретін ұйымдар өзге ұйымдарға, оның ішінде Қордың тобына кіретін ұйымдарға төлемділік, мерзімділік және қайтарымдылық шарттарымен ақшалай нысанда кредиттер (қарыздар) беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z208" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы баптың 2-тармағында көрсетілген кредиттерді (қарыздарды) беру тәртібі мен шарттары Қордың директорлар кеңесі бекітетін ішкі кредит саясатында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z209" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қор және Қордың тобына кіретін ұйымдар Қордың директорлар кеңесі бекітетін, қайырымдылық көмек көрсету мөлшерінің лимиті көзделетін қайырымдылық бағдарламасына сәйкес қайырымдылық көмек көрсете алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z282" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жалғыз акционердің шешімі бойынша және ол айқындайтын тәртіппен Қор жыл сайын "Қазақстан халқына" қоғамдық қоры түріндегі коммерциялық емес ұйымға Қордың таза кірісінің кемінде жеті пайызы мөлшерінде қаражат бөледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-бапқа өзгеріс енгізілді - ҚР 16.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18-бап. Қордың ұлттық әл-ауқатты қамтамасыз етуге арналған ерекше өкілеттіктері</w:t>
-[...203 lines deleted...]
-    </w:p>
+        <w:t>21-бап. "Акционерлік қоғамдар туралы" Қазақстан Республикасының Заңында жасалуына қатысты ерекше шарттар белгіленген мәмілелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Акционерлік қоғамдар туралы" Қазақстан Республикасының Заңында жасалуына қатысты ерекше шарттар белгіленген мәмілелер Қордың тобына кіретін ұйымдар арасында олар қолданылмай, Қордың директорлар кеңесі айқындайтын тәртіппен жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19-бап. Тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу</w:t>
-[...334 lines deleted...]
-      "Акционерлік қоғамдар туралы" Қазақстан Республикасының Заңында жасалуына қатысты ерекше шарттар белгіленген мәмілелер Қордың тобына кіретін ұйымдар арасында олар қолданылмай, Қордың директорлар кеңесі айқындайтын тәртіппен жасалады.</w:t>
+        <w:t>22-бап. Қордың тобына кіретін ұйымдардың өзге заңды тұлғалардың акцияларын (жарғылық капиталға қатысу үлестерін) иемденуі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Бағалы қағаздардың қайталама нарығында акционерлік қоғамдардың дауыс беретін акцияларының отыз және одан көп пайызын иемденудің "Акционерлік қоғамдар туралы" Қазақстан Республикасының Заңында белгіленген тәртібі Қорға немесе дауыс беретін акцияларының елу пайызынан астамын тікелей немесе жанама түрде Қор иеленетін заңды тұлғаларға қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Бағалы қағаздардың қайталама нарығында акционерлік қоғамдардың дауыс беретін акцияларының отыз және одан көп пайызын иемденудің "Акционерлік қоғамдар туралы" Қазақстан Республикасының Заңында белгіленген тәртібі Қорға немесе дауыс беретін акцияларының елу пайызынан астамын тікелей немесе жанама түрде Қор иеленетін заңды тұлғаларға қатысты қолданылмайды.</w:t>
+    <w:bookmarkStart w:name="z273" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дербес немесе өздерінің үлестес тұлғаларымен жиынтықта қоғамның дауыс беретін акцияларының тоқсан бес және одан көп пайызы тиесілі, Қордың тобына кіретін ұйым қоғамның қалған акционерлерінен өздеріне тиесілі осы қоғамның дауыс беретін акцияларын өзіне сатуды талап етуге құқылы. Басқа акционерлерге тиесілі дауыс беретін акцияларды сату туралы мұндай талап қоғамның дауыс беретін акцияларының барлық түріне қатысты мәлімделуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z273" w:id="184"/>
-[...15 lines deleted...]
-      2. Дербес немесе өздерінің үлестес тұлғаларымен жиынтықта қоғамның дауыс беретін акцияларының тоқсан бес және одан көп пайызы тиесілі, Қордың тобына кіретін ұйым қоғамның қалған акционерлерінен өздеріне тиесілі осы қоғамның дауыс беретін акцияларын өзіне сатуды талап етуге құқылы. Басқа акционерлерге тиесілі дауыс беретін акцияларды сату туралы мұндай талап қоғамның дауыс беретін акцияларының барлық түріне қатысты мәлімделуі мүмкін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерлерге тиесілі қоғамның дауыс беретін акцияларын сату туралы оларға қойылатын талапта аттарын (атауларын), тұрғылықты жерін (тұрған жерін), оған (оларға) тиесілі қоғамның дауыс беретін акцияларының санын қоса алғанда, осы талапты мәлімдеген тұлға (тұлғалар) туралы және қоғамның дауыс беретін акцияларын иемденудің осы баптың 4-тармағына сәйкес айқындалатын, ұсынылып отырған бағасы туралы деректер қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z274" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Акционерлік қоғам осы баптың 2-тармағында көрсетілген талапты алған күннен кейін үш жұмыс күні ішінде оны қаржылық есептілік депозитарийінің интернет-ресурсында орналастыруды қамтамасыз етеді. Қалған акционерлер өздеріне тиесілі қоғам акцияларын қаржылық есептілік депозитарийінің интернет-ресурсында талап орналастырылған күннен кейін күнтізбелік алпыс күннен аспайтын мерзімде сатуға міндетті. Акционерлердің осы тармақта көрсетілген мерзім ішінде қоғам акцияларымен өзге де азаматтық-құқықтық мәмілелер жасасуына тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:p>
-[...33 lines deleted...]
-      3. Акционерлік қоғам осы баптың 2-тармағында көрсетілген талапты алған күннен кейін үш жұмыс күні ішінде оны қаржылық есептілік депозитарийінің интернет-ресурсында орналастыруды қамтамасыз етеді. Қалған акционерлер өздеріне тиесілі қоғам акцияларын қаржылық есептілік депозитарийінің интернет-ресурсында талап орналастырылған күннен кейін күнтізбелік алпыс күннен аспайтын мерзімде сатуға міндетті. Акционерлердің осы тармақта көрсетілген мерзім ішінде қоғам акцияларымен өзге де азаматтық-құқықтық мәмілелер жасасуына тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z275" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы баптың 2-тармағында көрсетілген тұлғалардың талап етуі бойынша акционерлердің өздеріне тиесілі дауыс беретін акцияларды сату бағасы талап қойылған күнге төменде келтірілгендерден ең жоғары баға ретінде айқындалады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z275" w:id="186"/>
-[...15 lines deleted...]
-      4. Осы баптың 2-тармағында көрсетілген тұлғалардың талап етуі бойынша акционерлердің өздеріне тиесілі дауыс беретін акцияларды сату бағасы талап қойылған күнге төменде келтірілгендерден ең жоғары баға ретінде айқындалады:</w:t>
+    <w:bookmarkStart w:name="z276" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының аумағында жұмыс істейтін қор биржасының өкілдік тізіміне енгізілген акцияларға қатысты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z276" w:id="187"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нәтижесінде осы баптың 2-тармағының бірінші бөлігінде аталған тұлғаларға қоғамның дауыс беретін акцияларының тоқсан бес немесе одан көп пайызы тиесілі болатын мәміле күнінің алдындағы соңғы алты айда ұйымдастырылған бағалы қағаздар нарығында қалыптасқан акциялардың орташа өлшемді бағасы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не нәтижесінде осы баптың 2-тармағының бірінші бөлігінде аталған тұлғаларға қоғамның дауыс беретін акцияларының тоқсан бес немесе одан көп пайызы тиесілі болатын мәміле бойынша акциялардың бағасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="188"/>
+    <w:bookmarkStart w:name="z277" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы тармақтың 1) тармақшасында көрсетілмеген акцияларға қатысты:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бағалау қызметі туралы заңнамасына сәйкес бағалаушы айқындаған акциялардың нарықтық бағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не нәтижесінде осы баптың 2-тармағының бірінші бөлігінде аталған тұлғаларға қоғамның дауыс беретін акцияларының тоқсан бес немесе одан көп пайызы тиесілі болатын мәміле бойынша акциялардың бағасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z278" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы баптың 2-тармағының бірінші бөлігінде көрсетілген ұйым қалған акционерлерден сатып алынатын қоғамның дауыс беретін акцияларын осы баптың 4-тармағына сәйкес айқындалатын, иемденудің ұсынылған бағасы бойынша төлеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының бағалау қызметі туралы заңнамасына сәйкес бағалаушы айқындаған акциялардың нарықтық бағасы;</w:t>
-[...36 lines deleted...]
-      5. Осы баптың 2-тармағының бірінші бөлігінде көрсетілген ұйым қалған акционерлерден сатып алынатын қоғамның дауыс беретін акцияларын осы баптың 4-тармағына сәйкес айқындалатын, иемденудің ұсынылған бағасы бойынша төлеуге міндетті.</w:t>
+      Осы баптың 2-тармағының бірінші бөлігінде көрсетілген ұйым қалған акционерлерден сатып алатын қоғамның дауыс беретін акцияларына ақы төлеуге арналған ақша бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде өзекті деректемелері бар осы акционерлердің банктік шоттарына аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде акционердің өзекті деректемелері туралы мәліметтер болмаған жағдайда, иемденген қоғам акцияларына ақы төлеуге арналған ақша қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актісінде айқындалған тәртіппен, талап етілмеген ақшаны есепке алу үшін орталық депозитарийде ашылған шотқа аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда – ҚР 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-бап. Қордың орналастырылатын акцияларын төлеуге мүлікті енгізу арқылы оған мемлекеттік меншікті тоқтату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік меншіктегі мүлік Қазақстан Республикасы Үкіметінің шешімі бойынша Қордың орналастырылатын акцияларын төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік меншіктегі мүлік Қазақстан Республикасының  азаматтық заңнамасына сәйкес Қор меншігінде тұрған басқа мүлікке айырбастау арқылы Қазақстан Республикасы Үкіметінің шешімі бойынша Қордың меншігіне берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда – ҚР 12.07.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 138-VII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді - ҚР 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>23-бап. Қордың орналастырылатын акцияларын төлеуге мүлікті енгізу арқылы оған мемлекеттік меншікті тоқтату</w:t>
-[...38 lines deleted...]
-      2. Мемлекеттік меншіктегі мүлік Қазақстан Республикасының  азаматтық заңнамасына сәйкес Қор меншігінде тұрған басқа мүлікке айырбастау арқылы Қазақстан Республикасы Үкіметінің шешімі бойынша Қордың меншігіне берілуі мүмкін.</w:t>
+        <w:t>24-бап. Қордың тобына кіретін ұйымдарды басқару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қордың тобында ішкі аудиттің бірыңғай орталықтандырылған қызметтері, сондай-ақ Қорға және акцияларының (қатысу үлестерінің) елу және одан да көп пайызын тікелей немесе жанама түрде Қор иеленетін заңды тұлғаларға қатысты қызметті жүзеге асыратын Қордың орталықтандырылған қауіпсіздік қызметі құрылуы мүмкін. Ішкі аудиттің орталықтандырылған қызметін, орталықтандырылған қауіпсіздік қызметін құру туралы шешімді Қор басқармасы қабылдауы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z219" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Барлық дауыс беретін акциялары Қорға меншік және (немесе) сенімгерлік басқару құқығымен тиесілі компанияның жарғысында "Акционерлік қоғамдар туралы" Қазақстан Республикасының Заңына сәйкес акционерлердің жалпы жиналысының айрықша құзыретіне кіретін мәселелер осындай компанияның директорлар кеңесінің құзыретіне жатқызылуы мүмкін, оған мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z220" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жарғыға өзгерістер мен толықтырулар енгізу немесе жарғыны жаңа редакцияда бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z221" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ерікті түрде қайта ұйымдастыру немесе тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z222" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) директорлар кеңесінің сандық құрамын, өкілеттік мерзімін айқындау, оның мүшелерін сайлау және олардың өкілеттіктерін мерзімінен бұрын тоқтату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z223" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) директорлар кеңесінің мүшелеріне сыйақылар мөлшерін және оларды төлеу шарттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z224" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "алтын акцияны" енгізу және оның күшін жою мәселелері қосылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z225" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Барлық дауыс беретін акциялары Қорға меншік және (немесе) сенімгерлік басқару құқығымен тиесілі компанияның жарғысында "Акционерлік қоғамдар туралы" Қазақстан Республикасының Заңына сәйкес директорлар кеңесінің айрықша құзыретіне кіретін мәселелер көрсетілген компанияның атқарушы органының құзыретіне жатқызылуы мүмкін, оған мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z226" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызметтің басым бағыттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z227" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акцияларды орналастыру (сату) туралы, оның ішінде жарияланған акциялар шегінде орналастырылатын (сатылатын) акциялардың саны, оларды орналастыру (сату) тәсілі мен бағасы туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z228" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қоғамның орналастырылған акциялардың немесе басқа да бағалы қағаздардың құнын төлеуі және олардың құнын төлеу бағасы туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z229" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) атқарушы органның сандық құрамын, өкілеттік мерзімін айқындау, оның басшысы мен мүшелерін (атқарушы органның функциясын жеке-дара жүзеге асыратын адамды) сайлау, сондай-ақ олардың өкілеттіктерін мерзімінен бұрын тоқтату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z230" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) атқарушы органның басшысы мен мүшелерінің (атқарушы органның функциясын жеке-дара жүзеге асыратын адамның) лауазымдық жалақыларының мөлшерін және оларға еңбекақы мен сыйлықақы төлеудің шарттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z231" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ішкі аудит қызметінің сандық құрамын, өкілеттік мерзімін айқындау, оның басшысын тағайындау, сондай-ақ оның өкілеттіктерін мерзімінен бұрын тоқтату, ішкі аудит қызметінің жұмыс тәртібін, ішкі аудит қызметінің қызметкерлеріне еңбекақы және сыйлықақы төлеудің мөлшері мен шарттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді - ҚР 24.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 196-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақшаға өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) корпоративтік хатшыны тағайындау, оның өкілеттік мерзімін айқындау, оның өкілеттіктерін мерзімінен бұрын тоқтату, сондай-ақ корпоративтік хатшының лауазымдық жалақысының мөлшерін және оған сыйақы беру шарттарын айқындау мәселелері қосылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақшамен толықтыру көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z258" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нәтижесінде құны ұлттық компания активтері құнының жалпы мөлшерінің он пайызынан аз болатын мүлікті ұлттық компания сатып алатын немесе иеліктен шығаратын (сатып алуы немесе иеліктен шығаруы мүмкін) мәмілені немесе өзара байланысты мәмілелер жиынтығын дауыс беретін акцияларының елу пайыздан астамы меншік құқығымен Қорға тиесілі ұлттық компанияның жасасуы туралы шешімді ұлттық компания басқармасы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нәтижесінде құны ұлттық компания активтері құнының жалпы мөлшерінің бір және одан аз пайызы болатын мүлікті ұлттық компания сатып алатын немесе иеліктен шығаратын (сатып алуы немесе иеліктен шығаруы мүмкін) мәмілені немесе өзара байланысты мәмілелер жиынтығын жасасуы туралы мәселе дауыс беретін акцияларының елу пайыздан астамы меншік құқығымен Қорға тиесілі ұлттық компанияның жарғысымен ұлттық компанияның атқарушы органы басшысының құзыретіне жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Заңның 8-бабының 1-тармағында көзделген жағдайды қоспағанда, Қазақстан Республикасы Үкіметі мүшелерінің және өзге де мемлекеттік қызметшілердің Қор тобына кіретін ұйымдардың директорлар кеңестерінің немесе байқау кеңестерінің құрамдарына кіруіне тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгерістер енгізілді - ҚР 04.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 435-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2024 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24-бап. Қордың тобына кіретін ұйымдарды басқару</w:t>
-[...318 lines deleted...]
-      4. Нәтижесінде құны ұлттық компания активтері құнының жалпы мөлшерінің он пайызынан аз болатын мүлікті ұлттық компания сатып алатын немесе иеліктен шығаратын (сатып алуы немесе иеліктен шығаруы мүмкін) мәмілені немесе өзара байланысты мәмілелер жиынтығын дауыс беретін акцияларының елу пайыздан астамы меншік құқығымен Қорға тиесілі ұлттық компанияның жасасуы туралы шешімді ұлттық компания басқармасы қабылдайды.</w:t>
+        <w:t>24-1-бап. Қордың және дауыс беретін акцияларының (қатысу үлестерінің) елу пайыздан астамы тікелей немесе жанама түрде Қорға меншік құқығымен тиесілі ұйымдардың активтерін бәсекелес ортаға беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қордың және дауыс беретін акцияларының (қатысу үлестерінің) елу пайыздан астамы тікелей немесе жанама түрде Қорға меншік құқығымен тиесілі ұйымдардың активтерін бәсекелес ортаға беру тәртібін Қордың директорлар кеңесі айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:p>
-[...33 lines deleted...]
-      5. Осы Заңның 8-бабының 1-тармағында көзделген жағдайды қоспағанда, Қазақстан Республикасы Үкіметі мүшелерінің және өзге де мемлекеттік қызметшілердің Қор тобына кіретін ұйымдардың директорлар кеңестерінің немесе байқау кеңестерінің құрамдарына кіруіне тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бәсекелес ортаға беру ұсынылатын, осы баптың 1-тармағында көрсетілген заңды тұлғалар активтерінің тізбесін Қазақстан Республикасының Үкіметі айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:p>
-[...194 lines deleted...]
-      1. Қордың және дауыс беретін акцияларының (қатысу үлестерінің) елу пайыздан астамы тікелей немесе жанама түрде Қорға меншік құқығымен тиесілі ұйымдардың активтерін бәсекелес ортаға беру тәртібін Қордың директорлар кеңесі айқындайды.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Активтерді бәсекелес ортаға беру екі кезеңдік ашық конкурс, тікелей атаулы сату, электрондық конкурс, аукцион тәсілдерімен, қор биржасында, Қазақстан Республикасының заңдарында тыйым салынбаған өзге де тәсілдермен жүзеге асырылады және:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z200" w:id="210"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік-экономикалық маңызы бар, оларды иелену және (немесе) пайдалану және (немесе) оларға билік ету Қазақстан Республикасының ұлттық қауіпсіздігінің жай-күйіне әсер ететін активтер бойынша тәуелсіз консультанттарды тарта отырып жүргізіледі. Мұндай активтерді өткізу тәсілін Қордың директорлар кеңесі Қазақстан Республикасы заңнамасының талаптарын сақтай отырып, тәуелсіз консультанттардың ұсыныстары негізінде айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өзге де активтер бойынша – осы баптың 1-тармағында көзделген, Қордың директорлар кеңесі айқындайтын тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="212"/>
+    <w:bookmarkStart w:name="z239" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Аукцион қандай құнның ең жоғары болатынына байланысты баланстық не бағалау құны мөлшерінде сатушы айқындайтын бастапқы баға мөлшерінде бастапқы бағаны белгілей отырып, бағаны көтеру әдісімен өткізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаны төмендетуге арналған әдіс қолданылатын аукционда сатуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір ғана қатысушы қатысқан аукциондар, егер қатысушы осы тармақтың бірінші бөлігіне сәйкес айқындалған алғашқы бағадан кем емес құнды ұсынса, өткізілді деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір кейінгі сауда-саттық жиырма жұмыс күні мерзімінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды – ҚР 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды – ҚР 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы баптың 1-тармағында көзделген заңды тұлғалардың аукцион тәсілімен активтерді өткізуі мемлекеттік мүлік тізілімінің веб-порталында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды – ҚР 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Үш сауда-саттықтың нәтижелері бойынша өткізілмеген активтер Қазақстан Республикасының заңнамасында белгіленген тәртіппен таратылуға немесе қайта ұйымдастырылуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы баптың 1-тармағында көзделген заңды тұлғалардың активтерін тікелей атаулы сату тәртібін Қордың директорлар кеңесі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">5. Алып тасталды – ҚР 24.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 24-1-баппен толықтырылды - ҚР 04.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 435-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...93 lines deleted...]
-    <w:bookmarkEnd w:id="213"/>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...98 lines deleted...]
-      9. Үш сауда-саттықтың нәтижелері бойынша өткізілмеген активтер Қазақстан Республикасының заңнамасында белгіленген тәртіппен таратылуға немесе қайта ұйымдастырылуға жатады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z245" w:id="215"/>
-[...15 lines deleted...]
-      10. Осы баптың 1-тармағында көзделген заңды тұлғалардың активтерін тікелей атаулы сату тәртібін Қордың директорлар кеңесі айқындайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бап. Қордың және оның лауазымды адамдарының жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор, Қордың тобына кіретін өзге де ұйымдар және олардың лауазымды адамдары Қазақстан Республикасының заңдарында көзделген тәртіппен және негіздерде жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...122 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve">  5-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Заң алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:p>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="219"/>
+    <w:bookmarkStart w:name="z238" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ұлттық әл-ауқат қоры туралы" 2009 жылғы 13 ақпандағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 2009 ж., № 2-3, 17-құжат; № 24, 133-құжат; 2011 ж., № 5, 43-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -8758,55 +9394,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9132,31 +9768,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>