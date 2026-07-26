--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aad5ede" w14:textId="aad5ede">
+    <w:p w14:paraId="c6c495e" w14:textId="c6c495e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -339,50 +339,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бүкіл мәтін бойынша "ақпараттық жүйе", "ақпараттық жүйесi", "ақпараттық жүйені", "ақпараттық жүйелермен", "ақпараттық жүйелер" деген сөздер тиісінше "цифрлық жүйе", "цифрлық жүйесі", "цифрлық жүйені", "цифрлық жүйелермен", "цифрлық жүйелер" деген сөздермен ауыстыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Осы Заң энергия үнемдеу және энергия тиімділігін арттыру саласындағы қоғамдық қатынастарды реттейді және жеке және заңды тұлғалар қызметінің құқықтық, экономикалық және ұйымдастырушылық негіздерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -553,51 +649,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деректерді қашықтан беретін есепке алу аспаптары – деректерді автоматты режимде беретін, энергетикалық ресурстарды және суды тұтынуды есепке алуға арналған техникалық құрылғылар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z340" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1) квазимемлекеттік сектор субъектілері – мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде мемлекет құрылтайшысы, қатысушысы немесе акционері болып табылатын Ұлттық әл-ауқат қоры, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ еншілес, тәуелді заңды тұлғалар және Қазақстан Республикасының заңнамалық актілеріне сәйкес олармен үлестес болып табылатын өзге де заңды тұлғалар, әлеуметтік медициналық сақтандыру қоры, Мемлекеттік әлеуметтік сақтандыру қоры, "Астана" халықаралық қаржы орталығы органдарының, олардың ұйымдарының және қатысушыларының қызметі үшін жағдайларды қамтамасыз ететін коммерциялық емес ұйым;</w:t>
+      2-1) квазимемлекеттік сектор субъектілері – мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде мемлекет құрылтайшысы, қатысушысы немесе акционері болып табылатын Ұлттық әл-ауқат қоры, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ еншілес, тәуелді заңды тұлғалар және Қазақстан Республикасының заңнамалық актілеріне сәйкес олармен үлестес болып табылатын өзге де заңды тұлғалар, әлеуметтік медициналық сақтандыру қоры, Мемлекеттік әлеуметтік сақтандыру қоры, "Астана" халықаралық қаржы орталығы органдарының, олардың ұйымдарының және қатысушыларының қызметі үшін жағдайларды қамтамасыз ететін коммерциялық емес ұйым, жоғары ғылыми ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1521,71 +1617,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгерістер енгізілді - ҚР 14.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 279-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 17.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 407-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
@@ -1685,50 +1781,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4664,91 +4800,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 14.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 279-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 17.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 407-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
@@ -6636,50 +6772,156 @@
         <w:t>
       Көппәтерлі тұрғын үйлердің жобаларында энергия үнемдейтін материалдарды міндетті пайдалану, жалпы үйдің жылу энергиясын және суды есепке алу аспаптарын, пәтер бойынша электр энергиясын, суық және ыстық суды, газды есепке алу аспаптарын, сондай-ақ жылыту жүйелерінде реттеуші аспаптарды, жылу тұтынуды реттеудің автоматтандырылған жүйелерін орнату көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z118" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Энергетикалық ресурстарды және су ресурстарын тұтынатын, энергетикалық ресурстарды және суды есепке алу аспаптарымен және жылу тұтынуды реттеудің автоматтандырылған жүйелерімен жарақтандырылмаған жаңа объектілерді пайдалануға қабылдауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-1-тармақпен толықтыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z119" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы баптың 1 және 2-тармақтарының жылу тұтынуды реттеудің автоматтандырылған жүйелері бөлігіндегі талаптары жылу энергиясын сағат бойынша орташа 50 кВт-дан аз тұтынатын (жылу энергиясы, жылыту, желдету, кондиционерлеу және ыстық сумен жабдықтау шығыстарын қоса алғанда) объектілерге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z120" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6728,51 +6970,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 322-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2017 бастап қолданысқа енгізіледі); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
@@ -11681,51 +11923,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-бап жаңа редакцияда - ҚР 17.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 407-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
@@ -12701,50 +12943,138 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергия үнемдеу және энергия тиімділігін арттыру саласындағы энергия аудиторының аттестаты бар энергия аудиторы энергия үнемдеу және энергия тиімділігін арттыру саласындағы ұлттық стандарттар қабылданған күннен бастап алты ай өткен соң энергия аудиторының сәйкестігін растаудан өтуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-1-бапты екінші бөлікпен толықтыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Заң 23-1-баппен толықтырылды – ҚР 30.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -13435,55 +13765,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>