--- v0 (2025-11-13)
+++ v1 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09eb1d8" w14:textId="09eb1d8">
+    <w:p w14:paraId="c56088d" w14:textId="c56088d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4323,50 +4323,156 @@
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Кәсіпқой медиаторлар тізілімі медиаторлар ұйымының интернет-ресурсында қазақ және орыс тілдерінде орналастырылуға және оған медиаторларды енгізу шамасына қарай жаңартылуға тиіс. Медиаторлар ұйымдары мерзімді баспасөз басылымдарында кәсіпқой медиаторлар тізілімін жариялауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың екінші бөлігіне өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушыны жұмыс істеп тұрған, тұтынушылық дауларды сотқа дейінгі реттеу субъектілерінің бар екендігі туралы хабардар ету мақсатында кәсіби медиаторлар ұйымы тізілімнің жаңартылуына қарай Тұтынушылардың құқықтарын қорғаудың бірыңғай ақпараттық жүйесіне медиаторлар туралы ақпарат (медиатордың тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса), медиатордың заңды мекенжайын, байланыс деректерін (пошта мекенжайы немесе электрондық пошта мекенжайы не телефон немесе телефакс нөмірі), медиатор маманданып жүрген медиация саласы туралы мәліметтер, медиатор медиацияны жүзеге асыра алатын тіл туралы мәліметтер) жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5108,1279 +5214,1393 @@
         <w:t>
       3) тараптардың медиатормен бейне-конференц-байланыс арқылы жеке-дара және (немесе) бірлескен әңгімелесулері түрінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z268" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тараптар мен медиатор арасында электрондық хабарлар алмасу арқылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z269" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ақпараттық-коммуникациялық технологиялар пайдаланыла отырып, осы Заңның талаптарына қайшы келмейтін өзге де тәсілдермен жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z270" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тараптардың келісуімен медиаторлар ұйымдары бекіткен медиацияны жүргізу тәртібі (регламенті) қолданылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z270" w:id="124"/>
-[...15 lines deleted...]
-      2. Тараптардың келісуімен медиаторлар ұйымдары бекіткен медиацияны жүргізу тәртібі (регламенті) қолданылуы мүмкін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-бап жаңа редакцияда – ҚР 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бап. Медиацияны жүргізу орны және уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тараптар өздерінің қалауы бойынша медиацияны жүргізу орны туралы уағдаласа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z98" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиатор медиацияны жүргізу күні мен уақытын тараптардың келісімімен айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z271" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Медиацияға қатысушылар медиация рәсіміне тараптардың бастамасы бойынша және келісуімен техникалық байланыс құралдарын пайдалану арқылы қатыса алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медиация тараптары дауды (жанжалды) реттеу туралы келісімді электрондық цифрлық қолтаңбамен куәландыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-бап жаңа редакцияда – ҚР 20.12.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгеріс енгізілді – ҚР 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18-бап. Медиацияны жүргізу орны және уақыты</w:t>
-[...58 lines deleted...]
-      3. Медиацияға қатысушылар медиация рәсіміне тараптардың бастамасы бойынша және келісуімен техникалық байланыс құралдарын пайдалану арқылы қатыса алады.</w:t>
+        <w:t>19-бап. Медиацияны жүргізу тілі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тараптар медиацияны жүргізу барысында пайдаланылатын тіл немесе тілдер туралы өздерінің қалауы бойынша уағдаласа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бап. Медиацияны жүргізу шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Медиацияны жүргізу тараптардың өзара келісімі бойынша және олардың арасында медиация туралы шарт жасалған кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z99" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жеке және (немесе) заңды тұлғалар қатысатын азаматтық, еңбек, отбасылық, әкімшілік құқықтық қатынастардан және өзге де қоғамдық қатынастардан туындайтын дауларды реттеу кезіндегі медиация сотқа жүгінгенге дейін де, сот талқылауы басталғаннан кейін де қолданылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z100" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судьялардың және қылмыстық қудалауды жүзеге асыратын органдар лауазымды тұлғаларының тараптарды қандай да болмасын нысанда медиацияға мәжбүрлеуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z101" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тарапқа медиацияға жүгінуге ұсынысты басқа тараптың өтініші бойынша, сот немесе қылмыстық қудалау органы жасауы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z102" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Медиацияны жүргізу медиация тараптары медиация туралы шарт жасасқан күннен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z103" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер тараптардың бірі медиацияға жүгіну туралы ұсынысты жазбаша түрде жіберсе және оны жіберген күннен бастап он күн ішінде немесе ұсыныста көрсетілген өзге де орынды мерзімде медиация рәсімін қолдануға басқа тараптың келісімін алмаса, мұндай ұсыныс қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z104" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Медиацияны жүргізу үшін тараптар өзара келісу бойынша бір немесе бірнеше медиаторды таңдайды. Егер азаматтық немесе қылмыстық сот ісін жүргізу барысында тараптар өзара келісу бойынша басқа медиаторды (медиаторларды) таңдаймын деп шешсе, олар бұл туралы сотты не қылмыстық қудалау органын хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z105" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Медиаторлар ұйымы, егер тараптар аталған ұйымға тиісті өтініш жіберсе, медиатордың (медиаторлардың) кандидатурасын ұсына алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z106" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Медиацияны өткізу мерзімдері осы Заңның 23-бабы 1-тармағының және 24-бабы 4-тармағының талаптарын ескере отырып, медиация туралы шартпен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z107" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер медиация азаматтық, әкімшілік не қылмыстық процесс шеңберінен тыс жүзеге асырылатын болса, медиатор мен тараптар аталған рәсім күнтізбелік отыз күннен аспайтын мерзімде тоқтатылуы үшін барлық ықтимал шараларды қабылдауға тиіс. Айрықша жағдайларда шешілетін даудың (дау-шардың) күрделілігіне, қосымша ақпаратты немесе құжаттарды алудың қажеттілігіне байланысты медиацияны жүргізу мерзімі медиация тараптарының уағдаласуы бойынша және медиатор келіскен кезде ұлғайтылуы мүмкін, бірақ ол күнтізбелік отыз күннен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгеріс енгізілді – ҚР 20.12.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-бапқа өзгеріс енгізілді - ҚР 31.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-бап. Медиация туралы шарттың нысаны мен мазмұны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тараптар дауды (жанжалды) медиация арқылы шешу туралы өзара келіскен жағдайда жазбаша түрде ресімделген медиация туралы шарт жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медиатор және тараптар тараптардың бірінің немесе медиатордың сұрау салуы бойынша түпнұсқаларды кейіннен бере отырып, электрондық пошта арқылы медиация туралы шарттың қол қойылған цифрлық көшірмелерімен алмасуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиация туралы шарттың маңызды талаптары мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z274" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) медиация туралы шарттың жасалған күні және орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z275" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дау (жанжал) тараптарының атауы, өкілеттіктері көрсетіле отырып олардың өкілдерінің тегі және аты-жөні, лауазымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z277" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) даудың (жанжалдың) нысанасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z276" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) медиация тараптары таңдаған медиатор (медиаторлар) туралы, медиаторлар ұйымы туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z278" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) медиацияны жүргізуге байланысты шығыстардың, ал медиация кәсіби негізде жүзеге асырылған жағдайда – медиацияны жүргізгені үшін медиаторға (медиаторларға) сыйақы төлеудің шарттары, тәртібі және мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z280" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) медиацияны жүргізу тілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z279" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тараптардың медиацияны жүргізудің құпиялылығы туралы міндеттемесі және мұндай міндеттемені орындамаудың салдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z281" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) медиация тараптарының дауын (жанжалын) реттеуге қатысатын медиатордың (медиаторлардың) медиация тараптары үшін нұқсан (залал) келтірген әрекеттері (әрекетсіздігі) үшін жауаптылығының негіздері мен көлемі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z282" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тараптардың деректемелері (жеке басты куәландыратын деректер, тұрғылықты жері, байланыс телефондары);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z283" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) медиацияны жүргізу мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z284" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) медиацияны жүргізу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z285" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) медиацияға қатысушылардың құқықтары мен міндеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z286" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) медиацияны тоқтату тәртібі мен негіздері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z287" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) медиатор (медиаторлар) және медиация тараптары айқындаған өзге де талаптар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-бап жаңа редакцияда – ҚР 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19-бап. Медиацияны жүргізу тілі</w:t>
-[...712 lines deleted...]
-      14) медиатор (медиаторлар) және медиация тараптары айқындаған өзге де талаптар.</w:t>
+        <w:t>22-бап. Медиацияны жүргізуге байланысты шығыстар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Медиацияны жүргізуге байланысты шығыстар мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:p>
-[...94 lines deleted...]
-      1. Медиацияны жүргізуге байланысты шығыстар мыналарды қамтиды:</w:t>
+    <w:bookmarkStart w:name="z122" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) медиаторға сыйақы төлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z122" w:id="156"/>
-[...15 lines deleted...]
-      1) медиаторға сыйақы төлеу;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медиацияны жүргізуге байланысты медиатор шеккен шығыстар, оның ішінде дау қаралатын жерге жол жүру ақысын төлеуге, қонақүйде тұруға және тамақтануға арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z123" w:id="157"/>
-[...15 lines deleted...]
-      2) медиацияны жүргізуге байланысты медиатор шеккен шығыстар, оның ішінде дау қаралатын жерге жол жүру ақысын төлеуге, қонақүйде тұруға және тамақтануға арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кәсіби медиаторлар медиацияны ақылы да, тегін негізде де жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z124" w:id="158"/>
-[...15 lines deleted...]
-      2. Кәсіби медиаторлар медиацияны ақылы да, тегін негізде де жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кәсіпқой медиатор (медиаторлар) сыйақысының мөлшері медиация басталғанға дейін медиатормен (медиаторлармен) тараптардың келісімі бойынша айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z125" w:id="159"/>
-[...15 lines deleted...]
-      3. Кәсіпқой медиатор (медиаторлар) сыйақысының мөлшері медиация басталғанға дейін медиатормен (медиаторлармен) тараптардың келісімі бойынша айқындалады.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер тараптардың келісімімен өзгеше белгіленбесе, медиацияны жүргізуге байланысты шығыстарды тараптар бірлесіп тең үлестермен төлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z126" w:id="160"/>
-[...15 lines deleted...]
-      4. Егер тараптардың келісімімен өзгеше белгіленбесе, медиацияны жүргізуге байланысты шығыстарды тараптар бірлесіп тең үлестермен төлейді.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер медиатор өзінің бейтараптығына кедергі келтіретін мән-жайларға байланысты медиацияны жүргізуден бас тартса, ол тараптардың өзіне төлеген ақшалай сомасын қайтаруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z127" w:id="161"/>
-[...15 lines deleted...]
-      5. Егер медиатор өзінің бейтараптығына кедергі келтіретін мән-жайларға байланысты медиацияны жүргізуден бас тартса, ол тараптардың өзіне төлеген ақшалай сомасын қайтаруға міндетті.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қоғамдық медиаторлардың қызметі өтеусіз негізде жүргізіледі. Аталған медиаторларға осы Заңның 21-бабы 2-тармағының 5) тармақшасында көрсетілген, медиацияны жүргізуге байланысты өздері шеккен шығыстар өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z128" w:id="162"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6454,170 +6674,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 23-баптың тақырыбы жаңа редакцияда – ҚР 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="163"/>
+    <w:bookmarkStart w:name="z55" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Медиация жеке және (немесе) заңды тұлғалар, әкімшілік органдар, лауазымды адамдар қатысатын азаматтық, еңбек, отбасылық, әкімшілік құқықтық қатынастардан және өзге де қоғамдық қатынастардан туындайтын дауларды (жанжалдарды) реттеу кезінде медиация туралы шарт жасалған күннен бастап күнтізбелік отыз күннен кешіктірілмей аяқталуға тиіс. Қажет болған жағдайда медиацияны жүргізу мерзімі тараптардың өзара шешімі бойынша күнтізбелік отыз күнге дейін ұзартылуы мүмкін, бірақ ол жиынтығында күнтізбелік алпыс күннен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z129" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиация сот қарауында жатқан, жеке және (немесе) заңды тұлғалар, әкімшілік органдар, лауазымды адамдар қатысатын азаматтық, еңбек, отбасылық, әкімшілік құқықтық қатынастардан және өзге де қоғамдық қатынастардан туындайтын дауларды (жанжалдарды) реттеу кезінде медиация туралы шарт жасалған күннен бастап күнтізбелік отыз күннен кешіктірілмей аяқталуға тиіс. Қажет болған жағдайда медиацияны жүргізу мерзімін тараптар кейіннен сотқа бірлескен жазбаша хабарлама жібере отырып, күнтізбелік отыз күнге дейін ұзартуы мүмкін, бірақ ол жиынтығында күнтізбелік алпыс күннен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z129" w:id="164"/>
-[...15 lines deleted...]
-      2. Медиация сот қарауында жатқан, жеке және (немесе) заңды тұлғалар, әкімшілік органдар, лауазымды адамдар қатысатын азаматтық, еңбек, отбасылық, әкімшілік құқықтық қатынастардан және өзге де қоғамдық қатынастардан туындайтын дауларды (жанжалдарды) реттеу кезінде медиация туралы шарт жасалған күннен бастап күнтізбелік отыз күннен кешіктірілмей аяқталуға тиіс. Қажет болған жағдайда медиацияны жүргізу мерзімін тараптар кейіннен сотқа бірлескен жазбаша хабарлама жібере отырып, күнтізбелік отыз күнге дейін ұзартуы мүмкін, бірақ ол жиынтығында күнтізбелік алпыс күннен аспауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот қарауында жатқан, оның ішінде атқарушылық іс жүргізу сатысындағы материалдар бойынша, жеке және (немесе) заңды тұлғалар, әкімшілік органдар, лауазымды адамдар қатысатын азаматтық, еңбек, отбасылық, әкімшілік құқықтық қатынастардан және өзге де қоғамдық қатынастардан туындайтын дауларды (жанжалдарды) реттеу бойынша медиация туралы шарт іс бойынша іс жүргізуді тоқтата тұруға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z130" w:id="165"/>
-[...15 lines deleted...]
-      3. Сот қарауында жатқан, оның ішінде атқарушылық іс жүргізу сатысындағы материалдар бойынша, жеке және (немесе) заңды тұлғалар, әкімшілік органдар, лауазымды адамдар қатысатын азаматтық, еңбек, отбасылық, әкімшілік құқықтық қатынастардан және өзге де қоғамдық қатынастардан туындайтын дауларды (жанжалдарды) реттеу бойынша медиация туралы шарт іс бойынша іс жүргізуді тоқтата тұруға негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Азаматтық немесе әкімшілік процесс шеңберінде жүргізілетін медиация тоқтатылған кезде тараптар іс жүргізуінде іс жатқан сотқа дереу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z131" w:id="166"/>
-[...15 lines deleted...]
-      4. Азаматтық немесе әкімшілік процесс шеңберінде жүргізілетін медиация тоқтатылған кезде тараптар іс жүргізуінде іс жатқан сотқа дереу:</w:t>
+    <w:bookmarkStart w:name="z132" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дауды реттеу туралы келісімге қол қойылған жағдайда – аталған келісімді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z132" w:id="167"/>
-[...15 lines deleted...]
-      1) дауды реттеу туралы келісімге қол қойылған жағдайда – аталған келісімді;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өзге жағдайларда – осы Заңның 26-бабында көзделген негіздерді көрсете отырып, медиацияны тоқтату туралы жазбаша хабарламаны жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z133" w:id="168"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6751,1416 +6971,1416 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 24-баптың тақырыбы жаңа редакцияда – ҚР 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="169"/>
+    <w:bookmarkStart w:name="z57" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тараптардың медиация туралы шарт жасасуы қылмыстық іс бойынша іс жүргізуді тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z134" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиацияға қатысу фактісі медиация тарапы болып табылатын сот ісін жүргізуге қатысушының кінәні мойындауының дәлелі бола алмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z134" w:id="170"/>
-[...15 lines deleted...]
-      2. Медиацияға қатысу фактісі медиация тарапы болып табылатын сот ісін жүргізуге қатысушының кінәні мойындауының дәлелі бола алмайды.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер медиацияны жүргізу кезінде тараптардың бірі кәмелетке толмаған адам болса, педагогтің немесе психологтің немесе кәмелетке толмаған адамның заңды өкілдерінің қатысуы міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z135" w:id="171"/>
-[...15 lines deleted...]
-      3. Егер медиацияны жүргізу кезінде тараптардың бірі кәмелетке толмаған адам болса, педагогтің немесе психологтің немесе кәмелетке толмаған адамның заңды өкілдерінің қатысуы міндетті.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қылмыстық сот ісін жүргізу барысында және әкімшілік құқық бұзушылықтар туралы істер бойынша медиация Қазақстан Республикасының заңдарында белгіленген сотқа дейінгі және сот ісін жүргізу немесе әкімшілік құқық бұзушылықтар туралы істер бойынша іс жүргізу мерзімдерінде жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z136" w:id="172"/>
-[...15 lines deleted...]
-      4. Қылмыстық сот ісін жүргізу барысында және әкімшілік құқық бұзушылықтар туралы істер бойынша медиация Қазақстан Республикасының заңдарында белгіленген сотқа дейінгі және сот ісін жүргізу немесе әкімшілік құқық бұзушылықтар туралы істер бойынша іс жүргізу мерзімдерінде жүзеге асырылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дау-шарды реттеу туралы келісімге қол қоюдан бас тарту медиация тарапы болып табылатын сот ісін жүргізуге қатысушының жағдайын нашарлата алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z137" w:id="173"/>
-[...15 lines deleted...]
-      5. Дау-шарды реттеу туралы келісімге қол қоюдан бас тарту медиация тарапы болып табылатын сот ісін жүргізуге қатысушының жағдайын нашарлата алмайды.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қылмыстық процесс шеңберінде және әкімшілік құқық бұзушылықтар туралы істер бойынша жүргізілетін медиация тоқтатылған кезде тараптар іс жүргізуінде қылмыстық іс немесе әкімшілік құқық бұзушылық туралы іс жатқан, қылмыстық процесті немесе әкімшілік құқық бұзушылық туралы істі жүргізетін органға дереу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z138" w:id="174"/>
-[...15 lines deleted...]
-      6. Қылмыстық процесс шеңберінде және әкімшілік құқық бұзушылықтар туралы істер бойынша жүргізілетін медиация тоқтатылған кезде тараптар іс жүргізуінде қылмыстық іс немесе әкімшілік құқық бұзушылық туралы іс жатқан, қылмыстық процесті немесе әкімшілік құқық бұзушылық туралы істі жүргізетін органға дереу:</w:t>
+    <w:bookmarkStart w:name="z139" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дау-шарды реттеу туралы келісімге қол қойылған жағдайда – аталған келісімді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z139" w:id="175"/>
-[...15 lines deleted...]
-      1) дау-шарды реттеу туралы келісімге қол қойылған жағдайда – аталған келісімді;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өзге жағдайларда – осы Заңның 26-бабында көзделген негіздерді көрсете отырып, медиацияны тоқтату туралы жазбаша хабарламаны жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z140" w:id="176"/>
-[...15 lines deleted...]
-      2) өзге жағдайларда – осы Заңның 26-бабында көзделген негіздерді көрсете отырып, медиацияны тоқтату туралы жазбаша хабарламаны жіберуге міндетті.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгеріс енгізілді - ҚР 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бап. Медиацияның отбасылық қатынастар саласындағы ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Некені жалғастыруға, ата-ана құқықтарын жүзеге асыруға, балалардың тұрғылықты жерін белгілеуге, ата-аналарының балаларды бағып-күтуге салымына қатысты ерлі-зайыптылар арасындағы келіспеушіліктер, сондай-ақ отбасылық қатынастардан туындайтын басқа да келіспеушіліктер медиация арқылы шешілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z141" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиацияны жүргізген кезде медиатор баланың заңды құқықтарын ескеруге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z142" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер медиация барысында баланың қалыпты өсуіне және дамуына қауіп төндіретін немесе төндіруі мүмкін немесе оның денсаулығы мен заңды мүдделеріне нұқсан келтіретін фактілер анықталса, медиатор баланың құқықтарын қорғау жөніндегі өкілеттікті жүзеге асыратын органға жүгінуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгеріс енгізілді - ҚР 03.07.2013 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.12.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-бапқа өзгеріс енгізілді – ҚР 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-бап. Медиацияның отбасылық қатынастар саласындағы ерекшеліктері</w:t>
-[...58 lines deleted...]
-      3. Егер медиация барысында баланың қалыпты өсуіне және дамуына қауіп төндіретін немесе төндіруі мүмкін немесе оның денсаулығы мен заңды мүдделеріне нұқсан келтіретін фактілер анықталса, медиатор баланың құқықтарын қорғау жөніндегі өкілеттікті жүзеге асыратын органға жүгінуге міндетті.</w:t>
+        <w:t>25-1-бап. Медиацияның сот актісін орындау сатысындағы ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z289" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сот орындаушысына ұсынылған медиация туралы шарт атқарушылық іс жүргізуді күнтізбелік отыз күннен аспайтын мерзімге тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z290" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сот актісін орындау сатысында жасалған дауды (жанжалды) реттеу туралы келісімді тараптар сот актісі орындалатын жердегі бірінші сатыдағы сотқа немесе көрсетілген сот актісін шығарған сотқа бекітуге ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z291" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Атқарушылық іс жүргізу тараптар сот актісін орындау сатысында дауды (жанжалды) реттеу туралы келісім жасасқан және оны сот орындаушысына ұсынған жағдайда тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-бапқа өзгеріс енгізілді – ҚР 20.12.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-1-баппен толықтырылды – ҚР 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-1-бап. Медиацияның сот актісін орындау сатысындағы ерекшеліктері</w:t>
-[...58 lines deleted...]
-      3. Атқарушылық іс жүргізу тараптар сот актісін орындау сатысында дауды (жанжалды) реттеу туралы келісім жасасқан және оны сот орындаушысына ұсынған жағдайда тоқтатылады.</w:t>
+        <w:t>26-бап. Медиацияны тоқтату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z292" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Медиация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z293" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тараптар дауды (жанжалды) реттеу туралы келісімге қол қойған жағдайда – мұндай келісімге қол қойылған күннен бастап;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z294" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медиатор дауды (жанжалды) медиация арқылы шешу мүмкіндігін болғызбайтын мән-жайларды анықтаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z295" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тарап (тараптар) медиациядан жазбаша бас тартқан жағдайда – тарап (тараптар) жазбаша бас тартуға қол қойған күннен бастап;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z296" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тараптардың біреуі медиацияны жалғастырудан жазбаша бас тартқан жағдайда – қолжетімді байланыс құралдарымен хабардар етілген кезден бастап;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z297" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) медиацияны жүргізу мерзімі аяқталған жағдайда – осы Заңның 23 және 24-баптарының ережелері ескеріле отырып, ол аяқталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z298" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы баптың 1-тармағының 3), 4) және 5) тармақшаларында көрсетілген жағдайларда, медиатор тараптың (тараптардың) талап етуі бойынша медиация рәсімін тоқтату себебін көрсете отырып, медиация рәсімнің тоқтатылғаны туралы хабарлама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-1-баппен толықтырылды – ҚР 20.12.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-бап жаңа редакцияда – ҚР 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>26-бап. Медиацияны тоқтату</w:t>
-[...138 lines deleted...]
-      2. Осы баптың 1-тармағының 3), 4) және 5) тармақшаларында көрсетілген жағдайларда, медиатор тараптың (тараптардың) талап етуі бойынша медиация рәсімін тоқтату себебін көрсете отырып, медиация рәсімнің тоқтатылғаны туралы хабарлама береді.</w:t>
+        <w:t>27-бап. Дауды (дау-шарды) реттеу туралы келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Медиацияны жүргізу кезінде медиация тараптары қол жеткізген, дауды (жанжалды) реттеу туралы келісім жазбаша нысанда жасалады және оған тараптар қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тараптар бір-біріне түпнұсқаларды одан әрі ұсынбай, электрондық пошта арқылы келісімнің қол қойылған цифрлық көшірмелерімен алмасса, дауды (жанжалды) реттеу туралы келісімнің де заңды күші болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дауды (жанжалды) реттеу туралы келісімде жасалған күні мен орны, медиация тараптары, олардың өкілдері, даудың (жанжалдың) нысанасы, медиатор (медиаторлар) туралы деректер, сондай-ақ тараптармен келісілген міндеттемелер, оларды орындау тәсілдері мен мерзімдері және оларды орындамаудың немесе тиісінше орындамаудың салдарлары қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауды (жанжалды) реттеу туралы келісімге медиатор (медиаторлар) қол қоюға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дауды (дау-шарды) реттеу туралы келісімді медиация тараптары ерікті түрде осы келісімде көзделген тәртіппен және мерзімде орындауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z150" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Іс сотта қаралғанға дейін жасалған дауды (дау-шарды) реттеу туралы келісім тараптардың құқықтары мен мiндеттерiн белгілеуге, өзгертуге немесе тоқтатуға бағытталған мәмілені білдіреді. Мұндай келісім орындалмаған немесе тиiсiнше орындалмаған жағдайда, келісімді бұзған медиация тарапы Қазақстан Республикасының заңдарында белгіленген тәртіппен жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z151" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтық немесе әкімшілік процесс барысында медиацияны жүргізу кезінде тараптар қол жеткізген дауды (дау-шарды) реттеу туралы келісім дереу іс жүргізуінде іс жатқан судьяға жіберіледі. Дауды (дау-шарды) реттеу туралы келісімді сот Қазақстан Республикасының Азаматтық процестік кодексінде және Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде белгіленген тәртіппен бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z152" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте төленген мемлекеттік баж "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (Салық кодексі) көзделген тәртіппен төлеушіге қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z153" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қылмыстық процесс барысында медиацияны жүргізу кезінде тараптар қол жеткізген, дауды (жанжалды) реттеу туралы келісім жәбірленушіге келтірілген зиянның орнын толтыру және қылмыстық құқық бұзушылық жасаған адамды жәбірленушімен татуластыру арқылы дауды (жанжалды) реттеу туралы келісімді білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік құқық бұзушылықтар туралы істер бойынша медиация тараптарды татуластыру арқылы дауды (жанжалды) реттеу туралы келісімді білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аталған келісім дереу іс жүргізуінде қылмыстық іс жатқан қылмыстық процесті жүргізетін органға жіберіледі және Қазақстан Республикасының Қылмыстық іс жүргізу кодексінде көзделген жағдайларда қылмыстық қудалауды болдырмайтын не оны жүзеге асырмауға мүмкіндік беретін мән-жай болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z299" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Мүлікті бөлу немесе мүлікті кепілге қою туралы дауды (жанжалды) реттеу туралы келісім Қазақстан Республикасының заңнамасына сәйкес жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және (немесе) жылжымалы мүлік кепілін тіркеу үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z155" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Дау-шарды реттеу туралы келісім оған тараптар қол қойған күні күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Келісімді орындаудан жалтарған жағдайда мүдделі тарап келісім бойынша міндеттемені оңайлатылған жазбаша іс жүргізу тәртібімен орындау туралы арызбен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-бап жаңа редакцияда – ҚР 20.12.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-бапқа өзгеріс енгізілді - ҚР 2012.02.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 565-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012.07.01 бастап қолданысқа енгізіледі); 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 31.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-1-бап. Әкімшілік сот ісін жүргізу барысында жүргізілетін медиацияның ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z301" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Әкімшілік сот ісін жүргізуде дауларды (жанжалдарды) қарау кезінде жауапкердің әкімшілік қалауы болған кезде ғана медиацияға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z302" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мұндай істер бойынша медиация мүмкіндігіне мұндай мүмкіндік Қазақстан Республикасының заңдарында тыйым салынбаған немесе тиісті жария-құқықтық қатынастың мәніне қайшы келмейтін жағдайларда жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 27-1-баппен толықтырылды – ҚР 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z64" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...439 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve">  4-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>27-1-бап. Әкімшілік сот ісін жүргізу барысында жүргізілетін медиацияның ерекшеліктері</w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve">  4-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+        <w:t>28-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң алғашқы ресми жарияланғанынан кейін алты ай өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>