--- v1 (2026-04-19)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c56088d" w14:textId="c56088d">
+    <w:p w14:paraId="3ff366f" w14:textId="3ff366f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4323,168 +4323,62 @@
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Кәсіпқой медиаторлар тізілімі медиаторлар ұйымының интернет-ресурсында қазақ және орыс тілдерінде орналастырылуға және оған медиаторларды енгізу шамасына қарай жаңартылуға тиіс. Медиаторлар ұйымдары мерзімді баспасөз басылымдарында кәсіпқой медиаторлар тізілімін жариялауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...116 lines deleted...]
-      Тұтынушыны жұмыс істеп тұрған, тұтынушылық дауларды сотқа дейінгі реттеу субъектілерінің бар екендігі туралы хабардар ету мақсатында кәсіби медиаторлар ұйымы тізілімнің жаңартылуына қарай Тұтынушылардың құқықтарын қорғаудың бірыңғай ақпараттық жүйесіне медиаторлар туралы ақпарат (медиатордың тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса), медиатордың заңды мекенжайын, байланыс деректерін (пошта мекенжайы немесе электрондық пошта мекенжайы не телефон немесе телефакс нөмірі), медиатор маманданып жүрген медиация саласы туралы мәліметтер, медиатор медиацияны жүзеге асыра алатын тіл туралы мәліметтер) жібереді.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұтынушыны жұмыс істеп тұрған, тұтынушылық дауларды сотқа дейінгі реттеу субъектілерінің бар екендігі туралы хабардар ету мақсатында кәсіби медиаторлар ұйымы тізілімнің жаңартылуына қарай Тұтынушылардың құқықтарын қорғаудың бірыңғай цифрлық жүйесіне медиаторлар туралы ақпарат (медиатордың тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса), медиатордың заңды мекенжайын, байланыс деректерін (пошта мекенжайы немесе электрондық пошта мекенжайы не телефон немесе телефакс нөмірі), медиатор маманданып жүрген медиация саласы туралы мәліметтер, медиатор медиацияны жүзеге асыра алатын тіл туралы мәліметтер) жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Медиатор осы Заңның талаптарын бұзған жағдайда медиация рәсіміне қатысушы тараптар тиісті өтінішпен медиаторлар ұйымына жүгінуге құқылы. Бұзушылық расталған кезде медиаторлар ұйымы бұл туралы кәсіпқой медиаторлар тізілімінде көрсете отырып, медиатордың қызметін алты ай мерзімге тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z82" w:id="103"/>
     <w:p>
       <w:pPr>
@@ -4588,51 +4482,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2021 бастап қолданысқа енгізіледі); 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5214,1393 +5148,1319 @@
         <w:t>
       3) тараптардың медиатормен бейне-конференц-байланыс арқылы жеке-дара және (немесе) бірлескен әңгімелесулері түрінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z268" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тараптар мен медиатор арасында электрондық хабарлар алмасу арқылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z269" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цифрлық технологиялар пайдаланыла отырып, осы Заңның талаптарына қайшы келмейтін өзге де тәсілдермен жүргізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z270" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тараптардың келісуімен медиаторлар ұйымдары бекіткен медиацияны жүргізу тәртібі (регламенті) қолданылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-бап жаңа редакцияда – ҚР 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t>) Заңымен.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бап. Медиацияны жүргізу орны және уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тараптар өздерінің қалауы бойынша медиацияны жүргізу орны туралы уағдаласа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z98" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиатор медиацияны жүргізу күні мен уақытын тараптардың келісімімен айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z271" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Медиацияға қатысушылар медиация рәсіміне тараптардың бастамасы бойынша және келісуімен техникалық байланыс құралдарын пайдалану арқылы қатыса алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медиация тараптары дауды (жанжалды) реттеу туралы келісімді электрондық цифрлық қолтаңбамен куәландыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгеріс енгізілді – ҚР 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...27 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бап. Медиацияны жүргізу тілі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тараптар медиацияны жүргізу барысында пайдаланылатын тіл немесе тілдер туралы өздерінің қалауы бойынша уағдаласа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бап. Медиацияны жүргізу шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Медиацияны жүргізу тараптардың өзара келісімі бойынша және олардың арасында медиация туралы шарт жасалған кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z99" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жеке және (немесе) заңды тұлғалар қатысатын азаматтық, еңбек, отбасылық, әкімшілік құқықтық қатынастардан және өзге де қоғамдық қатынастардан туындайтын дауларды реттеу кезіндегі медиация сотқа жүгінгенге дейін де, сот талқылауы басталғаннан кейін де қолданылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z100" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судьялардың және қылмыстық қудалауды жүзеге асыратын органдар лауазымды тұлғаларының тараптарды қандай да болмасын нысанда медиацияға мәжбүрлеуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z101" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тарапқа медиацияға жүгінуге ұсынысты басқа тараптың өтініші бойынша, сот немесе қылмыстық қудалау органы жасауы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z102" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Медиацияны жүргізу медиация тараптары медиация туралы шарт жасасқан күннен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z103" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер тараптардың бірі медиацияға жүгіну туралы ұсынысты жазбаша түрде жіберсе және оны жіберген күннен бастап он күн ішінде немесе ұсыныста көрсетілген өзге де орынды мерзімде медиация рәсімін қолдануға басқа тараптың келісімін алмаса, мұндай ұсыныс қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z104" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Медиацияны жүргізу үшін тараптар өзара келісу бойынша бір немесе бірнеше медиаторды таңдайды. Егер азаматтық немесе қылмыстық сот ісін жүргізу барысында тараптар өзара келісу бойынша басқа медиаторды (медиаторларды) таңдаймын деп шешсе, олар бұл туралы сотты не қылмыстық қудалау органын хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z105" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Медиаторлар ұйымы, егер тараптар аталған ұйымға тиісті өтініш жіберсе, медиатордың (медиаторлардың) кандидатурасын ұсына алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z106" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Медиацияны өткізу мерзімдері осы Заңның 23-бабы 1-тармағының және 24-бабы 4-тармағының талаптарын ескере отырып, медиация туралы шартпен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z107" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер медиация азаматтық, әкімшілік не қылмыстық процесс шеңберінен тыс жүзеге асырылатын болса, медиатор мен тараптар аталған рәсім күнтізбелік отыз күннен аспайтын мерзімде тоқтатылуы үшін барлық ықтимал шараларды қабылдауға тиіс. Айрықша жағдайларда шешілетін даудың (дау-шардың) күрделілігіне, қосымша ақпаратты немесе құжаттарды алудың қажеттілігіне байланысты медиацияны жүргізу мерзімі медиация тараптарының уағдаласуы бойынша және медиатор келіскен кезде ұлғайтылуы мүмкін, бірақ ол күнтізбелік отыз күннен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-бап жаңа редакцияда – ҚР 20.12.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-бапқа өзгеріс енгізілді - ҚР 31.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-бап. Медиация туралы шарттың нысаны мен мазмұны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тараптар дауды (жанжалды) медиация арқылы шешу туралы өзара келіскен жағдайда жазбаша түрде ресімделген медиация туралы шарт жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медиатор және тараптар тараптардың бірінің немесе медиатордың сұрау салуы бойынша түпнұсқаларды кейіннен бере отырып, электрондық пошта арқылы медиация туралы шарттың қол қойылған цифрлық көшірмелерімен алмасуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиация туралы шарттың маңызды талаптары мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z274" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) медиация туралы шарттың жасалған күні және орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z275" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дау (жанжал) тараптарының атауы, өкілеттіктері көрсетіле отырып олардың өкілдерінің тегі және аты-жөні, лауазымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z277" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) даудың (жанжалдың) нысанасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z276" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) медиация тараптары таңдаған медиатор (медиаторлар) туралы, медиаторлар ұйымы туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z278" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) медиацияны жүргізуге байланысты шығыстардың, ал медиация кәсіби негізде жүзеге асырылған жағдайда – медиацияны жүргізгені үшін медиаторға (медиаторларға) сыйақы төлеудің шарттары, тәртібі және мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z280" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) медиацияны жүргізу тілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z279" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тараптардың медиацияны жүргізудің құпиялылығы туралы міндеттемесі және мұндай міндеттемені орындамаудың салдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z281" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) медиация тараптарының дауын (жанжалын) реттеуге қатысатын медиатордың (медиаторлардың) медиация тараптары үшін нұқсан (залал) келтірген әрекеттері (әрекетсіздігі) үшін жауаптылығының негіздері мен көлемі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z282" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тараптардың деректемелері (жеке басты куәландыратын деректер, тұрғылықты жері, байланыс телефондары);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z283" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) медиацияны жүргізу мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z284" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) медиацияны жүргізу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z285" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) медиацияға қатысушылардың құқықтары мен міндеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z286" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) медиацияны тоқтату тәртібі мен негіздері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z287" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) медиатор (медиаторлар) және медиация тараптары айқындаған өзге де талаптар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-бап жаңа редакцияда – ҚР 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18-бап. Медиацияны жүргізу орны және уақыты</w:t>
-[...948 lines deleted...]
-        </w:rPr>
         <w:t>22-бап. Медиацияны жүргізуге байланысты шығыстар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="154"/>
+    <w:bookmarkStart w:name="z53" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Медиацияны жүргізуге байланысты шығыстар мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z122" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z122" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) медиаторға сыйақы төлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z123" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z123" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) медиацияны жүргізуге байланысты медиатор шеккен шығыстар, оның ішінде дау қаралатын жерге жол жүру ақысын төлеуге, қонақүйде тұруға және тамақтануға арналған шығыстар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z124" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z124" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кәсіби медиаторлар медиацияны ақылы да, тегін негізде де жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z125" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z125" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кәсіпқой медиатор (медиаторлар) сыйақысының мөлшері медиация басталғанға дейін медиатормен (медиаторлармен) тараптардың келісімі бойынша айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z126" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z126" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Егер тараптардың келісімімен өзгеше белгіленбесе, медиацияны жүргізуге байланысты шығыстарды тараптар бірлесіп тең үлестермен төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z127" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z127" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер медиатор өзінің бейтараптығына кедергі келтіретін мән-жайларға байланысты медиацияны жүргізуден бас тартса, ол тараптардың өзіне төлеген ақшалай сомасын қайтаруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z128" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z128" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қоғамдық медиаторлардың қызметі өтеусіз негізде жүргізіледі. Аталған медиаторларға осы Заңның 21-бабы 2-тармағының 5) тармақшасында көрсетілген, медиацияны жүргізуге байланысты өздері шеккен шығыстар өтеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6674,170 +6534,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 23-баптың тақырыбы жаңа редакцияда – ҚР 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="162"/>
+    <w:bookmarkStart w:name="z55" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Медиация жеке және (немесе) заңды тұлғалар, әкімшілік органдар, лауазымды адамдар қатысатын азаматтық, еңбек, отбасылық, әкімшілік құқықтық қатынастардан және өзге де қоғамдық қатынастардан туындайтын дауларды (жанжалдарды) реттеу кезінде медиация туралы шарт жасалған күннен бастап күнтізбелік отыз күннен кешіктірілмей аяқталуға тиіс. Қажет болған жағдайда медиацияны жүргізу мерзімі тараптардың өзара шешімі бойынша күнтізбелік отыз күнге дейін ұзартылуы мүмкін, бірақ ол жиынтығында күнтізбелік алпыс күннен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z129" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z129" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Медиация сот қарауында жатқан, жеке және (немесе) заңды тұлғалар, әкімшілік органдар, лауазымды адамдар қатысатын азаматтық, еңбек, отбасылық, әкімшілік құқықтық қатынастардан және өзге де қоғамдық қатынастардан туындайтын дауларды (жанжалдарды) реттеу кезінде медиация туралы шарт жасалған күннен бастап күнтізбелік отыз күннен кешіктірілмей аяқталуға тиіс. Қажет болған жағдайда медиацияны жүргізу мерзімін тараптар кейіннен сотқа бірлескен жазбаша хабарлама жібере отырып, күнтізбелік отыз күнге дейін ұзартуы мүмкін, бірақ ол жиынтығында күнтізбелік алпыс күннен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z130" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z130" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сот қарауында жатқан, оның ішінде атқарушылық іс жүргізу сатысындағы материалдар бойынша, жеке және (немесе) заңды тұлғалар, әкімшілік органдар, лауазымды адамдар қатысатын азаматтық, еңбек, отбасылық, әкімшілік құқықтық қатынастардан және өзге де қоғамдық қатынастардан туындайтын дауларды (жанжалдарды) реттеу бойынша медиация туралы шарт іс бойынша іс жүргізуді тоқтата тұруға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z131" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z131" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Азаматтық немесе әкімшілік процесс шеңберінде жүргізілетін медиация тоқтатылған кезде тараптар іс жүргізуінде іс жатқан сотқа дереу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z132" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z132" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дауды реттеу туралы келісімге қол қойылған жағдайда – аталған келісімді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z133" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z133" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өзге жағдайларда – осы Заңның 26-бабында көзделген негіздерді көрсете отырып, медиацияны тоқтату туралы жазбаша хабарламаны жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6971,210 +6831,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 24-баптың тақырыбы жаңа редакцияда – ҚР 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="168"/>
+    <w:bookmarkStart w:name="z57" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тараптардың медиация туралы шарт жасасуы қылмыстық іс бойынша іс жүргізуді тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z134" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z134" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Медиацияға қатысу фактісі медиация тарапы болып табылатын сот ісін жүргізуге қатысушының кінәні мойындауының дәлелі бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z135" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z135" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер медиацияны жүргізу кезінде тараптардың бірі кәмелетке толмаған адам болса, педагогтің немесе психологтің немесе кәмелетке толмаған адамның заңды өкілдерінің қатысуы міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z136" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z136" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қылмыстық сот ісін жүргізу барысында және әкімшілік құқық бұзушылықтар туралы істер бойынша медиация Қазақстан Республикасының заңдарында белгіленген сотқа дейінгі және сот ісін жүргізу немесе әкімшілік құқық бұзушылықтар туралы істер бойынша іс жүргізу мерзімдерінде жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z137" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z137" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Дау-шарды реттеу туралы келісімге қол қоюдан бас тарту медиация тарапы болып табылатын сот ісін жүргізуге қатысушының жағдайын нашарлата алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z138" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z138" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қылмыстық процесс шеңберінде және әкімшілік құқық бұзушылықтар туралы істер бойынша жүргізілетін медиация тоқтатылған кезде тараптар іс жүргізуінде қылмыстық іс немесе әкімшілік құқық бұзушылық туралы іс жатқан, қылмыстық процесті немесе әкімшілік құқық бұзушылық туралы істі жүргізетін органға дереу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z139" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z139" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дау-шарды реттеу туралы келісімге қол қойылған жағдайда – аталған келісімді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z140" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z140" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өзге жағдайларда – осы Заңның 26-бабында көзделген негіздерді көрсете отырып, медиацияны тоқтату туралы жазбаша хабарламаны жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7230,110 +7090,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бап. Медиацияның отбасылық қатынастар саласындағы ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="176"/>
+    <w:bookmarkStart w:name="z59" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Некені жалғастыруға, ата-ана құқықтарын жүзеге асыруға, балалардың тұрғылықты жерін белгілеуге, ата-аналарының балаларды бағып-күтуге салымына қатысты ерлі-зайыптылар арасындағы келіспеушіліктер, сондай-ақ отбасылық қатынастардан туындайтын басқа да келіспеушіліктер медиация арқылы шешілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z141" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z141" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Медиацияны жүргізген кезде медиатор баланың заңды құқықтарын ескеруге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z142" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z142" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер медиация барысында баланың қалыпты өсуіне және дамуына қауіп төндіретін немесе төндіруі мүмкін немесе оның денсаулығы мен заңды мүдделеріне нұқсан келтіретін фактілер анықталса, медиатор баланың құқықтарын қорғау жөніндегі өкілеттікті жүзеге асыратын органға жүгінуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7369,110 +7229,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-1-бап. Медиацияның сот актісін орындау сатысындағы ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="179"/>
+    <w:bookmarkStart w:name="z289" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сот орындаушысына ұсынылған медиация туралы шарт атқарушылық іс жүргізуді күнтізбелік отыз күннен аспайтын мерзімге тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z290" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z290" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сот актісін орындау сатысында жасалған дауды (жанжалды) реттеу туралы келісімді тараптар сот актісі орындалатын жердегі бірінші сатыдағы сотқа немесе көрсетілген сот актісін шығарған сотқа бекітуге ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z291" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z291" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Атқарушылық іс жүргізу тараптар сот актісін орындау сатысында дауды (жанжалды) реттеу туралы келісім жасасқан және оны сот орындаушысына ұсынған жағдайда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7508,190 +7368,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бап. Медиацияны тоқтату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="182"/>
+    <w:bookmarkStart w:name="z292" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Медиация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z293" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z293" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тараптар дауды (жанжалды) реттеу туралы келісімге қол қойған жағдайда – мұндай келісімге қол қойылған күннен бастап;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z294" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z294" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) медиатор дауды (жанжалды) медиация арқылы шешу мүмкіндігін болғызбайтын мән-жайларды анықтаған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z295" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z295" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тарап (тараптар) медиациядан жазбаша бас тартқан жағдайда – тарап (тараптар) жазбаша бас тартуға қол қойған күннен бастап;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z296" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z296" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тараптардың біреуі медиацияны жалғастырудан жазбаша бас тартқан жағдайда – қолжетімді байланыс құралдарымен хабардар етілген кезден бастап;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z297" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z297" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) медиацияны жүргізу мерзімі аяқталған жағдайда – осы Заңның 23 және 24-баптарының ережелері ескеріле отырып, ол аяқталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z298" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z298" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағының 3), 4) және 5) тармақшаларында көрсетілген жағдайларда, медиатор тараптың (тараптардың) талап етуі бойынша медиация рәсімін тоқтату себебін көрсете отырып, медиация рәсімнің тоқтатылғаны туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7727,324 +7587,324 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бап. Дауды (дау-шарды) реттеу туралы келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="189"/>
+    <w:bookmarkStart w:name="z63" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Медиацияны жүргізу кезінде медиация тараптары қол жеткізген, дауды (жанжалды) реттеу туралы келісім жазбаша нысанда жасалады және оған тараптар қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер тараптар бір-біріне түпнұсқаларды одан әрі ұсынбай, электрондық пошта арқылы келісімнің қол қойылған цифрлық көшірмелерімен алмасса, дауды (жанжалды) реттеу туралы келісімнің де заңды күші болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="190"/>
+    <w:bookmarkStart w:name="z148" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дауды (жанжалды) реттеу туралы келісімде жасалған күні мен орны, медиация тараптары, олардың өкілдері, даудың (жанжалдың) нысанасы, медиатор (медиаторлар) туралы деректер, сондай-ақ тараптармен келісілген міндеттемелер, оларды орындау тәсілдері мен мерзімдері және оларды орындамаудың немесе тиісінше орындамаудың салдарлары қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауды (жанжалды) реттеу туралы келісімге медиатор (медиаторлар) қол қоюға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="191"/>
+    <w:bookmarkStart w:name="z149" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дауды (дау-шарды) реттеу туралы келісімді медиация тараптары ерікті түрде осы келісімде көзделген тәртіппен және мерзімде орындауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z150" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z150" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Іс сотта қаралғанға дейін жасалған дауды (дау-шарды) реттеу туралы келісім тараптардың құқықтары мен мiндеттерiн белгілеуге, өзгертуге немесе тоқтатуға бағытталған мәмілені білдіреді. Мұндай келісім орындалмаған немесе тиiсiнше орындалмаған жағдайда, келісімді бұзған медиация тарапы Қазақстан Республикасының заңдарында белгіленген тәртіппен жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z151" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z151" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Азаматтық немесе әкімшілік процесс барысында медиацияны жүргізу кезінде тараптар қол жеткізген дауды (дау-шарды) реттеу туралы келісім дереу іс жүргізуінде іс жатқан судьяға жіберіледі. Дауды (дау-шарды) реттеу туралы келісімді сот Қазақстан Республикасының Азаматтық процестік кодексінде және Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде белгіленген тәртіппен бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z152" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z152" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте төленген мемлекеттік баж "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (Салық кодексі) көзделген тәртіппен төлеушіге қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z153" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z153" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қылмыстық процесс барысында медиацияны жүргізу кезінде тараптар қол жеткізген, дауды (жанжалды) реттеу туралы келісім жәбірленушіге келтірілген зиянның орнын толтыру және қылмыстық құқық бұзушылық жасаған адамды жәбірленушімен татуластыру арқылы дауды (жанжалды) реттеу туралы келісімді білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік құқық бұзушылықтар туралы істер бойынша медиация тараптарды татуластыру арқылы дауды (жанжалды) реттеу туралы келісімді білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="196"/>
+    <w:bookmarkStart w:name="z154" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Аталған келісім дереу іс жүргізуінде қылмыстық іс жатқан қылмыстық процесті жүргізетін органға жіберіледі және Қазақстан Республикасының Қылмыстық іс жүргізу кодексінде көзделген жағдайларда қылмыстық қудалауды болдырмайтын не оны жүзеге асырмауға мүмкіндік беретін мән-жай болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z299" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z299" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Мүлікті бөлу немесе мүлікті кепілге қою туралы дауды (жанжалды) реттеу туралы келісім Қазақстан Республикасының заңнамасына сәйкес жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және (немесе) жылжымалы мүлік кепілін тіркеу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z155" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z155" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Дау-шарды реттеу туралы келісім оған тараптар қол қойған күні күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Келісімді орындаудан жалтарған жағдайда мүдделі тарап келісім бойынша міндеттемені оңайлатылған жазбаша іс жүргізу тәртібімен орындау туралы арызбен сотқа жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8180,90 +8040,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-1-бап. Әкімшілік сот ісін жүргізу барысында жүргізілетін медиацияның ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="200"/>
+    <w:bookmarkStart w:name="z301" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әкімшілік сот ісін жүргізуде дауларды (жанжалдарды) қарау кезінде жауапкердің әкімшілік қалауы болған кезде ғана медиацияға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z302" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z302" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мұндай істер бойынша медиация мүмкіндігіне мұндай мүмкіндік Қазақстан Республикасының заңдарында тыйым салынбаған немесе тиісті жария-құқықтық қатынастың мәніне қайшы келмейтін жағдайларда жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8282,105 +8142,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="202"/>
+    <w:bookmarkStart w:name="z64" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  4-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="203"/>
+    <w:bookmarkStart w:name="z66" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заң алғашқы ресми жарияланғанынан кейін алты ай өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -8538,55 +8398,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8912,31 +8772,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>