--- v0 (2025-10-01)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9b9f153" w14:textId="9b9f153">
+    <w:p w14:paraId="be6337a" w14:textId="be6337a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -245,50 +245,186 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      ҚР Заңының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "облыстың, республикалық маңызы бар қаланың және астананың", "Облыстардың, республикалық маңызы бар қалалардың және астананың", "Облыстың, республикалық маңызы бар қаланың және астананың" деген сөздер тиісінше "астананың, облыстың және республикалық маңызы бар қаланың", "Астананың, облыстардың және республикалық маңызы бар қалалардың", "Астананың, облыстың және республикалық маңызы бар қаланың" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "шетелдік", "шетелдіктің" және "шетелдіктер" деген сөздер тиісінше "шетел азаматы", "шетел азаматының" және "шетел азаматтары" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заң Қазақстан Республикасының аумағында пана іздеген адамдардың және босқындардың құқықтық жағдайын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -318,51 +454,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) босқын - нәсілдік, ұлттық, діни сенімі, азаматтық белгісі, белгілі бір әлеуметтік топқа жататындығы немесе саяси нанымы бойынша қудалаудың құрбаны болу қаупінің негізділігіне орай өзі азаматы болып табылатын елден тыс жерде жүрген және өз елінің қорғауын пайдалана алмайтын немесе осындай қауіп салдарынан мұндай қорғауды пайдаланғысы келмейтін шетелдік немесе осындай қауіп салдарынан еліне қайтып орала алмайтын немесе қайтып оралғысы келмейтін, өзі тұрақты тұратын немесе өзі азаматы болып табылатын елден тыс жерде жүрген азаматтығы жоқ адам;</w:t>
+      1) босқын - нәсілдік, ұлттық, діни сенімі, азаматтық белгісі, белгілі бір әлеуметтік топқа жататындығы немесе саяси нанымы бойынша қудалаудың құрбаны болу қаупінің негізділігіне орай өзі азаматы болып табылатын елден тыс жерде жүрген және өз елінің қорғауын пайдалана алмайтын немесе осындай қауіп салдарынан мұндай қорғауды пайдаланғысы келмейтін шетел азаматы немесе осындай қауіп салдарынан еліне қайтып орала алмайтын немесе қайтып оралғысы келмейтін, өзі тұрақты тұратын немесе өзі азаматы болып табылатын елден тыс жерде жүрген азаматтығы жоқ адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) босқын куәлігі - босқынның жеке басын куәландыратын және мәртебесін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
@@ -490,227 +626,227 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) пана - пана іздеген адамдарға босқын мәртебесін беру жолымен Қазақстан Республикасының аумағында қорғау ұсынылуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) пана іздеген адам – облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы босқын мәртебесін беру туралы өздерінің өтінішхаты бойынша түпкілікті шешім қабылдағанға дейін Қазақстан Республикасында пана сұрауға ниет білдірген шетелдік немесе азаматтығы жоқ адам;</w:t>
+      6) пана іздеген адам – астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы босқын мәртебесін беру туралы өздерінің өтінішхаты бойынша түпкілікті шешім қабылдағанға дейін Қазақстан Республикасында пана сұрауға ниет білдірген шетел азаматы немесе азаматтығы жоқ адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) пана іздеген адамның куәлігі – босқын мәртебесін беру туралы өтінішхаттың тіркелуін растайтын, облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы беретін құжат;</w:t>
+      7) пана іздеген адамның куәлігі – босқын мәртебесін беру туралы өтінішхаттың тіркелуін растайтын, астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы беретін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уәкілетті орган - босқындар мәселелері бойынша қатынастарды реттеу саласында басқаруды жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) шыққан елі - шетелдіктің өзі азаматы болып табылатын елі немесе азаматтығы жоқ адамның тұрақты тұратын елі.</w:t>
+      9) шыққан елі - шетел азаматының өзі азаматы болып табылатын елі немесе азаматтығы жоқ адамның тұрақты тұратын елі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгеріс енгізілді - ҚР 2013.01.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 327-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ("Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" ҚР Кодексіне (Салық кодексі) тиісті өзгерістер мен толықтырулар қолданысқа енгізілген күннен кейін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 16.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1140,51 +1276,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен;</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1206,51 +1342,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1283,78 +1419,78 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 19.04.2023 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1438,51 +1574,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде босқындар мәселелері бойынша нормативтік құқықтық актілерді әзірлейді, бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z60" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1) босқындар мәселелері бойынша жергiлiктi атқарушы органдарды үйлестіруді және оларға әдiстемелiк басшылық жасауды жүзеге асырады;</w:t>
+      2-1) босқындар мәселелері бойынша жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) босқындар мәселелері бойынша халықаралық ынтымақтастықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
@@ -1618,51 +1754,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының босқындар туралы заңнамасының сақталуына бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) босқын мәртебесiн беру туралы өтiнiшхатты тiркеу мен қараудың тәртiбiн, пана iздеген адам куәлiгiнің үлгiлерiн бекiтедi;</w:t>
+      7) босқын мәртебесін беру туралы өтінішхатты тіркеу мен қараудың тәртібін, пана іздеген адам куәлігінің үлгілерін бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) босқын деп танылған адамға шыққан елінде тұратын туыстары туралы ақпарат алуға өз құзыреті шегінде жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
@@ -2249,51 +2385,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-бапқа өзгерістер енгізілді - ҚР 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2013.01.29 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2013.01.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2349,51 +2485,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 16.11.2020 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2416,113 +2552,113 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-1-бап. Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының құзыреті</w:t>
-[...17 lines deleted...]
-      Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары:</w:t>
+        <w:t>6-1-бап. Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарының құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде босқындар мәселелері бойынша мемлекеттік саясатты іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2820,51 +2956,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) заңнамада белгіленген тәртіппен Қазақстан Республикасының Президентіне, Парламентіне және Үкіметіне босқындар мәселелері бойынша Қазақстан Республикасының шет мемлекеттермен және халықаралық ұйымдармен қатынасы мәселелері бойынша ұсыныстар мен ұсынымдарды табыс етеді;</w:t>
+      3) заңнамада белгіленген тәртіппен Қазақстан Республикасының Президентіне, Құрылтайына және Үкіметіне босқындар мәселелері бойынша Қазақстан Республикасының шет мемлекеттермен және халықаралық ұйымдармен қатынасы мәселелері бойынша ұсыныстар мен ұсынымдарды табыс етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының халықаралық ұйымдардың қызметіне, босқындар мәселелері бойынша конференцияларға, кеңестерге, форумдарға және босқындардың құқықтарын қорғау жөніндегі халықаралық акцияларға қатысуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
@@ -2940,51 +3076,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Азаматтық қорғау саласындағы уәкілетті орган:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
@@ -3229,51 +3365,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 03.07.2013 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3289,91 +3425,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 30.12.2021 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3485,51 +3661,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3551,51 +3727,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) босқын мәртебесін беру туралы өтінішхатты қайтарып алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z71" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының босқын мәртебесін беруден бас тарту туралы шешіміне шағымдануға;</w:t>
+      4) астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органының босқын мәртебесін беруден бас тарту туралы шешіміне шағымдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z72" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шағымдану мерзімдерін қоса алғанда, босқын мәртебесін беру туралы өтінішхат бойынша шешім қабылдау рәсімі аяқталғанға дейінгі мерзімде Қазақстан Республикасында болуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
@@ -3751,160 +3927,160 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасын сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасы аумағының шегінен шығып кету ниеті туралы облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына хабарлауға;</w:t>
+      4) Қазақстан Республикасы аумағының шегінен шығып кету ниеті туралы астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органына хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z82" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасының аумағында болатын жері өзгерген кезде бұрын болған жері бойынша облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының есебінен шығуға және келген күнінен бастап бес жұмыс күні ішінде жаңа болатын жері бойынша облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органында есепке тұруға, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен болатын жері бойынша есепке тұруға;</w:t>
+      5) Қазақстан Республикасының аумағында болатын жері өзгерген кезде бұрын болған жері бойынша астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органының есебінен шығуға және келген күнінен бастап бес жұмыс күні ішінде жаңа болатын жері бойынша астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органында есепке тұруға, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен болатын жері бойынша есепке тұруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z159" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасына сәйкес дактилоскопиялық тіркеуден өтуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Пана іздеген адамдардың өзге де құқықтары мен бостандықтары болады, сондай-ақ шетелдіктер мен азаматтығы жоқ адамдар үшін Қазақстан Республикасының Конституциясында, заңдарында және халықаралық шарттарында белгіленген барлық міндеттерді мойнына алады.</w:t>
+      3. Пана іздеген адамдардың өзге де құқықтары мен бостандықтары болады, сондай-ақ шетел азаматтары мен азаматтығы жоқ адамдар үшін Қазақстан Республикасының Конституциясында, заңдарында және халықаралық шарттарында белгіленген барлық міндеттерді мойнына алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерту енгізілді - ҚР 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 30.12.2016 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2021 бастап қолданысқа енгізіледі); 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3927,51 +4103,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4050,51 +4226,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тиісті уәкілетті органдардан шыққан елінде тұратын туыстары туралы ақпарат сұратуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z88" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының босқын мәртебесін ұзартудан бас тарту туралы, одан айыру немесе оны тоқтату туралы шешіміне шағымдануға;</w:t>
+      3) астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органының босқын мәртебесін ұзартудан бас тарту туралы, одан айыру немесе оны тоқтату туралы шешіміне шағымдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z89" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шыққан еліне өз еркімен қайтуға немесе кез келген үшінші елге қоныс аударуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z90" w:id="71"/>
     <w:p>
@@ -4230,187 +4406,187 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамасын сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z97" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасы аумағының шегінен шығып кету ниеті туралы облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына хабарлауға;</w:t>
+      2) Қазақстан Республикасы аумағының шегінен шығып кету ниеті туралы астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органына хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z98" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының аумағында болатын жері өзгерген кезде бұрын болған жері бойынша облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының есебінен шығуға және келген күнінен бастап бес жұмыс күні ішінде жаңа болатын жері бойынша облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органында есепке тұруға, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен болатын жері бойынша есепке тұруға міндетті.</w:t>
+      3) Қазақстан Республикасының аумағында болатын жері өзгерген кезде бұрын болған жері бойынша астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органының есебінен шығуға және келген күнінен бастап бес жұмыс күні ішінде жаңа болатын жері бойынша астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органында есепке тұруға, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен болатын жері бойынша есепке тұруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z99" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Босқындар мәртебесі бар адамдардың өзге де құқықтары мен бостандықтары болады, сондай-ақ шетелдіктер мен азаматтығы жоқ адамдар үшін Қазақстан Республикасының Конституциясында, заңдарында және халықаралық шарттарында белгіленген барлық міндеттерді мойнына алады.</w:t>
+      3. Босқындар мәртебесі бар адамдардың өзге де құқықтары мен бостандықтары болады, сондай-ақ шетел азаматтары мен азаматтығы жоқ адамдар үшін Қазақстан Республикасының Конституциясында, заңдарында және халықаралық шарттарында белгіленген барлық міндеттерді мойнына алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерту енгізілді - ҚР 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 30.12.2021 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4429,51 +4605,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бап. Босқын мәртебесін беру туралы өтінішхатты беру және тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z101" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Пана іздеген адам Қазақстан Республикасының аумағына келісімен күнтізбелік бес күн ішінде немесе өзі Қазақстан Республикасының аумағында болуы кезінде нәсілдік, ұлттық, діни сенім, азаматтық белгісі, белгілі бір әлеуметтік топқа жататындығы немесе саяси нанымы бойынша қудалауға ұшырау жағдайларының туындауы туралы білген кезден бастап, босқын мәртебесін беру туралы жазбаша өтінішхатпен жеке өзі немесе осыған уәкілеттік берілген өкілі арқылы өзінің келген жері бойынша облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына жүгіне алады.</w:t>
+      1. Пана іздеген адам Қазақстан Республикасының аумағына келісімен күнтізбелік бес күн ішінде немесе өзі Қазақстан Республикасының аумағында болуы кезінде нәсілдік, ұлттық, діни сенім, азаматтық белгісі, белгілі бір әлеуметтік топқа жататындығы немесе саяси нанымы бойынша қудалауға ұшырау жағдайларының туындауы туралы білген кезден бастап, босқын мәртебесін беру туралы жазбаша өтінішхатпен жеке өзі немесе осыған уәкілеттік берілген өкілі арқылы өзінің келген жері бойынша астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органына жүгіне алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4521,149 +4697,149 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Адам Қазақстан Республикасының Мемлекеттік шекарасын кесіп өткен кезде Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметi аумақтық бөлімшесінің құрылымдық бөлімшесіне жазбаша өтінішхат береді.</w:t>
+      3. Адам Қазақстан Республикасының Мемлекеттік шекарасын кесіп өткен кезде Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі аумақтық бөлімшесінің құрылымдық бөлімшесіне жазбаша өтінішхат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z61" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пункті болмаған кезде адам Қазақстан Республикасының Мемлекеттік шекарасын мәжбүрлі түрде заңсыз кесіп өткен жағдайда, бір тәулік ішінде облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына жүгінуге тиіс.</w:t>
+      Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пункті болмаған кезде адам Қазақстан Республикасының Мемлекеттік шекарасын мәжбүрлі түрде заңсыз кесіп өткен жағдайда, бір тәулік ішінде астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органына жүгінуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z104" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Адамдар Қазақстан Республикасының аумағына заңсыз келгені немесе болғаны үшін ұсталған жағдайларда босқын мәртебесін беру туралы өтінішхатпен жүгінуге ниет білдірсе, құзыретті органдар адам ұсталған кезден бастап бір күн ішінде облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына хабарлайды.</w:t>
+      4. Адамдар Қазақстан Республикасының аумағына заңсыз келгені немесе болғаны үшін ұсталған жағдайларда босқын мәртебесін беру туралы өтінішхатпен жүгінуге ниет білдірсе, құзыретті органдар адам ұсталған кезден бастап бір күн ішінде астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органына хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы күнтізбелік екі күн ішінде олардың Қазақстан Республикасының аумағында болу мән-жайларын анықтайды және босқын мәртебесін беру туралы өтінішхатты тіркейді.</w:t>
+      Астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы күнтізбелік екі күн ішінде олардың Қазақстан Республикасының аумағында болу мән-жайларын анықтайды және босқын мәртебесін беру туралы өтінішхатты тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z105" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Адаммен бірге келген оның он сегіз жасқа толмаған отбасы мүшелері туралы мәліметтер туу туралы құжаттардың негізінде - ата- анасының бірінің өтінішхатына, ал ата-анасы болмаған кезде, олардың заңды өкілдерінің өтінішхатына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z106" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Пана іздеген адамға Қазақстан Республикасында босқын мәртебесін беру туралы өтінішхат тіркелген күні пана іздеген адамның куәлігі беріледі, оның өтiнiшхаты бойынша шешiм қабылданғанға дейiнгi мерзiмге оны болатын жері бойынша есепке қою жүргізіледі және Қазақстан Республикасының заңнамасына сәйкес оны дактилоскопиялық тіркеу жүзеге асырылады.</w:t>
+      6. Пана іздеген адамға Қазақстан Республикасында босқын мәртебесін беру туралы өтінішхат тіркелген күні пана іздеген адамның куәлігі беріледі, оның өтінішхаты бойынша шешім қабылданғанға дейінгі мерзімге оны болатын жері бойынша есепке қою жүргізіледі және Қазақстан Республикасының заңнамасына сәйкес оны дактилоскопиялық тіркеу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Он сегіз жасқа толмаған отбасы мүшелері туралы мәліметтер пана іздеген адамның, ата-анасының бірінің немесе заңды өкілдерінің куәлігіне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
@@ -4677,167 +4853,167 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он сегіз жасқа толмаған және Қазақстан Республикасының аумағына ата-анасыз немесе заңды өкілдерінсіз келген пана іздеген адамға пана іздеген адамның куәлігі беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z162" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы тиісті шешім қабылданған күннен бастап бес жұмыс күні ішінде уәкілетті органға және ішкі істер органдарына босқын мәртебесін беру, ұзарту немесе босқын мәртебесін беруден, ұзартудан бас тарту туралы хабар береді.</w:t>
+      8. Астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы тиісті шешім қабылданған күннен бастап бес жұмыс күні ішінде уәкілетті органға және ішкі істер органдарына босқын мәртебесін беру, ұзарту немесе босқын мәртебесін беруден, ұзартудан бас тарту туралы хабар береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгеріс енгізілді - ҚР 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2012.04.27 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.04.27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2013.01.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2021 бастап қолданысқа енгізіледі); 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375-VI</w:t>
       </w:r>
       <w:r>
@@ -4873,51 +5049,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5106,89 +5282,89 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Босқын деп танылған адам балалы болған жағдайда, баланың құқықтық жағдайы Қазақстан Республикасының заңнамасына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z113" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Босқын мәртебесі бір жыл мерзімге беріледі. Босқын мәртебесі берілген адамға шешім қабылданған күннен бастап бес жұмыс күні ішінде облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы босқын куәлігін береді.</w:t>
+      5. Босқын мәртебесі бір жыл мерзімге беріледі. Босқын мәртебесі берілген адамға шешім қабылданған күннен бастап бес жұмыс күні ішінде астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы босқын куәлігін береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Босқынның шыққан елінде оған босқын мәртебесін беруге негіз болған бұрынғы мән-жайлар сақталған кезде босқынның аталған мерзім аяқталудан бір ай бұрын берген өтініші негізінде облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы босқын мәртебесі мерзімін бір жылға және әрбір кейінгі жылға ұзартады.</w:t>
+      Босқынның шыққан елінде оған босқын мәртебесін беруге негіз болған бұрынғы мән-жайлар сақталған кезде босқынның аталған мерзім аяқталудан бір ай бұрын берген өтініші негізінде астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы босқын мәртебесі мерзімін бір жылға және әрбір кейінгі жылға ұзартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z114" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Пана іздеген адамға босқын мәртебесін беруден бас тартылған жағдайда, облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы бас тарту туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде пана іздеген адамға бас тартудың себебін көрсетіп және қабылданған шешімге шағымдану тәртібі туралы түсіндіріп, шешімнің көшірмесін тапсырады немесе жібереді.</w:t>
+      6. Пана іздеген адамға босқын мәртебесін беруден бас тартылған жағдайда, астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы бас тарту туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде пана іздеген адамға бас тартудың себебін көрсетіп және қабылданған шешімге шағымдану тәртібі туралы түсіндіріп, шешімнің көшірмесін тапсырады немесе жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5680,51 +5856,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) террористік, экстремистік, сондай-ақ тыйым салынған діни ұйымдардың қызметіне қатысқаны үшін сотталған болса, босқын мәртебесінен айырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z133" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы босқын мәртебесінен айыру туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде аталған адамға бұл шешімнің себептері көрсетілген және қабылданған шешімге шағым жасау тәртібі түсіндірілген шешімнің көшірмесін табыс етеді немесе жібереді, сондай-ақ қабылданған шешім туралы уәкілетті орган мен ішкі істер органдарына хабар береді.</w:t>
+      2. Астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы босқын мәртебесінен айыру туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде аталған адамға бұл шешімнің себептері көрсетілген және қабылданған шешімге шағым жасау тәртібі түсіндірілген шешімнің көшірмесін табыс етеді немесе жібереді, сондай-ақ қабылданған шешім туралы уәкілетті орган мен ішкі істер органдарына хабар береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5975,51 +6151,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бап. Уәкілетті органның шешіміне шағым жасау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының босқын мәртебесін беруден, ұзартудан бас тарту туралы немесе босқын мәртебесінен айыру туралы шешіміне Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
+      Астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органының босқын мәртебесін беруден, ұзартудан бас тарту туралы немесе босқын мәртебесінен айыру туралы шешіміне Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6030,51 +6206,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді – ҚР 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95-VII</w:t>
       </w:r>
       <w:r>
@@ -6205,51 +6381,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап. Қайтару және елден шығарып жіберу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z150" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Пана іздеген адамдар және босқындар облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының, уәкілетті органның не соттың босқын мәртебесін беруден, ұзартудан бас тарту туралы не босқын мәртебесінен айыру туралы, сондай-ақ оны тоқтату туралы шешімі қабылданған күннен бастап бір ай ішінде өздерінің отбасы мүшелерімен бірге Қазақстан Республикасының аумағын өз еркімен тастап шығуға тиіс.</w:t>
+      1. Пана іздеген адамдар және босқындар астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органының, уәкілетті органның не соттың босқын мәртебесін беруден, ұзартудан бас тарту туралы не босқын мәртебесінен айыру туралы, сондай-ақ оны тоқтату туралы шешімі қабылданған күннен бастап бір ай ішінде өздерінің отбасы мүшелерімен бірге Қазақстан Республикасының аумағын өз еркімен тастап шығуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z151" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пана іздеген адамдар және босқындар Қазақстан Республикасының аумағын өз еркімен тастап шығудан бас тартқан жағдайда Қазақстан Республикасының заңнамасына сәйкес және соттың заңды күшіне енген шешімдерін орындау үшін ішкі істер органдары пана іздеген адамдарды және босқындарды елден мәжбүрлеп шығарып жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
@@ -6292,51 +6468,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгерту енгізілді - ҚР 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 30.12.2021 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6633,51 +6809,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қолданысы тоқтатыла тұрсын, тоқтатыла тұрған кезеңде осы тармақ мынадай редакцияда қолданылады деп белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "6. Пана іздеген адамға Қазақстан Республикасында босқын мәртебесін беру туралы өтінішхат тіркелген күні пана іздеген адамның куәлігі беріледі және оның өтiнiшхаты бойынша шешiм қабылданғанға дейiнгі мерзімге осындай адамды тіркеу жүргізіледі.";</w:t>
+      "6. Пана іздеген адамға Қазақстан Республикасында босқын мәртебесін беру туралы өтінішхат тіркелген күні пана іздеген адамның куәлігі беріледі және оның өтінішхаты бойынша шешім қабылданғанға дейінгі мерзімге осындай адамды тіркеу жүргізіледі.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7053,55 +7229,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>