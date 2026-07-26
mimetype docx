--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a018692" w14:textId="a018692">
+    <w:p w14:paraId="5866651" w14:textId="5866651">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -282,102 +282,78 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйесі", "ақпараттық жүйелерден" деген сөздер тиісінше "цифрлық жүйесі", "цифрлық жүйелерден" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3093,51 +3069,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аккредиттеу, сәйкестiктi растау жөнiндегi сарапшы-аудиторларды, техникалық сарапшыларды және арнайы білімі бар басқа да адамдарды аккредиттеу жөнiндегi жұмыстарды жүргізуге қатысу үшін тартуға;</w:t>
+      аккредиттеу, сәйкестікті растау жөніндегі сарапшы-аудиторларды, техникалық сарапшыларды және арнайы білімі бар басқа да адамдарды аккредиттеу жөніндегі жұмыстарды жүргізуге қатысу үшін тартуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аккредиттеу жөніндегі халықаралық (өңірлік) мемлекеттік емес және үкіметтік емес ұйымдардың жұмысына қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5099,51 +5075,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аккредиттеу, сәйкестікті растау жөніндегі сарапшы-аудиторлар, техникалық сарапшылар осы Заңға сәйкес аккредиттеу жөніндегі жұмыстарды жүргізуге қатысады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z324" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Аккредиттеу, сәйкестікті растау жөніндегі сарапшы-аудиторлар, техникалық сарапшылар өз қызметiн еңбек шартының не азаматтық-құқықтық шарттың негiзiнде жүзеге асырады.</w:t>
+      2. Аккредиттеу, сәйкестікті растау жөніндегі сарапшы-аудиторлар, техникалық сарапшылар өз қызметін еңбек шартының не азаматтық-құқықтық шарттың негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5774,51 +5750,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">15-бап. Өтінімді ұсыну және оны қарау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Өтініш беруші аккредиттеу жөніндегі органға қағаз жеткізгіште не техникалық реттеудің ақпараттық жүйесі арқылы электрондық нысанда мынадай құжаттарды ұсынады:</w:t>
+      1. Өтініш беруші аккредиттеу жөніндегі органға қағаз жеткізгіште не техникалық реттеудің цифрлық жүйесі арқылы электрондық нысанда мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z108" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) аккредиттеуге өтінім; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z109" w:id="124"/>
     <w:p>
       <w:pPr>
@@ -5987,51 +5963,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағы бірінші бөлігінің 1), 3-1) және 4) тармақшаларында көрсетілген құжаттардың нысандарын уәкілетті орган белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z114" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер өтінім және (немесе) оған қоса берілетін құжаттар белгіленген нысанға сәйкес келмеген не толық көлемде ұсынылмаған жағдайда, сондай-ақ мәлімделген жабдықты басқа аккредиттелген зертхана пайдаланған жағдайда, аккредиттеу жөніндегі орган құжаттарды келіп түскен күнінен бастап есептелетін бес жұмыс күні ішінде қабылдаудан бас тартады және оларды қайтарудың себептерін көрсете отырып, өтiнiш берушiге пошта арқылы қайтарады не оларды өкіліне қолын қойғызып, қолма-қол табыс етеді не техникалық реттеудің ақпараттық жүйесі арқылы электрондық нысанда жібереді.</w:t>
+      3. Егер өтінім және (немесе) оған қоса берілетін құжаттар белгіленген нысанға сәйкес келмеген не толық көлемде ұсынылмаған жағдайда, сондай-ақ мәлімделген жабдықты басқа аккредиттелген зертхана пайдаланған жағдайда, аккредиттеу жөніндегі орган құжаттарды келіп түскен күнінен бастап есептелетін бес жұмыс күні ішінде қабылдаудан бас тартады және оларды қайтарудың себептерін көрсете отырып, өтініш берушіге пошта арқылы қайтарады не оларды өкіліне қолын қойғызып, қолма-қол табыс етеді не техникалық реттеудің цифрлық жүйесі арқылы электрондық нысанда жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6471,245 +6447,245 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайта аккредиттеу кезінде ұсынылған құжаттардың сараптамасы аккредиттеу субъектісінің құжаттарына және Қазақстан Республикасының сәйкестікті бағалау саласындағы аккредиттеу туралы заңнамасына енгізілген өзгерістер бөлігінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z102" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сараптама жүргiзу үшiн аккредиттеу жөнiндегi орган аккредиттеу жөнiндегi сарапшы-аудиторды тағайындайды, сондай-ақ мәлімделген сәйкестікті бағалау объектілері бойынша техникалық сарапшылар тартылуы мүмкін.</w:t>
+      2. Сараптама жүргізу үшін аккредиттеу жөніндегі орган аккредиттеу жөніндегі сарапшы-аудиторды тағайындайды, сондай-ақ мәлімделген сәйкестікті бағалау объектілері бойынша техникалық сарапшылар тартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z107" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Аккредиттеу жөнiндегi сарапшы-аудитордың қорытындысында:</w:t>
+      3. Аккредиттеу жөніндегі сарапшы-аудитордың қорытындысында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z115" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ұсынылған құжаттардың аккредиттеу критерийлерiне сәйкестiгін бағалау;</w:t>
+      1) ұсынылған құжаттардың аккредиттеу критерийлеріне сәйкестігін бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z128" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) құжаттардың нақты критерийлер бойынша сәйкессiздiгiн (сәйкессiздiк болған кезде) көрсету;</w:t>
+      2) құжаттардың нақты критерийлер бойынша сәйкессіздігін (сәйкессіздік болған кезде) көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z129" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ұсынылған құжаттарды түзету жөнiндегi ұсынымдар (қажет болған жағдайда) және өтiнiш берушiнiң осы ұсынымдардың орындалуын растау тәртiбi;</w:t>
+      3) ұсынылған құжаттарды түзету жөніндегі ұсынымдар (қажет болған жағдайда) және өтініш берушінің осы ұсынымдардың орындалуын растау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z130" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ұсынылған құжаттардың аккредиттеу критерийлерiне сәйкестiгi немесе сәйкессiздiгi туралы тұжырымдар қамтылуға тиiс.</w:t>
+      4) ұсынылған құжаттардың аккредиттеу критерийлеріне сәйкестігі немесе сәйкессіздігі туралы тұжырымдар қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z131" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Аккредиттеу жөнiндегi сарапшы-аудитордың қорытындысы негiзiнде аккредиттеу жөнiндегi орган мынадай:</w:t>
+      4. Аккредиттеу жөніндегі сарапшы-аудитордың қорытындысы негізінде аккредиттеу жөніндегі орган мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтiнiш берушiнi тұрған жерінде зерттеп-қарау туралы;</w:t>
-[...17 lines deleted...]
-      2) өтiнiш берушiнiң анықталған сәйкессiздiктердi жою қажеттігі туралы шешiмдердiң бiрiн қабылдайды.</w:t>
+      1) өтініш берушіні тұрған жерінде зерттеп-қарау туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш берушінің анықталған сәйкессіздіктерді жою қажеттігі туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеу жөніндегі орган шешім қабылдаған күннен бастап үш жұмыс күні ішінде өтініш берушіге қабылданған шешім туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z135" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Өтiнiш берушi осы баптың 4-тармағы бірінші бөлігінің 2) тармақшасында көрсетілген хабарламаны алған кезден бастап отыз жұмыс күні ішінде анықталған сәйкессiздiктердi жояды және сәйкессіздіктердің жойылғанын растайтын құжаттарды ұсына отырып, аккредиттеу жөнiндегi органға бұл туралы жазбаша түрде почта арқылы хабарлайды. Аккредиттеу жөнiндегi орган хабарламаны алған кезден бастап жеті жұмыс күні ішінде қажет болған жағдайда құжаттарға қайта сараптама жүргiзедi.</w:t>
+      5. Өтініш беруші осы баптың 4-тармағы бірінші бөлігінің 2) тармақшасында көрсетілген хабарламаны алған кезден бастап отыз жұмыс күні ішінде анықталған сәйкессіздіктерді жояды және сәйкессіздіктердің жойылғанын растайтын құжаттарды ұсына отырып, аккредиттеу жөніндегі органға бұл туралы жазбаша түрде почта арқылы хабарлайды. Аккредиттеу жөніндегі орган хабарламаны алған кезден бастап жеті жұмыс күні ішінде қажет болған жағдайда құжаттарға қайта сараптама жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6910,51 +6886,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сәйкестікті растау жөніндегі сарапшылар-аудиторлар, техникалық сарапшылар, мемлекеттік органдардың және өзге де ұйымдардың мәлімдеген аккредиттеу саласы бойынша мамандары енгізілуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z144" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тексеру мерзiмi өтініш берушінің тұрған жеріне немесе өтініш берушінің өзі тұрған жерден тыс жердегі құрылымдық бөлімшесі орналасқан жерге тексеру жөніндегі топ келген кезден бастап есептелетiн он жұмыс күнiнен аспауға тиiс. Құрылымдық бөлімшелері бар өтініш берушіні тексерудің жалпы мерзімі отыз жұмыс күнінен аспауға тиіс.</w:t>
+      5. Тексеру мерзімі өтініш берушінің тұрған жеріне немесе өтініш берушінің өзі тұрған жерден тыс жердегі құрылымдық бөлімшесі орналасқан жерге тексеру жөніндегі топ келген кезден бастап есептелетін он жұмыс күнінен аспауға тиіс. Құрылымдық бөлімшелері бар өтініш берушіні тексерудің жалпы мерзімі отыз жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z145" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Тексеру жөніндегі топ өз жұмысының қорытындысы бойынша есеп дайындайды, онда өтініш берушінің аккредиттеу критерийлеріне сәйкестік бағасы қамтылуы керек. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z146" w:id="158"/>
     <w:p>
@@ -7068,71 +7044,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылданған шешім туралы хабарлама шешім қабылданған күннен бастап үш жұмыс күні ішінде жазбаша түрде почта арқылы немесе факсимильді байланыс арқылы өтініш берушіге жіберіледі және тиісінше өтініш беруші почта жөнелтілімін алғаны туралы хабарламаға белгі соққан күннен бастап немесе факсимильді хабар жіберілген күні алынған деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Өтiнiш берушi осы баптың 9-тармағы бірінші бөлігінің 2) тармақшасында көрсетілген хабарламаны алған кезден бастап жиырма жұмыс күнi iшiнде тексеру кезiнде анықталған сәйкессiздiктердi жояды және сәйкессiздiктердiң жойылғанын растайтын құжаттарды ұсына отырып, аккредиттеу жөнiндегi органға олардың жойылғаны туралы жазбаша түрде почта арқылы хабарлайды, содан кейiн аккредиттеу жөнiндегi орган қажет болған жағдайда оған қайта тексеру жүргiзедi. Өтiнiш берушiні немесе оның құрылымдық бөлімшесін қайта тексеру мерзiмi тексеру жөнiндегi топ өтiнiш берушiнiң тұрған жерiне келген күннен бастап есептелетiн бес жұмыс күнiнен аспауға тиiс.</w:t>
+      10. Өтініш беруші осы баптың 9-тармағы бірінші бөлігінің 2) тармақшасында көрсетілген хабарламаны алған кезден бастап жиырма жұмыс күні ішінде тексеру кезінде анықталған сәйкессіздіктерді жояды және сәйкессіздіктердің жойылғанын растайтын құжаттарды ұсына отырып, аккредиттеу жөніндегі органға олардың жойылғаны туралы жазбаша түрде почта арқылы хабарлайды, содан кейін аккредиттеу жөніндегі орган қажет болған жағдайда оған қайта тексеру жүргізеді. Өтініш берушіні немесе оның құрылымдық бөлімшесін қайта тексеру мерзімі тексеру жөніндегі топ өтініш берушінің тұрған жеріне келген күннен бастап есептелетін бес жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z152" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Аккредиттеу жөніндегі орган өтініш берушінің себептерін көрсеткен жазбаша не техникалық реттеудің ақпараттық жүйесі арқылы электрондық нысанда жіберген өтініші бойынша сәйкессіздіктерді жою мерзімін екі айдан аспайтын мерзімге ұзартады.</w:t>
+      11. Аккредиттеу жөніндегі орган өтініш берушінің себептерін көрсеткен жазбаша не техникалық реттеудің цифрлық жүйесі арқылы электрондық нысанда жіберген өтініші бойынша сәйкессіздіктерді жою мерзімін екі айдан аспайтын мерзімге ұзартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7335,71 +7311,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Оң шешім қабылданған жағдайда аккредиттеуден кейінгі шарт жасалады және жеті жұмыс күні ішінде аккредиттеу саласын айқындайтын құжат бекітіледі, аккредиттеу аттестаты және құжаттардың бір жиынтығы беріледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z155" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Терiс шешiм қабылданған кезде өтiнiш берушiге техникалық реттеудің ақпараттық жүйесі арқылы электрондық нысанда не қағаз жеткізгіште почта арқылы немесе факсимильді байланыс арқылы дәлелдi бас тарту жіберіледі, ол тиісінше өтініш беруші почта жөнелтілімін алғаны туралы хабарламаға белгі соққан күннен бастап немесе факсимильді хабар жіберілген күні алынған деп есептеледі.</w:t>
+      3. Теріс шешім қабылданған кезде өтініш берушіге техникалық реттеудің цифрлық жүйесі арқылы электрондық нысанда не қағаз жеткізгіште почта арқылы немесе факсимильді байланыс арқылы дәлелді бас тарту жіберіледі, ол тиісінше өтініш беруші почта жөнелтілімін алғаны туралы хабарламаға белгі соққан күннен бастап немесе факсимильді хабар жіберілген күні алынған деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z137" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттар жиынтығы өтініш берушіге техникалық реттеудің ақпараттық жүйесі арқылы электрондық нысанда немесе почта арқылы жіберіледі не оның өкіліне қолы қойғызылып, қолма-қол табыс етіледі.</w:t>
+      Құжаттар жиынтығы өтініш берушіге техникалық реттеудің цифрлық жүйесі арқылы электрондық нысанда немесе почта арқылы жіберіледі не оның өкіліне қолы қойғызылып, қолма-қол табыс етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7882,51 +7858,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасының азаматтық заңнамасына сәйкес шартты бұзу негіз болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z173" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы баптың 4-тармағының 6) тармақшасында көзделген негiз бойынша аккредиттеуден кейiнгi шартты тоқтату күні болып сәйкессiздiктердi жою мерзiмi өткен күннен кейiнгi күн есептеледi.</w:t>
+      5. Осы баптың 4-тармағының 6) тармақшасында көзделген негіз бойынша аккредиттеуден кейінгі шартты тоқтату күні болып сәйкессіздіктерді жою мерзімі өткен күннен кейінгі күн есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8309,51 +8285,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Аккредиттеу аттестатының бланкілері қатаң есептілік құжат болып табылады, олардың қорғанышы мен нөмірі болады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z186" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Аккредиттеу аттестаты техникалық реттеудің ақпараттық жүйесі арқылы электрондық нысанда не қағаз жеткізгіште жалғыз дана етіп беріледі, аккредиттеу аттестатын басқа заңды тұлғаларға беруге тыйым салынады. </w:t>
+      7. Аккредиттеу аттестаты техникалық реттеудің цифрлық жүйесі арқылы электрондық нысанда не қағаз жеткізгіште жалғыз дана етіп беріледі, аккредиттеу аттестатын басқа заңды тұлғаларға беруге тыйым салынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:bookmarkStart w:name="z187" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жоғалған, бүлінген аккредиттеу аттестаттары, аккредиттеу аттестаттарына қосымшалар аккредиттеу субъектісі аккредиттеу жөніндегі органға жазбаша өтініш (аккредиттеу аттестатының, аккредиттеу аттестатына қосымшалардың жоғалған, бүлінген фактісін растайтын құжаттармен қоса) берген күннен бастап жарамсыз деп саналады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
@@ -8822,51 +8798,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Аккредиттеу аттестатын қайта ресімдеуден бас тарту туралы шешім ұсынылған құжаттар мен мәліметтерден дәйексіз ақпараттар анықталған кезде, аккредиттеу субъектісі тексеру барысында анықталған сәйкессіздіктерді белгіленген мерзімде жоймаған кезде, сондай-ақ алғашқы тексерген кездегі сәйкессіздіктер қайта тексергенде анықталған кезде қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z139" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қабылданған шешім туралы хабарлама аккредиттеу субъектiсiне техникалық реттеудің ақпараттық жүйесі арқылы электрондық нысанда не шешім қабылданған күннен бастап үш жұмыс күні ішінде қағаз жеткізгіште почта арқылы немесе факсимильді байланыс арқылы жіберіледі және тиісінше өтініш беруші почта жөнелтілімін алғаны туралы хабарламаға белгі соққан күннен бастап немесе факсимильді хабар жіберілген күні алынған деп есептеледі.</w:t>
+      Қабылданған шешім туралы хабарлама аккредиттеу субъектісіне техникалық реттеудің цифрлық жүйесі арқылы электрондық нысанда не шешім қабылданған күннен бастап үш жұмыс күні ішінде қағаз жеткізгіште почта арқылы немесе факсимильді байланыс арқылы жіберіледі және тиісінше өтініш беруші почта жөнелтілімін алғаны туралы хабарламаға белгі соққан күннен бастап немесе факсимильді хабар жіберілген күні алынған деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z201" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Аккредиттеу аттестатының қолданылу мерзімі оны қайта ресімдеген кезде үзілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
@@ -8878,51 +8854,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгеріс енгізілді - ҚР 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
@@ -9009,51 +8985,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аккредиттеу материалдарын жаңарту: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z203" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аккредиттеу субъектiсiнiң құжаттарында көрсетiлген нормативтiк құжатқа өзгерiстер және (немесе) толықтырулар енгiзген және (немесе) жаңа нормативтiк құжатты қолданысқа енгiзген;</w:t>
+      1) аккредиттеу субъектісінің құжаттарында көрсетілген нормативтік құжатқа өзгерістер және (немесе) толықтырулар енгізген және (немесе) жаңа нормативтік құжатты қолданысқа енгізген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z204" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сәйкестікті бағалау жөніндегі жұмыстарды жүзеге асыратын мамандар құрамы өзгерген; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z205" w:id="216"/>
     <w:p>
@@ -9089,51 +9065,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында көзделген негіздер болмаған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z206" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жаңарту кезінде аккредиттеу субъектісі аккредиттеу жөніндегі органға жаңартудың себептерін негіздей отырып өтінімін және өзгерістер енгізілген құжаттарды техникалық реттеудің ақпараттық жүйесі арқылы электрондық нысанда не қағаз жеткізгіште ұсынады. Жаңартуға өтінім қағаз жеткізгіште жіберілген кезде өзгерістер енгізілген құжаттар екі данада ұсынылады.</w:t>
+      2. Жаңарту кезінде аккредиттеу субъектісі аккредиттеу жөніндегі органға жаңартудың себептерін негіздей отырып өтінімін және өзгерістер енгізілген құжаттарды техникалық реттеудің цифрлық жүйесі арқылы электрондық нысанда не қағаз жеткізгіште ұсынады. Жаңартуға өтінім қағаз жеткізгіште жіберілген кезде өзгерістер енгізілген құжаттар екі данада ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:bookmarkStart w:name="z207" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аккредиттеу жөніндегі орган құжаттар түскен кезден бастап он жұмыс күнінен аспайтын мерзімде оларды қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
@@ -9167,51 +9143,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ұсынылған құжаттарда және мәліметтерде анық емес ақпарат және (немесе) аккредиттеу саласын кеңейтуге қатысты ақпарат анықталған кезде аккредиттеу жөніндегі орган аккредиттеу материалдарын өзекті етуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:bookmarkStart w:name="z153" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қабылданған шешім туралы хабарлама шешім қабылданған күннен бастап үш жұмыс күні ішінде жазбаша түрде почта арқылы немесе факсимильді байланыс арқылы аккредиттеу субъектiсiне жіберіледі және тиісінше өтініш беруші почта жөнелтілімін алғаны туралы хабарламаға белгі соққан күннен бастап немесе факсимильді хабар жіберілген күні алынған деп есептеледі.</w:t>
+      Қабылданған шешім туралы хабарлама шешім қабылданған күннен бастап үш жұмыс күні ішінде жазбаша түрде почта арқылы немесе факсимильді байланыс арқылы аккредиттеу субъектісіне жіберіледі және тиісінше өтініш беруші почта жөнелтілімін алғаны туралы хабарламаға белгі соққан күннен бастап немесе факсимильді хабар жіберілген күні алынған деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9243,51 +9219,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9777,51 +9753,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар расталған жағдайда, аккредиттеу жөніндегі орган жүргізген жоспардан тыс бағалауды жүргізу бойынша шығыстарды бұзушылыққа жол берген аккредиттеу субъектісі өтейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z327" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Аккредиттеу субъектісін немесе аккредиттеу субъектісінің өзі тұрған жерден тыс жерде орналасқан оның құрылымдық бөлімшесін жоспарлы бағалауды жүргізу мерзiмi аккредиттеу субъектісінің аккредиттеу саласына және оның құрылымдық бөлімшелерінің санына байланысты белгіленеді. Жоспардан тыс бағалауды жүргізу мерзімі үш жұмыс күнінен аспауға тиіс.</w:t>
+      2. Аккредиттеу субъектісін немесе аккредиттеу субъектісінің өзі тұрған жерден тыс жерде орналасқан оның құрылымдық бөлімшесін жоспарлы бағалауды жүргізу мерзімі аккредиттеу субъектісінің аккредиттеу саласына және оның құрылымдық бөлімшелерінің санына байланысты белгіленеді. Жоспардан тыс бағалауды жүргізу мерзімі үш жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z328" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аккредиттеу жөніндегі орган жоспарлы немесе жоспардан тыс бағалауды жүргізу кезінде аккредиттеу субъектісінен қажетті түсіндірмелер, құжаттар мен мәліметтер сұратуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z329" w:id="238"/>
     <w:p>
@@ -10168,51 +10144,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аккредиттеу аттестатын аккредиттеу жөніндегі орган мынадай жағдайларда: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z236" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аккредиттеу субъектісінің техникалық реттеудің ақпараттық жүйесі арқылы электрондық нысанда не қағаз жеткізгіште жіберген өтініші болғанда;</w:t>
+      1) аккредиттеу субъектісінің техникалық реттеудің цифрлық жүйесі арқылы электрондық нысанда не қағаз жеткізгіште жіберген өтініші болғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:bookmarkStart w:name="z237" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сәйкестікті бағалау нәтижелерінің дұрыстығына әсер ететін аккредиттеу критерийлеріне сәйкессіздіктер анықталғанда; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:bookmarkStart w:name="z238" w:id="249"/>
     <w:p>
@@ -10366,51 +10342,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Егер аккредиттеу критерийлерінің анықталған сәйкессіздіктерінде әкімшілік құқық бұзу құрамының белгілері болған жағдайда, аккредиттеу жөніндегі орган осындай сәйкессіздіктер анықталған күннен бастап есептелетін, үш жұмыс күні ішінде тиісті шараларды қабылдау үшін жиналған материалдарды уәкілетті органға жібереді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
     <w:bookmarkStart w:name="z241" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Аккредиттеу аттестатын кері қайтарып алу туралы шешiмнiң көшiрмесi шешім қабылданған күннен бастап үш жұмыс күні ішінде хабарламасы бар тапсырысты хатпен почта арқылы аккредиттеу субъектiсiне жіберіледі және өтініш беруші почта немесе өзге байланыс ұйымының хабарламасына белгі соққан күннен бастап алынған деп есептеледі.</w:t>
+      3. Аккредиттеу аттестатын кері қайтарып алу туралы шешімнің көшірмесі шешім қабылданған күннен бастап үш жұмыс күні ішінде хабарламасы бар тапсырысты хатпен почта арқылы аккредиттеу субъектісіне жіберіледі және өтініш беруші почта немесе өзге байланыс ұйымының хабарламасына белгі соққан күннен бастап алынған деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:bookmarkStart w:name="z344" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Аккредиттеу аттестаты аккредиттеу субъектісі аккредиттеу аттестатын кері қайтарып алу туралы шешімнің көшірмесін алған күннен бастап кері қайтарып алынды және аккредиттеу жөніндегі орган аккредиттеу аттестатын жаңарту туралы шешім қабылдаған күннен бастап, бірақ аккредиттеу аттестатын кері қайтарып алу туралы шешім қабылданған күннен бастап кемінде екі ай өткеннен кейін жаңартылды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:bookmarkStart w:name="z242" w:id="258"/>
     <w:p>
@@ -10465,51 +10441,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған сәйкессіздіктердің жойылғаны туралы мәліметтерді растау қажет болған жағдайда, аккредиттеу жөніндегі орган осы Заңның 25-бабында көзделген тәртіппен жоспардан тыс бағалауды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аккредиттеу жөнiндегi орган сәйкессiздiктердiң жойылғаны туралы мәлiметтердi аккредиттеу субъектiсi ұсынған күннен бастап есептелетiн он жұмыс күнi iшiнде, ал жоспарлы және жоспардан тыс бағалау жүргiзілген жағдайларда – олар аяқталған күннен бастап есептелетiн он жұмыс күнi iшiнде аккредиттеу аттестатын немесе аккредиттеу саласының бір бөлігін қайта жаңғырту не қайта жаңғыртудан бас тарту туралы шешiм қабылдайды.</w:t>
+      Аккредиттеу жөніндегі орган сәйкессіздіктердің жойылғаны туралы мәліметтерді аккредиттеу субъектісі ұсынған күннен бастап есептелетін он жұмыс күні ішінде, ал жоспарлы және жоспардан тыс бағалау жүргізілген жағдайларда – олар аяқталған күннен бастап есептелетін он жұмыс күні ішінде аккредиттеу аттестатын немесе аккредиттеу саласының бір бөлігін қайта жаңғырту не қайта жаңғыртудан бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z292" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер аккредиттеу жөніндегі орган көрсетілген мерзімде өзінің шешімі туралы аккредиттеу субъектісін жазбаша хабардар етпесе, онда көрсетілген мерзім өткеннен кейін, бірақ кері қайтарып алу туралы шешім қабылданған күннен бастап кемінде екі ай өткеннен кейін аккредиттеу аттестаты жаңартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z243" w:id="262"/>
     <w:p>
       <w:pPr>
@@ -10524,51 +10500,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Аккредиттеу аттестатының қолданысы мына негіздер бойынша тоқтатылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z244" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аккредиттеу субъектісінің техникалық реттеудің ақпараттық жүйесі арқылы электрондық нысанда не қағаз жеткізгіште жіберген өтінішінің болуы;</w:t>
+      1) аккредиттеу субъектісінің техникалық реттеудің цифрлық жүйесі арқылы электрондық нысанда не қағаз жеткізгіште жіберген өтінішінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z245" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) аккредиттеуден кейінгі шарттың тоқтатылуы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z246" w:id="265"/>
     <w:p>
@@ -10620,51 +10596,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-бапқа өзгерістер енгізілді - ҚР 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-V</w:t>
       </w:r>
       <w:r>
@@ -11339,51 +11315,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік бақылау және қадағалау субъектілері, мемлекеттік органдар және өзге де ұйымдар берген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ақпараттық жүйелерден алынған;</w:t>
+      2) цифрлық жүйелерден алынған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұқаралық ақпарат құралдарынан және өзге де ашық көздерден, жеке және заңды тұлғалардың жолданымдарынан алынған мәліметтер негізінде зерделеу, талдау, салыстыру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11908,55 +11884,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12282,31 +12258,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>