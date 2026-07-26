--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="90391c2" w14:textId="90391c2">
+    <w:p w14:paraId="d343a29" w14:textId="d343a29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -229,50 +230,114 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Конституциялық Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "жергілікті соттарының", "жергілікті соттары" деген сөздер тиісінше "жергілікті және басқа да соттарының", "жергілікті және басқа да соттары" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  1-тарау. ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ МЕМЛЕКЕТТІК РӘМІЗДЕРІ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -778,171 +843,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының Мемлекеттік Туы мынадай орындарда міндетті түрде көтеріледі (тігіледі, орналастырылады): </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z32" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Қазақстан Республикасының Президенті Резиденциясының, Парламентінің, Сенат пен Мәжілістің, Үкіметтің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің, Конституциялық Соттың, Қазақстан Республикасының Жоғарғы Соты мен жергілікті соттарының, Жоғары Сот Кеңесінің, жергілікті өкілді және атқарушы органдардың, жергілікті өзін-өзі басқару органдарының, мемлекеттік ұйымдардың ғимараттарында, сондай-ақ Қазақстан Республикасы елшіліктерінің, халықаралық ұйымдардағы тұрақты өкілдіктерінің, сауда өкілдіктерінің, шетелдегі басқа да ресми мекемелерінің, шетелдегі мекемелерінің басшылары резиденцияларының ғимараттарында және сол мемлекеттің протоколдық практикасына сәйкес көлік құралдарында - ұдайы; </w:t>
+      1) Қазақстан Республикасының Президенті Резиденциясының, Құрылтайдың, Үкіметтің, Қазақстан Халық Кеңесінің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің, Конституциялық Соттың, Қазақстан Республикасы Жоғарғы Сотының, жергілікті және басқа да соттарының, Жоғары Сот Кеңесінің, жергілікті өкілді және атқарушы органдардың, жергілікті өзін-өзі басқару органдарының, мемлекеттік ұйымдардың ғимараттарында, сондай-ақ Қазақстан Республикасы елшіліктерінің, халықаралық ұйымдардағы тұрақты өкілдіктерінің, сауда өкілдіктерінің, шетелдегі басқа да ресми мекемелерінің, шетелдегі мекемелерінің басшылары резиденцияларының ғимараттарында және сол мемлекеттің протоколдық практикасына сәйкес көлік құралдарында - ұдайы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z33" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Парламенті палаталары төрағаларының, Премьер-Министрдің, Мемлекеттік кеңесшінің, Конституциялық Сот Төрағасының, Қазақстан Республикасының Жоғарғы Соты Төрағасының және жергілікті соттары төрағаларының, Жоғары Сот Кеңесі Төрағасының, Орталық сайлау комиссиясы Төрағасының, Қазақстан Республикасының Адам құқықтары жөнiндегi уәкiлінің, министрліктердің, Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің басшыларының, жергілікті өкілді және атқарушы органдар басшыларының, Қазақстан Республикасының шетелдегі мекемелері басшыларының кабинеттерінде - ұдайы; </w:t>
+      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Құрылтайы Төрағасының, Премьер-Министрдің, Қазақстан Халық Кеңесі Төрағасының, Конституциялық Сот Төрағасының, Қазақстан Республикасының Жоғарғы Соты Төрағасының және жергілікті және басқа да соттары төрағаларының, Жоғары Сот Кеңесі Төрағасының, Орталық сайлау комиссиясы Төрағасының, Қазақстан Республикасының Адам құқықтары жөнiндегi уәкiлінің, министрліктердің, Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің басшыларының, жергілікті өкілді және атқарушы органдар басшыларының, Қазақстан Республикасының шетелдегі мекемелері басшыларының кабинеттерінде - ұдайы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z34" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасының Парламенті Сенаты мен Мәжілісінің бірлескен және бөлек отырыстары, Қазақстан Республикасы Парламенті палаталарының, Үкіметтің үйлестіру және жұмыс органдарының отырыстары өтетін залдарда, Қазақстан Республикасы Конституциялық Сотының отырыс залдарында, Қазақстан Республикасы Жоғарғы Сотының және жергілікті соттарының сот мәжілісі залдарында, Жоғары Сот Кеңесінің отырыс залдарында, орталық, жергілікті өкілді және атқарушы органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың алқа отырысы залдарында, Қазақстан Республикасының мемлекеттік және үкіметтік наградалары тапсырылатын залдарда, Қазақстан Республикасының шетелдегі мекемелерінің қабылдау залдарында, сондай-ақ бала тууды және некені тіркейтін үй-жайларда - ұдайы; </w:t>
+      3) Қазақстан Республикасы Құрылтайының отырыстары, Қазақстан Республикасы Құрылтайының үйлестіру және жұмыс органдарының, Үкіметтің отырыстары, Қазақстан Халық Кеңесінің сессиялары өтетін залдарда, Қазақстан Республикасы Конституциялық Сотының отырыс залдарында, Қазақстан Республикасы Жоғарғы Сотының, жергілікті және басқа да соттарының сот мәжілісі залдарында, Жоғары Сот Кеңесінің отырыс залдарында, орталық, жергілікті өкілді және атқарушы органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың алқа отырысы залдарында, Қазақстан Республикасының мемлекеттік және үкіметтік наградалары тапсырылатын залдарда, Қазақстан Республикасының шетелдегі мекемелерінің қабылдау залдарында, сондай-ақ бала тууды және некені тіркейтін үй-жайларда - ұдайы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z35" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) мемлекеттік органдардың ғимараттарында алғаш ашылған кезде, салтанатты жағдайда; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z36" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) егер халықаралық құқық нормалары мен Қазақстан Республикасының халықаралық шарттарында көзделген болса, Қазақстан Республикасы Президентінің, Қазақстан Республикасының Парламенті палаталары төрағаларының, Қазақстан Республикасы Премьер-Министрінің және олардың өкілетті өкілдерінің қатысуымен халықаралық форумдар өтетін ғимараттарда немесе үй-жайларда;</w:t>
+      5) егер халықаралық құқық нормалары мен Қазақстан Республикасының халықаралық шарттарында көзделген болса, Қазақстан Республикасы Президентінің, Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Құрылтайы Төрағасының, Премьер-Министрінің және олардың өкілетті өкілдерінің қатысуымен халықаралық форумдар өтетін ғимараттарда немесе үй-жайларда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z102" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) мемлекеттік заңды тұлғалардың, ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың, сондай-ақ Қазақстан Республикасы оларға қатысты жалғыз акционер (қатысушы) болып табылатын өзге де акционерлік қоғамдардың және жауапкершілігі шектеулі серіктестіктердің мемлекеттік нышандарға арналған экспозиция үшін бөлінген үй-жайларында (үй-жайларының бір бөлігінде);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z37" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) ресми адамдар ретінде Қазақстан Республикасының Президенті, Қазақстан Республикасының Парламенті палаталарының төрағалары, Қазақстан Республикасының Премьер-Министрі мінген теңіз кемелерінде, ішкі жүзу кемелерінде және басқа да қатынас құралдарында; </w:t>
+      6) ресми адамдар ретінде Қазақстан Республикасының Президенті, Қазақстан Республикасының Вице-Президенті, Қазақстан Республикасы Құрылтайының Төрағасы, Қазақстан Республикасының Премьер-Министрі мінген теңіз кемелерінде, ішкі жүзу кемелерінде және басқа да қатынас құралдарында; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z38" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасында тiркелген кемелердiң бұлқынындағы ту ретiнде - белгiленген тәртiппен; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z39" w:id="14"/>
     <w:p>
@@ -1138,51 +1203,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Мемлекеттiк Туының бейнесi міндетті түрде: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z47" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Қазақстан Республикасы Президентінің, Парламенттің, Үкіметтің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретiн мемлекеттiк органдардың және олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Жоғарғы Сотының және жергілікті соттарының, Жоғары Сот Кеңесінің, жергiлiктi өкілді және атқарушы органдардың, сондай-ақ Қазақстан Республикасының шетелдегі мекемелерінің веб-сайттарында Қазақстан Республикасының Үкіметі айқындайтын тәртіппен; </w:t>
+      1) Қазақстан Республикасы Президентінің, Құрылтайдың, Үкіметтің, Қазақстан Халық Кеңесінің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретiн мемлекеттiк органдардың және олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Жоғарғы Сотының, жергілікті және басқа да соттарының, Жоғары Сот Кеңесінің, жергiлiктi өкілді және атқарушы органдардың, сондай-ақ Қазақстан Республикасының шетелдегі мекемелерінің веб-сайттарында Қазақстан Республикасының Үкіметі айқындайтын тәртіппен; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z48" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының әуе кемелерінде, сондай-ақ ғарыш аппараттарында орналастырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
@@ -1366,51 +1431,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 119-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
@@ -1419,51 +1484,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1674,91 +1779,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мемлекеттік Елтаңба міндетті түрде: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z54" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Қазақстан Республикасы Президенті Резиденциясының, Парламенттің, Сенат пен Мәжілістің, Үкіметтің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасының Жоғарғы Соты мен жергілікті соттарының, Жоғары Сот Кеңесінің, Қарулы Күштердің құрамаларының, әскери бөлімдерінің, бөлімшелері мен мекемелерінің, басқа да әскерлер мен әскери құралымдардың, жергілікті өкілді және атқарушы органдардың ғимараттарында, сондай-ақ Қазақстан Республикасы елшіліктерінің, халықаралық ұйымдардағы тұрақты өкілдіктерінің, сауда өкілдіктерінің, шетелдегі басқа да ресми мекемелерінің, шетелдегі мекемелері басшылары резиденцияларының ғимараттарында - ұдайы; </w:t>
+      1) Қазақстан Республикасы Президенті Резиденциясының, Құрылтайдың, Үкіметтің, Қазақстан Халық Кеңесінің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Жоғарғы Сотының, жергілікті және басқа да соттарының, Жоғары Сот Кеңесінің, Қарулы Күштердің құрамаларының, әскери бөлімдерінің, бөлімшелері мен мекемелерінің, басқа да әскерлер мен әскери құралымдардың, жергілікті өкілді және атқарушы органдардың ғимараттарында, сондай-ақ Қазақстан Республикасы елшіліктерінің, халықаралық ұйымдардағы тұрақты өкілдіктерінің, сауда өкілдіктерінің, шетелдегі басқа да ресми мекемелерінің, шетелдегі мекемелері басшылары резиденцияларының ғимараттарында - ұдайы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z55" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Парламенті палаталары төрағаларының, Премьер-Министрдің, Мемлекеттік кеңесшінің, Конституциялық Сот Төрағасының, Қазақстан Республикасы Жоғарғы Соты Төрағасының және жергілікті соттары төрағаларының, Жоғары Сот Кеңесі Төрағасының, Орталық сайлау комиссиясы Төрағасының, Қазақстан Республикасының Адам құқықтары жөнiндегi уәкiлінің, министрліктердің, Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің басшыларының, жергілікті өкілді және атқарушы органдар басшыларының, Қазақстан Республикасының шетелдегі мекемелері басшыларының кабинеттерінде - ұдайы; </w:t>
+      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Құрылтайы Төрағасының, Премьер-Министрдің, Қазақстан Халық Кеңесі Төрағасының, Конституциялық Сот Төрағасының, Қазақстан Республикасы Жоғарғы Соты Төрағасының және жергілікті және басқа да соттары төрағаларының, Жоғары Сот Кеңесі Төрағасының, Орталық сайлау комиссиясы Төрағасының, Қазақстан Республикасының Адам құқықтары жөнiндегi уәкiлінің, министрліктердің, Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің басшыларының, жергілікті өкілді және атқарушы органдар басшыларының, Қазақстан Республикасының шетелдегі мекемелері басшыларының кабинеттерінде - ұдайы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z56" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасы Парламентінің Сенаты мен Мәжілісінің бірлескен және бөлек отырыстары, Қазақстан Республикасының Парламенті палаталарының, Үкіметтің үйлестіру және жұмыс органдарының отырыстары өтетін залдарда, Конституциялық Соттың отырыс залдарында, Қазақстан Республикасы Жоғарғы Сотының және жергілікті соттарының сот мәжілісі залдарында, Жоғары Сот Кеңесінің отырыс залдарында, орталық, жергілікті өкілді және атқарушы органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың алқа отырыстары залдарында, Қазақстан Республикасының мемлекеттік және үкіметтік наградалары тапсырылатын залдарда, Қазақстан Республикасының шетелдегі мекемелерінің қабылдау залдарында, сондай-ақ бала тууды және некені тіркейтін үй-жайларда - ұдайы;</w:t>
+      3) Қазақстан Республикасы Құрылтайының отырыстары, Қазақстан Республикасы Құрылтайының үйлестіру және жұмыс органдарының, Үкіметтің отырыстары, Қазақстан Халық Кеңесінің сессиялары өтетін залдарда, Конституциялық Соттың отырыс залдарында, Қазақстан Республикасы Жоғарғы Сотының, жергілікті және басқа да соттарының сот мәжілісі залдарында, Жоғары Сот Кеңесінің отырыс залдарында, орталық, жергілікті өкілді және атқарушы органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың алқа отырыстары залдарында, Қазақстан Республикасының мемлекеттік және үкіметтік наградалары тапсырылатын залдарда, Қазақстан Республикасының шетелдегі мекемелерінің қабылдау залдарында, сондай-ақ бала тууды және некені тіркейтін үй-жайларда - ұдайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z106" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік заңды тұлғалардың, ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың, сондай-ақ Қазақстан Республикасы оларға қатысты жалғыз акционер (қатысушы) болып табылатын өзге де акционерлік қоғамдардың және жауапкершілігі шектеулі серіктестіктердің мемлекеттік нышандарға арналған экспозиция үшін бөлінген үй-жайларында (үй-жайларының бір бөлігінде) орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
@@ -1792,51 +1897,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының Мемлекеттік Елтаңбасының бейнесі міндетті түрде: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z57" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының Президенті мен оның Әкімшілігінің, Қазақстан Республикасы Парламентінің, оның Палаталары мен олардың аппараттарының, Қазақстан Республикасының Парламенті Палаталары Бюроларының, Қазақстан Республикасы Үкіметінің және Үкіметі Аппаратының, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасының Жоғарғы Соты мен жергілікті соттарының, Қазақстан Республикасының Жоғары Сот Кеңесінің, Қазақстан Республикасы Қарулы Күштерінің құрамаларының, әскери бөлімдерінің, бөлімшелері мен мекемелерінің, басқа да әскерлер мен әскери құралымдардың, жергілікті өкілді, атқарушы органдардың және өзге де мемлекеттік ұйымдардың мөрлері мен құжаттарының бланкілерінде;</w:t>
+      1) Қазақстан Республикасының Президенті мен оның Әкімшілігінің, Қазақстан Республикасының Құрылтайы мен оның Аппаратының, Қазақстан Республикасы Құрылтайы Бюросының, Қазақстан Республикасы Үкіметінің және Қазақстан Республикасы Үкіметі Аппаратының, Қазақстан Халық Кеңесінің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Жоғарғы Сотының, жергілікті және басқа да соттарының, Қазақстан Республикасының Жоғары Сот Кеңесінің, Қазақстан Республикасы Қарулы Күштерінің құрамаларының, әскери бөлімдерінің, бөлімшелері мен мекемелерінің, басқа да әскерлер мен әскери құралымдардың, жергілікті өкілді, атқарушы органдардың және өзге де мемлекеттік ұйымдардың мөрлері мен құжаттарының бланкілерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z115" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) нотариустардың мөрлерiнде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z116" w:id="40"/>
     <w:p>
@@ -1852,51 +1957,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2) азаматтық хал актілерін мемлекеттік тіркеуді және азаматтық хал актілерін мемлекеттік тіркеуге байланысты мемлекеттік көрсетілетін қызметтердің басқа да түрлерін жүзеге асыру үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясының мөрлерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Парламентінің, Үкіметінің, Конституциялық Сотының және Жоғарғы Сотының ресми басылымдарында; </w:t>
+      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Құрылтайының, Үкіметінің, Конституциялық Сотының және Жоғарғы Сотының ресми басылымдарында; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Ұлттық Банкінің банкноттары мен монеталарында, Қазақстан Республикасының мемлекеттік бағалы қағаздарында; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z60" w:id="43"/>
     <w:p>
@@ -1932,51 +2037,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасының Мемлекеттік шекарасына орнатылатын шекара бағаналарында; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) Қазақстан Республикасы Президентінің, Парламенттің, Үкіметтің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретiн мемлекеттiк органдардың және олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Жоғарғы Сотының және жергілікті соттарының, Жоғары Сот Кеңесінің, жергiлiктi өкілді және атқарушы органдардың, сондай-ақ Қазақстан Республикасының шетелдегі мекемелерінің веб-сайттарында Қазақстан Республикасының Үкіметі айқындайтын тәртіппен орналастырылады. </w:t>
+      6) Қазақстан Республикасы Президентінің, Құрылтайдың, Үкіметтің, Қазақстан Халық Кеңесінің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретiн мемлекеттiк органдардың және олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Жоғарғы Сотының, жергілікті және басқа да соттарының, Жоғары Сот Кеңесінің, жергiлiктi өкілді және атқарушы органдардың, сондай-ақ Қазақстан Республикасының шетелдегі мекемелерінің веб-сайттарында Қазақстан Республикасының Үкіметі айқындайтын тәртіппен орналастырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік Елтаңбаның бейнесі өзге де материалдық объектілерде орналастырылуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2158,51 +2263,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 119-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
@@ -2251,51 +2356,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2424,51 +2569,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасының Президенті қызметке кіріскен кезде - ол ант бергеннен кейін; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасы Парламенті сессияларының ашылуы және жабылуы кезінде; </w:t>
+      2) Қазақстан Республикасы Құрылтайы сессияларының ашылуы және жабылуы кезінде; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасының ұлттық және мемлекеттік мерекелеріне, сондай-ақ өзге де салтанатты іс-шараларға арналған жиналыстар мен мәжілістердің салтанатты ашылуы кезінде; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
@@ -2693,51 +2838,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 370-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3184,51 +3369,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 370-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-VII</w:t>
       </w:r>
       <w:r>
@@ -3399,601 +3584,585 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен лицензиаттың лицензияда көрсетілген талаптарды сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының мемлекеттік рәміздерін пайдалану мәселелері жөніндегі уәкілетті орган: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұлттық стандарттарға сәйкес келмейтін Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын ауыстыру және жою қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік рәміздер мен геральдикалық белгілер мәселелері жөніндегі сараптама кеңесін құрады, сондай-ақ ол туралы ережені әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z110" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 28.06.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-бап. Жергілікті атқарушы органның құзыреті </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жергілікті атқарушы орган Қазақстан Республикасы мемлекеттік рәміздерінің тиісті әкімшілік-аумақтық бірліктің аумағында пайдаланылуын (тігілуін, орналастырылуын) бақылауды жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z19" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13-бап. Қазақстан Республикасының мемлекеттік рәміздеріне құрметпен қарауды қалыптастыру </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының азаматтары, сондай-ақ Республика аумағында жүрген адамдар Қазақстан Республикасының мемлекеттік рәміздерін құрметтеуге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Азаматтыққа және отансүйгіштікке, өз Отаны - Қазақстан Республикасына деген сүйіспеншілікке тәрбиелеу, Қазақстан Республикасының мемлекеттік рәміздерін құрметтеуді қалыптастыру, сондай-ақ олардың мәні мен маңызын түсіндіру мақсатында оларды оқыту жалпы орта, кәсіптік бастауыш, кәсіптік орта және кәсіптік жоғары білім беру ұйымдарының негізгі жалпы білім беру бағдарламаларына енгізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалпы орта, кәсіптік бастауыш, кәсіптік орта және кәсіптік жоғары білім беру бағдарламаларын іске асыратын білім беру ұйымдарында арнайы оқшауланған көрнекті орынға ұдайы Мемлекеттік Ту тігіледі, Мемлекеттік Елтаңба не олардың бейнесі, сондай-ақ Қазақстан Республикасы Мемлекеттік Гимнінің мемлекеттік тілдегі мәтіні орналастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14-бап. Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын дайындау </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Мемлекеттік Туын, Қазақстан Республикасының Мемлекеттік Елтаңбасын дайындау Қазақстан Республикасының заңнамасында белгіленген тәртіппен берілген тиісті лицензиясы болған жағдайда жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап. Қазақстан Республикасының мемлекеттік рәміздерін дайындауды және пайдалануды реттейтін Қазақстан Республикасының заңнамасын бұзғаны үшін жауаптылық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік рәміздерін дайындауды және пайдалануды реттейтін Қазақстан Республикасының заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 28.06.2012 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-бап жаңа редакцияда – ҚР 28.06.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2015 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Конституциялық Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12-бап. Жергілікті атқарушы органның құзыреті </w:t>
-[...28 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...236 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16-бап. Осы Конституциялық заңды қолданысқа енгізу тәртібі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Конституциялық заң ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының мемлекеттік рәміздері туралы" 1996 жылғы 24 қаңтардағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциялық заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 1996 ж., № 1, 178-құжат; 1997 ж., № 12, 193-құжат; 2006 ж., № 1, 1-құжат) күшi жойылды деп танылсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -4197,99 +4366,133 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Конституциялық заңына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Мемлекеттік Туы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3365500" cy="2006600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3365500" cy="2006600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4430,68 +4633,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Конституциялық заңына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік Елтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР 29.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4510,51 +4713,85 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2959100" cy="2870200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2959100" cy="2870200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4682,169 +4919,223 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Конституциялық заңына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Мемлекеттік Гимнінің </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       музыкалық редакциясы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                           Әннің авторы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шәмші Қалдаяқов</w:t>
+        <w:t>Шәмші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қалдаяқов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="9004300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="9004300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="93"/>
+    <w:bookmarkStart w:name="z27" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4919,105 +5210,145 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мәтіні</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                  Сөзін жазғандар: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Жұмекен Нәжімеденов, </w:t>
+        <w:t>Жұмекен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нәжімеденов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Нұрсұлтан Назарбаев </w:t>
+        <w:t>Нұрсұлтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Назарбаев </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алтын күн аспаны, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5145,51 +5476,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қайырмасы: </w:t>
+        <w:t>Қайырмасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Менің елім, менің елім, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5389,51 +5730,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қайырмасы: </w:t>
+        <w:t>Қайырмасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Менің елім, менің елім, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5513,55 +5864,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5883,35 +6234,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>