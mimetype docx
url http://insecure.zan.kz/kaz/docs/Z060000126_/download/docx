--- v1 (2026-03-14)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="618dfd0" w14:textId="618dfd0">
+    <w:p w14:paraId="8e0cba1" w14:textId="8e0cba1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -220,51 +220,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -942,375 +942,355 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">22) алып тасталды – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      22) тармақшаны алып тастау көзделген – ҚР 16.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 2012.01.12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 539-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 2012.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2003,51 +1983,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3307,51 +3287,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3552,51 +3532,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5399,51 +5379,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6192,51 +6172,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгеріс енгізілді - ҚР 2012.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 30-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-VІ</w:t>
       </w:r>
       <w:r>
@@ -6252,51 +6232,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6489,51 +6469,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6553,51 +6533,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6617,51 +6597,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6681,51 +6661,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6781,51 +6761,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7011,51 +6991,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7091,91 +7071,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгеріс енгізілді - ҚР 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 539-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7550,399 +7530,307 @@
         <w:t>
       8) Қазақстан Республикасының заңнамасына сәйкес қарыз алушыға қатысты оңалту рәсімін қолдану не қарыз алушыны банкрот деп тану туралы арызбен сотқа жүгіну жүргізілетіні көзделуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z170" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Синдикатталған қарыз шарты жазбаша нысанда жасалуға тиіс. Синдикатталған қарыз шартының жазбаша нысанын сақтамау оның маңызсыз болуына алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z209" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер кредиторлардың және (немесе) қарыз алушылардың ең болмағанда біреуі шетелдік ұйым, "Астана" халықаралық қаржы орталығының қатысушысы және (немесе) халықаралық қаржы ұйымы болып табылса, тараптардың келісімі бойынша синдикатталған қарыз шарты шетелдік құқықпен реттелуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z210" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кредиторлар синдикатына қатысушылардың бірі синдикатталған қарыз шартын бұзу туралы талапты мәлімдеген жағдайда осындай шарт кредиторлар синдикатының басқа қатысушыларының кемінде екеуі қалған кезде соларға қатысты өз қолданысын сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-1-бапқа өзгеріс енгізілді – ҚР 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...200 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-2-бап. Синдикатталған қаржыландыру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="141"/>
+    <w:bookmarkStart w:name="z172" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Синдикатталған қаржыландыру кемінде екі кредитор қатысқан кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z211" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z211" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Синдикатталған қарыз шартын жасасқысы келетін тұлға осы Заңға сәйкес кредиторлар синдикатының қатысушылары болуға құқылы тұлғалардың бірімен немесе осындай бірнеше тұлғалармен синдикатталған қаржыландыруды ұйымдастыру туралы шарт жасасуға құқылы, ол бойынша синдикатталған қарызды ұйымдастырушы тапсырыс берушінің тапсырмасы бойынша әрекет ете отырып, оған белгілі бір талаптарда синдикатталған қарыз шартын жасасуға дайындалу жөніндегі қызметтер (синдикатталған қаржыландыруды ұйымдастыру жөніндегі қызметтер) көрсетуге міндеттенеді, ал тапсырыс беруші осы қызметтерді көрсеткені үшін сыйақы төлеуге міндеттенеді. Егер синдикатталған қаржыландыруды ұйымдастыру туралы шартта өзгеше көзделмесе, синдикатталған қаржыландыруды ұйымдастыру жөніндегі қызметтер синдикатталған қарыз шартын жасасу кезінде көрсетілген болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Синдикатталған қаржыландыруды ұйымдастыру туралы шарт жазбаша нысанда жасалуға тиіс. Синдикатталған қаржыландыруды ұйымдастыру туралы шарттың жазбаша нысанын сақтамау оның маңызсыз болуына алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="143"/>
+    <w:bookmarkStart w:name="z173" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әрбір кредитор қарыз алушыға беретін ақшаның мөлшері синдикатталған қарыз шартында тұрақты ақша сомасында немесе қарыз алушыға беруге жататын ақшаның белгілі бір үлесі түрінде белгіленуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір кредитордың қарыз алушыға берілген ақшаның мөлшеріне пропорционалды қарыз алушыға қатысты дербес құқықтары (талаптары) болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8007,70 +7895,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер синдикатталған қарыз шартында өзгеше көзделмесе, кредиторлар синдикатына қатысушылар арасындағы келісімді, кепілді басқару шартын жасасу, өзгерту немесе тоқтату кредиторлар синдикатына әрбір қатысушы мен қарыз алушы арасында синдикатталған қарыз шарты бойынша туындайтын міндеттемелерді өзгертуге немесе тоқтатуға алып келмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиторлар синдикатына қатысушылар синдикатталған қарыз шартының талаптарын, оның ішінде синдикатталған қарыз шартын жасасу күніне белгіленген әрбір кредитор қарыз алушыға беретін ақша мөлшерін біржақты тәртіппен өзгертуге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="144"/>
+    <w:bookmarkStart w:name="z212" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кредиторлар синдикатына қатысушылар арасындағы қатынастар және олардың бірлескен қызметін үйлестіру тәртібі кредиторлар синдикатына қатысушылар арасындағы келісіммен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиторлар синдикатына қатысушылар арасындағы келісім синдикатталған қарыз шарты жасалғанға дейін де, ол жасалғаннан кейін де, оның ішінде қарыз нысанасы берілгеннен кейін кредиторлар синдикатына қатысушылар арасында жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8153,108 +8041,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер осы бапта өзгеше көзделмесе немесе синдикатталған қарыз шарты бойынша міндеттемелердің мәнінен өзге туындамаса, банк-агенттің міндеттеріне тапсырма шарты туралы қағидалар қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиторлар синдикатына қатысушы әрбір кредитор банк-агент функцияларының тиісінше орындалмауынан туындаған шығындарды өтеу жөніндегі өз талаптарын мәлімдеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="145"/>
+    <w:bookmarkStart w:name="z174" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кредиторлар (бірлесіп кепіл ұстаушылар) кепілмен қамтамасыз етілетін міндеттеме бойынша кепілді басқарушымен кепілді басқару шартын жасасуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепілді басқару шарты бойынша кепілді басқарушы барлық кредиторлардың (бірлесіп кепіл ұстаушылардың) атынан және мүдделерінде әрекет етеді, кепіл берушімен кепіл шартын жасасады және кепіл шарты бойынша кепіл ұстаушылардың барлық құқықтары мен міндеттерін, сондай-ақ кепілді басқару шартына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="146"/>
+    <w:bookmarkStart w:name="z175" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кредиторлар (бірлесіп кепіл ұстаушылар) кепілді басқару шарты тоқтатылған кезге дейін өздерінің кепіл ұстаушы құқықтары мен міндеттерін жүзеге асыруға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиторлар синдикатталған қарыз шарты бойынша талап ету құқықтарын кредиторлар синдикатына қатысушы басқа кредиторға, сондай-ақ осы Заңға сәйкес кредиторлар синдикатына қатысушылар болуға құқылы тұлғаларға беруді жүргізуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8389,857 +8277,857 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-3-бап. Берешекті сотқа дейін реттеудің шарттары мен тәртібі және төлемге қабілетсіз қарыз алушыға қатысты қолданылатын шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="147"/>
+    <w:bookmarkStart w:name="z177" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Синдикатталған қарыз шарты бойынша міндеттемені орындаудың өткізіп алынған мерзімі болған кезде, бірақ ол басталған күннен бастап күнтізбелік он бес күннен кешіктірмей банк-агент синдикатталған қарыз шартында көзделген тәсілмен және мерзімдерде қарыз алушыны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z178" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z178" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) синдикатталған қарыз шарты бойынша міндеттемені орындау бойынша мерзімді өткізіп алудың туындағаны және хабарламада көрсетілген күнге мерзімі өткен берешектің мөлшерін көрсете отырып, синдикатталған қарыз шарты бойынша төлемдер енгізу қажеттігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z179" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z179" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қарыз алушының синдикатталған қарыз шартының талаптарын өзгерту туралы өтінішпен банк-агентке өтініш жасау құқығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z180" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z180" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) синдикатталған қарыз шартының төлемге қабілетсіз қарыз алушыға қатысты шараларды көздейтін тармақтарын көрсете отырып, қарыз алушының синдикатталған қарыз шарты бойынша өз міндеттемелерін орындамауының салдары туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z181" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z181" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қарыз алушы міндеттемені орындау мерзімін өткізіп алу басталған күннен бастап күнтізбелік отыз күн ішінде банк-агентке өзінің синдикатталған қаржыландыру шартының талаптарына өзгерістер, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z182" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z182" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) синдикатталған қарыз шарты бойынша сыйақы мөлшерлемесін азайту жағына қарай өзгертуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z183" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z183" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) негізгі борыш және (немесе) сыйақы бойынша төлемді кейінге қалдыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z184" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z184" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) берешекті өтеу әдісін немесе берешекті өтеу кезектілігін, оның ішінде негізгі борышты басым тәртіппен өтей отырып өзгертуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z185" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z185" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) синдикатталған қарыз шартының қолданылу мерзімін өзгертуге байланысты өзгерістер енгізу туралы өтінішін негіздейтін, синдикатталған қарыз шарты бойынша міндеттемені орындау мерзімін өткізіп алудың туындау себептері, кірістер және басқа да расталған мән-жайлар (фактілер) туралы мәліметтерді қамтитын жазбаша өтініш не синдикатталған қарыз шартында көзделген тәсілмен ұсынуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z186" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z186" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Банк-агент қарыз алушының жазбаша өтінішін алған күннен кейінгі бір жұмыс күні ішінде оны кредиторлар синдикатына қатысушыларға жібереді, олар қарыз алушының жазбаша өтінішін алған күннен кейін күнтізбелік отыз күн ішінде синдикатталған қарыз шартының талаптарына ұсынылған өзгерістерді қарайды және жиынтығында қаржыландырудың жалпы көлемінің кемінде үштен екісін құрайтын қаржыландыру үлесі бар кредиторлар қабылдаған шешім негізінде жазбаша нысанда не синдикатталған қарыз шартында көзделген тәсілмен банк-агентке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z187" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z187" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) синдикатталған қарыз шартының талаптарына ұсынылған өзгерістермен келісетіні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z188" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z188" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) синдикатталған қарыз шартының талаптарын өзгерту жөніндегі өз ұсыныстары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z189" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z189" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) синдикатталған қарыз шартының талаптарын өзгертуден бас тарту себептерінің уәжді негіздемесін көрсете отырып, мұндай бас тарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк-агент кредиторлар синдикатына қатысушылардың шешімін алған күннен кейінгі бір жұмыс күні ішінде оны қарыз алушыға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="160"/>
+    <w:bookmarkStart w:name="z190" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы баптың 1-тармағының 1) тармақшасында көзделген талап қанағаттандырылмаған, сондай-ақ қарыз алушы осы баптың 2-тармағында көзделген құқықтарды іске асырмаған не қарыз алушы мен кредиторлар арасында синдикатталған қарыз шартының талаптарын өзгерту бойынша келісім болмаған жағдайларда, кредиторлар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z191" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z191" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кепілге салынған мүлікке соттан тыс тәртіппен не сот тәртібімен өндіріп алуды қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z192" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z192" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) синдикатталған қарыз шарты бойынша құқықты (талап етуді) басқаға беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z193" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z193" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) төрелікке, сотқа синдикатталған қарыз шарты бойынша борыш сомасын өндіріп алу туралы талап қоюмен жүгіну; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z194" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z194" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңнамасына сәйкес қарыз алушыға қатысты оңалту рәсімін қолдану туралы не қарыз алушыны банкрот деп тану туралы арызбен сотқа жүгіну туралы шешім қабылдауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баптың 4-тармағының 1), 3) және 4) тармақшаларына сәйкес кредиторлар синдикатына қатысушылардың атынан және мүдделерінде әрекет етуді банк-агент жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="165"/>
+    <w:bookmarkStart w:name="z195" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кредиторлар осы баптың 4-тармағында көрсетілген шешімдерді қабылдағанға дейін кредиторлар осы баптың 1, 2 және 3-тармақтарында көзделген сотқа дейінгі реттеу жөніндегі шараларды қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z19" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z19" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бап. Қазақстан Республикасының жобалық қаржыландыру және секьюритилендіру туралы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="167"/>
+    <w:bookmarkStart w:name="z141" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының жобалық қаржыландыру және секьюритилендіру туралы заңнамасын бұзу Қазақстан Республикасының заңдарына сәйкес жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z142" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z142" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті орган реттелуі өзінің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасы талаптарының бұзылғанын анықтаған жағдайларда, уәкілетті орган арнайы қаржы компаниясына ықпал етудің мынадай шектеулі шараларының бірін қолданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z143" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z143" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анықталған кемшіліктерді белгіленген мерзімдерде жою туралы орындалуы міндетті жазбаша нұсқама береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z144" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z144" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттеме-хат талап етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z145" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z145" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) арнайы қаржы компаниясымен жазбаша келісім жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z146" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z146" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Анықталған кемшiлiктердi белгiленген мерзiмде жоюға бағытталған, орындалуы міндетті түзету шараларын қабылдау туралы арнайы қаржы компаниясына нұсқау жазбаша нұсқама болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті органның жазбаша нұсқамасына шағым жасау Қазақстан Республикасының заңдарында белгіленген тәртіппен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкiлеттi органның жазбаша нұсқамасына шағым жасау оның орындалуын тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="173"/>
+    <w:bookmarkStart w:name="z148" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Арнайы қаржы компаниясының міндеттеме-хатында орын алған кемшiлiктердi мойындау фактiсi және жоспарланған іс-шаралар тiзбесiн көрсете отырып, арнайы қаржы компаниясы басшылығының оларды қатаң белгiленген мерзiмде жою бойынша кепiлдігi болуға тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z149" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z149" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Анықталған кемшіліктерді дереу жою қажеттігі туралы және оған байланысты бірінші кезектегі шараларды бекіту туралы арнайы қаржы компаниясы мен уәкілетті орган арасында жазбаша келісім жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z150" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z150" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Арнайы қаржы компаниясы жазбаша нұсқаманы, міндеттеме-хатты немесе жазбаша келісімді оларда белгіленген мерзімдерде орындау туралы уәкiлеттi органды хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z151" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z151" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Шектеулі ықпал ету шараларын қолдану тәртібі уәкiлеттi органның нормативтік құқықтық актілерімен белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-бап жаңа редакцияда - ҚР 2012.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 30-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңдарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9408,55 +9296,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9782,31 +9670,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>