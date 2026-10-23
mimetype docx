--- v4 (2026-09-05)
+++ v5 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="105bf4f" w14:textId="105bf4f">
+    <w:p w14:paraId="fdd751c" w14:textId="fdd751c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -442,51 +442,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -574,51 +574,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6-2) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -628,51 +628,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6-3) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -874,51 +874,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10-1) алып тасталды - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -928,51 +928,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10-2) алып тасталды - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1036,51 +1036,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10-4) алып тасталды - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1181,147 +1181,105 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">12-1) алып тасталды – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      12-1) ауылшаруашылық өндірісіне агрохимиялық қызмет көрсету – Қазақстан Республикасының Үкіметі айқындайтын мемлекеттік мекеме осы Заңға сәйкес жүзеге асыратын қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) ауыл шаруашылығы өнімі – бал ара шаруашылығын, аквашаруашылықты, аң-құс өсіруді қоса алғанда, өсімдік шаруашылығы мен мал шаруашылығының, оның ішінде органикалық өндіру арқылы алынған шикізаты және өнімі, сондай-ақ оларды бастапқы қайта өңдеу және балық аулау объектілерін қайта өңдеу (өңдеу) арқылы алынған өнімдер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z39" w:id="18"/>
     <w:p>
       <w:pPr>
@@ -1782,51 +1740,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25) алып тасталды - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1894,51 +1852,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1948,51 +1906,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">26-2) алып тасталды - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2130,351 +2088,351 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 2009.12.11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз), өзгерістер енгізілді - ҚР 2010.03.19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 258-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011.01.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 400-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі), 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2012.01.01 бастап қолданысқа енгізіледі), 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 373-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 04.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 435-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 424-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -2510,164 +2468,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 18.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3142,111 +3140,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгеріс енгізілді - ҚР 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 424-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 10.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 90-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3574,51 +3572,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3648,51 +3646,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3722,51 +3720,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3776,51 +3774,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7) алып тасталды - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3868,51 +3866,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3960,51 +3958,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4034,51 +4032,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4108,51 +4106,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4182,51 +4180,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4330,275 +4328,275 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-бап жаңа редакцияда - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі және 31.12.2020 дейін қолданыста болады); 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 424-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 10.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 90-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5301,718 +5299,556 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">20) алып тасталды - ҚР 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">21) алып тасталды – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      21) тармақшаны алып тастау көзделген – ҚР 08.07.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21-1) алып тасталды – ҚР 18.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22) алып тасталды – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22-1) алып тасталды – ҚР 18.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-1) алып тасталды – ҚР 18.03.2025 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">23) алып тасталды - ҚР 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24) алып тасталды - ҚР 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25) алып тасталды – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен;</w:t>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...430 lines deleted...]
-      25) ауыл шаруашылығы мақсатындағы жерлердің агрохимиялық жай-күйі туралы ақпараттық деректер банкін құру және жүргізу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z295" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) ауыл шаруашылығы өнімінің және оны өңдеуден алынған өнімдердің табиғи кему, кебу, азаю, бұзылу нормаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z296" w:id="102"/>
     <w:p>
       <w:pPr>
@@ -6335,51 +6171,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6399,51 +6235,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6551,51 +6387,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6625,51 +6461,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6775,184 +6611,50 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ауыл шаруашылығы дақылдарын қорғалған топырақта өңдеп өсіру шығындарының құнын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:p>
-[...132 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z366" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       агроөнеркәсіптік кешен субъектілеріне кредит беру, сондай-ақ ауыл шаруашылығы жануарларын, техникасы мен технологиялық жабдығын сатып алуға лизинг кезінде сыйақы мөлшерлемелерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z368" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6983,275 +6685,151 @@
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z449" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облигациялар бойынша купондық сыйақыны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      органикалық өнім өндірудің сәйкестігін растау кезінде жұмсалған шығыстардың бір бөлігін субсидиялау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41-1) 31.12.2020 дейін қолданыста болды - ҚР 28.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      41) тармақшаның оныншы абзацын алып тастау көзделген – ҚР 08.07.2026 </w:t>
-[...170 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      41-2) 31.12.2020 дейін қолданыста болды - ҚР 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7347,184 +6925,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      41-4) 31.12.2020 дейін қолданыста болды - ҚР 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      41-5) алып тасталды – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      41-5) ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z422" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-6) өз мүшелері үшін жұмыстарды (қызметтерді) орындау (көрсету) бойынша ауыл шаруашылығы кооперативтерінің қызметі түрлерінің тізбесін, сондай-ақ ауыл шаруашылығы кооперативі өз мүшелеріне өткізетін тауарлардың тізбесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z427" w:id="124"/>
     <w:p>
       <w:pPr>
@@ -8251,531 +7787,531 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-бапқа өзгерістер енгізілді - ҚР 2007.07.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 313</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2009.12.11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз), 2010.03.19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 258-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011.01.06 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.01.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 400-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 540-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен; 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен; 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі және 31.12.2020 дейін қолданыста болады); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 373-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 424-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 28.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 506-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 401-VI</w:t>
       </w:r>
       <w:r>
@@ -8831,291 +8367,331 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 10.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 90-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.12.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 18.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10249,95 +9825,169 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">12-8) алып тасталды – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      12-8) тармақшаны алып тастау көзделген – ҚР 08.07.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">      12-9) тармақшаға өзгеріс енгізу көзделген – ҚР 10.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2028 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -10345,250 +9995,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12-8) ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау;</w:t>
+      12-9) тыңайтқыштардың (органикалық тыңайтқыштарды қоспағанда) құнын субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...132 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">12-10) 01.01.2020 дейін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданыста</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10914,51 +10430,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-2) алып тасталды - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11026,51 +10542,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-5) 31.12.2020 дейін қолданыста болды - ҚР 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11080,51 +10596,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-6) 31.12.2020 дейін қолданыста болды - ҚР 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11134,51 +10650,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-7) 31.12.2020 дейін қолданыста болды - ҚР 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11188,51 +10704,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-8) 31.12.2020 дейін қолданыста болды - ҚР 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11242,51 +10758,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-9) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2015 бастап қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12082,51 +11598,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12682,391 +12198,391 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 111-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2009.01.01 бастап қолданысқа енгізіледі), 2009.12.11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз), 2011.01.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 400-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 540-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен; 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі және 31.12.2020 дейін қолданыста болады); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 373-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 357-VI</w:t>
       </w:r>
       <w:r>
@@ -13122,91 +12638,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.12.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 10.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 90-VIII</w:t>
       </w:r>
       <w:r>
@@ -13242,51 +12758,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 09.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VIII</w:t>
       </w:r>
       <w:r>
@@ -13322,91 +12838,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
@@ -13442,51 +12958,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14114,131 +13670,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2012.01.01 бастап қолданысқа енгізіледі), 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
@@ -14551,111 +14107,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 2010.01.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.01.01 бастап қолданысқа енгізіледі); 09.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 499-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15242,51 +14798,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тарау 10-1-баппен толықтырылды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (06.01.2020 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -15529,51 +15085,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1-2) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16027,51 +15583,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16081,51 +15637,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5-4) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2020 бастап қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16193,51 +15749,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8) алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16298,147 +15854,105 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">8-3) алып тасталды – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      8-3) отандық ауыл шаруашылығы өнімін қайта өңдеу үлесін ұлғайту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z400" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16559,348 +16073,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8-7) 31.12.2020 дейін қолданыста болды - ҚР 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">8-8) алып тасталды – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z474" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-9) жеке және заңды тұлғаларға жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызу мен өсіру шығындарын өтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8-10) алып тасталды – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...170 lines deleted...]
-      8-10) ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстарды әзірлеуге және ендіруге арналған шығындардың құнын субсидиялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z493" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-11) ішкі нарыққа реттеушілік әсер ету үшін азық-түлік астығын өткізу кезінде агроөнеркәсіптік кешен саласындағы ұлттық компанияның шеккен шығыстарын өтеуді субсидиялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkStart w:name="z508" w:id="284"/>
     <w:p>
       <w:pPr>
@@ -17115,51 +16545,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5. 31.12.2020 дейін қолданыста болды - ҚР 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17217,391 +16647,391 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>242</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009.12.11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз), 2010.01.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 242-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.01.01 бастап қолданысқа енгізіледі), 2011.01.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 400-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі), 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013.01.01 бастап қолданысқа енгізіледі), 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 257-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 373-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 04.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 435-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 424-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 24.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VII</w:t>
       </w:r>
       <w:r>
@@ -17677,51 +17107,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 09.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-VIII</w:t>
       </w:r>
       <w:r>
@@ -17757,91 +17187,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18320,51 +17790,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18577,577 +18047,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 17.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">      13-1-бапты алып тастау көзделген – ҚР 08.07.2026 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-1-бап. Ауылшаруашылық өндірісіне агрохимиялық қызмет көрсетуді қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 13-1-бап алып тасталды – ҚР 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
-      </w:r>
-[...393 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-2-бап. Суармалы жерлердің мелиорациялық жай-күйін мониторингтеу мен бағалауды қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -19254,183 +18320,183 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Агроөнеркәсіптік кешенді техникалық және технологиялық қамтамасыз етуді мемлекеттік реттеу: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="303"/>
+    <w:bookmarkStart w:name="z210" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) машина-трактор паркін және технологиялық құрал-жабдықтарды жаңартуды ұйымдастыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z211" w:id="304"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z211" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) машина-технологиялық станциялар (сервис орталықтары) желісін дамыту және олардың қызметінің мониторингін жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z212" w:id="305"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z212" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ауыл шаруашылығы машиналарын жасаудың отандық және шетелдік өндірісі өнімдерін сынақтан және міндетті сертификаттаудан өткізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z213" w:id="306"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z213" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік техникалық инспекцияны жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z481" w:id="307"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z481" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) технологиялар трансферті жөніндегі мамандандырылған ұйымның озық отандық және шетелдік технологияларды іздеуі, трансферті және ендіруі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгеріс енгізілді - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19536,228 +18602,228 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">15-бап. Агроөнеркәсіптік кешенді ақпараттық-маркетингтік қамтамасыз ету </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Агроөнеркәсіптік кешенді ақпараттық-маркетингтік қамтамасыз ету:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="308"/>
+    <w:bookmarkStart w:name="z214" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) агроөнеркәсіптік кешеннің ақпараттық-маркетингтік жүйесін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z215" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) агроөнеркәсіптік кешенді агрометеорологиялық және ғарыштық мониторинг деректерімен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z216" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кемінде он жылда бір рет ауыл шаруашылығы санағын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z217" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпараттық материалдарды бұқаралық ақпарат құралдарында жариялау және мамандандырылған жинақтарды, журналдарды, тақырыптық басылымдарды басып шығару;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z215" w:id="309"/>
-[...15 lines deleted...]
-      1-1) агроөнеркәсіптік кешенді агрометеорологиялық және ғарыштық мониторинг деректерімен қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цифрлық технологияларды және ақпараттық жүйелерді құруға және дамытуға жәрдемдесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z216" w:id="310"/>
-[...15 lines deleted...]
-      2) кемінде он жылда бір рет ауыл шаруашылығы санағын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрме-жәрмеңкелер ұйымдастыру және қазақстандық ауыл шаруашылығы тауарын өндірушілердің өніміне жарнамалық қолдау көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z217" w:id="311"/>
-[...15 lines deleted...]
-      3) ақпараттық материалдарды бұқаралық ақпарат құралдарында жариялау және мамандандырылған жинақтарды, журналдарды, тақырыптық басылымдарды басып шығару;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оқытып-үйрету семинарларын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z218" w:id="312"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электрондық қызмет көрсету арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="315"/>
+    <w:bookmarkStart w:name="z221" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мамандандырылған ұйымдардың агроөнеркәсіптік кешен субъектілеріне өтеусіз негізде беруіне жататын ақпарат пен қызметтердің тізбесін агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19846,51 +18912,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20113,203 +19179,203 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-бап. Агроөнеркәсіптік кешенді ғылыми қамтамасыз ету және ол үшін кадрлар даярлау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Агроөнеркәсіптік кешенді дамытуды ғылыми және кадрмен қамтамасыз етуді мемлекеттік қолдау: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="316"/>
+    <w:bookmarkStart w:name="z222" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстарды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z223" w:id="317"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z223" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) агроөнеркәсіптік кешен мен аграрлық ғылымды дамытудың басым бағыттары бойынша, оның ішінде ведомстволық бағынысты жоғары оқу орындарын дамыту бағдарламаларын әзірлеу мен іске асыруды ұйымдастыру, олардың инфрақұрылымын жаңғырту, профессорлық-оқытушылық құрамның біліктілігін арттыру және жаңа білім беру бағдарламаларын әзірлеу арқылы кадрларды даярлауды және қайта даярлауды, аттестаттауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z224" w:id="318"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z224" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) климаттың өзгеруіне бейімделуге бағытталған әзірлемелерді қоса алғанда, өндіріске ғылыми әзірлемелерді тарату мен енгізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z225" w:id="319"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z225" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) өсімдіктердің жоғары бағалы сорттарының, ауыл шаруашылығы малының, құстардың және балықтардың жоғары бағалы тұқымдары мен түрлерінің тектік қорларын сақтауды және дамытуды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z226" w:id="320"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z226" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) агроөнеркәсіптік кешенге кадрлар даярлауды жүзеге асыратын мемлекеттік білім беру ұйымдары үшін машина-трактор паркін құруды және технологиялық жабдықты жаңартып отыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z482" w:id="321"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z482" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ғылымды, білімді және өндірісті интеграциялауды ұйымдастыру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-бапқа өзгеріс енгізілді - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 401-VI</w:t>
       </w:r>
       <w:r>
@@ -20350,70 +19416,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">18-бап. Ауылдық аумақтарды дамыту </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ауылдық аумақтарды дамытуды мемлекеттік peттеу ауылдық аумақтардың әлеуметтік және инженерлік инфрақұрылымын дамытуға және ауыл халқын қолайлы тұрмыс жағдайларымен қамтамасыз етуге бағытталған. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="322"/>
+    <w:bookmarkStart w:name="z227" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мемлекет ауылдық аумақтарды дамытуды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20428,537 +19494,537 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="323"/>
+    <w:bookmarkStart w:name="z228" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ауылдық елді мекендерді әлеуметтік-экономикалық даму деңгейі және экологиялық жай-күйі бойынша сыныптау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z229" w:id="324"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z229" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ауылдық аумақтардың әлеуметтік және инженерлік инфрақұрылым объектілерімен қамтамасыз етілуінің және ауылдық елді мекендердің экологиялық жай-күйінің нормативтерін әзірлеу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z230" w:id="325"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z230" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) мыналардың: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ауыл тұрғындарының ауылдық аумақтардың әлеуметтік және инженерлік инфрақұрылым қызметтерімен қамтылу жай-күйінің; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ауылдық елді мекендердің экологиялық жай-күйінің мониторингін жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="326"/>
+    <w:bookmarkStart w:name="z231" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ауылдық аумақтардың әлеуметтік және инженерлік инфрақұрылымын құру және дамыту; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z232" w:id="327"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z232" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) ауылды оңтайлы қоныстандыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z233" w:id="328"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z233" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ауылдық елді мекендерге денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт, агроөнеркәсіптік кешен, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар жұмыскерлерінің, ауылдар, кенттер, ауылдық округтер әкімдері аппараттары мемлекеттік қызметшілерінің тартылуын ынталандыру арқылы реттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z234" w:id="329"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z234" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Экологиялық жағдайы қолайсыз және экономикалық әлеуеті төмен ауылдық елді мекендерде тұратын Қазақстан Республикасының азаматтарының, өздерінің келісімімен қоныс аударған кезде Қазақстан Pecпубликасының заңнамалық актілеріне сәйкес мемлекеттік қолдауға құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z235" w:id="330"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z235" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Азаматтық қызметші болып табылатын және ауылдық елді мекендерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, архив ісі, спорт, ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандарға, сондай-ақ жергілікті бюджеттерден қаржыландырылатын мемлекеттік ұйымдарда жұмыс істейтін аталған мамандарға қызметтің осы түрлерімен қалалық жағдайда айналысатын мамандардың мөлшерлемелерімен салыстырғанда кемінде жиырма бес пайызға жоғарылатылған айлықақылар мен тарифтік мөлшерлемелер жергілікті өкілді органдардың (мәслихаттардың) шешімі бойынша белгіленуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z236" w:id="331"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z236" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ауылдық елді мекендерде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау жергілікті өкілді органдар (мәслихаттар) бекіткен тәртіппен және мөлшерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z237" w:id="332"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z237" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Ауылдық елді мекендерге тартуға ынталандыру мақсатында денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандар жергілікті атқарушы органдардың (әкімдіктердің) шешімі бойынша қызметтік тұрғын үймен не қызметтік тұрғын үй болмаған жағдайда, жеке тұрғын үй қорында жергілікті атқарушы орган жалдаған тұрғын жаймен қамтамасыз етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z242" w:id="333"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z242" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Республикалық бюджеттен қаржыландырылатын және ауылдық елді мекендерде орналасқан мемлекеттік ұйымдарда жұмыс істейтін денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт, ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандарға қызметтің осы түрлерімен қалалық жағдайда айналысатын мамандардың айлықақыларымен және тарифтік мөлшерлемелерімен салыстырғанда кемінде жиырма бес пайызға жоғарылатылған айлықақылар мен тарифтік мөлшерлемелер белгіленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z243" w:id="334"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z243" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ауылдық елді мекендерге жұмыс істеуге және тұруға келген немесе оқудан оралған денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, архив ісі, мәдениет, спорт саласындағы, цифрлық технологиялар, агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне жергілікті өкілді органдардың (мәслихаттардың) шешімі бойынша көтерме жәрдемақы беріледі және тұрғынжай сатып алу немесе салу үшін әлеуметтік қолдау ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауылдық елді мекенге жұмыс істеуге келген маманға әлеуметтік қолдау шараларын ұсыну мерзімі ол келген (тіркелген) кезден бастап үш жылға дейінгі ұзақтықпен белгіленеді. Үш жылдық мерзім аяқталған соң әлеуметтік қолдау алу құқығы жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="335"/>
+    <w:bookmarkStart w:name="z313" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы баптың күші ветеринария саласындағы қызметті жүзеге асыратын ветеринария пункттерінің ветеринария мамандарына қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгерістер енгізілді - ҚР 2008.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 111-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2009.01.01 бастап қолданысқа енгізіледі), 2009.07.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 186-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011.01.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 540-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2012.01.01 бастап қолданысқа енгізіледі); 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165-VІ</w:t>
       </w:r>
       <w:r>
@@ -20994,51 +20060,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 14.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 350-VIII</w:t>
       </w:r>
       <w:r>
@@ -21109,88 +20175,88 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">19-бап. Агроөнеркәсіптік кешенді және ауылдық аумақтарды нормативтік-әдістемелік қамтамасыз ету </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Агроөнеркәсіптік кешенді және ауылдық аумақтарды нормативтік-әдістемелік қамтамасыз ету ғылыми негізделген ауыл шаруашылығы технологияларын және ауыл шаруашылығы өнімін өңдеу технологияларын қолдану, ауыл шаруашылығы мен оған қызмет көрсететін инфрақұрылымның тиімділігін арттыру бәсекеге қабілетті өнім шығару, бюджеттік қаржыландыруды оңтайландыру, ауылдық аумақтардың әлеуметтік және инженерлік инфрақұрылымын дамыту, ауылдық елді мекендердің экономикалық әлеуетін арттыру, ауылдық елді мекендердің экологиялық қауіпсіздігін қамтамасыз ету және ауыл халқын оңтайлы орналастыру схемасын әзірлеу мақсатында жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="336"/>
+    <w:bookmarkStart w:name="z238" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Агроөнеркәсіптік кешенді және ауылдық аумақтарды нормативтік-әдістемелік қамтамасыз ету уәкілетті мемлекеттік органның стандарттарды, нормативтерді, нұсқаулықтарды, әдістемелерді, ұсынымдарды әзірлеуі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z285" w:id="337"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z285" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-1-тарау. Азық-түлік қауіпсіздігін қамтамасыз етуді мемлекеттік реттеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Заң 3-1-тараумен толықтырылды - ҚР 2009.12.11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21232,211 +20298,211 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-1-бап. Азық-түлік қауіпсіздігін қамтамасыз етудің өлшемдері мен негізгі бағыттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="338"/>
+    <w:bookmarkStart w:name="z255" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z256" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азық-түлік тауарларына нақты қолжетімділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z257" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азық-түлік тауарларына экономикалық қолжетімділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z258" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тағамдық өнім қауіпсіздігінің кепілдігі азық-түлік қауіпсіздігінің өлшемдері болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z256" w:id="339"/>
-[...15 lines deleted...]
-      1) азық-түлік тауарларына нақты қолжетімділік;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Азық-түлік қауіпсіздігін қамтамасыз етудің негізгі бағыттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z257" w:id="340"/>
-[...15 lines deleted...]
-      2) азық-түлік тауарларына экономикалық қолжетімділік;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ішкі аграрлық азық-түлік нарығын молықтыру үшін, оның ішінде отандық ауыл шаруашылығы өнімі мен оның тереңдете қайта өңделген өнімдерін өндірушілерді қолдау арқылы молықтыру үшін қажетті жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z258" w:id="341"/>
-[...15 lines deleted...]
-      3) тағамдық өнім қауіпсіздігінің кепілдігі азық-түлік қауіпсіздігінің өлшемдері болып табылады.</w:t>
+    <w:bookmarkStart w:name="z261" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азық-түліктің ішкі ресурстарына қатысты азық-түлік қауіпсіздігі жай-күйінің мониторингі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z259" w:id="342"/>
-[...15 lines deleted...]
-      2. Азық-түлік қауіпсіздігін қамтамасыз етудің негізгі бағыттары:</w:t>
+    <w:bookmarkStart w:name="z262" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) азық-түлік тауарларына сұраныс пен ұсынысты болжау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z260" w:id="343"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="346"/>
+    <w:bookmarkStart w:name="z263" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21451,283 +20517,283 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z264" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тамақ өнімінің қауіпсіздігін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z265" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) орталық атқарушы органдар мен жергілікті өкілді және атқарушы органдардың агроөнеркәсіптік кешен субъектілерімен өзара іс қимылы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-1-бапқа өзгеріс енгізілді - ҚР 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-2-бап. Азық-түлік қауіпсіздігі жай-күйінің мониторингі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z267" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Азық-түлік қауіпсіздігі жай-күйінің мониторингі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z264" w:id="347"/>
-[...15 lines deleted...]
-      5) тамақ өнімінің қауіпсіздігін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азық-түлік тауарлары өндірісінің көлеміне, олардың тауар қозғалысына және қорларының болуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z265" w:id="348"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-1-бапқа өзгеріс енгізілді - ҚР 03.07.2013 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды - ҚР 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...128 lines deleted...]
-    <w:bookmarkStart w:name="z270" w:id="351"/>
+    <w:bookmarkStart w:name="z270" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21742,445 +20808,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 04.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 435-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z271" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік маңызы бар азық-түлік тауарларының бағасына қатысты жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z272" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Азық-түлік қауіпсіздігі жай-күйінің мониторингін жергілікті атқарушы органдардың, сауда қызметін реттеу саласындағы уәкілетті органның және мемлекеттік статистика саласында басшылықты, оның ішінде нақты уақыт режимінде басшылықты жүзеге асыратын уәкілетті органның деректері негізінде агроөнеркәсіптік кешенді дамыту саласындағы уәкілеттік орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z273" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган азық-түлік қауіпсіздігінің жай-күйін мониторингтеу нәтижесін өзінің интернет-ресурсында орналастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z271" w:id="352"/>
-[...15 lines deleted...]
-      4) әлеуметтік маңызы бар азық-түлік тауарларының бағасына қатысты жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-2-бапқа өзгерістер енгізілді - ҚР 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 04.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 435-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-3-бап. Азық-түлік қауіпсіздігін қамтамасыз етуді ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Азық-түлік қауіпсіздігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z272" w:id="353"/>
-[...15 lines deleted...]
-      2. Азық-түлік қауіпсіздігі жай-күйінің мониторингін жергілікті атқарушы органдардың, сауда қызметін реттеу саласындағы уәкілетті органның және мемлекеттік статистика саласында басшылықты, оның ішінде нақты уақыт режимінде басшылықты жүзеге асыратын уәкілетті органның деректері негізінде агроөнеркәсіптік кешенді дамыту саласындағы уәкілеттік орган жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z276" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:p>
-[...352 lines deleted...]
-    <w:bookmarkStart w:name="z277" w:id="356"/>
+    <w:bookmarkStart w:name="z277" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22195,52 +21187,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 04.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 435-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z278" w:id="357"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z278" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22255,112 +21247,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z279" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азық-түлік қауіпсіздігін қамтамасыз ету деңгейінің мониторингі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z280" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) азық-түлік тауарларының өңірлік тұрақтандыру қорларына генетикалық түрлендірілген тамақ өнімдерінің, құрамында генетикалық түрлендірілген организмдер бар азық-түлік тауарларының сатып алынуын болғызбау арқылы қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z279" w:id="358"/>
-[...15 lines deleted...]
-      4) азық-түлік қауіпсіздігін қамтамасыз ету деңгейінің мониторингі;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары азық-түлік тауарларының өңірлік тұрақтандыру қорларын қалыптастыру және пайдалану қағидаларына сәйкес азық-түлік тауарларының өңірлік тұрақтандыру қорларын қалыптастырады және пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z280" w:id="359"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z282" w:id="361"/>
+    <w:bookmarkStart w:name="z282" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22375,291 +21367,217 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z283" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Азық-түлік қауіпсіздігі жай-күйінің мониторингі нәтижелерін талдау мемлекеттік статистикаға басшылықты жүзеге асыратын уәкілеттік мемлекеттік орган ұсынатын азық-түлік тауарларының өндірісі, тауар қозғалысы, ассортименті және бағалары туралы деректер негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z284" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер республикадағы азық-түлік тауарларының жылдық өндірісі агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган бекітетін әдістемеге сәйкес халықтың жылдық қажеттілігінің сексен пайызынан төмен болса, онда Қазақстан Республикасының азық-түлік тауарларының түрлері бойынша тәуелсіздігі қамтамасыз етілмеген деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z283" w:id="362"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...40 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 19-3-бапқа өзгерістер енгізілді - ҚР 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 435-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22687,652 +21605,652 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 19-4-баптың тақырыбы жаңа редакцияда - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="363"/>
+    <w:bookmarkStart w:name="z325" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыруды қамтамасыз ету жөніндегі комиссия (бұдан әрі – комиссия) әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін тиімді және уақтылы қолдануды қамтамасыз ету мақсатында құрылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды - ҚР 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z327" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Облыстың, республикалық маңызы бар қаланың, астананың әкімі комиссияны құрады және оның құрамын бекітеді. Облыс, республикалық маңызы бар қала, астана әкімінің орынбасары комиссияның төрағасы болып табылады, кәсіпкерлік пен сауда және ауыл шаруашылығы басқармаларының (бөлімдерінің) қызметкерлері, сондай-ақ жеке кәсіпкерлік субъектілері бірлестіктерінің және қоғамдық ұйымдардың өкілдері комиссияның мүшелері болып табылады. Комиссия өз қызметін тұрақты негізде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z328" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның сандық құрамы тақ сан болуға және тоғыз адамнан кем болмауға тиіс. Бұл ретте комиссия мүшелерінің үштен екісі жеке кәсіпкерлік субъектілері бірлестіктерінің және қоғамдық ұйымдардың өкілдері болуға тиіс. Комиссияның хатшысы оған мүше болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z329" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комиссияның құзыретіне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Алып тасталды - ҚР 02.04.2019 </w:t>
+        <w:t xml:space="preserve">1) алып тасталды - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="364"/>
-[...55 lines deleted...]
-      4. Комиссияның құзыретіне:</w:t>
+    <w:bookmarkStart w:name="z331" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азық-түлік тауарларының тұрақтандыру қорларын қалыптастыру мен пайдалану жөніндегі тетікті іске асыру мақсатында өңірлік азық-түлік тауарларының тұрақтандыру қорына сатып алынатын азық-түлік тауарларының тізбесін және олар бойынша шекті сауда үстемесін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) алып тасталды - ҚР 02.04.2019 </w:t>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      2) азық-түлік тауарларының тұрақтандыру қорларын қалыптастыру мен пайдалану жөніндегі тетікті іске асыру мақсатында өңірлік азық-түлік тауарларының тұрақтандыру қорына сатып алынатын азық-түлік тауарларының тізбесін және олар бойынша шекті сауда үстемесін айқындау;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z435" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тиісті әкімшілік-аумақтық бірлікте әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z436" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру қағидаларына сәйкес қарыз беру үшін кәсіпкерлік субьектісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z437" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мамандандырылған ұйымның әлеуметтік маңызы бар азық-түлік тауарларына шекті сауда үстемесін айқындау жөніндегі ұсыныстарын қарау жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">3) алып тасталды - ҚР 02.04.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-1-тарау 19-4-баппен толықтырылды - ҚР 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012.01.01 бастап қолданысқа енгізіледі) Заңдарымен; өзгеріс енгізілді - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...110 lines deleted...]
-      7) мамандандырылған ұйымның әлеуметтік маңызы бар азық-түлік тауарларына шекті сауда үстемесін айқындау жөніндегі ұсыныстарын қарау жатады.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...82 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve">  4-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-бап. Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамыту саласындағы халықаралық ынтымақтастық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамыту саласындағы халықаралық ынтымақтастық халықаралық шарттардың негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20-1-бап. Қазақстан Республикасының агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы заңнамасын бұзғаны үшін жауаптылық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы Қазақстан Республикасының заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:p>
-[...70 lines deleted...]
-    <w:bookmarkEnd w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23582,55 +22500,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>