--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="478a5b6" w14:textId="478a5b6">
+    <w:p w14:paraId="df5d9f6" w14:textId="df5d9f6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -537,51 +537,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қол қою – мәтіннің теңтүпнұсқалығын анықтау тәсілдерінің бірі ретінде халықаралық шартты жасасу сатысы немесе егер халықаралық шартта қол қоюдың осындай күші бар екендігі көзделген немесе Қазақстан Республикасы мен келіссөздерге қатысушы басқа да тараптардың қол қоюдың осындай күшке ие болуға тиіс екендігі туралы уағдаластығы өзге де жолмен белгіленген немесе Қазақстан Республикасының қол қоюға осындай күш беру ниеті оның өкілінің өкілеттігінен туындаған және (немесе) келіссөздер кезінде білдірілген жағдайда, халықаралық шарттың өзі үшін міндеттілігіне Қазақстан Республикасының келісім білдіру тәсілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z47" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) мемлекетішілік рәсімдер – халықаралық шартты Қазақстан Республикасы Парламентінің ратификациялауы, Қазақстан Республикасы Президентінің не Қазақстан Республикасы Үкіметінің бекітуі немесе қабылдауы;</w:t>
+      9) мемлекетішілік рәсімдер – халықаралық шартты Қазақстан Республикасы Құрылтайының ратификациялауы, Қазақстан Республикасы Президентінің не Қазақстан Республикасы Үкіметінің бекітуі немесе қабылдауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z48" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) өкілеттік –</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
@@ -898,50 +898,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1370,51 +1410,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін Қазақстан Республикасының мемлекеттік органдарының, сондай-ақ Қазақстан Республикасының орталық атқарушы органдарының (бұдан әрi - Қазақстан Республикасының орталық мемлекеттiк органдары) атынан Қазақстан Республикасының заңнамасында айқындалған өз құзыреті шегінде шет мемлекеттермен және (немесе) халықаралық ұйымдармен жасасылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z167" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасының ұлттық мүдделеріне сай келмейтін, Қазақстан Республикасының ұлттық қауіпсіздігіне нұқсан келтіретін немесе тәуелсіздігінен айырылуына әкеп соғатын халықаралық шарттарды жасасуға жол берілмейді.</w:t>
+      2. Қазақстан Республикасының ұлттық мүдделеріне сай келмейтін, Қазақстан Республикасының ұлттық қауіпсіздігіне нұқсан келтіретін немесе Тәуелсіздігінен айырылуына әкеп соғатын халықаралық шарттарды жасасуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1439,51 +1479,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 30.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2783,51 +2863,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Президенті Әкімшілігі Басшысының, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Үкіметі Аппараты Басшысының тапсырмасы негізінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z158" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасы Парламенті депутаттарының бастамасы бойынша;</w:t>
+      2) Қазақстан Республикасы Құрылтайы депутаттарының бастамасы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z159" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) халықаралық шарт жасасу туралы ұсыныс берген орталық мемлекеттік органның бастамасы бойынша, сондай-ақ халықаралық шарттың немесе халықаралық шарт жобасының келісілуін жүзеге асыратын басқа да орталық мемлекеттік органдардың ұсыныстары бойынша қабылдануы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
@@ -3032,50 +3112,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3419,51 +3539,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Халықаралық шарттарға қол қою, оларды ратификациялау, бекiту, қабылдау туралы және оларға қосылу туралы ұсыныстарда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z76" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жағдайға байланысты Қазақстан Республикасы Президентiнiң, Қазақстан Республикасы Парламентінің және Қазақстан Республикасы Үкiметiнiң тиісті актiлерiнің жобалары;</w:t>
+      1) жағдайға байланысты Қазақстан Республикасы Президентiнiң, Қазақстан Республикасы Құрылтайының және Қазақстан Республикасы Үкiметiнiң тиісті актiлерiнің жобалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z77" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықаралық шарттар жобаларының Қазақстан Республикасының заңнамасы мен халықаралық шарттарына сәйкестігiн анықтауды қоса алғанда, оларға қол қою, оларды ратификациялау, бекiту, қабылдау және оларға қосылу қисындылығының негіздемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z78" w:id="60"/>
     <w:p>
@@ -3808,51 +3928,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4996,51 +5156,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12-бап. Халықаралық шарттарды ратификациялағанға дейiн олардың Қазақстан Республикасының Конституциясына сәйкестігін қарау </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z215" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының Конституциялық Соты Қазақстан Республикасы Президентiнiң, Сенат Төрағасының, Мәжілiс Төрағасының, Парламент депутаттарының жалпы санының кем дегенде бестен бiр бөлiгінiң, Премьер-Министрдің, Бас Прокурордың өтініштерi бойынша халықаралық шарттарды ратификациялағанға дейiн олардың Қазақстан Республикасының Конституциясына сәйкестігiн қарайды.</w:t>
+      1. Қазақстан Республикасының Конституциялық Соты Қазақстан Республикасы Президентiнiң, Құрылтай Төрағасының, Құрылтай депутаттарының жалпы санының кем дегенде бестен бiр бөлiгінiң, Премьер-Министрдің, Бас Прокурордың өтініштерi бойынша халықаралық шарттарды ратификациялағанға дейiн олардың Қазақстан Республикасының Конституциясына сәйкестігiн қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Конституциялық Сотына өтiнiш жасалған жағдайда халықаралық шарттарды ратификациялау мерзiмiнің өту уақыты тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
@@ -5072,64 +5232,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгеріс енгізілді – ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5173,87 +5373,251 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен Қазақстан Республикасының Үкіметіне өз құзыретіндегi мәселелер бойынша халықаралық шарттарды ратификациялау туралы ұсыныстар жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Халықаралық шарттарды ратификациялау туралы ұсыныстарды Қазақстан Республикасының Үкіметі Қазақстан Республикасы Парламентінің қарауына енгізеді. </w:t>
+      2. Халықаралық шарттарды ратификациялау туралы ұсыныстарды Қазақстан Республикасының Үкіметі Қазақстан Республикасы Құрылтайының қарауына енгізеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14-бап. Халықаралық шарттарды ратификациялау туралы заңдар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының халықаралық шарттарын ратификациялау туралы заңдарды Қазақстан Республикасы Конституциясының 62-бабына сәйкес Қазақстан Республикасының Парламентi қабылдайды. </w:t>
+      Қазақстан Республикасының халықаралық шарттарын ратификациялау туралы заңдарды Қазақстан Республикасы Конституциясының 61-бабына сәйкес Қазақстан Республикасының Құрылтайы қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бaп. Ратификациялауға жатпайтын халықаралық шарттарды бекіту, қабылдау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5440,126 +5804,208 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Президентiне - Қазақстан Республикасының атынан жасасылатын, ратификациялауға жатпайтын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының Президентiмен келiсiм бойынша Қазақстан Республикасының Парламентiне - Қазақстан Республикасының атынан жасасылатын, ратификациялауға жататын;</w:t>
+      2) Қазақстан Республикасының Президентiмен келiсiм бойынша Қазақстан Республикасының Құрылтайына - Қазақстан Республикасының атынан жасасылатын, ратификациялауға жататын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасының Парламентiне Қазақстан Республикасы Үкiметiнiң атынан жасасылатын, ратификациялауға жататын халықаралық шарттарға қосылу туралы ұсыныстар енгiзедi. </w:t>
+      3) Қазақстан Республикасының Құрылтайына Қазақстан Республикасы Үкiметiнiң атынан жасасылатын, ратификациялауға жататын халықаралық шарттарға қосылу туралы ұсыныстар енгiзедi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-бап. Халықаралық шарттарға қосылу туралы шешімдер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының халықаралық шарттарға қосылуы туралы шешiмдердi:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қосылу Қазақстан Республикасының атынан немесе Қазақстан Республикасы Үкiметiнiң атынан жүзеге асырылатын, ратификациялауға жататын халықаралық шарттарға қатысты, ратификациялау туралы заң қабылдау арқылы - Қазақстан Республикасының Парламентi;</w:t>
+      1) қосылу Қазақстан Республикасының атынан немесе Қазақстан Республикасы Үкiметiнiң атынан жүзеге асырылатын, ратификациялауға жататын халықаралық шарттарға қатысты, ратификациялау туралы заң қабылдау арқылы - Қазақстан Республикасының Құрылтайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосылу Қазақстан Республикасының атынан жүзеге асырылатын, ратификациялауға жатпайтын халықаралық шарттарға қатысты - Қазақстан Республикасының Президентi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
@@ -5594,61 +6040,101 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгерту енгізілді – ҚР 28.02.2007 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 236 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Заңымен. </w:t>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5673,51 +6159,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Халықаралық шарттар немесе олардың жекелеген ережелерi олардың күшiне енуiне дейiн, егер бұл халықаралық шарттардың өзiнде көзделген болса немесе келiссөздерге қатысушы тараптар уағдаластыққа қол жеткiзген болса, Қазақстан Республикасының қолданыстағы құқығына қайшы келмейтін бөлігінде уақытша қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уақытша қолдануды көздейтін халықаралық шартты ратификациялау туралы ұсыныс оны уақытша қолдану басталған күннен бастап алты айдан кешіктірілмей, осы Заңның 5-бабында көзделген тәртіппен Қазақстан Республикасы Парламентінің Мәжілісіне енгізіледі.</w:t>
+      Уақытша қолдануды көздейтін халықаралық шартты ратификациялау туралы ұсыныс оны уақытша қолдану басталған күннен бастап алты айдан кешіктірілмей, осы Заңның 5-бабында көзделген тәртіппен Қазақстан Республикасының Құрылтайына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Егер халықаралық шарттарда өзгеше көзделмесе немесе бұл туралы халықаралық шарттарға қол қойған шет мемлекеттермен немесе халықаралық ұйымдармен уағдаластыққа қол жеткізілмесе, Қазақстан Республикасының халықаралық шарттарға қатысушы болғысы келмейтін ниеті туралы халықаралық шарттар өздеріне қатысты уақытша қолданылатын шет мемлекеттерге немесе халықаралық ұйымдарға осы баптың 3-тармағында көзделген шешімдердің негізінде хабарлама жолданған күннен бастап Қазақстан Республикасының халықаралық шарттарды немесе олардың жекелеген ережелерін уақытша қолдануы тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
@@ -5781,51 +6267,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгеріс енгізілді - ҚР 30.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6893,51 +7419,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының күшіне енген, сондай-ақ уақытша қолданылатын халықаралық шарттары Қазақстан Республикасы Сыртқы істер министрлігінің ұсынуы бойынша "Қазақстан Республикасының халықаралық шарттары бюллетені" жинағында және Қазақстан Республикасы Сыртқы істер министрлігінің интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z129" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасының Парламентi ратификациялаған, Қазақстан Республикасының күшiне енген халықаралық шарттары Қазақстан Республикасы Сыртқы iстер министрлігінiң ұсынуы бойынша Қазақстан Республикасы Парламентiнiң ресми басылымдарында жариялануға жатады.</w:t>
+      2. Қазақстан Республикасының Құрылтайы ратификациялаған, Қазақстан Республикасының күшiне енген халықаралық шарттары Қазақстан Республикасы Сыртқы iстер министрлігінiң ұсынуы бойынша Қазақстан Республикасы Құрылтайының ресми басылымдарында жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z130" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының халықаралық шарттарының қазақ және орыс тiлдерiнде тең түпнұсқа мәтiнi болмаған жағдайда; олардың қол қойылған тiлдегі тең түпнұсқа мәтіндерiнің бiрi, сондай-ақ халықаралық шарттың қазақ және орыс тiлдерiндегi аудармасы жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
@@ -7022,51 +7548,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7772,71 +8338,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Президентіне Қазақстан Республикасы атынан жасалған халықаралық шарттардың қолданысын тоқтата тұру, Қазақстан Республикасы атынан жасалған халықаралық шарттарды немесе олардың жекелеген ережелерін орындауды Қазақстан Республикасының қарымта шаралар (қарсы шаралар) қабылдауы тәртібімен тоқтата тұру, Қазақстан Республикасы атынан жасалған халықаралық шарттардың қолданысын олардың қолданысы тоқтатыла тұрғаннан кейін қайта бастау, Қазақстан Республикасы атынан жасалған халықаралық шарттарды немесе олардың жекелеген ережелерін орындауды оларды орындау Қазақстан Республикасының қарымта шаралар (қарсы шаралар) қабылдауы тәртібімен тоқтатыла тұрғаннан кейін қайта бастау, Қазақстан Республикасы атынан жасалған халықаралық шарттардың күшін жою туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z202" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасының Президентімен келісу бойынша Қазақстан Республикасының Парламентіне Қазақстан Республикасы атынан жасалған, ратификацияланған халықаралық шарттардың күшін жою туралы ұсыныстар енгізеді; </w:t>
+      2) Қазақстан Республикасының Президентімен келісу бойынша Қазақстан Республикасының Құрылтайына Қазақстан Республикасы атынан жасалған, ратификацияланған халықаралық шарттардың күшін жою туралы ұсыныстар енгізеді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z203" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының Парламентіне Қазақстан Республикасының Үкіметі атынан жасалған, ратификацияланған халықаралық шарттардың күшін жою туралы ұсыныстар енгізеді.</w:t>
+      3) Қазақстан Республикасының Құрылтайына Қазақстан Республикасының Үкіметі атынан жасалған, ратификацияланған халықаралық шарттардың күшін жою туралы ұсыныстар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z204" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасының орталық мемлекеттік органдары өз құзыреті мәселелері бойынша Қазақстан Республикасының Сыртқы істер министрлігіне өздерінің атынан жасалған халықаралық шарттардың қолданысын тоқтата тұру, өздерінің атынан жасалған халықаралық шарттарды немесе олардың жекелеген ережелерін орындауды Қазақстан Республикасының қарымта шаралар (қарсы шаралар) қабылдауы тәртібімен тоқтата тұру, өздерінің атынан жасалған халықаралық шарттардың қолданысын мұндай шарттардың қолданысы тоқтатыла тұрғаннан кейін қайта бастау, өздерінің атынан жасалған халықаралық шарттарды немесе олардың жекелеген ережелерін орындауды мұндай шарттарды орындау Қазақстан Республикасының қарымта шаралар (қарсы шаралар) қабылдауы тәртібімен тоқтатыла тұрғаннан кейін қайта бастау, өздерінің атынан жасалған халықаралық шарттардың күшін жою туралы Қазақстан Республикасының мүдделі орталық мемлекеттік органдарымен және Қазақстан Республикасының Әділет министрлігімен келісілген ұсыныстар береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
@@ -7879,101 +8445,141 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-бап жаңа редакцияда – ҚР 13.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бап. Қазақстан Республикасы халықаралық шарттарының қолданысын тоқтата тұру, орындалуын тоқтата тұру, қолданысын қайта бастау, орындалуын қайта бастау, күшін жою туралы шешімдер қабылдау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z205" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының ратификацияланған халықаралық шарттарының күшін жою туралы заңдарды Қазақстан Республикасы Конституциясының 62-бабына сәйкес Қазақстан Республикасының Парламенті қабылдайды.</w:t>
+      1. Қазақстан Республикасының ратификацияланған халықаралық шарттарының күшін жою туралы заңдарды Қазақстан Республикасы Конституциясының 61-бабына сәйкес Қазақстан Республикасының Құрылтайы қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z206" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы халықаралық шарттарының қолданысын тоқтата тұру, Қазақстан Республикасының халықаралық шарттарын немесе олардың жекелеген ережелерін орындауды Қазақстан Республикасының қарымта шаралар (қарсы шаралар) қабылдауы тәртібімен тоқтата тұру, Қазақстан Республикасы халықаралық шарттарының қолданысын олардың қолданысы тоқтатыла тұрғаннан кейін қайта бастау, Қазақстан Республикасының халықаралық шарттарын немесе олардың жекелеген ережелерін орындауды оларды орындау Қазақстан Республикасының қарымта шаралар (қарсы шаралар) қабылдауы тәртібімен тоқтатыла тұрғаннан кейін қайта бастау, Қазақстан Республикасы халықаралық шарттарының күшін жою туралы шешімдерді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z207" w:id="163"/>
     <w:p>
@@ -8078,51 +8684,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-бап жаңа редакцияда – ҚР 13.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8494,55 +9140,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>