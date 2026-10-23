--- v2 (2026-07-26)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c340d7" w14:textId="6c340d7">
+    <w:p w14:paraId="1d10011" w14:textId="1d10011">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -642,51 +642,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының экстремизмге қарсы iс-қимыл туралы заңнамасы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> негізделеді және осы Заң мен Қазақстан Республикасының өзге де  </w:t>
+        <w:t xml:space="preserve"> негізделеді және осы Заң мен Қазақстан Республикасының өзге де нормативтік-құқықтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>актiлерiнен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="10"/>
     <w:p>
       <w:pPr>
@@ -921,150 +921,80 @@
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z53" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) экстремизмдi жүзеге асыру үшiн жағдайлар мен мүмкiндiктердің жасалуын болғызбау; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...98 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) экстремизмді жүзеге асыруға ықпал ететін себептер мен жағдайларды анықтау және жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) экстремистік әрекеттерді анықтау, олардың алдын алу және жолын кесу, экстремистік қылмыстарды ашу және тергеп-тексеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) азаматтардың саяси және құқықтық мәдениетін қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z55" w:id="16"/>
     <w:p>
       <w:pPr>
@@ -1248,51 +1178,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1429,399 +1399,151 @@
         <w:t>
       1) діни қызмет саласында мемлекеттік реттеуді жүзеге асыратын мемлекеттiк орган Қазақстан Республикасының аумағында құрылған дiни бiрлестiктер мен миссионерлердiң қызметiне зерделеу мен талдау жүргiзедi, өз құзыретiне жататын мәселелер бойынша ақпараттық-насихаттық iс-шараларды жүзеге асырады, Қазақстан Республикасының дiни қызмет және дiни бiрлестiктер туралы заңнамасының бұзылуына қатысты мәселелердi қарайды, Қазақстан Республикасының экстремизмге қарсы iс-қимыл туралы заңнамасын бұзатын дiни бiрлестiктердiң қызметiне тыйым салу туралы ұсыныстар енгiзедi;;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) масс-медиа саласындағы уәкiлеттi орган бұқаралық ақпарат құралдары өнiмдерiнде экстремизмдi насихаттауға және ақтауға жол бермеу, олардың Қазақстан Республикасының заңнамасын сақтауы тұрғысында оларға мониторинг жүргiзедi, мемлекеттiк тапсырысты орындайтын бұқаралық ақпарат құралдарында ұлтаралық және конфессияаралық келiсiмдi нығайту мәселелерiнiң жариялануын қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...327 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z66" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) мәдениет саласындағы уәкілетті орган Қазақстан Республикасында ішкі саяси тұрақтылық пен этносаралық келісімді нығайтуға бағытталған шаралардың іске асырылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z67" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) цифрландыру саласындағы уәкілетті орган цифрландыру саласында, оның ішінде киберқауіпсіздікті қамтамасыз ету мәселелері бойынша экстремизмге қарсы іс-қимылды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білім беру саласындағы уәкілетті орган мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, рухани (діни) білім беру ұйымдарында білім алушылар мен тәрбиеленушілердің экстремизм идеяларын қабылдамауын, халықаралық құқық пен iзгiлiктiң көпшілік таныған қағидаттарын құрметтеуін қалыптастыруға бағытталған тәрбие беру бағдарламаларының бекітілуін және іске асырылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z68" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) ғылым және жоғары білім саласындағы уәкілетті орган жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында, оның ішінде рухани (діни) білім беру ұйымдарында білім алушылар мен тәрбиеленушілердің экстремизм идеяларын қабылдамауын, халықаралық құқық пен ізгіліктің көпшілік таныған қағидаттарын құрметтеуін қалыптастыруға бағытталған тәрбие беру бағдарламаларының бекітілуін және іске асырылуын қамтамасыз етеді, оқу орындарының студенттер алмасу мәселелері бойынша Қазақстан Республикасы халықаралық шарттарының сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының ұлттық қауiпсiздiк органдары жедел-iздестiру, қарсы барлау iс-шараларын жүргiзедi және Қазақстан Республикасының заңнамасына сәйкес мемлекеттiк органдардың уәждi қорытындылары бойынша өздерiнiң әрекеттерiмен қоғам мен мемлекет қауiпсiздiгiне қатер төндiретiн немесе нұқсан келтiретiн шетелдiктер мен азаматтығы жоқ адамдардың Қазақстан Республикасына кiруiне жол бермеу жөнiндегi шараларды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасының iшкi iстер </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1836,71 +1558,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жедел-iздестiру қызметiн, қоғамдық тәртiптi қорғау және қоғамдық қауiпсiздiктi қамтамасыз ету жөнiнде атқарушылық және өкiмдiк функцияларды жүзеге асырады, сондай-ақ өздерiнiң iс-әрекеттерiмен қоғам мен мемлекет қауіпсiздiгiне қатер төндiретiн немесе нұқсан келтiретiн шетелдiктер мен азаматтығы жоқ адамдарды Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасынан шығарып жiберудi жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) облыстардың (республикалық маңызы бap қалалардың, астананың), аудандардың (облыстық маңызы бар қалалардың) жергілiктi атқарушы органдары қоғамдық бiрлестiктермен өзара iс-қимылды жүзеге асырады, тиiстi аумақтарда құрылған діни бірлестіктердің және миссионерлердің қызметiн зерделеудi жүзеге асырады, олар туралы деректер банкiн жасайды, өз құзыретiне жататын мәселелер бойынша өңiрлiк деңгейде ақпараттық-насихат iс-шараларын жүзеге асырады, өңiрдегi дiни ахуалға зерделеу мен талдау жүргізедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыртқы барлау субъектілері өз iс-әрекеттерiмен қоғамның және мемлекеттің қауiпсiздiгiне қатер төндiретiн немесе нұқсан келтiретiн шет мемлекеттердің ұйымдарына, шетелдіктерге және азаматтығы жоқ адамдарға қатысты Қазақстан Республикасының мемлекеттік органдарын хабардар етуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2040,51 +1762,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі); 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2102,110 +1864,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7-бап. Мемлекеттiк органдардың экстремизмдi анықтау және оның жолын кесу жөнiндегі құзыретi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ұлттық қауiпсiздiк, iшкi iстер органдары және экономикалық тергеу қызметі Қазақстан Республикасының заңнамасында осы органдардың қарауына жатқызылған қылмыстық құқық бұзушылықтарды анықтайды, жолын кеседi, ашады және тергейдi, сондай-ақ Қазақстан Республикасының заңдарында көзделген өзге де өкiлеттiктердi жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Экономикалық тергеу қызметі экстремизмді қаржыландыру көздерінің, арналары мен тәсілдерінің алдын алуды, анықтауды, жолын кесуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Прокурорлар жеке және заңды тұлғалардың, олардың құрылымдық бөлiмшелерiнiң (филиалдары мен өкiлдiктерiнiң) Қазақстан Республикасының экстремизмге қарсы iс-қимыл саласындағы заңнамасын бұзғаны фактілерін тапқан кезде немесе дайындалып жатқан құқыққа қарсы әрекеттер туралы мәлiметтер болған кезде, сондай-ақ бұқаралық ақпарат құралдары арқылы адамның және азаматтың құқықтары мен бостандықтарына, сондай-ақ заңды тұлғалардың, қоғам мен мемлекеттің мүдделерiне зиян келтiруі мүмкін экстремистiк материалдар таратылған жағдайда, экстремизмнiң кез келген көрiнiстерiн, оны жүзеге асыруға ықпал еткен себептер мен жағдайларды жою туралы, бұзылған құқықтарды қалпына келтiру туралы прокурорлық қадағалау актілерін енгізеді, ұйымдар экстремизмдi жүзеге асырған жағдайда олардың қызметiне тыйым салу туралы сотқа өтініш бередi, сондай-ақ Қазақстан Республикасының заңдарында белгiленген тәртiппен және шектерде қылмыстық қудалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өзге де мемлекеттiк органдар Қазақстан Республикасының заңдарында белгiленген өз құзыретi шегiнде экстремизмдi анықтау мен оның жолын кесуге қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2327,90 +2089,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ұйымды экстремистiк деп тану сот тәртібімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер ұйымның құрылымдық бөлiмшелерінің (филиалдары мен өкілдiктерiнің) бiреуi болса да осы ұйымның басшы органдарының бiрiнiң рұқсатымен экстремизмдi жүзеге асыратын болса, ұйым экстремистiк деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының және (немесе) басқа мемлекеттiң аумағында өз іс-әрекетін жүзеге асыратын ұйымды Қазақстан Республикасының заңнамасында көзделген тәртiппен прокурордың өтiнiшi бойынша сот экстремистiк деп таниды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының мемлекеттiк органдары өз құзыретi шегiнде прокуратура органдарына ұйымды экстремистiк деп тану үшiн қажеттi айғақтық базаны қалыптастыру үшiн материалдар беруге мiндеттi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2474,90 +2236,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бап. Экстремистік ұйымдарды, экстремистік деп танылған ақпараттық материалдарды және экстремизмді жасағаны үшін жауаптылыққа тартылған адамдарды есепке алу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Экстремизмнің профилактикасы, оны анықтау және оның жолын кесу мақсатында өз құзыреті шегінде құқықтық статистика және арнайы есепке алу саласындағы статистикалық қызметті жүзеге асыратын мемлекеттік орган соттардың шешімдері негізінде экстремистік ұйымдарды, экстремистік деп танылған ақпараттық материалдарды және экстремизмді жасағаны үшін жауаптылыққа тартылған адамдарды есепке алуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сот ұйымды экстремистік деп таныған және экстремизмді жүзеге асырғаны үшін оны тарату арқылы іс-әрекетіне тыйым салған, сондай-ақ ақпараттық материалдарды экстремистік деп таныған не экстремизмді жасағаны үшін адамдарды жауаптылыққа тартқан кезде, өз құзыреті шегінде құқықтық статистика және арнайы есепке алу саласындағы статистикалық қызметті жүзеге асыратын мемлекеттік органға сот ақпараттық есепке алу құжаттарын дереу жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өз құзыреті шегінде құқықтық статистика және арнайы есепке алу саласындағы статистикалық қызметті жүзеге асыратын мемлекеттік орган сот экстремистік деп таныған ұйымдардың және ақпараттық материалдардың бірыңғай тізімдерін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген тізімдер өз құзыреті шегінде құқықтық статистика және арнайы есепке алу саласындағы статистикалық қызметті жүзеге асыратын мемлекеттік органның интернет-ресурсында орналастырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2754,90 +2516,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10-бап. Қазақстан Республикасы мемлекеттiк органдарының шет мемлекеттердiң органдарымен және халықаралық ұйымдармен экстремизмнің алдын алу, анықтау және жолын кесу саласындағы өзара ic-қимылы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="35"/>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының мемлекеттiк органдары экстремизмнiң алдын алу, анықтау және жолын кесу мақсатында шет мемлекеттермен және халықаралық ұйымдармен ынтымақтасып жұмыс iстейдi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экстремизмге қарсы iс-қимылды жүзеге асыратын Қазақстан Республикасының мемлекеттiк органдары шет мемлекеттердiң құзыреттi органдарымен, халықаралық құқық қорғау ұйымдарымен ынтымақтастық орнатады, Қазақстан Республикасының заңнамасына және (немесе) халықаралық шарттарға сәйкес Қазақстан Республикасының немесе басқа мемлекеттердiң аумағында жедел-iздестiру, қарсы барлау iс-шараларын жүргiзедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2911,90 +2673,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бап. Мемлекеттiк органдардың және жергілікті өзін-өзі басқару органдарының қызметiн үйлестiру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="37"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттiк органдардың экстремизмге қарсы iс-қимыл бойынша қызметiн үйлестiрудi тұрақты түрде жұмыс істейтін Қазақстан Республикасының Терроризмге қарсы орталығы шеңберінде Қазақстан Республикасының ұлттық қауіпсіздік органдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттiк органдардың аумақтық бөлімшелерінің және жергілікті өзін-өзі басқару органдарының экстремизм профилактикасы бойынша қызметiн үйлестiрудi терроризмге қарсы комиссиялар шеңберінде облыстардың (республикалық маңызы бар қалалардың, астананың), аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3057,299 +2819,273 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-бап. Экстремистік материалдарды әкелуге, басып шығаруға, әзірлеуге және (немесе) таратуға жол бермеу</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>12-бап. Экстремистік материалдарды әкелуге, тасымалдауға, басып шығаруға, әзірлеуге, сақтауға және (немесе) таратуға жол бермеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыпқа өзгеріс енгізілді - ҚР 03.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 244-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Қазақстан Республикасының аумағында байланыс желілері мен құралдарын экстремизмді жүзеге асыру үшін пайдалануға, сондай-ақ экстремистік материалдарды әкелуге, тасымалдауға, басып шығаруға, әзірлеуге, сақтауға және (немесе) таратуға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағына әкелінетін, онда тасымалданатын, басып шығарылатын, әзірленетін, сақталатын және (немесе) таратылатын және экстремизм белгілері бар ақпараттық материалдарды прокурордың өтінішімен сот тыйым салу талабын мәлімдеген прокурордың тұрған жері бойынша немесе мұндай материалдардың табылған жері бойынша экстремистік деп танып, оларды әкелуге, тасымалдауға, басып шығаруға, әзірлеуге, сақтауға және (немесе) таратуға тыйым салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 12-бап жаңа редакцияда - ҚР 23.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 200-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 03.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 244-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...151 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3413,110 +3149,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бейбiт жиналыстар, митингілерді, шерулерді, пикеттерді және демонстрацияларды өткiзген кезде экстремизмдi жүзеге асыруға жол берілмейдi. Республикалық маңызы бар қаланың, астананың және ауданның (облыстық маңызы бар қаланың) жергілiктi атқарушы органы бейбiт жиналыстарды, митингілердi, шерулердi, пикеттердi және демонстрацияларды ұйымдастырушыларға оларды өткiзгенге дейiн жауаптылық туралы жазбаша нысанда ескертедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бейбiт жиналыстар, митингілерді, шерулерді, пикеттерді және демонстрацияларды өткiзген кезде оларға қатысу үшiн экстремистiк ұйымдарды тартуға, олардың нышандарын пайдалануға, сондай-ақ экстремистiк материалдарды таратуға жол берiлмейдi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы бапта көзделген мән-жайлар байқалған жағдайда бейбiт жиналыстарды, митингiлердi, шерулердi, пикеттердi және демонстрацияларды ұйымдастырушылар немесе оларды өткiзуге жауапты өзге де тұлғалар көрсетiлген бұзушылықтарды жою жөнiнде шұғыл шаралар қолдануға мiндеттi. Осы мiндеттердiң сақталмауы бейбiт жиналыстарды, митингілердi, шерулердi, пикеттердi және демонстрацияларды тоқтатуға әрi оларды ұйымдастырушылардың Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңдарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негiздер бойынша және тәртіппен жауаптылықта болуына әкеліп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3788,163 +3524,163 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16-бап. Ұйымдардың экстремизмдi жүзеге асырғаны үшiн жауаптылығы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Экстремизмдi жүзеге асырған жағдайда ұйымның, сондай-ақ оның құрылымдық бөлiмшесінің (филиалы мен өкiлдiгінің) іс-әрекетіне оны Қазақстан Республикасының заңдарында көзделген тәртiппен экстремистік деп тану және тарату арқылы тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="41"/>
+    <w:bookmarkStart w:name="z41" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экстремистік деп танылған ұйымды тарату кезінде оған (филиалы мен өкілдігіне) тиесілі Қазақстан Республикасының аумағындағы мүлкі тәркіленеді және мемлекет кірісіне өндіріп алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Экстремизм бұқаралық ақпарат құралын пайдалана отырып жүзеге асырылған жағдайда, осындай бұқаралық ақпарат құралы меншік иесінің немесе оны таратушының қызметін сот заңда белгіленген тәртіппен тоқтата тұрады немесе оған тыйым салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Жеке тұлғалар бiрлестiгi экстремизмдi жүзеге асырған жағдайда оның іс-әрекетіне осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 және 2-тармақтарында көрсетiлген органдардың арызы бойынша сот тыйым салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-бап жаңа редакцияда - ҚР 03.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 244-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>