--- v1 (2026-03-14)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b829697" w14:textId="b829697">
+    <w:p w14:paraId="02c935d" w14:textId="02c935d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -214,50 +214,158 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Ескерту. Бүкіл мәтін бойынша "қызметкер еңбек (қызмет) мiндеттерiн атқарған кезде оның өмiрi мен денсаулығына зиян келтiргенi үшiн жұмыс берушiнiң азаматтық-құқықтық жауапкершiлiгiн", "Қызметкер еңбек (қызмет) мiндеттерiн атқарған кезде оның өмiрi мен денсаулығына зиян келтiргенi үшiн жұмыс берушiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру туралы Қазақстан Республикасының", "Қызметкер еңбек (қызмет) мiндеттерiн атқарған кезде оның өмiрi мен денсаулығына зиян келтiргенi үшiн жұмыс берушiнiң азаматтық-құқықтық жауапкершiлiгiн", "жұмыс берушiнiң жауапкершiлiгiн" және "Жұмыс берушiнiң жауапкершiлiгiн" деген сөздер тиісінше "қызметкерді жазатайым оқиғалардан", "Қазақстан Республикасының қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру туралы", "Қызметкерді жазатайым оқиғалардан", "қызметкерді жазатайым оқиғалардан" және "Қызметкерді жазатайым оқиғалардан" деген сөздермен ауыстырылды - ҚР 2009.12.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 234-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2010.08.09 бастап қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бүкіл </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша "ақпараттық жүйелерді", "ақпараттық жүйелерінен", "электрондық үкімет", "ақпараттық жүйеге", "ақпараттық жүйесi", "ақпараттық жүйелерінде" деген сөздер тиісінше "цифрлық жүйелерді", "цифрлық жүйелерінен", "цифрлық үкімет", "цифрлық жүйеге", "цифрлық жүйесi", "цифрлық жүйелерінде" деген сөздермен ауыстыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15468,51 +15576,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15806,55 +15914,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>