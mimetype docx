--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="02c935d" w14:textId="02c935d">
+    <w:p w14:paraId="975dbf3" w14:textId="975dbf3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -237,202 +237,158 @@
         </w:rPr>
         <w:t xml:space="preserve"> (2010.08.09 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйелерді", "ақпараттық жүйелерінен", "электрондық үкімет", "ақпараттық жүйеге", "ақпараттық жүйесi", "ақпараттық жүйелерінде" деген сөздер тиісінше "цифрлық жүйелерді", "цифрлық жүйелерінен", "цифрлық үкімет", "цифрлық жүйеге", "цифрлық жүйесi", "цифрлық жүйелерінде" деген сөздермен ауыстырылды – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...99 lines deleted...]
-       Осы Заң қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру саласында туындайтын қоғамдық қатынастарды реттейдi және оны өткiзудiң құқықтық, экономикалық және ұйымдық негiздерiн белгiлейдi.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң қызметкерді жазатайым оқиғалардан міндетті сақтандыру саласында туындайтын қоғамдық қатынастарды реттейді және оны өткізудің құқықтық, экономикалық және ұйымдық негіздерін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1-бап. Осы Заңда пайдаланылатын негiзгi ұғымдар </w:t>
-[...17 lines deleted...]
-      Осы Заңда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
+        <w:t xml:space="preserve">1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, "бір терезе" қағидаты бойынша өтініштер қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, электрондық нысанда мемлекеттік қызметтер көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -442,51 +398,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1) алдын алу шаралары – қауіпсіз еңбек жағдайларын жасауға және жақсартуға бағытталған алдын алу сипатындағы шаралар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1-2) аннуитеттік сақтандыру шарты (бұдан әрі – аннуитет шарты) – сақтандырушы шартта белгiленген мерзiм iшiнде сақтандыру төлемiн пайда алушының пайдасына мерзiмдi төлемдер түрiнде жүзеге асыруға мiндеттi болатын сақтандыру шарты; </w:t>
+      1-2) аннуитеттік сақтандыру шарты (бұдан әрі – аннуитет шарты) – сақтандырушы шартта белгіленген мерзім ішінде сақтандыру төлемін пайда алушының пайдасына мерзімді төлемдер түрінде жүзеге асыруға міндетті болатын сақтандыру шарты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-3) дерекқорды қалыптастыру және жүргізу жөніндегі ұйым – дауыс беретін акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі, акционерлік қоғамның ұйымдық-құқықтық нысанында құрылған, "Сақтандыру қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -499,51 +455,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сақтандыру жөніндегі бірыңғай дерекқорды қалыптастыру және жүргізу жөніндегі қызметті жүзеге асыратын коммерциялық емес ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) еңбек жөніндегі уәкiлеттi мемлекеттік орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасының заңнамасына сәйкес еңбек қатынастары саласында мемлекеттік саясатты іске асыруды жүзеге асыратын Қазақстан Республикасының мемлекеттік органы;</w:t>
+      2) еңбек жөніндегі уәкілетті мемлекеттік орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасының заңнамасына сәйкес еңбек қатынастары саласында мемлекеттік саясатты іске асыруды жүзеге асыратын Қазақстан Республикасының мемлекеттік органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1) зейнеткерлік алдындағы аннуитеттік сақтандыру шарты (бұдан әрі – зейнеткерлік алдындағы аннуитет шарты) – Қазақстан Республикасы Әлеуметтік кодексінің 195-1-бабының 1-тармағында көзделген жағдайлар туындаған кезде еңбек жағдайлары зиянды жұмыстарда істейтін жұмыскердің пайдасына жасалатын, сақтандырушы сақтандыру төлемін алушының пайдасына ай сайын сақтандыру төлемін жүзеге асыруға міндетті болатын сақтандыру шарты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -555,91 +511,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) зейнеткерлік алдындағы аннуитет шарты бойынша сақтандыру төлемі – Қазақстан Республикасы Әлеуметтік кодексінің 195-1-бабының 1-тармағында көзделген жағдайлар басталған кезде еңбек жағдайлары зиянды жұмыстарда істейтін жұмыскерлерге төленетін сақтандыру төлемі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) кәсіптік еңбекке қабiлеттiлiк – қызметкердiң белгiлi бiр бiлiктiлiктегi, көлемдегi және сападағы жұмысты атқару қабiлетi;</w:t>
+      3) кәсіптік еңбекке қабілеттілік – қызметкердің белгілі бір біліктіліктегі, көлемдегі және сападағы жұмысты атқару қабілеті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z33" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) кәсіптік еңбекке қабiлеттiлiктен айрылу дәрежесi – қызметкердiң еңбек (қызметтік) мiндеттерiн атқару қабiлетiнiң Қазақстан Республикасының заңнамасына сәйкес айқындалатын төмендеу деңгейi;</w:t>
+      4) кәсіптік еңбекке қабілеттіліктен айрылу дәрежесі – қызметкердің еңбек (қызметтік) міндеттерін атқару қабілетінің Қазақстан Республикасының заңнамасына сәйкес айқындалатын төмендеу деңгейі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z34" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) кәсiптiк тәуекел сыныбы – өндiрiстiк жарақаттанудың және кәсiптiк аурулардың экономикалық қызмет түрлерi бойынша қалыптасқан деңгейi;</w:t>
+      5) кәсіптік тәуекел сыныбы – өндірістік жарақаттанудың және кәсіптік аурулардың экономикалық қызмет түрлері бойынша қалыптасқан деңгейі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -721,91 +677,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) қызметкерді жазатайым оқиғалардан сақтандыру – еңбек (қызметтік) мiндеттерiн атқарған кезде өмiрi мен денсаулығына зиян келтiрілген қызметкердің мүліктік мүдделерін қорғау жөніндегі қарым-қатынас кешені;</w:t>
+      6) қызметкерді жазатайым оқиғалардан сақтандыру – еңбек (қызметтік) міндеттерін атқарған кезде өмірі мен денсаулығына зиян келтірілген қызметкердің мүліктік мүдделерін қорғау жөніндегі қарым-қатынас кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z36" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) пайда алушы – осы Заңға сәйкес сақтандыру төлемiн алушы болып табылатын тұлға;</w:t>
+      7) пайда алушы – осы Заңға сәйкес сақтандыру төлемін алушы болып табылатын тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z37" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) сақтандыру жағдайы – осы Заңның 16-1-бабында көзделген мән-жайлар кезінде, сондай-ақ Қазақстан Республикасы Әлеуметтік кодексінің 195-1-бабының 1-тармағында көзделген жағдайлар туындаған кезде қызметкер (қызметкерлер) еңбек (қызметтік) мiндеттерiн атқарған кезде зиянды және (немесе) қауiптi өндiрiстiк фактордың әсер етуi нәтижесінде ол (олар) ұшырайтын, соның салдарынан қызметкердiң кәсіптік еңбекке қабілеттілігінен айрылу дәрежесін белгілеуге, кәсiптiк ауруға не өлiмге әкеп соғатын өндірістік жарақаттану, денсаулығының күрт нашарлауы немесе улану болатын еңбек (қызметтік) мiндеттерiн атқарған кездегі жазатайым оқиға (жазатайым оқиға);</w:t>
+      8) сақтандыру жағдайы – осы Заңның 16-1-бабында көзделген мән-жайлар кезінде, сондай-ақ Қазақстан Республикасы Әлеуметтік кодексінің 195-1-бабының 1-тармағында көзделген жағдайлар туындаған кезде қызметкер (қызметкерлер) еңбек (қызметтік) міндеттерін атқарған кезде зиянды және (немесе) қауіпті өндірістік фактордың әсер етуі нәтижесінде ол (олар) ұшырайтын, соның салдарынан қызметкердің кәсіптік еңбекке қабілеттілігінен айрылу дәрежесін белгілеуге, кәсіптік ауруға не өлімге әкеп соғатын өндірістік жарақаттану, денсаулығының күрт нашарлауы немесе улану болатын еңбек (қызметтік) міндеттерін атқарған кездегі жазатайым оқиға (жазатайым оқиға);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) сақтандыру жөніндегі бірыңғай дерекқор (бұдан әрі – дерекқор) – сақтандырушы, сақтанушы, сақтандырылушы және пайда алушы туралы ақпарат жиынтығы (оның ішінде электрондық нысанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -924,150 +880,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-2) сақтандыру омбудсманы – "Сақтандыру қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес сақтандыру нарығына қатысушылар арасындағы келіспеушіліктерді реттеудi жүзеге асыратын, өз қызметiнде тәуелсiз жеке тұлға;</w:t>
+        <w:t xml:space="preserve"> сәйкес сақтандыру нарығына қатысушылар арасындағы келіспеушіліктерді реттеуді жүзеге асыратын, өз қызметінде тәуелсіз жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) сақтандыру сомасы – сақтандыру объектiсi сақтандырылған және сақтандыру жағдайы басталған кезде сақтандырушы жауапкершiлiгiнiң шектi көлемiн бiлдiретiн ақша сомасы;</w:t>
+      9) сақтандыру сомасы – сақтандыру объектісі сақтандырылған және сақтандыру жағдайы басталған кезде сақтандырушы жауапкершілігінің шекті көлемін білдіретін ақша сомасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z39" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) сақтандыру сыйлықақысы – сақтанушының сақтандырушыға, соңғысы пайда алушыға қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартында белгiленген мөлшерде сақтандыру төлемін жүргізуге мiндеттемелер қабылдағаны үшiн төлеуге мiндеттi ақша сомасы;</w:t>
+      10) сақтандыру сыйлықақысы – сақтанушының сақтандырушыға, соңғысы пайда алушыға қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартында белгіленген мөлшерде сақтандыру төлемін жүргізуге міндеттемелер қабылдағаны үшін төлеуге міндетті ақша сомасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z151" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) сақтандыру төлемi – сақтандыру жағдайы басталған кезде сақтандырушының пайда алушыға сақтандыру сомасының шегiнде төлейтiн ақша сомасы;</w:t>
+      11) сақтандыру төлемі – сақтандыру жағдайы басталған кезде сақтандырушының пайда алушыға сақтандыру сомасының шегінде төлейтін ақша сомасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z40" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) сақтандырушы – Қазақстан Республикасының заңнамасында белгiленген тәртiппен Қазақстан Республикасының аумағында "өмірді сақтандыру" саласында аннуитеттік сақтандыру сыныбы бойынша және міндетті сақтандырудың осы түрі бойынша сақтандыру қызметін жүзеге асыру құқығына лицензия алған заңды тұлға;</w:t>
+      12) сақтандырушы – Қазақстан Республикасының заңнамасында белгіленген тәртіппен Қазақстан Республикасының аумағында "өмірді сақтандыру" саласында аннуитеттік сақтандыру сыныбы бойынша және міндетті сақтандырудың осы түрі бойынша сақтандыру қызметін жүзеге асыру құқығына лицензия алған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z41" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) сақтанушы – қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартын жасасқан жұмыс берушi.</w:t>
+      13) сақтанушы – қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартын жасасқан жұмыс беруші.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1183,51 +1139,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. Осы Заңмен реттелетiн қатынастар </w:t>
+        <w:t xml:space="preserve">2-бап. Осы Заңмен реттелетін қатынастар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1307,51 +1263,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Заң мемлекеттік мекемелердің қызметкері еңбек (қызметтік) мiндеттерiн атқарған кезде оны жазатайым оқиғалардан сақтандыруды реттемейді.</w:t>
+      1. Осы Заң мемлекеттік мекемелердің қызметкері еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан сақтандыруды реттемейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жұмыс берушінің қызметкерді жазатайым оқиғалардан ерікті түрде сақтандыру шартын жасауы оны қызметкерді міндетті сақтандыру шартын жасасу міндетінен босатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1406,90 +1362,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-бап. Қазақстан Республикасының қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру туралы заңнамасы </w:t>
+        <w:t xml:space="preserve">3-бап. Қазақстан Республикасының қызметкерді жазатайым оқиғалардан міндетті сақтандыру туралы заңнамасы </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z908" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру туралы заңнамасы Қазақстан Республикасының Конституциясына негiзделедi және Қазақстан Республикасының Азаматтық кодексiнен, осы Заң мен Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнентұрады.</w:t>
+      1. Қазақстан Республикасының қызметкерді жазатайым оқиғалардан міндетті сақтандыру туралы заңнамасы Қазақстан Республикасының Конституциясына негізделеді және Қазақстан Республикасының Азаматтық кодексінен, осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінентұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z49" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Егер Қазақстан Республикасы бекiткен халықаралық шарттарда осы Заңдағыдан өзгеше ережелер белгiленсе, халықаралық шарттың ережелерi қолданылады.</w:t>
+      2. Егер Қазақстан Республикасы бекіткен халықаралық шарттарда осы Заңдағыдан өзгеше ережелер белгіленсе, халықаралық шарттың ережелері қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z909" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заңның сақтандырушыға, оның ішінде сақтандыру ұйымына қатысты қолданылатын ережелері Қазақстан Республикасының аумағында ашылған Қазақстан Республикасы бейрезидент-сақтандыру ұйымдарының филиалдарына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
@@ -1565,88 +1521,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-бап. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру саласындағы мемлекеттiк бақылау мен қадағалау </w:t>
-[...17 lines deleted...]
-      1. Сақтандыру ұйымдарының қызметiн мемлекеттiк бақылау мен қадағалауды Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">4-бап. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру саласындағы мемлекеттік бақылау мен қадағалау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру ұйымдарының қызметін мемлекеттік бақылау мен қадағалауды Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сақтанушының осы Заңның талаптарын орындауын бақылауды уәкiлеттi орган жүзеге асырады.</w:t>
+      2. Сақтанушының осы Заңның талаптарын орындауын бақылауды уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1702,69 +1658,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бап. Қызметкер еңбек (қызметтік) мiндеттерiн атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру объектісі мен субъектілері</w:t>
-[...17 lines deleted...]
-      1. Қызметкер еңбек (қызметтік) мiндеттерiн атқарған кезде оны жазатайым оқиғалардан мiндеттi сақтандырудың (бұдан әрi – қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру) объектiсi оған кәсіптік еңбекке қабілеттілігінен айрылу дәрежесін белгілеуге не оның өлiміне әкеп соғатын жазатайым оқиға нәтижесінде, сондай-ақ Қазақстан Республикасы Әлеуметтік кодексінің 195-1-бабының 1-тармағында көзделген жағдайлар туындаған кезде өмірі мен денсаулығына зиян келтірілген қызметкердің мүлiктiк мүддесi болып табылады.</w:t>
+        <w:t>5-бап. Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру объектісі мен субъектілері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандырудың (бұдан әрі – қызметкерді жазатайым оқиғалардан міндетті сақтандыру) объектісі оған кәсіптік еңбекке қабілеттілігінен айрылу дәрежесін белгілеуге не оның өліміне әкеп соғатын жазатайым оқиға нәтижесінде, сондай-ақ Қазақстан Республикасы Әлеуметтік кодексінің 195-1-бабының 1-тармағында көзделген жағдайлар туындаған кезде өмірі мен денсаулығына зиян келтірілген қызметкердің мүліктік мүддесі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру субъектілері: сақтанушы, сақтандырушы және пайда алушы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1879,125 +1835,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-бап. Қызметкерді жазатайым оқиғалардан мiндеттiсақтандырудың мақсаты мен негiзгi принциптерi </w:t>
-[...17 lines deleted...]
-      1. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандырудың мақсаты еңбек (қызмет) мiндеттерiн атқарған кезде өмiрi мен денсаулығына зиян келтiрiлген қызметкерлердiң мүліктік мүдделерiн қорғауды сақтандыру төлемдерiн жүзеге асыру арқылы қамтамасыз ету болып табылады.</w:t>
+        <w:t xml:space="preserve">6-бап. Қызметкерді жазатайым оқиғалардан міндеттісақтандырудың мақсаты мен негізгі принциптері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерді жазатайым оқиғалардан міндетті сақтандырудың мақсаты еңбек (қызмет) міндеттерін атқарған кезде өмірі мен денсаулығына зиян келтірілген қызметкерлердің мүліктік мүдделерін қорғауды сақтандыру төлемдерін жүзеге асыру арқылы қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z52" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандырудың негiзгi принциптерi: </w:t>
+      2. Қызметкерді жазатайым оқиғалардан міндетті сақтандырудың негізгі принциптері: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты бойынша тараптардың өз мiндеттемелерiн орындауын қамтамасыз ету; </w:t>
-[...17 lines deleted...]
-      жұмыс берушiлердiң еңбек қауiпсiздiгiн арттыруға экономикалық мүдделiлiгi болып табылады.</w:t>
+      қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты бойынша тараптардың өз міндеттемелерін орындауын қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс берушілердің еңбек қауіпсіздігін арттыруға экономикалық мүдделілігі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-1-бап. Қызметкерді жазатайым оқиғалардан міндетті сақтандыруды жүзеге асырудың ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2239,51 +2195,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру жағдайының басталу фактісін растау және қызметкердің өмірі мен денсаулығына келтірілген зиянды өтеу мөлшерін айқындау үшін қажетті ақпаратқа ие уәкілетті орган, оның аумақтық бөлімшелері, прокуратура органдары, денсаулық сақтау ұйымдары, өзге де мемлекеттік органдар мен ұйымдар осы ақпаратты сақтандырушыға, сақтанушыға (пайда алушыға), сақтандыру омбудсманына олар өтініш жасаған кезде беруге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым ақпараттық жүйелерді интеграциялау арқылы жұмыскерді жазатайым оқиғалардан міндетті сақтандыру шарттары бойынша уәкілетті органмен өзара іс-қимылды және деректер алмасуды жүзеге асырады.</w:t>
+      Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым цифрлық жүйелерді интеграциялау арқылы жұмыскерді жазатайым оқиғалардан міндетті сақтандыру шарттары бойынша уәкілетті органмен өзара іс-қимылды және деректер алмасуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2358,51 +2314,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. Жұмыс берушi мiндеттi сақтандыруға тиiстi жауапкершiлiк </w:t>
+        <w:t xml:space="preserve">7-бап. Жұмыс беруші міндетті сақтандыруға тиісті жауапкершілік </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-бап алынып тасталды - ҚР 2009.12.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2413,168 +2369,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2010.08.09 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8-бап. Сақтанушының құқықтары мен мiндеттерi </w:t>
+        <w:t xml:space="preserve">8-бап. Сақтанушының құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтанушының:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартын жасасу үшiн сақтандырушыны таңдауға;</w:t>
+      1) қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартын жасасу үшін сақтандырушыны таңдауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z55" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтандыру жағдайы басталған кезде уәкiлеттi органның аумақтық бөлiмшесiнiң қызметкердi куәландыруы кезiнде қатысуға;</w:t>
+      2) сақтандыру жағдайы басталған кезде уәкілетті органның аумақтық бөлімшесінің қызметкерді куәландыруы кезінде қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z56" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) өз құқықтары мен заңды мүдделерiн, сондай-ақ пайда алушылардың құқықтары мен заңды мүдделерiн сот арқылы қорғауға;</w:t>
+      3) өз құқықтары мен заңды мүдделерін, сондай-ақ пайда алушылардың құқықтары мен заңды мүдделерін сот арқылы қорғауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z57" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сақтандырушыдан мiндеттi сақтандыру талаптарын, қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты бойынша құқықтары мен мiндеттерiн түсiндiрудi талап етуге;</w:t>
+      4) сақтандырушыдан міндетті сақтандыру талаптарын, қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты бойынша құқықтары мен міндеттерін түсіндіруді талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z58" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сақтандыру тәуекелiн бағалау үшiн тәуелсiз сарапшы тартуға;</w:t>
+      5) сақтандыру тәуекелін бағалау үшін тәуелсіз сарапшы тартуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2884,370 +2840,370 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) сақтанушы қызметін жүзеге асыруды бастаған айдан кейінгі айдың бірінші онкүндігі ішінде сақтандырушымен қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартын жасасуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z155" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-2) шағын және орта кәсіпкерлік субъектісіне жататын сақтанушыны "электрондық үкімет" веб-порталы арқылы мемлекеттік тіркеген жағдайда сақтандырушымен жұмыскерді жазатайым оқиғалардан міндетті сақтандыру шартын электрондық нысанда жасасуға арналған өтінішті электронды түрде беруге;</w:t>
+      1-2) шағын және орта кәсіпкерлік субъектісіне жататын сақтанушыны "цифрлық үкімет" веб-порталы арқылы мемлекеттік тіркеген жағдайда сақтандырушымен жұмыскерді жазатайым оқиғалардан міндетті сақтандыру шартын электрондық нысанда жасасуға арналған өтінішті электронды түрде беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z62" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтандыру сыйлықақысын қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартында белгiленген мөлшерде, тәртiппен мен мерзiмде төлеуге және өзiндегi сақтандыру жөнiндегi барлық құжаттардың Қазақстан Республикасының заңнамасына сәйкес сақталуын қамтамасыз етуге;</w:t>
+      2) сақтандыру сыйлықақысын қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартында белгіленген мөлшерде, тәртіппен мен мерзімде төлеуге және өзіндегі сақтандыру жөніндегі барлық құжаттардың Қазақстан Республикасының заңнамасына сәйкес сақталуын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z63" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) мен қызметкердің (қызметкерлердің) кәсіптік тәуекел сыныбы өзгерген кезден бастап он жұмыс күні ішінде бұл туралы сақтандырушыны хабардар етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z64" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтандыру жағдайларының алдын алуға бағытталған iс-шараларды жүзеге асыруға;</w:t>
+      3) сақтандыру жағдайларының алдын алуға бағытталған іс-шараларды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z65" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жазатайым оқиғаның басталғаны туралы өзiне белгiлi болғанда, бұл туралы дереу, бiрақ үш жұмыс күнiнен кешiктiрмей сақтандырушыға хабарлауға;</w:t>
+      4) жазатайым оқиғаның басталғаны туралы өзіне белгілі болғанда, бұл туралы дереу, бірақ үш жұмыс күнінен кешіктірмей сақтандырушыға хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z66" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5)  уәкiлеттi орган мен сақтандырушы өкiлдерiнiң мiндеттi түрде қатысуымен сақтандыру жағдайларының басталу мән-жайларын тексерудi қамтамасыз етуге;</w:t>
+      5)  уәкілетті орган мен сақтандырушы өкілдерінің міндетті түрде қатысуымен сақтандыру жағдайларының басталу мән-жайларын тексеруді қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z67" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сақтандыру жағдайының басталуын, сондай-ақ оның келтiрген залалын дәлелдеуге;</w:t>
+      6) сақтандыру жағдайының басталуын, сондай-ақ оның келтірген залалын дәлелдеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z68" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) пайда алушы бойынша сақтандыру төлемін есептеу, аннуитет шартын жасасу үшін қажетті құжаттар мен ақпаратты (оның ішінде ұялы байланыстың абоненттік нөмірін және (немесе) электрондық пошта мекенжайын) шартта белгіленген мерзімде сақтандырушыға беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z69" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексіне сәйкес қызметкерлердi мiндеттi медициналық тексеруден уақтылы өткiзудi қамтамасыз етуге;</w:t>
+      8) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексіне сәйкес қызметкерлерді міндетті медициналық тексеруден уақтылы өткізуді қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z70" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) қызметкерлердiң сақтандыру жағдайы алдындағы еңбек жағдайлары туралы құжаттарды уәкiлеттi органға және денсаулық сақтау ұйымдарына ұсынуға;</w:t>
+      9) қызметкерлердің сақтандыру жағдайы алдындағы еңбек жағдайлары туралы құжаттарды уәкілетті органға және денсаулық сақтау ұйымдарына ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z71" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) қызметкерлердi еңбектiң қауiпсiз әдiстерi мен тәсiлдерiне өндiрiстен қол үздiрмей оқытуға;</w:t>
+      10) қызметкерлерді еңбектің қауіпсіз әдістері мен тәсілдеріне өндірістен қол үздірмей оқытуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z72" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) уәкiлеттi органның жазатайым оқиғалардың профилактикасы, олардың алдын алу мен тексеру мәселелерi жөнiндегi шешiмiн орындауға;</w:t>
+      11) уәкілетті органның жазатайым оқиғалардың профилактикасы, олардың алдын алу мен тексеру мәселелері жөніндегі шешімін орындауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z73" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) өзiнiң қайта ұйымдастырылуы және таратылуы туралы сақтандырушыға уақтылы хабарлауға;</w:t>
+      12) өзінің қайта ұйымдастырылуы және таратылуы туралы сақтандырушыға уақтылы хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z74" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) сақтандыру жағдайынан келетiн залалдарды азайтуға бағытталған шаралар қолдануға;</w:t>
+      13) сақтандыру жағдайынан келетін залалдарды азайтуға бағытталған шаралар қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z75" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) сақтандыру жағдайының басталуына жауапты тұлғаға талап қою құқығының сақтандырушығa ауысуын қамтамасыз eтугe;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z76" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) осы Заңда көзделген жағдайларда, қызметкердiң немесе қызметкердiң қайтыс болуына байланысты зиянды өтетуге құқығы бар адамның пайдасына қызметкерді жазатайым оқиғадан міндетті сақтандыру шартында белгіленген сақтандыру сомасы шегінде аннуитет шартын жасасуға;</w:t>
+      15) осы Заңда көзделген жағдайларда, қызметкердің немесе қызметкердің қайтыс болуына байланысты зиянды өтетуге құқығы бар адамның пайдасына қызметкерді жазатайым оқиғадан міндетті сақтандыру шартында белгіленген сақтандыру сомасы шегінде аннуитет шартын жасасуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15-1) осы Заңның 23-1-бабына сәйкес еңбек жағдайлары зиянды жұмыстарда істейтін жұмыскердің пайдасына зейнеткерлік алдындағы аннуитет шартын жасасуға және еңбекті қорғау мен қауіпсіздік жөніндегі ақпараттық жүйеге мәліметтерді енгізуге;</w:t>
+      15-1) осы Заңның 23-1-бабына сәйкес еңбек жағдайлары зиянды жұмыстарда істейтін жұмыскердің пайдасына зейнеткерлік алдындағы аннуитет шартын жасасуға және еңбекті қорғау мен қауіпсіздік жөніндегі цифрлық жүйеге мәліметтерді енгізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) аннуитет шарты жасалған күннен бастап он жұмыс күні ішінде оның көшірмесін пайдасына аннуитет шарты жасалған пайда алушыға ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3258,51 +3214,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) зейнеткерлік алдындағы аннуитет шарты жасалған күннен бастап он жұмыс күні ішінде оның көшірмесін пайдасына зейнеткерлік алдындағы аннуитет шарты жасалған пайда алушыға ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартында сақтанушының Қазақстан Республикасының заңнамалық актiлерiне қайшы келмейтiн басқа да құқықтары мен мiндеттерi көзделуi мүмкiн. </w:t>
+      3. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартында сақтанушының Қазақстан Республикасының заңнамалық актілеріне қайшы келмейтін басқа да құқықтары мен міндеттері көзделуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3314,51 +3270,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2009.12.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 234-IV</w:t>
       </w:r>
       <w:r>
@@ -3598,51 +3554,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-бап. Сақтандырушының құқықтары мен мiндеттерi</w:t>
+        <w:t>9-бап. Сақтандырушының құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандырушының:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3655,191 +3611,191 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру жағдайларын тексеруге қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z79" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уәкiлеттi органның аумақтық бөлiмшесiнiң қызметкердi куәландыруы кезiнде қатысуға;</w:t>
+      2) уәкілетті органның аумақтық бөлімшесінің қызметкерді куәландыруы кезінде қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z906" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) ақпаратты экономикалық қызмет түрлерін штаттық кестеге немесе сақтанушы беретін және (немесе) сақтандырушы сұрататын өзге де ақпаратқа сәйкес кәсіптік тәуекел сыныптарына жатқызудың сәйкестігі тұрғысынан тексеруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z80" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтандыру жағдайлары жөнiндегi ақпаратты тексеруге және қажет болған кезде тиiстi уәкiлеттi органдарға сұратулар жiберуге;</w:t>
+      3) сақтандыру жағдайлары жөніндегі ақпаратты тексеруге және қажет болған кезде тиісті уәкілетті органдарға сұратулар жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z81" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сақтандыру тәуекелiн бағалау үшiн сақтанушының объектiлерiне тексеру жүргiзуге;</w:t>
+      4) сақтандыру тәуекелін бағалау үшін сақтанушының объектілеріне тексеру жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z82" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасының Азаматтық кодексiнде, Қазақстан Республикасының Әлеуметтік кодексінде және осы Заңда көзделген жағдайларда сақтандыру төлемiн төлеуден бас тартуға;</w:t>
+      5) Қазақстан Республикасының Азаматтық кодексінде, Қазақстан Республикасының Әлеуметтік кодексінде және осы Заңда көзделген жағдайларда сақтандыру төлемін төлеуден бас тартуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z83" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сақтандыру жағдайларының алдын алу жөнiнде ұсынымдар беруге;</w:t>
+      6) сақтандыру жағдайларының алдын алу жөнінде ұсынымдар беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z84" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) сақтандыру тәуекелiн бағалау үшiн тәуелсiз сарапшы тартуға;</w:t>
+      7) сақтандыру тәуекелін бағалау үшін тәуелсіз сарапшы тартуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z85" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) зиян келтiрген тұлғаға керi талап қоюға құқығы бар.</w:t>
+      8) зиян келтірген тұлғаға кері талап қоюға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z86" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сақтандырушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
@@ -3913,71 +3869,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтанушыны қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартының талаптарымен таныстыруға және оның қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартынан туындайтын құқықтары мен мiндеттерiн түсiндiруге;</w:t>
+      2) сақтанушыны қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартының талаптарымен таныстыруға және оның қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартынан туындайтын құқықтары мен міндеттерін түсіндіруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z88" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтандыру жағдайы басталған кезде осы Заңға және қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартына сәйкес сақтандыру төлемдерiн және жерлеуге жұмсалған шығыстарды өтеуді жүргiзуге;</w:t>
+      3) сақтандыру жағдайы басталған кезде осы Заңға және қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартына сәйкес сақтандыру төлемдерін және жерлеуге жұмсалған шығыстарды өтеуді жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z910" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) жұмыскерді жазатайым оқиғалардан міндетті сақтандыру шарты бойынша сақтандырып қорғаудың қолданылу кезеңінде басталған сақтандыру жағдайы (сақтандыру жағдайы ретінде қаралатын оқиға) туралы хабардар етілген кезінде оны қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актісіне сәйкес дереу тіркеуге және осы сақтандыру жағдайы (сақтандыру жағдайы ретінде қаралатын оқиға) жөніндегі мәліметті дерекқорды қалыптастыру және жүргізу жөніндегі ұйымға ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
@@ -3991,51 +3947,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) Қазақстан Республикасы Әлеуметтік кодексінің 195-1-бабының 1-тармағында көзделген жағдайлар туындаған кезде, жасалған зейнеткерлік алдындағы аннуитет шартына және осы Заңға сәйкес зейнеткерлік алдындағы аннуитет шарты бойынша сақтандыру төлемдерін ай сайын жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) өз қызметiнiң нәтижесiнде сақтанушы және пайда алушы туралы алынған мәлiметтердiң құпиялылығын қамтамасыз етуге;</w:t>
+      4) өз қызметінің нәтижесінде сақтанушы және пайда алушы туралы алынған мәліметтердің құпиялылығын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4126,51 +4082,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сақтандыру төлемiн төлеуден бас тарту туралы шешiм қабылданған жағдайда, өтінішті және осы Заңның 20-бабының 2-тармағында көзделген барлық құжаттарды алған күннен бастап, жеті жұмыс күні ішінде пайда алушыға бас тарту себептерінің уәжді негіздемесін және сақтанушының (пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламаны жазбаша нысанда жiберуге;</w:t>
+      5) сақтандыру төлемін төлеуден бас тарту туралы шешім қабылданған жағдайда, өтінішті және осы Заңның 20-бабының 2-тармағында көзделген барлық құжаттарды алған күннен бастап, жеті жұмыс күні ішінде пайда алушыға бас тарту себептерінің уәжді негіздемесін және сақтанушының (пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламаны жазбаша нысанда жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) сақтанушыдан (пайда алушыдан) өтінішті алған кезде бес жұмыс күні ішінде сақтанушының (пайда алушының) талаптарын қарауға және дауды одан әрі реттеу тәртібін көрсете отырып, жазбаша жауап беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4287,51 +4243,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-2) сақтанушыдан (пайда алушыдан) сақтандыру омбудсманына жіберілетін өтінішті алған кезде осы өтінішті, сондай-ақ оған қоса берілетін құжаттарды сақтандыру омбудсманына алған күнінен бастап үш жұмыс күні ішінде қайта жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сақтанушының сақтандыру жағдайы кезiнде залалды азайту үшiн шығарған шығыстарын өтеуге;</w:t>
+      6) сақтанушының сақтандыру жағдайы кезінде залалды азайту үшін шығарған шығыстарын өтеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z92" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4575,51 +4531,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандырушы аннуитет шарты жасалған күннен кейін жиырма жұмыс күні ішінде пайда алушыны (оның заңды өкілін) оның пайдасына жасалған аннуитет шарты туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартында сақтандырушының Қазақстан Республикасының заңнамалық актiлерiне қайшы келмейтiн басқа да құқықтары мен мiндеттерi көзделуi мүмкiн. </w:t>
+      3. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартында сақтандырушының Қазақстан Республикасының заңнамалық актілеріне қайшы келмейтін басқа да құқықтары мен міндеттері көзделуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4852,151 +4808,151 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пайда алушының:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы Заңда және қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартында белгiленген тәртiппен және талаптармен сақтандыру төлемдерiн алуға;</w:t>
+      1) осы Заңда және қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартында белгіленген тәртіппен және талаптармен сақтандыру төлемдерін алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z95" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтанушы мен сақтандырушыдан қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру талаптары туралы ақпаратты, сондай-ақ оның пайдасына жасалған аннуитет және зейнеткерлік алдындағы аннуитет шарттарының көшірмелерін тегiн алуға;</w:t>
+      2) сақтанушы мен сақтандырушыдан қызметкерді жазатайым оқиғалардан міндетті сақтандыру талаптары туралы ақпаратты, сондай-ақ оның пайдасына жасалған аннуитет және зейнеткерлік алдындағы аннуитет шарттарының көшірмелерін тегін алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z96" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтандыру жағдайын тергеп-тексеру мәселелерi бойынша шешiмдерге уәкілетті органға, сотқа Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасауға;</w:t>
+      3) сақтандыру жағдайын тергеп-тексеру мәселелері бойынша шешімдерге уәкілетті органға, сотқа Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z97" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уәкiлеттi органның аумақтық бөлiмшелерiне медициналық-әлеуметтiк сараптама мәселелерi бойынша жүгiнуге;</w:t>
+      4) уәкілетті органның аумақтық бөлімшелеріне медициналық-әлеуметтік сараптама мәселелері бойынша жүгінуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z98" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сақтандыру жағдайының басталғаны туралы сақтандырушыға хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z99" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сақтандыру жағдайын тексеруге қатысуға, оның iшiнде қызметкерлер өкiлдерiнiң не өзi сенiм бiлдiрген адамның қатысуымен қатысуға;</w:t>
+      6) сақтандыру жағдайын тексеруге қатысуға, оның ішінде қызметкерлер өкілдерінің не өзі сенім білдірген адамның қатысуымен қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5458,146 +5414,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11-бап. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты </w:t>
-[...17 lines deleted...]
-      1. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру осы Заңға және Қазақстан Республикасының Азаматтық кодексiне сәйкес еңбек (қызмет) мiндеттерiн атқарған кезде өмiрi мен денсаулығына зиян келтiрiлуi мүмкiн қызметкердiң пайдасына сақтанушы мен сақтандырушының арасында жасалатын шарттың негiзiнде жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">11-бап. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру осы Заңға және Қазақстан Республикасының Азаматтық кодексіне сәйкес еңбек (қызмет) міндеттерін атқарған кезде өмірі мен денсаулығына зиян келтірілуі мүмкін қызметкердің пайдасына сақтанушы мен сақтандырушының арасында жасалатын шарттың негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жұмыскерді жазатайым оқиғалардан мiндеттi сақтандыру шарты аннуитеттік сақтандыру сыныбы және мiндеттi сақтандырудың осы түрi бойынша сақтандыру қызметін жүзеге асыру құқығына лицензиясы бар сақтандырушымен ғана жасалады.</w:t>
+      2. Жұмыскерді жазатайым оқиғалардан міндетті сақтандыру шарты аннуитеттік сақтандыру сыныбы және міндетті сақтандырудың осы түрі бойынша сақтандыру қызметін жүзеге асыру құқығына лицензиясы бар сақтандырушымен ғана жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, сақтандырушы үшін мұндай шарт жасасу міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z101" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты жазбаша нысанда жасалады.</w:t>
+      3. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты жазбаша нысанда жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z896" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтанушының өтiнiшi қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартын жасасу үшiн негiз болып табылады. Сақтандырушы өтінішке қосымша сақтанушы мәлімдеген экономикалық қызмет түрлерін кәсіптік тәуекел сыныптарына жатқызудың дұрыстығын тексеру үшін штаттық кестені немесе өзге де ақпаратты беруді талап етуге құқылы.</w:t>
+      Сақтанушының өтініші қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартын жасасу үшін негіз болып табылады. Сақтандырушы өтінішке қосымша сақтанушы мәлімдеген экономикалық қызмет түрлерін кәсіптік тәуекел сыныптарына жатқызудың дұрыстығын тексеру үшін штаттық кестені немесе өзге де ақпаратты беруді талап етуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z897" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сақтанушының осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5653,383 +5609,383 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) экономикалық қызмет түрлерін кәсіптік тәуекел сыныптарына жатқызу тәртібіне сәйкес экономикалық қызмет түрі мен кәсіптік тәуекел сыныбы қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z900" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық өтініш беру жолымен жасалған қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартына сақтанушы мен сақтандырушының электрондық цифрлық қолтаңбасы арқылы қол қойылады.</w:t>
+      Электрондық өтініш беру жолымен жасалған қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартына сақтанушы мен сақтандырушының электрондық цифрлық қолтаңбасы арқылы қол қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z901" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартының жазбаша нысанын сақтамау оның маңызсыздығына алып келеді.</w:t>
+      Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартының жазбаша нысанын сақтамау оның маңызсыздығына алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартында көрсетiлуге тиiстi талаптардың толық еместiгi үшiн жауапкершiлiктi сақтандырушы өз мойнына алады. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты бойынша оның жекелеген талаптарының толық еместiгi салдарынан дау туындаған жағдайда, дау сақтанушының пайдасына шешiледi.</w:t>
+      Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартында көрсетілуге тиісті талаптардың толық еместігі үшін жауапкершілікті сақтандырушы өз мойнына алады. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты бойынша оның жекелеген талаптарының толық еместігі салдарынан дау туындаған жағдайда, дау сақтанушының пайдасына шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z102" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Сақтандыру шарты жоғалған жағдайда сақтандырушы сақтанушының жазбаша өтiнiшi негiзiнде оған сақтандыру полисiнiң телнұсқасын беруге мiндеттi. </w:t>
+      4. Сақтандыру шарты жоғалған жағдайда сақтандырушы сақтанушының жазбаша өтініші негізінде оған сақтандыру полисінің телнұсқасын беруге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтандыру шартының телнұсқасын ресімдеуге жұмсалған шығыстарды сақтанушы өтейдi, бұл ретте өтелетiн шығыстардың жалпы сомасы өтiнiш берген күнгi тиiстi қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының заңымен белгiленген 0,1 айлық есептiк көрсеткiштен аспауға тиiс.</w:t>
+      Сақтандыру шартының телнұсқасын ресімдеуге жұмсалған шығыстарды сақтанушы өтейді, бұл ретте өтелетін шығыстардың жалпы сомасы өтініш берген күнгі тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының заңымен белгіленген 0,1 айлық есептік көрсеткіштен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Егер қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартын сақтанушының немесе пайда алушының жағдайын осы Заңда көзделгенмен салыстырғанда нашарлататын талаптармен жасалса, онда сақтандырушы сақтандыру жағдайы басталған кезде сақтанушы мен пайда алушының алдындағы мiндеттеменi осы Заңда белгiленген талаптар бойынша өз мойнына алады.</w:t>
+      5. Егер қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартын сақтанушының немесе пайда алушының жағдайын осы Заңда көзделгенмен салыстырғанда нашарлататын талаптармен жасалса, онда сақтандырушы сақтандыру жағдайы басталған кезде сақтанушы мен пайда алушының алдындағы міндеттемені осы Заңда белгіленген талаптар бойынша өз мойнына алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z104" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты: </w:t>
+      6. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтандырушының атауын, орналасқан жерiн және банктiк реквизиттерiн;</w:t>
+      1) сақтандырушының атауын, орналасқан жерін және банктік реквизиттерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z105" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтанушының (eгep ол жеке тұлға болса) фамилиясын, атын, әкесiнiң атын (ол болған кезде) және тұрғылықты жерiн немесе (егер ол заңды тұлға болса) атауын, орналасқан жерiн және банктiк реквизиттерiн;</w:t>
+      2) сақтанушының (eгep ол жеке тұлға болса) фамилиясын, атын, әкесінің атын (ол болған кезде) және тұрғылықты жерін немесе (егер ол заңды тұлға болса) атауын, орналасқан жерін және банктік реквизиттерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z106" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтандыру объектiсiнiң сiлтемесiн;</w:t>
+      3) сақтандыру объектісінің сілтемесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z107" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сақтандыру жағдайының сiлтемесiн;</w:t>
+      4) сақтандыру жағдайының сілтемесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z108" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сақтандыру сомасының мөлшерiн, сақтандыру төлемiн жүзеге асырудың тәртiбi мен мерзiмдерiн;</w:t>
+      5) сақтандыру сомасының мөлшерін, сақтандыру төлемін жүзеге асырудың тәртібі мен мерзімдерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z109" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сақтандыру сыйлықақысының мөлшерiн, оны төлеудiң тәртібі мен мерзiмдерiн қамтуға тиiс.</w:t>
+      6) сақтандыру сыйлықақысының мөлшерін, оны төлеудің тәртібі мен мерзімдерін қамтуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтанушыдан өзгеше қызметті жүзеге асыратын филиал (филиалдар) сақтанушыда болған кезде сақтандыру сыйлықақысының мөлшерi қызметкерді жазатайым оқиғалардан мiндеттi сақтандырудың бір шарты шеңберінде ол (олар) жүзеге асыратын экономикалық қызметтің түріне сәйкес кәсіптік тәуекел сыныбы көрсетіле отырып, сақтанушы мен оның филиалы (филиалдары) бойынша жеке белгіленеді;</w:t>
+      Сақтанушыдан өзгеше қызметті жүзеге асыратын филиал (филиалдар) сақтанушыда болған кезде сақтандыру сыйлықақысының мөлшері қызметкерді жазатайым оқиғалардан міндетті сақтандырудың бір шарты шеңберінде ол (олар) жүзеге асыратын экономикалық қызметтің түріне сәйкес кәсіптік тәуекел сыныбы көрсетіле отырып, сақтанушы мен оның филиалы (филиалдары) бойынша жеке белгіленеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z110" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) шарт тараптарының құқықтарын, мiндеттерi және жауапкершiлiгiн;</w:t>
+      7) шарт тараптарының құқықтарын, міндеттері және жауапкершілігін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z111" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) шартқа өзгерiстер енгiзу мен оның мерзiмiн ұзарту жағдайлары мен тәртiбiн;</w:t>
+      8) шартқа өзгерістер енгізу мен оның мерзімін ұзарту жағдайлары мен тәртібін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z112" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) шарт жасалған күн мен оның қолданылу мерзiмiн;</w:t>
+      9) шарт жасалған күн мен оның қолданылу мерзімін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z113" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) сақтандыру шартының нөмiрi мен сериясын қамтуға тиіс.</w:t>
+      10) сақтандыру шартының нөмірі мен сериясын қамтуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6150,51 +6106,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тараптардың келiсiмi бойынша шартқа өзге де талаптар енгiзiлуi мүмкiн. </w:t>
+      Тараптардың келісімі бойынша шартқа өзге де талаптар енгізілуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6429,260 +6385,260 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12-бап. Қызметкерді жазатайым оқиғалардан мiндеттiсақтандыру шартының қолданылуы </w:t>
-[...17 lines deleted...]
-      1. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартында белгiленген күннен бастап қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты күшiне енедi және тараптар үшiн мiндеттi болады.</w:t>
+        <w:t xml:space="preserve">12-бап. Қызметкерді жазатайым оқиғалардан міндеттісақтандыру шартының қолданылуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартында белгіленген күннен бастап қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты күшіне енеді және тараптар үшін міндетті болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z114" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты, осы баптың 3-тармағында көзделген жағдайды қоспағанда, ол күшiне енгiзiлген күннен бастап он екi ай мерзiмге жасалады. </w:t>
+      2. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты, осы баптың 3-тармағында көзделген жағдайды қоспағанда, ол күшіне енгізілген күннен бастап он екі ай мерзімге жасалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты сақтандырудың бүкiл мерзiмi iшiнде қолданылады және алғашқы сақтандыру жағдайы басталғанда қолданылуын тоқтатпайды.</w:t>
+      Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты сақтандырудың бүкіл мерзімі ішінде қолданылады және алғашқы сақтандыру жағдайы басталғанда қолданылуын тоқтатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z115" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Жұмыс берушiнiң қызметi он екi айдан аз мерзiмде жүзеге асырылған кезде шарт осы қызметтi жүзеге асыру мерзiмiне жасалады. </w:t>
+      3. Жұмыс берушінің қызметі он екі айдан аз мерзімде жүзеге асырылған кезде шарт осы қызметті жүзеге асыру мерзіміне жасалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-бап. Қызметкерді жазатайым оқиғалардан мiндеттiсақтандыру шартының тоқтатылуы</w:t>
-[...17 lines deleted...]
-      1. Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты:</w:t>
+        <w:t>13-бап. Қызметкерді жазатайым оқиғалардан міндеттісақтандыру шартының тоқтатылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z116" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шарттың қолданылу мерзiмi аяқталған;</w:t>
+      1) шарттың қолданылу мерзімі аяқталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z117" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шарт мерзiмiнен бұрын тоқтатылған;</w:t>
+      2) шарт мерзімінен бұрын тоқтатылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z118" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтандырушы сақтандыру шартында белгіленген жалпы сақтандыру сомасы мөлшеріндегі сақтандыру төлемін (сақтандыру төлемдерін) жүзеге асырған жағдайларда өз қолданылуын тоқтатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z119" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қызметкердi жазатайым оқиғалардан мiндеттi сақтандыру шартының тоқтатылуы сақтандырушыны қызметкердi жазатайым оқиғалардан мiндеттi сақтандыру шартының қолданылу кезеңінде орын алған, кейіннен сақтандыру жағдайлары деп танылған жазатайым оқиғалар бойынша пайда алушыға сақтандыру төлемiн жүзеге асыру жөнiндегi мiндеттерден босатпайды.</w:t>
+      2. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартының тоқтатылуы сақтандырушыны қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартының қолданылу кезеңінде орын алған, кейіннен сақтандыру жағдайлары деп танылған жазатайым оқиғалар бойынша пайда алушыға сақтандыру төлемін жүзеге асыру жөніндегі міндеттерден босатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Зардап шеккен қызметкер қайтыс болған немесе оған кәсiптiк еңбекке қабiлеттiлiгiнен айырылу дәрежесi белгіленген жағдайда, сақтандыру төлемiн қолданылуы кезеңінде жазатайым оқиға орын алған қызметкердi жазатайым оқиғалардан мiндеттi сақтандыру шартын жасасқан сақтандырушы жүзеге асырады.</w:t>
+      Зардап шеккен қызметкер қайтыс болған немесе оған кәсіптік еңбекке қабілеттілігінен айырылу дәрежесі белгіленген жағдайда, сақтандыру төлемін қолданылуы кезеңінде жазатайым оқиға орын алған қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартын жасасқан сақтандырушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, мыналар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6871,104 +6827,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-бап. Қызметкерді жазатайым оқиғалардан мiндеттiсақтандыру шартын мерзiмiнен бұрын тоқтату</w:t>
+        <w:t>14-бап. Қызметкерді жазатайым оқиғалардан міндеттісақтандыру шартын мерзімінен бұрын тоқтату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты Қазақстан Республикасының Азаматтық кодексiнде белгiленген жағдайларда мерзiмiнен бұрын тоқтатылады. </w:t>
+      Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты Қазақстан Республикасының Азаматтық кодексінде белгіленген жағдайларда мерзімінен бұрын тоқтатылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">15-бап. Қызметкерді жазатайым оқиғалардан мiндеттiсақтандыру шартының жарамсыздығы </w:t>
+        <w:t xml:space="preserve">15-бап. Қызметкерді жазатайым оқиғалардан міндеттісақтандыру шартының жарамсыздығы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартын жарамсыз деп танудың негiздерi және салдарлары Қазақстан Республикасының Азаматтық кодексiне сәйкес айқындалады. </w:t>
+      Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартын жарамсыз деп танудың негіздері және салдарлары Қазақстан Республикасының Азаматтық кодексіне сәйкес айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16-бап. Сақтандыру сомасы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7196,51 +7152,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-1-бап. Сақтандыру жағдайы басталуының мән-жайлары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметкерге кәсіптік еңбекке қабiлеттiлiгiнен айрылу дәрежесiн белгілеуге не оның өліміне әкеп соққан жазатайым оқиға кезіндегі мән-жайлар Қазақстан Республикасы Еңбек кодексінің 322-бабының 2-тармағында көзделген.</w:t>
+      Қызметкерге кәсіптік еңбекке қабілеттілігінен айрылу дәрежесін белгілеуге не оның өліміне әкеп соққан жазатайым оқиға кезіндегі мән-жайлар Қазақстан Республикасы Еңбек кодексінің 322-бабының 2-тармағында көзделген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7275,51 +7231,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17-бап. Сақтандыру сыйлықақысының мөлшерiн айқындау және оны қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шарты бойынша төлеудiң тәртiбi </w:t>
+        <w:t xml:space="preserve">17-бап. Сақтандыру сыйлықақысының мөлшерін айқындау және оны қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты бойынша төлеудің тәртібі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызметкерді жазатайым оқиғалардан сақтандыру шарты бойынша сақтандыру сыйлықақысы осы баптың 2-тармағында белгіленген, сақтандыру шарты бойынша сақтандыру сомасына көбейтілген сақтандыру тарифінің негізінде тараптардың келісімімен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7386,51 +7342,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 1-2) тармақшасына сәйкес өтініш берген жағдайда, еңбекақының жылдық қоры сақтанушының өтінішінде көрсетілген деректерге негізделе отырып айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z122" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Кәсiптiк тәуекел сыныбына қарай экономикалық қызмет түрлерi бойынша сараланған төмендегiдей сақтандыру тарифтерi белгiленсiн:</w:t>
+      2. Кәсіптік тәуекел сыныбына қарай экономикалық қызмет түрлері бойынша сараланған төмендегідей сақтандыру тарифтері белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9217,70 +9173,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Егер осы баптың 1, 2-тармақтарына сәйкес есептелген сақтандыру сыйлықақысының мөлшері тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген жалақының ең төмен мөлшерінен аз болған жағдайда, онда қызметкерді жазатайым оқиғалардан міндетті сақтандыру шарты бойынша сақтандыру сыйлықақысының мөлшері жалақының ең төмен мөлшерін құрайды. Бұл ретте, сақтандыру сомасы сақтандыру сыйлықақысы мөлшерінің ұлғаюына пропорционалды түрде ұлғайтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z146" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Экономикалық қызмет түрлерiн кәсiптiк тәуекел сыныптарына жатқызу тәртібін уәкілетті орган айқындайды.</w:t>
+      3. Экономикалық қызмет түрлерін кәсіптік тәуекел сыныптарына жатқызу тәртібін уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтанушы экономикалық қызметтің бірнеше түрін жүзеге асырған жағдайда, ол өзінің негізгі қызметі түріне сәйкес келетін кәсіптік тәуекел сыныбына жатқызылуға тиіс. Сақтанушы өндiрiстiң жалпы көлемiнде тең бөлінген экономикалық қызметтің бірнеше түрiн жүзеге асырған жағдайда, ол кәсiптiк тәуекелдiң неғұрлым жоғары сыныбы сәйкес келетiн экономикалық қызмет түрiне жатқызылуға тиiс.</w:t>
+      Сақтанушы экономикалық қызметтің бірнеше түрін жүзеге асырған жағдайда, ол өзінің негізгі қызметі түріне сәйкес келетін кәсіптік тәуекел сыныбына жатқызылуға тиіс. Сақтанушы өндірістің жалпы көлемінде тең бөлінген экономикалық қызметтің бірнеше түрін жүзеге асырған жағдайда, ол кәсіптік тәуекелдің неғұрлым жоғары сыныбы сәйкес келетін экономикалық қызмет түріне жатқызылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтанушы қызметті персонал беру жөніндегі қызметтерді көрсетуге арналған шарт шеңберінде жіберуші тарап ретінде жүзеге асырған жағдайда, ол өзі жасасатын персонал беру жөніндегі қызметтерді көрсетуге арналған шарттарға сәйкес қабылдаушы тараптың кәсіптік тәуекел сыныбынан немесе қабылдаушы тараптың ең жоғары кәсіптік тәуекел сыныбынан төмен емес кәсіптік тәуекел сыныбы бар экономикалық қызмет түріне жатқызылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9309,51 +9265,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, филиалда (филиалдарда) өзі (өздері) жүзеге асыратын экономикалық қызмет түрі туралы растауы болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z123" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сақтанушы сақтандыру сыйлықақысын қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартында көзделген тәртiппен және мерзiмде бiржолы немесе оның мерзiмiн ұзартып төлейдi. Егер қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру шартында өзгеше көзделмесе, сақтанушы кезектi сақтандыру жарнасын уақтылы төлемегенi үшiн сақтандырушыға Қазақстан Республикасының Азаматтық кодексiнде белгiленген тәртiппен және мөлшерде тұрақсыздық айыбын төлеуге мiндеттi.</w:t>
+      4. Сақтанушы сақтандыру сыйлықақысын қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартында көзделген тәртіппен және мерзімде біржолы немесе оның мерзімін ұзартып төлейді. Егер қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартында өзгеше көзделмесе, сақтанушы кезекті сақтандыру жарнасын уақтылы төлемегені үшін сақтандырушыға Қазақстан Республикасының Азаматтық кодексінде белгіленген тәртіппен және мөлшерде тұрақсыздық айыбын төлеуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z124" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартының қолданысы ішінде мен қызметкердің кәсіптік тәуекел сыныбы өзгерген жағдайда, сақтандыру сыйлықақысы қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартының қолданылу мерзімі өткенге дейін қалған мерзімге барабар қайта есептеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
@@ -12027,51 +11983,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">18-бап. Келтiрiлген зиянның мөлшерiн айқындау </w:t>
+        <w:t xml:space="preserve">18-бап. Келтірілген зиянның мөлшерін айқындау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Алынып тасталды - ҚР 2007.05.07 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -12104,70 +12060,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z125" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қызметкердiң өмiрi мен денсаулығына келтiрiлген зиян қызметкердiң уақытша еңбекке қабілетсіздігіне байланысты зиянды қоспағанда, оның қайтыс болуына немесе оған кәсіптік еңбекке қабілеттілігінен айрылу дәрежесін белгілеуге байланысты зиянның материалдық көрiнiсiн қамтиды.</w:t>
+      2. Қызметкердің өмірі мен денсаулығына келтірілген зиян қызметкердің уақытша еңбекке қабілетсіздігіне байланысты зиянды қоспағанда, оның қайтыс болуына немесе оған кәсіптік еңбекке қабілеттілігінен айрылу дәрежесін белгілеуге байланысты зиянның материалдық көрінісін қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қызметкердiң өмiрi мен денсаулығына келтiрiлген зиянның мөлшерi осы Заңға сәйкес тапсырылған құжаттардың негiзiнде айқындалады. </w:t>
+      Қызметкердің өмірі мен денсаулығына келтірілген зиянның мөлшері осы Заңға сәйкес тапсырылған құжаттардың негізінде айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -12262,389 +12218,389 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19-бап. Зиянның мөлшерiн айқындау тәртібі. Қызметкердiжазатайым оқиғалардан мiндеттi сақтандыру шарты бойынша сақтандыру төлемдерi</w:t>
+        <w:t>19-бап. Зиянның мөлшерін айқындау тәртібі. Қызметкердіжазатайым оқиғалардан міндетті сақтандыру шарты бойынша сақтандыру төлемдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қызметкердiң қайтыс болуына немесе оған кәсiптiк еңбекке қабiлеттiлiгiнен айырылу дәрежесiн белгiлеуге байланысты табысты (кiрiсті) жоғалтуға қатысты зиянның мөлшерi Қазақстан Республикасы Азаматтық кодексiнiң талаптарына сәйкес айқындалады.</w:t>
+      1. Қызметкердің қайтыс болуына немесе оған кәсіптік еңбекке қабілеттілігінен айырылу дәрежесін белгілеуге байланысты табысты (кірісті) жоғалтуға қатысты зиянның мөлшері Қазақстан Республикасы Азаматтық кодексінің талаптарына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өзіне кәсiптiк еңбекке қабiлеттiлiгiнен айырылу дәрежесiн бестен жиырма тоғыз пайызды қоса алғанға дейін белгiлеуге байланысты қызметкердің табысты (кiрiсті) жоғалтуына қатысты зиянды өтеуді сақтанушы Қазақстан Республикасының еңбек заңнамасына сәйкес жүзеге асырады.</w:t>
-[...179 lines deleted...]
-      Өмiрi мен денсаулығына келтiрген зиян үшiн белгiленген тәртiппен жауапты деп танылған заңды тұлға таратылған жағдайда, зардап шеккен қызметкермен не қызметкердiң қайтыс болуына байланысты зиянды өтетуге Қазақстан Республикасының заңнамалық актісіне сәйкес құқығы бар адаммен осы Заңда көзделген тәртiппен аннуитет шарты жасалады.</w:t>
+      Өзіне кәсіптік еңбекке қабілеттілігінен айырылу дәрежесін бестен жиырма тоғыз пайызды қоса алғанға дейін белгілеуге байланысты қызметкердің табысты (кірісті) жоғалтуына қатысты зиянды өтеуді сақтанушы Қазақстан Республикасының еңбек заңнамасына сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзіне кәсіптік еңбекке қабілеттілігінен айырылу дәрежесін отыздан бір жүз пайызды қоса алғанға дейін белгілеуге байланысты қызметкердің табысты (кірісті) жоғалтуына қатысты зиянды өтеу ретінде қызметкерге тиесілі ай сайынғы сақтандыру төлемін сақтандырушы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеуге жататын жоғалтылған табысты (кірісті) есептеу үшін ескерілетін орташа айлық табыстың (кірістің) мөлшері қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартын жасасу күні тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген ең төмен жалақының он еселенген мөлшерінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру төлемінің мөлшері еңбекке қабілеттілігінен айырылу жағдайы бойынша Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлем шегеріліп жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзіне кәсіптік еңбекке қабілеттілігінен айырылу дәрежесін бір жылдан аспайтын мерзімге белгілеуге байланысты қызметкердің табысты (кірісті) жоғалтуына қатысты зиянды өтеу ретінде тиесілі сақтандыру төлемін сақтандырушы ай сайын аннуитет шарты негізінде жүзеге асырады. Бұл ретте, сақтандырушы бірінші сақтандыру төлемін осы Заңның 20-бабының 2-тармағында көзделген құжаттарды ұсынған кезден бастап жеті жұмыс күні ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзіне кәсіптік еңбекке қабілеттілігінен айырылу дәрежесін бір жыл және одан да көп мерзімге белгілеуге байланысты қызметкердің табысты (кірісті) жоғалтуына қатысты зиянды өтеу ретінде тиесілі сақтандыру төлемі осы Заңның 23-бабына сәйкес сақтанушымен жасалған аннуитет шартына сәйкес қызметкердің кәсіптік еңбекке қабілеттілігінен айырылу дәрежесін белгілеу не ұзарту (қайта куәландыру) мерзіміне тең, бірақ қызметкердің Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасында белгіленген зейнеткерлік жасқа жетуі мерзімінен аспайтын мерзім бойы қызметкердің пайдасына аннуитеттік төлемдер түрінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табысты (кірісті) жоғалтуға байланысты зиянды өтеу ретінде сақтандырушы жүзеге асыратын сақтандыру төлемдерінен міндетті зейнетақы жарналары ұсталады және бірыңғай жинақтаушы зейнетақы қорына аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазатайым оқиға болған кезде қызметкердің қайтыс болуына байланысты, сондай-ақ орын алған жазатайым оқиғаның салдарынан оның денсаулығының нашарлау себебі бойынша зиянды өтеу жөніндегі сақтандыру төлемі Қазақстан Республикасының заңдарына сәйкес зиянды өтету құқығы бар тұлғалардың пайдасына аннуитеттік төлемдер түрінде Қазақстан Республикасының Азаматтық кодексінде белгіленген мерзім бойы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда көзделген жағдайларда, пайда алушылар болып табылатын өзге де тұлғалардың сақтандыру төлемін алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аннуитет шарты бойынша аннуитеттік төлемдерді есептеу тәртібі қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актісінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өмірі мен денсаулығына келтірген зиян үшін белгіленген тәртіппен жауапты деп танылған заңды тұлға таратылған жағдайда, зардап шеккен қызметкермен не қызметкердің қайтыс болуына байланысты зиянды өтетуге Қазақстан Республикасының заңнамалық актісіне сәйкес құқығы бар адаммен осы Заңда көзделген тәртіппен аннуитет шарты жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z126" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Осы баптың 2-1-тармағына сәйкес бір санаторийлік-курорттық емделуге ақы төлеуге жұмсалған шығыстарды қоспағанда, жұмыскерге кәсіптік еңбекке қабілеттілігінен айырылу дәрежесі белгіленген жағдайда оның денсаулығының зақымдануынан туындаған қосымша шығыстарды өтеуді сақтандырушы осы шығыстарды шеккен жұмыскер не тұлға ұсынған, осы шығыстарды растайтын құжаттардың негізінде жүзеге асырады. Бұл ретте, тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және міндетті әлеуметтік медициналық сақтандыру жүйесінде ұсынылатын медициналық көмекке жұмсалатын шығыстар өтелуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Денсаулықтың зақымдануынан туындаған қосымша шығыстарды өтеу жөніндегі сақтандыру төлемдерінің жиынтық мөлшері мынадай мөлшерлерден (республикалық бюджет туралы заңмен тиісті қаржы жылына белгiленген айлық есептiк көрсеткiштерде) аспауға тиіс:</w:t>
-[...71 lines deleted...]
-      Денсаулықтың зақымдануынан туындаған қосымша шығыстарды өтеу жөніндегі сақтандыру төлемдерiн сақтандырушы осы шығыстарды шеккен қызметкер не тұлға осы шығыстарды растайтын құжаттарды ұсынған кезден бастап жеті жұмыс күні ішінде, осы тармақта белгіленген мөлшерлер шегінде жүзеге асырады.</w:t>
+      Денсаулықтың зақымдануынан туындаған қосымша шығыстарды өтеу жөніндегі сақтандыру төлемдерінің жиынтық мөлшері мынадай мөлшерлерден (республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген айлық есептік көрсеткіштерде) аспауға тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсіптік еңбекке қабілеттілігінен айырылу дәрежесі отыздан елу тоғыз пайызды қоса алғанға дейін белгіленген кезде – 500;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіптік еңбекке қабілеттілігінен айырылу дәрежесі алпыстан сексен тоғыз пайызды қоса алғанға дейін белгіленген кезде – 750;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кәсіптік еңбекке қабілеттілігінен айырылу дәрежесі тоқсаннан бір жүз пайызды қоса алғанға дейін белгіленген кезде – 1000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денсаулықтың зақымдануынан туындаған қосымша шығыстарды өтеу жөніндегі сақтандыру төлемдерін сақтандырушы осы шығыстарды шеккен қызметкер не тұлға осы шығыстарды растайтын құжаттарды ұсынған кезден бастап жеті жұмыс күні ішінде, осы тармақта белгіленген мөлшерлер шегінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулықтың зақымдануынан туындаған қосымша шығыстарды өтеу жөніндегі жиынтық сақтандыру төлемдерін сақтандырушы осы тармақтың екінші бөлігінде айқындалған мөлшерлер шегінде, кәсіптік еңбекке қабілеттілігінен айырылудың алғаш рет белгіленген тиісті дәрежесі бойынша жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z911" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12733,109 +12689,109 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттарды ұсына отырып жүгінген күннен бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Зардап шеккен қызметкер қайтыс болған жағдайда, оны жерлеудi жүзеге асырған тұлғаға сақтандырушы жерлеуге жұмсалған шығыстарды республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің бір жүз еселенген мөлшерінде өтейдi.</w:t>
+      3. Зардап шеккен қызметкер қайтыс болған жағдайда, оны жерлеуді жүзеге асырған тұлғаға сақтандырушы жерлеуге жұмсалған шығыстарды республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің бір жүз еселенген мөлшерінде өтейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z128" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Егер осы бапта көзделген сақтандыру төлемiнiң (сақтандыру төлемдерiнiң) және (немесе) жерлеуге жұмсалған шығыстардың мөлшерi жұмыскердi жазатайым оқиғалардан мiндеттi сақтандыру шартында белгiленген сақтандыру сомасының мөлшерiнен асып түскен жағдайда, айырма сақтандырушыға сақтанушының есебiнен төленедi.</w:t>
+      4. Егер осы бапта көзделген сақтандыру төлемінің (сақтандыру төлемдерінің) және (немесе) жерлеуге жұмсалған шығыстардың мөлшері жұмыскерді жазатайым оқиғалардан міндетті сақтандыру шартында белгіленген сақтандыру сомасының мөлшерінен асып түскен жағдайда, айырма сақтандырушыға сақтанушының есебінен төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сақтандыру төлемінің (сақтандыру төлемдерінің) және жерлеуге жұмсалған шығыстардың, оңалту шараларын жүргізуге, санаторийлік-курорттық емделуге жұмсалған шығындардың сомасын (сомаларын) ескере отырып, алдын алу шараларын жүргізуге жұмсалған шығындар жұмыскерді жазатайым оқиғалардан міндетті сақтандыру шартында белгіленген сақтандыру сомасының мөлшерінен асып түскен жағдайда, алдын алу шараларын жүргізуге жұмсалған шығындар жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z129" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сақтандыру төлемiн аударуға байланысты шығыстар сақтандырушының есебiнен жүргiзiледi.</w:t>
+      5. Сақтандыру төлемін аударуға байланысты шығыстар сақтандырушының есебінен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z913" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сақтанушыға алдын алу шараларын жүргізуге нақты жұмсаған шығындарын өтеуді сақтандырушы сақтандыру сыйлықақысы толық көлемде төленген жағдайда және сақтандыру шартының қолданылу мерзімі аяқталғаннан кейін ғана, уәкілетті орган айқындаған тәртіппен сақтандыру сыйлықақысының алты пайызынан аспайтын мөлшерде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
@@ -13263,272 +13219,272 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандырушыға сақтандыру төлемі туралы талапты сақтанушы немесе пайда алушы болып табылатын өзге тұлға пайда алушының тұрғылықты жерін, байланыс телефондарын, банктік деректемелерін (қажет болғанда), сақтандыру төлемін - қолма-қол ақшамен не банктік шотқа аударым жасау арқылы алу тәртібін көрсетіп, сақтандыру төлемін жүзеге асыруға қажетті құжаттарды қоса тіркей отырып, жазбаша нысанда қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z134" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сақтандыру төлемi туралы өтiнiшке мынадай құжаттар қоса беріледі:</w:t>
+      2. Сақтандыру төлемі туралы өтінішке мынадай құжаттар қоса беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кәсiптiк еңбекке қабiлеттiлiгінен айырылу дәрежесi белгiленген жағдайда:</w:t>
-[...17 lines deleted...]
-      сақтандыру шартының көшiрмесi;</w:t>
+      1) кәсіптік еңбекке қабілеттілігінен айырылу дәрежесі белгіленген жағдайда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру шартының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жазатайым оқиға туралы акт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      зардап шеккен қызметкердiң жеке басын куәландыратын құжаттың көшiрмесi;</w:t>
-[...35 lines deleted...]
-      уәкiлеттi органның аумақтық бөлiмшесiнiң қосымша көмек пен күтiм түрлерiне мұқтаждық туралы анықтамасының көшiрмесi;</w:t>
+      зардап шеккен қызметкердің жеке басын куәландыратын құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның аумақтық бөлімшесінің кәсіптік еңбекке қабілеттілігінен айырылуды белгілеу туралы анықтамасының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның аумақтық бөлімшесінің қосымша көмек пен күтім түрлеріне мұқтаждық туралы анықтамасының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       емделуге кеткен нақты шығыстарды растайтын құжаттар (шот-фактура, кассалық чек және басқалар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      уәкiлеттi органның аумақтық бөлiмшесiнiң еңбекке қабiлеттiлiгінен айырылу жағдайы бойынша тағайындалған әлеуметтік төлем мөлшері не оны тағайындаудан бас тарту туралы анықтамасының көшiрмесi;</w:t>
+      уәкілетті органның аумақтық бөлімшесінің еңбекке қабілеттілігінен айырылу жағдайы бойынша тағайындалған әлеуметтік төлем мөлшері не оны тағайындаудан бас тарту туралы анықтамасының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәсіптік патология және сараптама саласында мамандандырылған медициналық көмек көрсететін денсаулық сақтау ұйымы берген, кәсіптік аурудың бар-жоғын растайтын құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмыс берушi куәландырған, зардап шеккен қызметкердің жұмыс iстеген, бірақ он екi айдан аспайтын кезеңдегi жалақысының мөлшерiн растайтын құжаттың көшiрмесi;</w:t>
+      жұмыс беруші куәландырған, зардап шеккен қызметкердің жұмыс істеген, бірақ он екі айдан аспайтын кезеңдегі жалақысының мөлшерін растайтын құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметкер қайтыс болған жағдайда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сақтандыру шартының көшiрмесi;</w:t>
+      сақтандыру шартының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жазатайым оқиға туралы акт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13538,178 +13494,178 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкердің қайтыс болуы туралы куәліктің көшірмесі немесе хабарлама;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметкер қайтыс болған жағдайда, пайда алушының зиянды өтетуге құқығын растайтын құжаттың нотариат куәландырған көшiрмесi;</w:t>
-[...35 lines deleted...]
-      жұмыс берушi куәландырған, қайтыс болған қызметкердің жұмыс iстеген, бірақ он екi айдан аспайтын кезеңдегi жалақысының мөлшерiн растайтын құжаттың көшiрмесi;</w:t>
+      қызметкер қайтыс болған жағдайда, пайда алушының зиянды өтетуге құқығын растайтын құжаттың нотариат куәландырған көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайда алушының жеке басын куәландыратын құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс беруші куәландырған, қайтыс болған қызметкердің жұмыс істеген, бірақ он екі айдан аспайтын кезеңдегі жалақысының мөлшерін растайтын құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтандыру жағдайы басталған кезде залалды болғызбау немесе азайту мақсатында сақтанушының шеккен шығыстарын, олар болған жағдайда, растайтын құжаттар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтандырушының сақтанушыдан не пайда алушыдан қосымша басқа да құжаттарды талап етіп алдыруына жол берiлмейдi.</w:t>
-[...35 lines deleted...]
-      Сақтандыру төлемінің мөлшерін есептеу мақсатында сақтандырушы зардап шеккен жұмыскердің немесе оның заңды өкілінің жазбаша нысандағы келісімі болған және Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының талаптары сақталған кезде осы тармақтың бірінші бөлігінде көзделген құжаттарды (оларда көрсетілген мәліметтерді) және заңмен қорғалатын құпияны құрайтын мәліметтерді мемлекеттік органдардың дерекқорынан және (немесе) ақпараттық жүйелерінен электрондық нысанда алуға құқылы.</w:t>
+      Сақтандырушының сақтанушыдан не пайда алушыдан қосымша басқа да құжаттарды талап етіп алдыруына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген құжаттарды өтініш беруші олар дерекқорды қалыптастыру және жүргізу жөніндегі ұйым сақтандырушыға қолжетімділікті беретін мемлекеттік органдардың дерекқорларында және (немесе) цифрлық жүйелерінде электрондық нысанда болған (оларда көрсетілген мәліметтер болған) жағдайда бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру төлемінің мөлшерін есептеу мақсатында сақтандырушы зардап шеккен жұмыскердің немесе оның заңды өкілінің жазбаша нысандағы келісімі болған және Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының талаптары сақталған кезде осы тармақтың бірінші бөлігінде көзделген құжаттарды (оларда көрсетілген мәліметтерді) және заңмен қорғалатын құпияны құрайтын мәліметтерді мемлекеттік органдардың дерекқорынан және (немесе) цифрлық жүйелерінен электрондық нысанда алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z141" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Құжаттарды қабылдаған сақтандырушы өтініш беруші табыс еткен құжаттардың толық тiзбесiн және олар қабылданған күндi көрсете отырып, екі данада анықтама жасауға міндетті.</w:t>
+      3. Құжаттарды қабылдаған сақтандырушы өтініш беруші табыс еткен құжаттардың толық тізбесін және олар қабылданған күнді көрсете отырып, екі данада анықтама жасауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықтаманың бір данасы өтініш берушіге беріледі, өтініш берушінің оны алғаны туралы белгісі бар екінші данасы сақтандырушыда қалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13721,51 +13677,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтанушы немесе пайда алушы болып табылатын өзге тұлға осы баптың 2-тармағында көзделген барлық құжаттарды табыс етпеген жағдайда, сақтандырушы оларды үш жұмыс күні ішінде жетіспейтін құжаттар туралы жазбаша хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Зардап шеккен қызметкер (ал ол қайтыс болған жағдайда қызметкердiң қайтыс болуына байланысты Қазақстан Республикасының заңдарына сәйкес зиянды өтетуге құқығы бар тұлға), сондай-aқ келтiрiлген зиянды сақтандырушының осы Заңда белгiленген жауапкершiлiгi көлемiнiң шегiнде пайда алушыға өтеген және сақтандыру төлемiне құқық алған сақтанушы немесе өзге тұлға пайда алушы болып табылады.</w:t>
+      4. Зардап шеккен қызметкер (ал ол қайтыс болған жағдайда қызметкердің қайтыс болуына байланысты Қазақстан Республикасының заңдарына сәйкес зиянды өтетуге құқығы бар тұлға), сондай-aқ келтірілген зиянды сақтандырушының осы Заңда белгіленген жауапкершілігі көлемінің шегінде пайда алушыға өтеген және сақтандыру төлеміне құқық алған сақтанушы немесе өзге тұлға пайда алушы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z143" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -13801,51 +13757,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z144" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сақтандырушы сақтандыру төлемiн жүзеге асыру кезiнде пайда алушыдан оның сақтандырушыға талап қою құқығын шектейтiн шарттарды қабылдауын талап етуге құқылы емес.</w:t>
+      6. Сақтандырушы сақтандыру төлемін жүзеге асыру кезінде пайда алушыдан оның сақтандырушыға талап қою құқығын шектейтін шарттарды қабылдауын талап етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -14041,51 +13997,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. Зиян келтiрген тұлғаға керi талап қою құқығы </w:t>
+        <w:t xml:space="preserve">21-бап. Зиян келтірген тұлғаға кері талап қою құқығы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 21-бап алынып тасталды - ҚР 2009.12.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -14096,69 +14052,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2010.08.09 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22-бап. Сақтандырушыны сақтандыру төлемiн жүзеге асырудан босатудың негiздемесi </w:t>
-[...17 lines deleted...]
-      Сақтандырушы Қазақстан Республикасының Азаматтық кодексiнде көзделген жағдайларда, сондай-ақ Қазақстан Республикасы Еңбек кодексiнің 186-бабының 3-тармағында көзделген жағдайлар басталған кезде сақтандыру төлемдерiнен толық немесе iшiнара бас тартуға құқылы.</w:t>
+        <w:t xml:space="preserve">22-бап. Сақтандырушыны сақтандыру төлемін жүзеге асырудан босатудың негіздемесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандырушы Қазақстан Республикасының Азаматтық кодексінде көзделген жағдайларда, сондай-ақ Қазақстан Республикасы Еңбек кодексінің 186-бабының 3-тармағында көзделген жағдайлар басталған кезде сақтандыру төлемдерінен толық немесе ішінара бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -14251,90 +14207,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">23-бап. Аннуитет шартын жасасу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қызметкердiң кәсiптiк еңбекке қабiлеттiлiгiнен айырылу дәрежесi белгiленген не ұзартылған (қайта куәландырылған) не ол қайтыс болған жағдайда, жұмыс берушi осы Заңның 19-бабы 1-тармағының талаптарын ескере отырып, қызметкердiң пайдасына не қызметкердiң қайтыс болуына байланысты зиянды өтетуге Қазақстан Республикасының заңнамалық актiлерiне сәйкес құқығы бар адамның пайдасына аннуитет шартын жұмыс беруші таңдаған, аннуитеттік сақтандыруды жүзеге асыру құқығына лицензиясы бар сақтандыру ұйымымен жасасуға мiндеттi.</w:t>
+      1. Қызметкердің кәсіптік еңбекке қабілеттілігінен айырылу дәрежесі белгіленген не ұзартылған (қайта куәландырылған) не ол қайтыс болған жағдайда, жұмыс беруші осы Заңның 19-бабы 1-тармағының талаптарын ескере отырып, қызметкердің пайдасына не қызметкердің қайтыс болуына байланысты зиянды өтетуге Қазақстан Республикасының заңнамалық актілеріне сәйкес құқығы бар адамның пайдасына аннуитет шартын жұмыс беруші таңдаған, аннуитеттік сақтандыруды жүзеге асыру құқығына лицензиясы бар сақтандыру ұйымымен жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z148" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аннуитет шарты осы Заңның 20-бабының 2-тармағында көзделген құжаттарды табыс еткен күннен бастап, бес жұмыс күнінен кешіктірілмей жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z149" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Аннуитет шарты зардап шеккен қызметкердiң не қызметкердiң қайтыс болуына байланысты зиянды өтетуге құқық алған тұлғалардың Қазақстан Республикасының Азаматтық кодексiнде белгiлеген мөлшерде және мерзiмдерде кiрiс алуын қамтамасыз ететiн шарттармен жасалады.</w:t>
+      3. Аннуитет шарты зардап шеккен қызметкердің не қызметкердің қайтыс болуына байланысты зиянды өтетуге құқық алған тұлғалардың Қазақстан Республикасының Азаматтық кодексінде белгілеген мөлшерде және мерзімдерде кіріс алуын қамтамасыз ететін шарттармен жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолданылуы кезеңінде сақтандыру жағдайы орын алған қызметкерді жазатайым оқиғалардан міндетті сақтандыру шартын жасасқан сақтандырушымен аннуитет шарты жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14583,51 +14539,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жұмыскердің зейнеткерлік алдындағы аннуитет шарты бойынша сақтандыру төлемдерін алуға өтініші және Қазақстан Республикасы Әлеуметтік кодексінің 195-1-бабының 1-тармағында көзделген жағдайлар болған кезде сақтанушы қолданылу кезеңінде зейнеткерлік алдындағы аннуитет шарты бойынша сақтандыру төлемін жүзеге асыруға алып келетін оқиға басталған, жұмыскерді жазатайым оқиғалардан міндетті сақтандыру шартын жасасқан сақтандырушымен пайда алушының пайдасына зейнеткерлік алдындағы аннуитет шартын жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z916" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Зейнеткерлік алдындағы аннуитет шарты сақтанушы уәкілетті органның ақпараттық жүйесі арқылы зейнеткерлік алдындағы аннуитет шарты бойынша сақтандыру төлемін жүзеге асыруға арналған хабарламаны ұсынған күннен бастап жеті жұмыс күнінен кешіктірілмей жасалады.</w:t>
+      2. Зейнеткерлік алдындағы аннуитет шарты сақтанушы уәкілетті органның цифрлық жүйесі арқылы зейнеткерлік алдындағы аннуитет шарты бойынша сақтандыру төлемін жүзеге асыруға арналған хабарламаны ұсынған күннен бастап жеті жұмыс күнінен кешіктірілмей жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z917" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Зейнеткерлік алдындағы аннуитет шарты бойынша сақтандыру төлемдері жазатайым оқиғалардан міндетті сақтандыру шарты есебінен жүзеге асырылады, ол бойынша сақтандыру сыйлықақысы осы Заңның 17-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -15098,125 +15054,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">24-бап. Қызметкердi еңбекке қабiлеттiлiгiнен айрылу дәрежесiн анықтауға куәландырудың тәртiбi </w:t>
-[...17 lines deleted...]
-      1. Қызметкердiң (қызметкерлердiң) еңбекке қабiлеттiлiгiнен бiр күннен артық айрылуына әкеп соқтыратын әрбiр жазатайым оқиға медициналық қорытындыға сәйкес, Қазақстан Республикасының заңнамасында белгiленген тәртiппен жазатайым оқиға туралы актiменресiмделедi.</w:t>
+        <w:t xml:space="preserve">24-бап. Қызметкерді еңбекке қабілеттілігінен айрылу дәрежесін анықтауға куәландырудың тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметкердің (қызметкерлердің) еңбекке қабілеттілігінен бір күннен артық айрылуына әкеп соқтыратын әрбір жазатайым оқиға медициналық қорытындыға сәйкес, Қазақстан Республикасының заңнамасында белгіленген тәртіппен жазатайым оқиға туралы актіменресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қызметкердi еңбекке қабiлеттiлiгiнен айырылу дәрежесiн айқындауға куәландыруды уәкiлеттi органның аумақтық бөлiмшесi сақтанушының, сақтандырушының не қызметкердiң өтiнiшi бойынша немесе сот шешiмi бойынша Қазақстан Республикасының заңнамасына сәйкес жүргiзедi. Денсаулық сақтау ұйымының қорытындысы және жазатайым оқиға туралы акт куәландыру үшін негiз болып табылады.</w:t>
+      2. Қызметкерді еңбекке қабілеттілігінен айырылу дәрежесін айқындауға куәландыруды уәкілетті органның аумақтық бөлімшесі сақтанушының, сақтандырушының не қызметкердің өтініші бойынша немесе сот шешімі бойынша Қазақстан Республикасының заңнамасына сәйкес жүргізеді. Денсаулық сақтау ұйымының қорытындысы және жазатайым оқиға туралы акт куәландыру үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметкердi жазатайым оқиға немесе кәсiптiк ауру салдарынан еңбекке қабiлеттiлiгiнен айырылу дәрежесiн айқындауға куәландыру, сондай-ақ қосымша көмек пен күтiм түрлерiне мұқтаждықты айқындау Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасына сәйкес медициналық-әлеуметтік сараптама жүргізу арқылы жүзеге асырылады.</w:t>
-[...17 lines deleted...]
-      Кәсiптiк аурулар тiзбесiн денсаулық сақтау саласындағы уәкiлеттi орган бекiтедi.</w:t>
+      Қызметкерді жазатайым оқиға немесе кәсіптік ауру салдарынан еңбекке қабілеттілігінен айырылу дәрежесін айқындауға куәландыру, сондай-ақ қосымша көмек пен күтім түрлеріне мұқтаждықты айқындау Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасына сәйкес медициналық-әлеуметтік сараптама жүргізу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіптік аурулар тізбесін денсаулық сақтау саласындағы уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -15576,51 +15532,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15638,68 +15594,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25-бап. Дауларды шешу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Заңды орындау бойынша қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру субъектiлерi арасында туындаған даулардың бәрi Қазақстан Республикасының заңнамасына сәйкес шешiледi. </w:t>
+      Осы Заңды орындау бойынша қызметкерді жазатайым оқиғалардан міндетті сақтандыру субъектілері арасында туындаған даулардың бәрі Қазақстан Республикасының заңнамасына сәйкес шешіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">26-бап. Қызметкерді жазатайым оқиғалардан мiндеттiсақтандыру субъектiлерiнiң мемлекеттiк статистикалық есептiлiгi </w:t>
+        <w:t xml:space="preserve">26-бап. Қызметкерді жазатайым оқиғалардан міндеттісақтандыру субъектілерінің мемлекеттік статистикалық есептілігі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 26-бап алынып тасталды - ҚР 2010.03.19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -15710,104 +15666,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">27-бап. Қазақстан Республикасының қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру туралы заңнамасын бұзғаны үшiн жауаптылық </w:t>
+        <w:t xml:space="preserve">27-бап. Қазақстан Республикасының қызметкерді жазатайым оқиғалардан міндетті сақтандыру туралы заңнамасын бұзғаны үшін жауаптылық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының қызметкерді жазатайым оқиғалардан мiндеттi сақтандыру туралы заңнамасын бұзуға кiнәлi тұлғалар Қазақстан Республикасының заңдарында белгiленген жауаптылықта болады. </w:t>
+      Қазақстан Республикасының қызметкерді жазатайым оқиғалардан міндетті сақтандыру туралы заңнамасын бұзуға кінәлі тұлғалар Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">28-бап. Осы Заңды қолданысқа енгiзу тәртiбi </w:t>
-[...17 lines deleted...]
-      Осы Заң 2005 жылғы 1 шiлдеден бастап қолданысқа енгiзiледi.</w:t>
+        <w:t xml:space="preserve">28-бап. Осы Заңды қолданысқа енгізу тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң 2005 жылғы 1 шілдеден бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15914,55 +15870,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>