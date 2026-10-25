--- v4 (2026-09-09)
+++ v5 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3852f6e" w14:textId="3852f6e">
+    <w:p w14:paraId="c4877e0" w14:textId="c4877e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -505,51 +505,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -579,51 +579,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -653,51 +653,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -727,51 +727,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1439,51 +1439,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">33) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1493,51 +1493,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">34) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1605,51 +1605,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">37) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1659,51 +1659,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">38) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1713,51 +1713,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">39) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1767,51 +1767,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">40) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2041,71 +2041,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 291-VІ</w:t>
       </w:r>
       <w:r>
@@ -2221,131 +2221,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
@@ -2401,51 +2401,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2558,51 +2558,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2853,51 +2853,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3392,91 +3392,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерістер енгізілді - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VI</w:t>
       </w:r>
       <w:r>
@@ -3512,91 +3512,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 16.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4145,111 +4145,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
@@ -4325,91 +4325,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5009,51 +5009,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5063,51 +5063,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5117,51 +5117,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5191,51 +5191,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5303,51 +5303,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5509,51 +5509,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">19) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5641,51 +5641,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">23) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5987,71 +5987,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бап жаңа редакцияда - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 171-VІ</w:t>
       </w:r>
       <w:r>
@@ -6187,171 +6187,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323-VIII</w:t>
       </w:r>
       <w:r>
@@ -6516,51 +6516,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6718,91 +6718,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 2011.01.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VI</w:t>
       </w:r>
       <w:r>
@@ -6818,131 +6818,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 16.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7219,51 +7219,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7293,51 +7293,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7367,51 +7367,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7441,51 +7441,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7617,131 +7617,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VI</w:t>
       </w:r>
       <w:r>
@@ -7757,131 +7757,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 16.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8925,51 +8925,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9237,91 +9237,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 24.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9552,131 +9552,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгерістер енгізілді - ҚР 2011.03.01 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі), 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
@@ -9712,51 +9712,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9909,51 +9909,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10245,51 +10245,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-бап жаңа редакцияда - ҚР 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10416,51 +10416,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10647,131 +10647,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгерістер енгізілді - ҚР 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375-VI</w:t>
       </w:r>
       <w:r>
@@ -10807,91 +10807,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10980,51 +10980,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда - ҚР 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375-VI</w:t>
       </w:r>
       <w:r>
@@ -11197,71 +11197,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-бапқа өзгеріс енгізілді - ҚР 2007.05.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11392,71 +11392,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгерістер енгізілді - ҚР 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12037,51 +12037,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12111,51 +12111,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12483,51 +12483,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13485,191 +13485,191 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерістер енгізілді - ҚР 2011.01.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 171-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 29.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-VI</w:t>
       </w:r>
       <w:r>
@@ -13825,211 +13825,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 16.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәтібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323-VIII</w:t>
       </w:r>
       <w:r>
@@ -14310,51 +14310,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7) алып тасталды - ҚР 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14384,51 +14384,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14738,131 +14738,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 2011.01.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.04.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 29.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-VI</w:t>
       </w:r>
       <w:r>
@@ -14898,91 +14898,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15155,51 +15155,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тарау 23-1-баппен толықтырылды - ҚР 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15217,51 +15217,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-2-бап. Әскери атташелер мен әскери өкілдер аппараттары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 23-2-баптың тақырыбы жаңа редакцияда </w:t>
+      Ескерту. 23-2-баптың тақырыбы жаңа редакцияда – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z360" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Əскери атташелер мен әскери өкілдер аппараттары Қарулы Күштердің қарамағында жəне штат санында болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
     <w:bookmarkStart w:name="z361" w:id="295"/>
     <w:p>
       <w:pPr>
@@ -15352,51 +15372,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тарау 23-2-баппен толықтырылды - ҚР 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323-VIII</w:t>
       </w:r>
       <w:r>
@@ -15577,51 +15597,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15717,271 +15737,271 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 80-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 08.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16431,111 +16451,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-бапқа өзгерістер енгізілді - ҚР 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VI</w:t>
       </w:r>
       <w:r>
@@ -17030,131 +17050,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-бапқа өзгерістер енгізілді - ҚР 2008.05.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 11.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375-VI</w:t>
       </w:r>
       <w:r>
@@ -17247,51 +17267,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-бапқа өзгеріс енгізілді - ҚР 11.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17386,51 +17406,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17577,51 +17597,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тарау 31-1-баппен толықтырылды - ҚР 2011.04.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгеріс енгізілді – ҚР 29.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337-VI</w:t>
       </w:r>
       <w:r>
@@ -17637,51 +17657,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18154,55 +18174,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18528,31 +18548,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>